--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ddeca87405e9b76380c3a4d7828e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941ac7ebc1d37837dbc3f17d650b3f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843248c6a87b9fcffb50e0426d3b9ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daccced99e0f76b166fe77022e71e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234bd7b6abe822fa3b3d2f251ebb9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd16196155921aa164d491fb5c1446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3af1a6263774e8ba0f2c400a330987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f0097852bd38dcb38a7ce7ae698c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871add244078d2ce6a811e28652a8889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b0898a19f69381e4f92c6072074e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e5047a7f1ac4f12d54a9667245cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e4a39468239fe7d12221afac00a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25f908f950cea349b61f02f6a7a8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f15a7a6e26255b2933e4696b9fa614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a64496a234aaf1216ace1332b550415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c27d04adb193247f6782e1f27f179016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b54a0d44cf16e7e737db83e384116617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb91caca12c306c8a9b2655fd278818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad096ca285678ce95424aceebfa9cf0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daed93223a3a6ff75eced29e96bba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c030027b7fbfb9b5c898a060d5a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae3237f3495e4320420db4a3be0cb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b7294b9b8f55ab5d0fd608f97c8e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742118b79d6eb95168d086f6afb0a85824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca26b082a2fafa52d1a241bd5fd16025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea4235f51e8c35fb00c2b98fcf90026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909e1a54c81c8d73b9d4005e302d2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999147a41f9b4e61a3fe073143dd0d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031619ca8b88a4cea44ccc84b7901c0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd00b550cf6bce70104ebbe610f65330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4f49b5651ef266b061eea2c79567331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d85887771b88fa5e48e9a739180a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0a5f9822ed74b99a791faaaf75da333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd4b1d4dcf99ae1c5f3a315d3e3cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3019381530bfed7c14cac46a38b90335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f3350e1fdea3ad281f6c7a924966336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af8791ed6b3b132aab14440d4cb0ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d0a9af57cd19b5ff2025b8c2573938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1d6efcea3d487239cc9acd80193139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c23b55d4548165740d425512dcff340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4eb96794c4363e211a2607836d68241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f15b9ec9657d6d090b956810aa870042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ebb0a8e1a97808696f9035e7d71843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6492a86c35a2e2e05d8f612879e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88493116d0959a97873cb7aeec8a34945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f395a026cc1407d20056409efb82246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb62b9a6e932185131ab8de92ee4e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7576148d41e7523f0bc60655203e62348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089b258304d8a81c053e1293cfc9db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b699fedaca303c6d365d06df132ea9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bd0af7c742ed685f837c1eb43ed9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a3dc3f6984389492517f9311db6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c2742dce526c6c4993f2108f583f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7463444d659eab20cd915ba109baeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba36ce7f7547b3574c22b7a27436e6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e576512c88d89a50b4d0c8c97c837856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6712e6c7ff31110b1f26f3c3ba937157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6b0cb9385e01c559d265188210a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a07526bda5548a4aeb32b3342f76459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9d8a79976ad6407272835257535060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd397ffb15e7eeac51870610a7322a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb7557b8fa44ff71c8b81b491668262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133627065330b44a7997c49db67bf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07c0f8b6ac8a3fae702e2b3fe85fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f13dcdc6f4bd0e5b3b2185e780cde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1128d11916a59a7ed638b5bf1e506e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d737a53b4de7a5eeb2b979705c7012a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336383ab28ee3d0b26ef1cf6acd4d9bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864d105dcade92706107be1bf46fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305da47f5c2c1340a8d2bb022e28ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ade40be91fc2af45d99f36aefdb4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618f747d46f40c48e5e9d5577af7d5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aa6af531cde583cc817071b2a01b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f5ca064fd33f20990acc213ffcb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0336f041eb8bdffc54bc123c4ba4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ec1d5e125c1323e6371abdaeb233376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebebe600af2da50571432bc53a5a2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009ed66de4c3ef23e59bf05808595478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ebbc84026b39171ca1ff38c93c64679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0615e5ef795b67915c14ee538ae8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92e0657d57165a525f82ad067662e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c46c6dcd01bb81029e52eadbb8a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b095bcb807a390176583b97b8dc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be76468557bcc5df474865d7591eee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5328824f11d3b0c6e2544164e1002385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fed6515aff895b170124077f0270e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc38a424055d7f1ae1a4894c1152187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b87a26ca0ec98276bfef3dbd980d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272901043ab746e9f7a71bc0f21a6f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97987e9877e58e5bfec3b381ed79190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab4d27b3a1906f7d1375242da0e4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25aa20f56760a4ad49b3cea09b902e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795772f057fae708cfcb4002065ceaa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072bb954c825bf597a4bae141131e7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5938a33dfaa14a9de0f36b5a27e54f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0edcda156d4ac9b864fa7650d645196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0104d543cb638c11daa7750b26219397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5678af6d250e25d5cc7270a5dd1d3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d10565ec7b24c42b321c6230d29099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9802f1c7f8badafea293d12e606da18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7f8775b8107990eeaace21034c66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0220795815623b0b24276decf3e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea34f0286f29d337b7a9a395cedb51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d8596ccede429f2848b906f05cff7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e31019234e40b2300fe923eece2514105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740da554073fb81f8f5482b4ca5e73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6ac921daf829a719fd8a2cd5c64d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b7865128f1fc452ce3ee0bf380478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473fc27d3387a660288fa9f672eeabd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17eda1b83aa477f6a961f3edecc92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74ab398f222ff755eefd4172780eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae3a5db33265c7fb26ca4f370cdfa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5452ad5c0db5c05d88eddeec5458113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c08142337369a3412a821c2907ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9fd33fe62cfe18831449f23adbdca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f11facf0d66e5102585b5c2489fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdebe96cc2b25953b11c6275f538560117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883b53fc742467fef71eb70a287318f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010089621645031da839c71f08df290f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf023c3ca39277e94ebe67a5746dd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a8e001916914603db447bb6a9ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217452995ccacd3da284bedb6cfc779122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d9505d7d5358f104ec6a695932c61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964682a904ed7f1237dee4925fb84f3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620eb1e9e639ad8a12e30b33749f43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9a9aad91014b56d7f45b7c3117dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e3d9f89f9dca4739b8f29a738b8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0779c98175f99fcd49643d8bd07d7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e630b06399633092076e52357a1d6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea52a45ab3f7a6cc520ccb3028bea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9164c0c0e1ef0089c659053c2cd17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83155a40f0a78e410dc9928f0a7f485b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab341dad512123913a3df0cd286f2d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fa29e72686a14a3b4f5a11d3cb3a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9a57f6814a4ec99cdba20d98b9a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a10f0a1436c195f82932d635306a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccfeb864eb4a65bf252387eca05d62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1642e69176ce75c8d60dba9ed439c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f8f558965df6e379003332d239a16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15220849a876a4ad93028e3517c3b92a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac936251b03139624b72a94cada03ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a755a9f33e2df72165d8949760947e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b48bb3fb821a304ba35084433f8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde8382bb55f4efe2632ed007b9179144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270dae6fab54d1ec698cf40d99b0ed5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8387d1f80432b12e5d6e4425d873f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85634f3c8eeaed183fa919d3b5fb4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe63e452db4601fde2d1ec4b236ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b748ac3796df8d9b35006074a1e0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96aeb8390057a4afaf4cbfbba3057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee777684d4d943be6323a993cd4c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e995d1318fa055518bff86c5f4fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e40daf374fd48a94db5594be32cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a89cc45e7c518f75ea69740baf64e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcadbd4a0998f6ef62360ca108131d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb5257dd36a7b8688bfb25e80f087156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302feed8c88478a0a128ec2ae256616f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae791289de717dda8873d951db86d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8b61dc6c0baaa2ee470711b1fac9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9851f0cde871bc27d9029badd6486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2582c2b0aaf356d546feea097004c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896faf4fe742c2659c1419e0bcf4aafc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a069189e9ef2c4db9179761f07936e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c841eea5faf7bf91d487280763df3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01f9f92ab142ce33de1a659453414b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdef5d8e35f9df9e9b4accb2130875166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a947f0acbd65dffafadcf929ef738e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00bb37c50b5a524a6b951e8a719b83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf13167d4916ed75c22bb06e66c0c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720e6935cc2c9324f0008717b08941170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d437558362e22e5a56661c3f0fe0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a55374c91ecb3a1b28e9b7d8a3256172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664eacdbc758916e9f15dd54490f9a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8735416c3d00eafff8e940069d9d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47447e875554fd74c7d7d44a66ae85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80ebe19c59491e3d08b364020d6be5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a8e1fe1760607c2cf7da851a6ebad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9983228b2fa5f7c1f518adcca739178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35dbbe520854c538f7992ac2930a3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611c3be1a6338f2b5aa3c6525ad86a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c1c4dd96aeebdd2c200e7d762737181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df2ea24d381c6d47e3380df84594d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba75416ce8f3f31a0ac2cce677e8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31ff791384140578951b1e4fc86c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67220a12d51487624732000efa26f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591fcec61646923bcb88caaa84eace186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ee72cb1c03fee434a6ceb5f8b2d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a905aeb6364d8b0351e55a30b38c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c2d387b8d0ac5c0a92437d6aa49a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab97153372d44305e59d0b5e69487c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e901fea0637c5b363bdedbe2db8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98293f6888d6516bb4b898b1b4e624192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39174457808bdf92ac747748e9f657eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039aab72d8c808c1dda487f7397597194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832f0dcc2e39a1577c1a439aad6ce98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcde85684578bdf1a46e40a826cfd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4ff3752de20c503ac0a06a77f06e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744271e2a5dfb2cd8048fab7919ce7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375220101611d6974bebcbb6dba98d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d65ddf614565f7eb9525704d00d8cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f50d881dc38480c081926edb29d62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6fc7f19e98223e3f054536e16bf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561605f3ae35c040427beca144ed8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b7ebad407907964019b67dd4ceb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a781076c52298e4016c3dee193a76b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a32dd3b851cc9bcc7415f9d3050f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f950a210a61a7b375843a622a12a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21fc63be1732c828260a897ba6b3e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9081b2bf3947a2b9a0f850a1c00af1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2fcd36cdbcdcb1ff8370a2e9eb7d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799e371a659fb94cdd7254311bef21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fb81802df396444fab0365ba87aba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3536308483df677c5f424ef3415194213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbfe21a3b2c8d55ca60d0aa20fe8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac400cf7ae9cd6772b4ce222953a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6224ab4e9ec4545f0288454beeea58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d86bc052198b81eb4e0b7ae36cdb8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8df3743398dbdf4fbc606c14a357c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e8b3e4a5189ac11e49d92378ae49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3065c0a4939eaa0b5a7e1971e49230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced894446fe6487d2b8b6caaeb56a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783eb4be6ffeea97b50b8efde4eedc6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c657a11b87ecd031caa187e3013424223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c82be3311b026256ce4a128b7c22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e863b1e989305a75aa36e185852c6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb713fca47651932b743a61536ebd95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcc8880bf372890526e6d368621792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce84c397ce47ab50550ad9d2da6eed5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e804db05537f2f5efcbba4c38697229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb5b3521bb3f68f076ae00db1f0e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523963956a78895c88426ce04484985231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085cec25a4289e62e87fbd2cfcbf2f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342405315be0d8292eb642251634f95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55645b77e844080130cb0fb96040ce2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a287e451606278b38babd238de109235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7510456365f588b859595ed93df2f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b0d0c31f6e3f60f3a120d0bffbcfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14851197dda610989c1706ebab63da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad550ec0efe240c895ecfe6af3be9d88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770406463c03d87d6c172d0c90a6d98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fbaeba3fcf3dae6ed61203f0f96d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa52c18a3b1728e764ec6553da5ba2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9fb3d37242acd1d278e89a083bc96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab259d04b7039886d282e7cc090d92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cabfce9df2d085f2cab65d934ca50b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5db7b938866f56da47c2f6662ed35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224dbf40c2589a68d16875364191ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f28a3ee057fa9892d44f05b0508a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda27cf79d60e92232a33fc848a64e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576623a837ddaf4d71ecd097229ffa9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58f065fe77ef531a0c4edacd317f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d6e07eba80fdb8f7c1acf3171bb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ce6c1b8cd67cea491f916de14ddb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d377da49dd1ad9df9907159dfbb590254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb09eaad21c9e66c8c1cff6560073d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3c44eb0c3ab0d4ee92d2b258e357256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf2750e60a02d78167b944005be44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3683995a592a1b656632fa8589ed60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c92958388bb113b735c941c53ff288259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f12418697dcfbae53dc14d3c03631260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c23a2c0378719a25ae4c972253508261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5b57ccfa398f55788582eb31ac6c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e99fbedbce0c9e35797d1bb12b1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac28ebe9ec5988f605c68f78d2339264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871edab9bbd069efb90a339a7f8325265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c32c83b5d05d4e6b1ffae1e8c29c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434903dd513818f5dad66ffbe883617267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2516d5f25ac0d8523c71fa6e787f8fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d5d874886f13dfd718bbdfc8d2705269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69196a75033ce26571505ed3c8c21cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ded0531b14f39e54fda62d42c238271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b114c3921bb5655f05e00a0bfbc8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aca9ad079ec3d5c93ec6d10f90feb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2356cc1a42b353a4d6fe7f65092e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637b15ff887292036ba6ed6bf0dea3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5786c253c04fba5e1f745d845aa57b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7d990e1ecd1f2d43ca488945bc1ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb14c13ca17e005e53ea0ba0d7919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b73a47cc4b3edb70914ef6eaeac8d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4da62da2997268436426931228b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d191028fbacbac9e953a839852c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519272bf1ac05effa7f48558d829145282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a106de0dfb72877b646f935846046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408fd1090e199a26f977c37ae86910284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada9225cfce45043d44ecf56d225ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9d32e3cdd4fcc7a032b292af4c46b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c3d0eb843d257f2184d08116358ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2418224b3bf8c83619f40ccdad00b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106ae70813da8c82335186f4465b119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb697956bb7b8010f9ec13838a69769290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512dd7080391382481a7c3bf3c243ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec7000831d6086ca9768852c68e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b3294ede881b1a1ad04f606066da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed9650b23a368fd3e7b0301048beb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e34e6ba1fcebaf44fb48595b1dff6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290843895ae57617b397e8372c257c6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1edd1a761de4d009758b24a7ca782a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2e6142e1980b148301a7cce9604a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f578edecce609e6a3d8f0ed50821f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b8290d281a5c0365de08453102321300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65897c65e0bd80225334ba484ebf25d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829b7535aa4e4979bafb6f875cd08b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e23061c70a9427db7b4781d90531cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7469762102797c952b204ef621afc02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3697c42914fac4b505b4aa374771f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6862830ced2aefca0e8c6cca83348c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d24157e03b0fb11da714603539bb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e58d3b538257a51a9deccfe160341d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243ff31dfe69922bf6180b97d7821b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a22512a5c6d4c7bd68e86dcca342ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c82919420c8a7c8864aa03e83614f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757fc90dfcfbb1a443674cac857610312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2075226676f1a86d0c4b9ae05e7d6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a2749fcfcd7b9d3b207c771233f10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f95282f67529b6ab74a6d6f4c181e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ee78aa603067bac7c5337fb672f8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f23df0094c563ba366d94b9569c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e5c3d74fa1d5354c3f554e00f014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26013083d90312f46d3c22ccfa656fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e19b8a5a187e32ced327b6e4e23ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b6e888d6aa4986c55ab33f380cc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46316c2118faf1b71fb3506c84a137b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d52ab94c9eaae0b304daaf38e9d54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4cf4f8e99690971c2d76f5805a4eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea408a5e6651a9dc9a0b0ae8574921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a8581547230db1f7cee486c3934d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c825ba6d48f0280ce842e570573d75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6cb9f24ffc769b555fd3b0c56d06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48f4077d70697017009256014c94a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2dd0b29ab76441d60d860ef002f5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31948a55b036b52127d5721e77bd8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f6d3e71479bdc4b13c4b23e9e06b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a92cbce9915d686cdbe938d4f908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8324f4b76fdc4439f86162841c8f347334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be69c4e92b9abe74f7c14885acfed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27c6b6dff91baf82bc4432344d02f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689e53215b7a0345f998db6ec5e1198337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc835fba739a6739b53c1f180341c31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8278b1b419392c0fedc3b12cd7e318e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650c6ba1d568306f434813ed469547340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b9e273fc96ffbdc21808afb6320d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ce5f74dc2ed4c3b7faffeb058d821342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18f1f984650cf1582a79487528b7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3ca74478795811cffa387fea39900344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788f7af49f7d5fa9aa0bb6f7b917e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff44e15ce82eaba4d97f01239cf784346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626486f6f6205f041ba4aeab89b7ab5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc394a01645aecc2363e263a87fdc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a54a0347a7d3ff4026f613aae35d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cb7390a39caa1a1c3a86441e7a295350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc698f057e9bfe75de3bd0f7459e01c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84cb80d2a408385296d69e04aea9a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba5e1460987ac30544c3ea4af99be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4318c1de2b3b1d5d6398e76fa81dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d16d880786952fe0a774964601669355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb04546ca825430e24ba0fa88b31ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd84fac9c1ba8a2868aba31e611e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820100a46f72feb2e7d9e59fc53858358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f684b7f624efd997de1038810fef833359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18eeba5a9edf263ab5a46f0b1b5a26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa203e79ed45649a97ae980f5ff5d3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923123aaaa860d32aca6d4b8dd786e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367984a135145f73cdbfcd72eb5f760f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c67b168ff2b6ecbe9186ca68632f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829cf636074b9dcfeaabd72bd22261365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60138f8f316b3ea3bcb106d49ce3ea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae63c35edd9edb0183070316283dd54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf29fece5211b862d84a441ae06d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36b50782d2afd6250243c220310c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475bf6988d4b880048f6940f6f4e66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8192d14f6396241de96328ce10799371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb5199a41ea3203a7057769eee4560372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132cec6ea3d048ebd570f74d3655172373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9499baef3eede821d8e6851c480db23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28dd7a21e8e7875d7578c26154a499375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bc0c3dc3354e42e6edd11fbe1faf8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8fef4e0475c5d84507a318b250f21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eadc361e7f8e92df3ff54c2d4c821378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf2dbaa01224398f8d7ed12c358e15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa923c4606f071ed6ded9864ceba60f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674efe623d9e6ed2db9217c577c4291381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd7594e835af93ab8c70c4286344b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b0c92eb465e7f31b1ba349a9f2c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe223671d5e6b68fabaeaf0e95757d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b565e8af8086728de5442e624d6c7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd41ee724aa74757de0e5b1bb4789ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897edf3497a8dca7ed127757cce4b8a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b86f6e0d87d9e8aa41ea9834f090388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace50e5d39441f24649738640b90663389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77274f2451c81ce8cf4977300f1ad2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185b2e6e02a95eb0cab9345b99b43d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99673750787a0f0849442a68b3df4ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301e1331038eace5b6fe05b99adcd82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa37a94b1a4014d9c2ad7e45dbbcccf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd418a7c31cf6b888e37e1a592f8bea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e490554dec15d320dede6563a3582d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df78d079080000b3d21d0898cdb4bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d92309e0b57aaad0a51a0dc979dcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef44499876aa8ea9ce9cf4066a44e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725aca183fffb57c547b5a16de24fb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b3fbc697376031bc25523b1e77aad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73ce52565f329e06c6184a08b5a7f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49cd16b22c138adb93ed5744049d99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43981bf8a17ae57606ff019ab41e5457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8103422e4ccef04a8807bcc06905b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ef17e3bc3f7c27e80f4183846ccd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e47d57ce919a8cd768b8ae518969407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20bdda1d66892fee807ca86a14bc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc9f5c06ca30a471246a82dbd97f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dc8e63091530647fa588fd88144f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89bf49cd4eab839b54b80a3982f11e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826fcd935437945a794f9b137672804412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba010673d38ed5ada75f7610e9b6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da35dc9edd1e458bc568ebfd895c0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ca2091e3d9b042684c66de16463d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010562346b49f9916b5351b0624af2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f599e7791b945b308efc595b2ea6b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92516d52b63430aaadd8f47e412fca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958701c1c60b409ad73d515d8fac4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bca2d8dd2730537ef8f0ffa264d29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0d80b8e970bb40f15a5428c42db0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e055b2e587749bb9074f48b48bade9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85c35ce8e91241e423e589aab6f44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e628c749fa500def1583187daf02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cb77a729085bc0e9a4bb1bb1b22f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff822fb99ef9268832614a30a1e454426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79c6447f1cd038b2fa8a27dd86b9ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04f4af0cfe8e09aa7b98aadb2e62b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adbd80336be4ca227ee79960e0747f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4b2feaafcc1f7744c51d819bfbd8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba173b3523ce451545382199881e45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04598360a9a62d4b96cdb11ad188b876432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa2422c53dad8c3b3e293afbec049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62acc4d6750fd6eafd23326eb8bb37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787268c5006e265865afe72005e5166c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff514495f7627e1de80fc336f273714436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9ddc670575b8d8658e64ac6e475b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f06eb11a325d97714ed02dc0923e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884aefc76a355f0dbb23e40fd449de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac20ed375010d81d9b0b326ee987e59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef48a8ab488bf9f344d51d7403179b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872177556e85968a89dba16dca0de4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123845ac5bd6df8acb06aada614640443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d1123f6208127a043337f2ea887f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fde5cb398583b3d317da237b972819445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9654b3d26573827239f8674703331446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d1d546ec52f18f09d10ff0157fb5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013121b8ffe563ac61c069ce0f49d81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeccef83d68ba0d88c30aadec8f5714449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce021685301712f28c7433f602324450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d55b0e67d611f13faa98163e7abd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc87fe5a82cbd99c2cbe377d9e985c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3eb408e454374ff975814654ea07c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2cdf6a4c5c2dfc510c0e8db941caf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f9362f6a589a707575a9f9bf4e74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b807480ccd4132759ae25c35b4c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa532703da3d820ea0c1fa99b80962457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f3d3350679f9c12750832ed507f4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78766656eadc439a3a7ff2e3af27b94b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8117c1d11cea820993e1989ba6c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1932e439f1e9df49ce903c11acd41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7049c552a1c50047edb667207937c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b48b838b30a43520cc984f95153eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4ad11b38420bdf51ed7e0cb38285d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde348b91db10fce340baf8f166d5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a4ab35b7e8908244e924a7dfdd10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d14db2b5cf2488bc7fbab6b8eb75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63ead9bf14b1b75439d826b875d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766c20b6bee68b6649b1cb648f7c56c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb3d6193f511b1a5e880c0aeec6ff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bae98925e093e12ab80ae303a9389b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a3903c723414ffcae8c1582637b6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d936ba51b3a3fd87cd4fe0acc8a836473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46553978ea5fa933d3640474904ca14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e877a373d0207df3881786bc208d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c56c751c0d62d50c40c2ef2c3165a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae5d011d3bd2dfd89829f9ff6e35be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54be83816fa0fc21624bb3aeba98f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeab343a564dba4215a2167025cf3e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77517c29bca725155853d4d13e449480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086764c304b35034b13b670f27b78240481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ee6a49596e75ffb7d6cff2a918ccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a15b3bd32bde1e59475cae4bbae62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698bba7110f91cf2382b09a9759245484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9c7dec548b369989018274b48561485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4f78f6aa8b100cfba5be3cad5c6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a054751b4e2e0b93cc1d557c161cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7524b19294045082987239d6b9646488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a304e99d0f7709d13a42b2e54fc925489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae6993b056d7c5673cb2f220db5a69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522797aa1c11fb364852459f9968221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d233f49a70f25cc8cf0b0cba4a1e6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01493f24637690fd4ced5671cbc216d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c402657eafb6f33d7540ce39269629494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909cea2127ea356caba814061c0816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8459517e1dbdbf9af2f33de6e1cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3139fdecff9104917540339155b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b810127552e974e3db22f89f017a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2a7d495047749182e00224e6a586499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe66f3c35ef916682839bc44014a75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394d5c9c5d14d663087e4270b085ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f11f406379d8a8fbc630ec9c065e8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426324533e4c7b7dcc0db711864f61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254e883131f7108a2d7769ca4c874b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b887c41a9fa11889f8e0daf185961505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ca1dbe9dab726b260d6861ca32ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c986cdf6cdb71d6870c089b42227e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1676b13dd8896b922880cc446427a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa99182cff8c34415bb419c60135fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc088e7b2afe4e717c23303144b6c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faa2a6cc740ed8ebe6e298c8c1142f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcb65a27f56e0e43a9fed7bfe39a76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2af55a2fd01e7e3bc45f5303c057513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac3916d832669d38bf346a101426d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070450089e7ef9b2183d7a5f73b8f923515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34ebea59d1398aa315f4a2f9a65bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd2c9594e9026bc314c8e50d450fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a072e1cbe7a5e32b82b547c83a36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe97cc7a23f32e5e960984423ce5c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fafeabee54f5754ce62f089fe84029520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2910c77555f20221acab19c06f308521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea9d08536dd32743769443953ba117522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d06a34022e3531593b0575223fcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591db04d7edb11c8c5ec72a18b4d31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61078e09b3fff33fa0d69eab94591525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b15b85b751e5678ad5772173dd4c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5744fa33059befe7c46db651fca2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19e8db6ecd2d393d47404ac2984cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c46e3e70136ef37a8182f05b5633a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46d5db13315c0eba4c93fbf1edeb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fbf9c70a0c845976536c8a502b0b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0d04f5b68ffc72678e96cc8ac7a06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f697584955516057536d77026e5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17856e6a2faba7179e59a941b352a2c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8790b2676dd9cbaf064a1a1b2b892a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb46fb6071c0dab61efd21c1d2156f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641a2f490f03aad100a4ccec1c0a76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeece02c60be2b1219549ffb6e20a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094766a498afe4e38df1465390a1c4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df5eef6d3b85b81aa2ff984957103540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faed5a0807eb3da1665a046ad38837541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b8f0ab8330b2881d5d316efa78e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c740c02f30b2bbac41fa344a977b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442ed957d67db808f28e0b6498323f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f418067c7e9ff9efadc0306cbc4b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9151b9ad9c2d31a8d2be0d6644593546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e7e761de2b807a65651e13ff7069b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894923c6a9f40add0971b8d3fd49061548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cffe1aca8548adbc9b385ea207303549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39353393078fcc25ee1de61078f07338550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981167534170d80521a00ad0fadea74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816a7306fc682ca8c8e413801f1e74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11c82c9b79beb59e177956af0e8181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92857dd9c7de6d446c5203940cd60390554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7f90c2057d1df2eb9ca2de29cfb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67621428d26c0393ba0ca96f6aeecfc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0ec7d14685523768a7bd78f36ef2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d3183aa0b21a44097337f916998a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1efcd55c39ccbfaf449abd4a43ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06df5a9c4152118f565dce0cc4bfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f648c3f97d69ed9d3024a2259859e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2057fb0efb354ef8bef3f3a8d343562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3803ba9b63be14c16e8ce1cdfd53549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b1c9261168b05bb78122523fd6d78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a6871b02506ee5f9bc50120b610b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290cbd94f698e187199ace10689c83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a1b86b1bcb063396d4779cd672ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3ed5c5fd86d1352d5e3f68dc88694568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1194bdfde082edc9aca9a1b0dcff4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60925711a41a87ab610c1c5401605570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae664737b99be55788faa980fe6dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94863b00cfed9c84060978f73e8abc7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26d5b353efbb4baaac6aad1d4d7ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e2a6ea2bca392b0c10bc5a97052d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb73ef5784232591ae63531782b0ef8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a86c2176435e59b0435de4484ed22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e218be881240e84a60bfbef22db7e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3488670b3269aba55eaa1e1d39875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c4adcc69167e43033c8fc1b5ece2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fdaf189ed27b07759faa2f0030662580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27667ef13aa8edbad5b2eb0343ff924581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a600080fd4b8e37492e4ddec53f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900d9d2b777fca5075ba79e3d68c0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b70bd73b8d33c5bb85b7520b4594584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16980a3022604ad03bc6cffd81c523585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c80fff5c0381d903a02b95163986586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a86284f6fe2219e82e63a8d10d7716587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae19da39c0957b1ae4a7eb93b6e750588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ebdadce6ef8206217ad5c420d77c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83303bb7c3ad78623ee788f2ce8ce0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5cff0ef078a5fb7789362a6ca8a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae29a5b05e47870f54441105a03a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f37a0da1a051988a0acec5788cdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd38001c7c8e803a89e0f47701c4dcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799808b7a3eb0fb2a9db3da4725d126595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e45e2c4bd864d1b44d278e0b8f0ee8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4bfbcd48aeee1f217548a6e25d6db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465b3206e1b184ce8097d5924a3d5da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c2981db859df0edc939d1409b83e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515145bb1309d453a87e9343697449d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3d4578a481ae9c9e62c05edc791b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d806a736503665b5f1a62d63d6eeb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d05b412e17ddf41c768c9103c199c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe9d4fa406ae43a210a350e897be3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf59827493b815830ffbb7a2ba37cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0cf12593d18c3fbfd195ab72f72e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b331797209db5d8257bbecae43195607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36118234e5a7c1b799b9f42a7a97df23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc129e8a0c37012b7a9586d1b7d894a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100952d45abad1c7e9c3626de6c6c6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e803045e076aba4b80368400be5bcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b505c0befbac18008ac477bfdc5eee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad29bc641df937b7a7fe2ae2e1b27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f46d46c3a4ef9fe316ade15e1de3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6dfa198ee7bebbda6ae0e73e9c9ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae474470bcfcb5b0894c0671436056a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bff132ac091622ca5a13aacd34453617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de70bc43a4655d88a1bada7b47759618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7f454c75bc7238cb19f91ae136e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2034c93284abf42fa98a4d1bcf0ddf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b470869c08b76e8aef701940e7f7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c870f56873e41e0605f69bb580906622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b349306667c5a937798d5a775932623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a385b22f9d0718ece312242657e5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131d698c1cb15be86c4a56d37e3c81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd617267c21a064edec3935ec48d9f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2726c58657a6f623205c3c6650cb08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855c50df94b2dd059d68e85a511940a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b8c7b452dda8bd645ae6b54e107ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06891f75e65cbb9ade27d511f259239f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d30b438ee5f9df112715d90add5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b512583ae2def0c1dd694386cff7e9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f055bb4907dfae7c9e0538dc659108633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1a4573776f6258e5ec5434beaa96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea99dc99f77bdf0fd1257f2105762635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32df70c19728892855789c208e2cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229fa9d4ec8dd27114ad39eed002c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b11d196639050b3b1989129ccfce1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d4dfa29ece35fe8849aba2d6f3147639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db83f26250938dc3b444045eadb2f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea737a0def2ce5c56c4cd22ad63f3994641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df65c417e1ee69f2925d6afe87e393a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa118cdbe55295dedecef5e8cd700d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41ff13373b48df4ba812944a0a89b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd259e680b4a784b3c8b4fe412851c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a4bea0889fa8d46820da6ae83444c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973fb6824e492c508091296025a068b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1eccbf8e8e2f8fc506e7cc7a0fde12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da336aa21679fdf7039ada8091c103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f717cc1259030ad574261085bb584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeada7f97053bff8103e01a227f69955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729ffe3cf1f9d28ded7a265f4493f036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c571dc81b7ded019df1f4c2dee8a0f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e691856096275f4680e74e8308b3c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd72d33cbfe5a256251dd6443ad2df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea2f1c4c22dcba9707be9f1614c4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afba9217903be4fe557a667c8c92b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262b637e9ef7e27b66a7e82a0bc8a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bac6225f0be338f0943c667268c8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823a8f456a9f35dc582c249b88d28d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dedbb9b1841a94534a2d76d3f74e8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4fc5e13bd00829144e2d1204835616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf10c3827a467af8d2366627abe22fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9560fb86b2fcf1335d4c622ef014918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea16970deabef5eccb91b08b9b60319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87959ac7c1d809a4db78db5fe4c6fc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd0ab7dd74d84f5a0b5537926f70c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b48259868b2acdf6edbac3cb9fa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564939b9a631815b5af5667d17ec0b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc401201219040fb23f239932cb5f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e5c3bd8025875848c74d88424596825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e9e4fa182f10f195013487d282e9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b31d71af008eb478bbc785d5b73c5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b19c345c259f94827be8cca2839b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f49ffc792778b90f30682a473d59629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77bbafe6b6a8e018da84bf7654d0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83aefd1c7fadfc35084c60be73746331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ecbb4bfd52a9b385f031f8e7540732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18ec381cfd73906c8c1287c20dd9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594802fe85c5ae9ed430549daae98d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5345841376f573626ee16bf14fd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f87587e6b4cf43baa46848642af3ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328df8362542971d91c32e6728afe25937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a321bd8fd31b9ae2e31ca3e3907f8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f85de41e0169aa26c11167788a984d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fadf867dab9f0de0cc66a0124e39840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b79eea3850a69c1af8a29ce9baa7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370349b0d39f9abec7f8b4d48378d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0f1b9f1b40e9320302166d497370c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315feb5c7820d7c0c72674b3aea865244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013844224e4be3eec562b724669898445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1dce7ec03dcab511ecfdd0893d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dafe19282364707231c575ee250e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee481c64813fa38c3c736a10c9993d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc1bb1a2949a59e616f17463958f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3725eacbf4a792573a5d47c8c6c0e5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16669eef7eb779cd0db9faa0f0af5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5f70dc9e304c24fb7a7b9c8939d1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4779500e2df359dc3ffba1196c2a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6dd515951b99184e2846e94b473dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22023f406ac3ee5913a639e412fece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381785728a944e0fbce96b9d3229ffdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c431e463bb2f624c1ce9d4e8e890ebf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bda70545911b90c042fa86251582158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2d05dd1cf33e62e809a0a3fe603559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccb3ca2c18b51a0489d2a245665e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9c59bbfdadb60ddc8cf329e4f08e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009914c54188d47c29f0f0de8b72a2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15c3825270bc4dc8da3aafa3665c0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216996a339b291574863ad2185696464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdcd8b085613ae395d663b45015b8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d78f7568289685b02eb0eea8179e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173c4ae122bbae2f82af5739234a02a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b7622d873fb1dc74b8d5a27775c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fd0940c612f362dc9adbdd08d752069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e876d509b0efa9216412c078260470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f3d214aba4e728f3903c3b6dbe75e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd12bb98219e077ab2e9f7b17d65c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f146f5be17a0d9bac56e78181c6d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623596de08fd0b24b4c71bddc885630974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9932c0d2f7f5eada1f54f8dbbb4e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f945367e513c31d3a670d21c78a74676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f126ad53dbcc74d5d4b9b929e9a6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ee6a8bc5487c36ce94b94ff6edd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c809e6b8729b57ea2439d68bb644379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88619dd3e7197f3cea133c70cbf27980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d62e2bcf9d54d9cd55c9766164eb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e34fd85c3746e8064946049d02f4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a08a8549a6ada1d9e906e0c79bf7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86293bc8e036fdba357072ded4bae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a796b019f056a42d6fbd8a455d24dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2243cb868e3896b9d1962642710386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7987604c4bcb9c60465cc15b4b322d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd0625057166bede688b58f43d5b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a4b8b44bec1d0882ae6f37bcc2c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102b15eac81d1ad45e74eaae1bc54190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89369e4e434df1560d9e9f96a95567591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b3cc31fe81a71d4df0099b130e63592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b2a150c2187f5fe7cccd6d6f2257f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d8d5237952ae9e4cd619e2d3bb2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d55956b7dfa4549965d3bfd35a1dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f07a851c0c35ebe29a64315a1a67c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f5bad6ded10fb69acb4e85a800c4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1270c4c2ee3418d666aa1839555e4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106533fef18ec52437b29c69d44102299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af1d2da52b80b86487b867e0800614100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7571e927f9bebfea7f1e00fe51697f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711885ac9e5f9b167cdb7ffba675ddcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc56db651e8e9728392c7390859b5ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4390336cf6622e3751de11ee216c9a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8fc3a44ebfa8b77d8ac582634537a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb582a3ca303e8e4e8d6cb692dc127b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8bca4be95685b4fe3d187d5ea999b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469100d287ab02564d789b5253fcfca2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9efdcce67bd531feceac9df813942c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de7802d696e726e9d5be62ba89854d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809f84669895c26368169b047b4d1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b6fc5ad86691d1b80e9052712efe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae887df67fd774f3509a67498c958e7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f48a234e1926da77f68fd712664b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75782f6d2bd3cc398f7d39052f5ead7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28ae18776b8782ddde8795986b8ef5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a886703870241db66b387ed7aae455117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409b479e00ba6cb6eb788051321afb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cad82ac5962b1f54d5eeb33c78d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414bdb57b9140a80d1b5ae5fb7f5a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef960bc4c6267160bbae493b70959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161ad1ffc84b7c0e53e86a3c8418a74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0dea447b5015d2158789b74c11cc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03760b31e2c5ac709b3e0276a0efbad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf50c3ee05c995bbc38c72a7078dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04914799643b4162df217285dc2a83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac5a0501642518924b947f884c3dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576521fb1de99c58009e5afcf79ba47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d69ea87afab92f52e9097f903693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea5aaa402347ec6970d43bc41701a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1969b899963654aefe604c6970d9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea9e8bbc67c89da6013495c263627132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d9125f00bd5d376b04afbb500c2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2556256733d755051cd8b6b5cdbeb94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a4b3c731bf09fbd0a439f7eaf9d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70441935d433019c7757f1d5e133ad5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525a1c3699b1cfad1e41f03c4e3d29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549837e8eeb2ebcb77d59d87496ddf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23a705b642369936918c4ef9213af3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716973c7a5238591905a955363e7f48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295be7a8a8bc27b8bb4699a7dee9cac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a3cc6c29e24b71faeae541e73905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a071105a342a73e1c102db2df7447f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2781df719af7e00ccb1182cc6a916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4364c2d468656f246c8c7b3a7184145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906344a039590ecdbb5efda185138d8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f6909faefaa74c156c232d7c74d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1cab3e9fb4b10b4d970dc3b729ef4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba369430cebca4e980a89fd373ed821c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a2d8af80c60f4cea7b4690b296fec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12f126bde68b82ae27db4dd0e54131151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0699de4cb806bdf18ee19166154979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b921fe9765bdf914648753762f1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200605f403cfd2ff779a8622a9e1ff67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c27015d5a134bfbeceaad2b6b900c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a166e19637b7c763889c6f56437b17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281932ffd29d8472f6ee77955e5a4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11624ecfeeae91c98bce8534f9abf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dd3c806f76b84ced32575227b024f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d92a347295596b71e767acc6993c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af71c6feb2c821032e2d884b02fae35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a221bd1359e305757dab340de30117162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737081b2cc91f23a11ba7108e300011163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013ce102e303a306069faafa1dcfa09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763eebfcefa9a550cce243c4835b713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f2c68590d60d15dc9e5015beb04b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51211a5db88c8f2ebc70b28d95445d7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e15d516d8da37232de26cc37fed9c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b36c50455ef4d0798e1e5e5c4d197169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe890f9130638a77b5528c92d558e8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ce13b6368bb073db0c697ca4eb17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed234caedca9056ebf8eb01a4251c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a12bef5dac3096a70acefb8e51038173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0e32816d94932af3250d16e01c073174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e740bb60de517bda6bec0ac1b96ddfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd2eecab70c1355444218c57f55290176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af044a2c428123761cda57075a049496177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb35991ae2bebdc72540e80297b78f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1456724eac3121881ac471b70bba6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31096b457496339e71a52f63522be8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42078992f53f1d44ab2db523f975dcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e5145bfd511a4fdbcc90d5bf3748182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06944b071a540b412516766955bfabb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20def00b31721578bf7887bacb01ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5608d64fea6d9749b5f49d3e39dec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc93b3c28ab913fed65230ffc0aad6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927b338928709f0a16a7b021940c47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4525f2b700354bfa50147959630d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9989a6bf141575fbf2e6cc285afa00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15137422b42c8d6905666125ac1c645c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2b97776014b3e1f243b56c7623bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4509dee9ce3fe7fea459877ce6ad5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df15d4f77ca379a57417a683a00f55b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698d44cc49cc96e55d1bd26ad37830194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fae8e5904f62d63f31ea8098e41d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f6458b4b92189cbc6d42e3531a58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafd5414a86d0f5412a308862490e6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d4f48b359d2b274b85d92ddb1fb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6b3de2bbbd38489cdc2bead1c26be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad54ea061b666febd30b250e6e6a99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137762137258a44c606183086735ecf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dab3b0fa0670508ffdde4f81c7cb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3e94d6732a75040b9d8fd538244ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c53b5bb7d0bbe75d01c89af86df6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3e84e4a06f20f8927ba1fbfc2af5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72c5ddc67db5dc034aae14118fac8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4841533ccee58a9a7c5a32e2c32e37f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28022cd99672961bcfd2124312fbc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86570d03ac1973ba99fbc4d3d705f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf78fb6c4845e29ee93b86b482f266210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a055a431aa77967c02e129c9db93be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bbe66e7b37be9e4506bdae60037fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507a1ccf1094fac19f26bf26744a83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be42e18bd3c153663587dc576c1cc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33846b38275981e265a308599dbd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f2f354b52b7608b8531a76e5f8cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fc4d7a17fab564eb7e1dad486d02a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5672760ee4cbaa375cc3ff1f8ff6445218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf616c878bfb218c360020f2f095d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe48acc9bb6affdd5242c7da140369220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e63f3dbe12f42f90ebb9d8493a632221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fad084e752d33fb746ec33698866fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2197091580c39de4097b901ad7af06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9576cb29335fcb79133232f997dc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e978e628f7c4a6f47811344950ca731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6ccc01b14843afb40dd480421d878226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b79a942e84bbe75c4f0497e874c5fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78610fc51e99c1f3f76bd65d750bd7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9182cf91b10a03df57bc9142fcbc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbdc6275e00f869912fccb598516bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383c1cb293625935fcf5ac321dc77ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de621377733dbcbed2113cac8dcfa4dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469f1840df0eb8b00c92a3f72e4ef46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f983fbcbbfce3ebecfb815b54ffd69c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc67d76ec436df0f5964aa774e2669d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450085a292f9348f22c69d9aa440c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b1cdc456c6c8ce9603f1d53034749237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165be27ec243f286b2e42d7af2f72ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee0327924273ed273dd61595e5fa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cdb28389d1766d10734c63d504b31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725fc8e749ac824a2344fa345c2f996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad6e5732f85e172feee6b7ed13d31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31edced28814c86b5c39e839e0870243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430eb2a193f2946e190591aeeed575a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a8d83c013666195b32a500ed1b92a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718596c5955ead2abb6b02ea746b79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f4cf6587e656650e0cf5d3de5362247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841506ecaf1253cac2ffc8b37b19b6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9984292508de8f7623eb50f0a696a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93e3714255657cafd8bc8d15552e26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a67016ac2bf25fafa97f31e4f5125251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40691681843570a385829bddac78f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6637eea639f7f54566dd00c60986253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de912ab74f7afee0e19a28b1882646254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189719efec988d0c9afc81505fe4ddc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166774b2bfc92b9b2900b9f16feb2e73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca405f533f4343d4c7ac6f693a311257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c05c90f910d876d260159bd30f591258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce7bf5d39cac01a9d92b4f2c9a662259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f4560809a56965bb62c69b06c7e39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f8335a84caa897cb15309b5a474cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d74bf7fd37e41d238d6454495a90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cee311122028ba94d7355794d2c0ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a02786cd43570a55a5ad4ffe24f72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a27c7745a514f028195c28a62dd73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8263754881fe8d2f0a74da3b6441a3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91859da78faa0a99f3e053039ac18f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b0d5a776b7f0e99357e23efe5115268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf0ea676d6f87ccd740c0bfc0fed1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf7994a8d8c7f3c9f3eee114ba4f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc65df95cf8cefdac08d611238ef02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b052a007d0fc4fe43ca4d5ad279f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8fc5004a68fb2e1268ded8c5c4bed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d4fdbdb6ccdc5027150f9a3d06037274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5981a333d9701945b7f733be0bbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19aa4cf45f2da8abc291656b0d0508276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3199d8808f1cae6f962774598479ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff88167d783be9bd098f39f4a8200f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3671eb5962680c84e1694369c1f1c37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46249f0b366ee70f23f2f93cf366e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be04b9711c60b4bd18808f97106742281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ecc3df0e14da7d2515834e9f1ff25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227afb3f44f88a62a386fb54bf3713283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cd88a752187a790495261665e8077284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5d16813ec9536983824cd0d8c10d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291161d57ee899a362ee37872b7fbbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb10972ad51747d3cee02eda7c3fb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dcbf3082b7a29d55b35c066829aac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b1bda6e906e4fd93d48f9decdd02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea6d877d39c60c7979d9396e774f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8ce46e940ce250bac060cf47b8e5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cd89837380c66b2d45e63c01dcba4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa071639bc58c324120e54d09bc157b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e050ba2dd7af5769ad74c358d6ce21e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd06dad6ee5bd4e504af2962e4888295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8acbdc74782913ca26cb1788b97a6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e7bb22da7e6ca173b6e82051a5189297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bf8b8ca731d1948912ad7d57a16e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c110b63dc49cb79e2ac44f12e3e06a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f0927574e84949a63c6b47cefdbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666391b7b96c71bf558178212301098f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47ccead5330cfa90b2bf679182343c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134480297790251f543c6c6d35d3c75c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345480df7a35a806ac0d9fb6de792271304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0748dd1c922d4bf5a4864450790f725305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb60cf4d540c8128b1f54a2be0ff6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd72bdf67f4cfcbd81658320899151307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0f3661e35f546852c9e0f06b948c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56af201445171e0aa7c64fc762bff78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99953b5f9e55f2146437129bc2f173310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db565a2d8c12b8078c57cea39c29bb38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd510ff00fff1c12c748116230f4f81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1699a45914f537f1d017cc2020f415313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d99d1e589480a8322ca4c368779c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dada25746a309658e40466f5a6d24d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed04995c64770f45929aaec484614e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a639855b18600f90ad9546a5157cf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb5a17e91a96b487f25bb2d06ada71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4926d4e51d787261b7044034cab9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299d6584535a93c3dc405ba062144b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a94a6d574f8907e0a7b14ab6e0533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f705761a87c230d9a6b3ead674284a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39afb7e5118ed67d2b7ea8dd5ed1b79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093362537cb6be10e6bee6b43bb3ffc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41297688612e91dc9c86398acda1182e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f4bc07e64727652d6d205e7d87e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca37b1ff1466f4affd64d2e2cf46591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba702cd12c0dad84e75976d90660e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f401bda3b4cccc70a5646fdd64120329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ffac5d016a037b7754672b9fbde31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742daf913af08fa82733d1ca9b8d8321331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f40c61d963d8bca01c7647d5157b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c1c0e430f44344155d4c7097ae020333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99663caa2056a1b917a9c540cedcfd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0124cb5c8afd322a333e6d85c8e6816335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f61dc0392078a9047e47e556606f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543409b1a24f9748b3fca061bb908b3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227fbc8a0a905285a9226c60a83f8a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100ab56853c5f09f01e5e8f49a69bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03672dbaf76f5f34b490806e8bf390eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40833d03ea85e62319b8658a970607dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a82db1b13df12bf4c7701bea2a8df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b91f09ee5e685e8eb1c8639e7754f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0655b39a2aa5a5741a01f77c44322f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d8c23847742738da19839b63e7fce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21048d828fba5eeda9eea20d089ec4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae911bc0f47794282181f6bdaab17e9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21f061f43bd76ed71d37ef253ccf0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777763c6451999b4886288ea30786e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b78b0a411ac95a93cc3dcc3f6049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c4a9f0daa46d66a177f787247103351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8daec11a489a7fd69dff02d67c75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be2517dacffec66ffba4835e0f4502353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb761aa2d239875964f816faba77374354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015baa83b2c78b379d106534d893bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4a1adb042fb7c05c69ff1aa3e87b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fc29dae5ef2b0c307b267d13cc863357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b02ec87bc0fff8f96cf88a613104358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48cb646a2ae82449a9a66c33595b79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4710cc626131e691b34fab8fcac9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe60a020b8abce1931e17d493574d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3243bf2ea56d44d2d8eda07d6815362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb48dcc7373d19bdee23347044d7a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d1baf6c30f0bff4887b982e63942364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190118e177d77fbb38bbd5a657d1ec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915188678ed8f100f2ebe5ceb4cc4ff1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2906a8ce2ea36c2e353250af1995e67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cafb42926b68f9f9c84a2beedd081c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a1bdefffcad48342337cd1bafc3ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6651a0f0aae4caacc35ad63216ddee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d70492712cefa8ef6898206fe101371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c6ac38109ea64f45e0c3891320554372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b16b097b16626ff2dc2e0bb2e5a7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72112822ba51c1ae5bb89ecdd3e99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0685beb53d26b40b56d1d7c3762cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123c05d12d3ad4291627efe1c91387376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edff7abddf987b5f700505fc0db892b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3b8d31c706ebe5952e4c3cf216d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce614671e277e05f50784d5bfea009379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8d5ef20a542b1f24b3d184f8c9b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9824beea298dae05e9a7b6f9ef85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17407c8f988fbcf2527ba3c8b4c20a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a90a38be3d84f789aefa6e5b27e0c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3d006b692c132a568a814f8a8c233384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b44f03d1f41b144d644b49531aa9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a27885de0e2623bbf6fb7479040a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1ac21d7241c946cb45da7c93cccf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aa805a3a189bb84877cb937471f73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a609510b0d597a445bb16e3a50df1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78da664b834be3999486634ffaaa521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b233a9401a30d897aef4ec97aa01b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb090957939131bf23d3742df8a7aa6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f53e075d2152ee60803c01b15f57a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b02b7f67adad6f1de20349f0f1b48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded48407c8a83411f2415c6d0f583fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737095f42b8aff03bc9c1262e67e4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b53d023626643439538c8c83eb1bc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae8d4dc56d5c214d0440d241786d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd9e5cbc3fe25388d4c6a9b1112225399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b962843c99cc51da73120334c9d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9c7a1a6c262017e611725447cade401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377fbf0a9aa87252c1e3981d0ff4936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbc1f393a88848fe93e44d50f2d2f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ebae1f5723ef8ef58d06bcc25e8cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb14b23894d94abb020d421b6c06035405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ebf8980110ef9f1d974a563de0b07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf76f5695d13ccd32113488589572407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9d616e6a1cfeec0aabc25e0cf1fb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666715d29e67c7ceb6be3856cc336658409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e7fdcfb6f5ae350afebfc0d67030410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89859aeb07e6a62180d10779c7e26d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f57f8a14ae6114f2260c12e89e02fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ab63dfc8d47628b7b6fb5a961e76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845252de132cef42e504a9686bc2a16b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4e44d6c845077e28e5d4cf84adf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da70e1f89c65c84799592a1d40f122a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a976dc74c3c14c41593cf7bf44bf30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e113dc39512141c3808e6567ad70dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123dc70f572b6ee3f53d378a2e8fb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcac73d0b5e3f7ea6491bd3cfe14b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16417824caf1c5dba6ff9ced32206d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd72c513be23564dd23e949ea9f31b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d1e5df85b30e710d9843ec1412b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c67c12b3b8f334b39b0b42435c8ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9cf1d5c912829bdfefd12beef2bf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9861a366c961b3a637884a2362ab5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec826fde94f924bd7aacb402b22841427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a41f8fb2d7dbb4dc996b63ad79b65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4baedbbc573336abce83210ef411429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38dcc43cecb513e9ef209a1328dade430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a2e255c65f9b6854dcd0392b21aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b0d9302885bf571db4c068f54a953432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb44f7e54026ecbc8439efbb48d05d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f37017677c4b3bdcc803351fdab899434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d8c6051700f1dad73adbcd2cb9bff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc72a1018fdf55c2f6796492415b30d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff54e3cc316f445384dec193c949edc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f551a130c59e0644493c10599cb0c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc33ca0d15c077a5f7e481a28b76d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861321eb74e0a4fb5b3c36963a2e80fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715f3f00c5b6075a30ebed223b7ccd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac7a5e1a7c837b95c70504b9115754442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073a3ac273bb318178bb95014b95f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac810821ca6f3116ac38586f8f5396d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ef41335107fbb7e4b1b941facc80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33937e623f749895ea9e7282881d14f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec346d8e976a44cd7db3171f771ecde7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e67663b8bfe315c2303eba2adf974448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d412d5768dd5af9452601f15170592e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6136bcb923af81081480f2a6c2b898450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f245bddcb9d3d8f9441c288379eef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68300dccd5d4a05db8a3ab47abfc56cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594ba93f8b3692263aa279a41ba20e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950083a909f000ca88bc007cff3a06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dd07190c9bd205ec13a53dc6c6c05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bace93bb061fb977963dd4200ec6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e6f8bc77dc1e7b837712432b70a5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e66ac8a83ff205b40545ccad8f690458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27797384590ee9942aa5aac35c22835459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5931e6739199265111cdff2fc84bf57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcea4cddb5e664e4d33b72d782db69f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ffb27b18dfec1a3baf92603a47707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e992fb4d31b39ba9a45d175a4feb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f253c2ec07d1d259df27916ddc71fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f4c7fee38294c7e6bae4b909245b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43918f219bc553971475425283854719466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b36fced25ef103836b6c6a7c676ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbda4bd23e7359f55f87a6941df5249468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625777cc962440336cf63f2ecc31662469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16301bc50f080a53518b9c2959db16f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef0f3361cdf03a7c8f83dc6217e601471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec3942b7d72cf2b5ea9a08aaa93ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e104e63369f753abaa62d6daa776473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd2d242d8555afcf55e893e1d18f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06769d117dad5b7b4c37ccdfd961e3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fed66b1c37db4300b2efd0a70cb790476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d761f5faa19b4f4fa672701e5748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c596974065aacc9d84db27259a14dd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24102b0df2f91912fe74a81f4bb81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a52a80f72f58c59c8d11879837999480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a54a0ef579f15519e047d3726e8739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ae3ad0f0629d096ba8898d1cfcfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478cfeb8625520fb8b245fb022e6190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae4cd5b52e198bddc892df8963b71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e583a809095509c10fe3b78d5bea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11503a5eae6cc5d7cf7bbeb94c6e6ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e166dd2a6ec7823152003e385efc48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506233f53c275322485d25ff7bf4c4fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc080cd99cb39d523626136ab7c93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4759afc677c5c5770af200a6aceae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc614896acdcf60c7ce52e0024240a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd03ebe817815e6a4ca350e0f1d447c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5cadd98bfbd578f78b13ed6d429ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57aaf29c58559d0ca53f942a614737494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654f9274eaed8dd59f0f044224375f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0b4819b68ba994a5b1ebd9d163b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5659a5986c84b86d17a2fe9a5175cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea56ec14b90be34dd04fc108cc532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f830131363f57217d4fc713ef2e6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f89ca8f49fdcf3056453d63cc5013500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0c11536551699a08ac88abe87ee87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e98732117f0a452c9c167f5208d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a0759f95b5b9efe2d98118298c33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d71e6a896a79c4b10cd5e3a2550d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e33a824692035fe7fb629e5df727d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdfd7cde369a4bf8d80e67aea57ca7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb011a042add0318c09412ea6f38062507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c7f9b95e98e770969344d46ac7451508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f70b3811cc5c12f64fddd8a37f7bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc020f797355774d0028ecdcff04991510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30676af374eb59d8ad008534bad261511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889a6c6768bd8d7a14b7a69cfe50b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd234fc9f9c4f7ecdcfc3fb6ccb033513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22643dfb8900cde46af4bb5fc8c79b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5228b2941cc67e6e7ecb97c05a9f39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274c7b038effbd605692c8fb5608d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90cb5a100d29478a282893d3f3780517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928b2a0faba9b743eab9b3d9e948266518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b808ec05c98b07612a5fee38cc569519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ffc14b42dd8776f7574826147a99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a7047e6461e3e0f314ff9533b289521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beaf5d0bb775972af60df2d15f459d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac287a67c559ba05bc5135f2f82b026523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc6583eb108fbad746e057d1ff886524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1eceb6cef91ab6e89532c7823db36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48912d2b173381c1a8314f86d4ec19e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5e34bf75f22ecf0d40745cd96eb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712682b640367cf4230054487fd29b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a734039800d9e236c44443519ebe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff44ff0d42c84572fab8948ad7ebc71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aff94213920f19e044c52210a6a597531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae62aaeb5646e7748ddceaeb854aeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d9cd9534bb7b1ff76a83038bb545d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6cde09a6a88d51b39030569e13762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867c68018116ba7941e5ebcd09b31b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8032a9368f598b6d6ca03f82debd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79793454b0179ce805b247729bb5c22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aa349b55fa759534a53ad6ad06fec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a20b9af1628abc698a9d20b4f1540539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb9c520e496d4d69756962bf8a657540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6c1bbdb8a310c9cc726308cf8a8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe8ba8984ca731462e83995589b4b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2218c39c2430500344af5feb1d672543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01653af75ee2dfcc34d95fbe40c60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1dd8a48b13b24b50b23d583de5cac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f661e34f416b4dd280eaff9047875546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09804a984a41346316f58efc49ec97ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a465ee97ea1a8fb06fbb4b292a4fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6188f395a064d9bceaa0d5aafe1194549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33435b995a3389443c932be5cdc277550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd3d5efae90e1dc2a44a2cc75c829c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6019805e78513bcf97eab6c025460cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3091410de8ed44d7f1fd9dcbd4c836f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f35f22958dad966b3ba1515dab24eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802c1bb288b5e2c372e9ff2006fad0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d207923778f848b8a19a787553f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc41f01a239a3b33399bd2cbeba7453557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c8e44402e1fc3ff7a8b2ac2db9db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00c98cebdc52811f1f1683ceb63ab0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257620c37dab27dc3c194a532360a8ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868d9f8cea4c3a2235fddbdb6864bd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6eebe7fffc5463b30c89b41bde2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d8a6b55f75e5afa70ae709b62bf7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f1899ef3c5a9c84762b972418bae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7d98b4944f335d94b57d3408b8dc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df303f3b9363d61ae24bc82a9aabcf7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bfdfb1e93a2a3c5d88f070598d19a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef4b3170cb7fdc0140d6261ac21da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb51b38a39ee877f82d556fba27bf1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b86cb9106a456b03028f1bae0ddea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a226a6cfa64a50d876171db8ac833571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785353bcf0566a6e6268cfd9baca95e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e07686d734050cde2950ea8669bf75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429f6c54647b2c2f3df1ea77425ee0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7cf084df921e2191e9bf8b0bd25cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683ae1acc5a1f77b82e61e4bec76be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdb466ea7e863eb37b738c86465c03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d3518da7191d6e95c97860e60a72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7205d158ea86050fb439047f3e3f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a779ad0b9eeeb85d09c9b1ed3a36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe91f7d2500628c5a08c84b24a4123e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f6e27fb5024112406b8a78cbd1ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f12258337b1e302c0fea856af0f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d304afc69076ce6847b03a168060d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c801c8db46caf54735a999b5009e27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a23dfa0680995155c14cda2007f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92de3109e2b457ddb52e02f3a91b77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21278d6973dcde0cc17748cd165930588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac391b469bcf5edbe089dacab91230d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39d0a89ed73146d1eddff1489de4f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f064f46dd64d261a5a81cb1efc494591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71889a7391a61a397b328d0ede637e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c299b442282434e452ff01d2ac1a4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265cff9c335c2b8d8e7705de60a2f78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e10b5e0bbbbc67e52b632eea2a4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808050be4744a3d0c348b489d0ae8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67b35f5d7540f2059b6ef3c5b7a886597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bea1069e2c82b1112137960b08cee7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8521bda2abfb4c560ae866a0b3551599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ef3e1ae93936a73b4781eb2d8a0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0fac19ce0c1e49646182982d329b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063648eef82cc48c05b42ca4c3ddc5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c9a8c50a3ddbd92cffb7a36a890ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb033af8354671387174d560315c393604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281b082a6c3a2b8482c70bec2d57f0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5e98ec439e5e49975905e4fc2683606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c65241538e4897e843ac81da360ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e97cf41da05da5df57c1db128b1e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f71fd11f12c5891fa873233fb738e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9d6a97fa4a2c0806bad8fbeda8e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b208b59011472cff18a7435d4e24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a14de19741ad23365eb6311060c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0923769eab7a7383af8277245aef75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6950e048eb829d8582f7538829dfb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3d4e9a67058b10380a619f8aae768615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a1c8c144531be92bb8b3d1e13e051616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d311b358d5942166aa5576f70c4159617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22073b0f93e53fb7be0fd7a43ac19f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185ab35305b7cb624a1c95e40b9c21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682e67f77bbef56322cc3716bb9437620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b572f4889c5e4f41bf007fec7db4b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315fe7f1c0bfe18362a795a545a1204622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a41c19745d5179bf96fbed277cc19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380042d41f4a15f9720f2030b2fd435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b28198e5a39141f450611b239637625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc699c92f121ad6b0263d8494d17a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84948482a98b68f7dd6acdfe91f8b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9452038bc18388d4aa6632d9ce773628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957ec95cef4b8db3fd1586a5e10af6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e961708ec1dccd5d1bf794ef46f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062644f8a657d01e7f3d8b4b4e8900ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da9fd2207b8f6586986c77d5302dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b3e2673beb63e3092672c75291138633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c676c5acccc217f48485d10c47ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fcc6a1a57884a447c80e9ec320509635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b77b765ed8e556bdaec44ecd03af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21c1bae8658cc4647f7d3c6a4a058637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69169a05c94d3b84d1631880c6f1367638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39851df31a0cfca8eadd3bd759c7d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b756a091eae604f48c443181cfc782640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1c6a763afdecc997539dca9260cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938038c8040001dffbb5ca7e0ca58877642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0faaad2c4b7d052f53e246eb3c0394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880d3b8e9c3f4ad9b6771d1653f223644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2ea7744d54191dcbd369b94b02def645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadd3aac26b4072dc27852616a9ae19646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>