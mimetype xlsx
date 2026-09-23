--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1c006c2d3a70a586726535fb717011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5a360a12ff2e1fc003fdb4db1ebed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af1d8959191e7a6c76b3d7bdd7f56c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eed8d8aad19050e0715a3d0a897af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c186207f4bfd62144156ccba867155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe561f4386b90d55cae548f98782a5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be29dc36939e60b3c2275eaf4ccb5667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac419291c174a98fcbff7cf353e35ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d246c7dfb1c735ad3c4a023975f399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dfbb113e51f29d168ed681dffb82710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfc6b44a17facf9c196db71354d04011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b6abd652604dd20ac445e0caeed0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590de833f0fff677abab32c58eeffbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badd8f8529aaedf71603b6d9992a48514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffb342266b33817a95d5c29580492315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9b2cb86d5135bac14a0e5b87b701a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f37f485e12d4d3531060d1d975c7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab5f0a5262f498c790ea1d804fd1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568955b9d4b016ced06b7af563a1d41819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d3a0d3c6f17eaf457b72206f6b21220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04f82598a1a15832d7b49482f239221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620fc70454d0480b8e86320b3d9afa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eabcc83b175b9c065130834611bd9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc419a42abcdf4cd59851c55b25dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b49bce3621da75977dcadca9d52125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67b7b07686e9cfbf658cbf4aae2c1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed69731fb1358da4e16cfd0adf05927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04026b55ce8a678755fe17fe893ca028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a4747f98e938cd913f491fa87513229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e37f6adaf4b21776b74e5df2a7b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9914e48facc94738b11db2152653c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fa8be540540703c4a43237c9346532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd462d329c483e082e80cef828242d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18f14efd7a44891b42113c80b528c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c97a374adce845ee5c380013f43d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b5e25ed760bb6c9586445b4af823d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd7de34fa0e69aaa8843fadc22ad537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324cc6c4bc831518e527db1c88c99b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb55b27475ef8f26083a82741f8c7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025851f7920cf8a40efafea90b9e11d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21934387b3dbe9379e60a8b3e4d9729941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e96912625ea2ea2a49d5dee4fb99a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7978fdf178d2539225f7b512c814b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210fead77a3d69e04716c4d385532ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9633a7ca06f22c90903126d5daaa9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d462763e7dea72bd2e72d21f209b87a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738564a1c0442eb638c0f395a91e808147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a1251f6a0eedd90c7a1c784dbec248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc16c6917c56b72ba263ea4e565af249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce1b652444f13157c82354073c650a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9a787df03b2578eddf56896609c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d216a0a54396022cf7cbe77801e55b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85b96d8533fc170414db1c071436453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea0ab1287939a0aa8acf327bbebefb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44482f0f68cd7c7f3697d44e2e7df8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd9fad903193e6554022c4a09ddccb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b777550aaff30af6b0c39e204adcfd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe728ee20c0692b3e8d01a9a2c6aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359945b38a942bb9c75c2f04af6cdac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dd12026d0fa6da1598cef523c41f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05f54f997b43d6b1a14064594f6ea561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457dfa4f3fd152b6e4805fc644ebfe362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cef4dac214b3808f47d17554b58cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896cf36e6aa49e1f7b722764cd8fdaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384ccc1b2abafe703fc04fec48869765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c7d9f78c0f827988115c4aba05a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ecc579a3f3bd79da628b75383ed5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a2477d9097fba46655e5d591a215b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd138b75a748a5f933f7ed19b85dc22e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaedb841293f4afbe52be310fc187270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81ef8ee662dace894b0e97447a91471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71ff4eaf3a6f4faa1a36fc7b2568872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be0ca22bb14e125e543956dd728fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb62bf31f9506f3d56bd29af9ef2f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9499eb92dfd8605898cba25edc3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd212dc9905188e3f5d82af7c2b7550276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d3cb4d67e90e71928ae4097976eb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00608d45ca5973571f557841951e52f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db080a0ecd7fea7c2d0dfd795da3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dddcb5608e400ef0615cda85ee31c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c16c9e5c0796016ef9bb5ca72e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405340d65ec05d5d5f0e1c9bb7b369cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022d3213c6d157bf30e87771bedb55b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdbba4507b4ff6a8ced70e2a8fbcdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3762b19d4d3ad837c41e717574473185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122fa20fb626c5c904b7ace4eacb62586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32137fa172a137d6287e8b9b9f75438887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804853ae55aab551653578623455412c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11566e0936160179edec1135070f3d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca28b689e5a1c6acd1992ce6e0f86e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709989eb10d7ffda2b2e17654051089d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0a7a325a475c3a440eddfe6fd59c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f609e2cad38a38d69c254be976886e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a241020785eea1336a2dd2094f94294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae5105843f3d9762df88fa8aca18c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d2d70b51a9533643b61f17b9a69596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ef1de56c6b0f6617041bd620129297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1f12b884d845d3f696be8f065b9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005cf6de063097522f2c6f0d464a0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e0dbee45f3bb835610df1f80bddc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2138406a3d47d4c4d9d7b631bbb72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80b0484d7170a83b609c11a61018e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75136484ca030cf2dc3f4fdc8ed7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526d9e584d958c31b257d338efaee3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb1ab37caca1a8b1ebbd9b85f3984e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb91aa948160438e7f8a64984a4727f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36d307380c571e6001103c02d3216d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29c8585005f15a66715545f8291129108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27d789f4cc228fe76a3d5e4d64774a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab796a37a168adad4fb0d87705f756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72396d73f9a42b46b3ff4c349b953111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f82a69ae7a105c2b79056858f973bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939053ba182f00f7c95114a6eaa1562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db06f52ba99b0812d931cb68c3b4eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8802a26167dada13396cd12a44c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb02d8c4f237c41ac4f1f8c23ae89f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebc6848628c7f5e6e884c4d16d309117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159af785c1c1b00561bc34f1ae3641d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457dedcd45a3530ae8ef0cd4605cabf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41816c1fa99540a810d9b94ee02ac6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24cdba4ceb3f18dd49339368c32e29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a86873fa8472fa3ca072588f054f18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706af238497e8bcf6b37d56d9585e847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43605a674c3092f4318e85e2793f398124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ba766aec71e46fdd9364e650ce9cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addddb319dfb80681b6c4e654182f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2524269c3b28c6629905b29d899b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73946ae72e2b8e8a441a058cf3cca1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3ebc34864b718c704917fb0b24d7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098adeb7ce0e83bbd2524e357ff4226e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a29f2b64c019a76b6d064c04f53ab9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8db1af656149cfb14c969b2244cef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a635e41f5be53941ea0cea2c0e6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e423b24bfd28f82fdaf163a0e82b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e6f78ccafb89b5826b315cba692ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4663cc83a5155bdd1e4cc2b9d346b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362f53fda619a7fe41487df8285bc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ccdada0d3d879370580da4b75b41c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b88e64fd2632ca865a3af59d64fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c6a457a53e15c6c93e9ad6fff8479140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74e104860ab1f6cb4461dff39a6c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c5d148f039fbf10ad3039d0327c14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90d2577516086b6726d13ed82743f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7218df4a972ca5347b5eb9b5daf00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30d35c1cb353614dbc1c7cbb4046cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b3c656e46e03f3dbfbf147c4383d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efaf37cf634c810ed994812a39458f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68a621898ffcb1d291fba2b686276a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834b2244f1c2cb914348d5ffc48818f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f486844b58472b7389f61243c8e28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1849136f19eb9a33b66b637807d36a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d468a937ecefb38b6b656750d675152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ad5d6ed28accc28ba654db268b15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b478637a277e5202b2382ca5874817154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e124db0e44d444a159fd043374b74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d5659705f9b46c2c573bf1d7482d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220f38b3ce16acddc3be102be0e5f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b373830cfbd769d49ede898156baa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5e6aa80e31ea76b88addd75af29d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1eda5fad4f0175d0385ec689238f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f17c74275c68b8c720349bb30ffb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e72c3806e604b14b1a2c0548995e13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209591d5f4edce24e2ea55cbc7c51ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d28aaa978dd9d363abb2d3e55bfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d9af80861e26355e263294c71f7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f464eeefb268da94fe5ff1f181aed4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c31ca82fb54074feedbc9226fa98cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c2ffa78656900eae3a3140510a6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5488f1775a9dca0a08a498157a3041169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b59d1cec8ae5e7a7dd3037a8d91c53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae367d9d7de7b8691c9aba6e34fa0cfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06f3e35db192a9c0c3520512b0aa3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e57119f2420ffc3cb77403da8226173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f6549418dca8d9e420fb2c8f97d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff03fb64dad50061085388901344f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de0bf9a5652ee0bfa9b27555ae3cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8f8111177f8fd0eaa7a1903abea95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e768f30c48a99317a0c81b151afba6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0710f9ed81cb90c808eb3d7da88dcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab51672ba2bdef19a0b70e5d0e551fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a5bb912019d0464b2bf84aa2f92fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d888133fda585a7e98c8f0139d40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce748fcc092767df43276924d3612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09080f0d0731fdb4f7d36fd28d64dd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18930a99a6319f4cc73264697499b5fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92462e833ee75e582627db296d62f9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517eefdacf4ec5c7d689e6d51af1c03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9610d2bb3eebee79b88185e145d6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf28c7333d5ca84552b134fa9ce0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10271aa6823f9a1e7de89faf8e08a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250927ca6d73bbc3ea972f2a0d4a89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee9420d7bc397eeba39cbc35f44a71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229d6d02c6bffb6e4e7e9640a460144193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24f6caa9403ee1ea82af5a6664ac1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf64578905eed5a9b82e682fe1c352195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2dffec944ea1901363b12debb3fc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d694a130785e361f54f171321b09d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df671bbd7c610692051d5fc49bec95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95849a3d36fc0e287e5ae79a6699f8fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448131671d0e611b9df7c73726639a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45240283944e5befa231174cf3baff86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170703b0cdaa1c5cf216a04fc4113f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4ea2fb9b63a0ca61f542a5e3407f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57addc971b7a3240b5e453cda68c168a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8352d521b1e419e40ed5e1bab02c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17044f6387ed03376cd7f077eb9e00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3746803849f133f50bb20c54434066207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1526c7e18ba473a1862ab6bfe7e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c588f4e1382fcfb02be86398d47861209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e26641ab12e226feb2ef046dc993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4654b649a4126d1d4108ff7eba88181211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f4dcc2130d8c9d4dd348b37c6bdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f016fda2c2f53ebc24395e1b854c511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb520f824ed69d5afa004882bbc04bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250b2043bd7fb1b476f257e0aa894d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518acc1b249c17f6a7f234d3506322e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fda441e30c587d02ceec571550f76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225328181d0e722cd8192f9d96be5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3dc482cd7804258ad8bf33329f30a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff012e616a2c132504296f46667420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e443cd658a30de84a59fa45009999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c47a3a9f63aa5df47fbd8297059a8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf816363104ab7a89322e46ee65ab6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4573da2bc1000e9b13357b51f877224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb8ae21265c3671884df2b712e53b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6c74be120cc388f266b993c50ac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39109f1463eee95ddde02cbf3d587b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da2da7562d82057c897c27792a9536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71f46767b9ff3035422c6388d2ba1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331e33086f9319fc2c427c929084f35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413798b28fb232ed7ea2e157bc5e27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f67bdbe9d4d164d6fabaf3adbaa2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e509ab5369e46bb7a8e0788f7b337a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca993a7e9a537ab879dee2e93108b811234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aff9c64147894cfcefe83410108ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c515a4ff0cf76974ec5bf5f73e51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680b77fc3644d2f37c806eb4d68568237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ff92f2fbdd3cc0cf972848789cb0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a37e3d831982ac48261091313202239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d8bbcd072b2ddbe237eb6311cbeb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aec293bf1c90bce11a935e9bb3c4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee53649721fbea0f7fccdb1221c0b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058a76109cca07fc3cd1a1a59bd6f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb76eb6d06dbe97e16c85a35e975df0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028e4a808fb0c9a04e9b6d09ba053b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33eb1ea327d74007f3bc56b5b72ed1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87bf8b66a111f8058311f945b61fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07223f131c94a82a4e61b4a7258f6ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e65ee97fa6cf5dd12743d98a3caa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2543ed8f971c9d5d84f682554d0e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4ea5d42872762d29ebab055006edc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189992ab369c16e5caa49822b1d788252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34832e30d80b7613b66148c07ae6a73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633255954e0d8a580046c80b41c2a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711909ed69001bc4e76e08c567f9463255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e7ae59b2ad76090b43ab40616aba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52065302c74fdf6ffc81a72f6d9e63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95aafe6434d7cbed33ace26cd2d18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be63800276d011b0757e360417234259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedbaf0f004b9d06b7bc3438d419ed7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f79dd4bf80d622a460e57c0dec57b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6dd045ad938a6ee52f1b61530015262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad9d96f838569261b5ca226562c8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f2f0600100eefeccbe21e0b665606264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e8b60cbdbb11e007289cd1c67441265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a5c6fce27b0acd7123aefb4a571b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22f8b643663b60c8fdd9fceb9e4cd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886309c10e8426fb766b9a066f674d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ba3b2efcc8e7ec234ff2585e60144269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e3877a893ffebbcd8f0dc8773915270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fa2d04212ae0b7628e6907e7195a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93225caa7eb2544d15b96a9cc4a08fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eeeee53a1124ef23db4e67ec16b09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d004f9fb47b91c879ce0101d330f732274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5386900b4798d9ccab007f74eae0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c376b4f2a25aa9d2b71d24330f8e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac29f6674aa8cb95d312d2013e2f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a4ec5c7d27899fbd1d1dd9082eefa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7240257a35ce3f1593cb1a21c76c02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290dd4863ed5b29f386c32ae7e78ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c54f645d26561555f292a14c29ae6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fd7146fa08e297b34ae63520f409282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de69c7d947d8e2e0cd81e99cf5024b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59793a13d52551600bd033b1659e247a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd38e4fa7fbd7cd8534b3c235c899f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a90d80eb26d288d39eab8a870f7e8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea290f305a76c4291040404f0bd06f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1fd69a8a3fa232535e2b7a3cf451b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e36e625ea5a462725fd0dc753c9829289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954735af6463ed67970b548ae97598b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a766d33ed182e834f23b78d651621d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cf342f62d86a11e44d184de774bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424d81e7226b21012679420cad09f63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de9d50de2439cca36e29fa5857acfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468a1dfe6202b3bcfa581226b9921a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7007e698fdd6e392de79bc569f9b91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847a995f645ab47c04d9bae5d8c6632297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526bcef704cf07f633e5078a9794b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa0bae6e876fbe2e4ae8b9491881c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df30cda8b04ac0582510c08e777d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4f09dcb2ca810102a58afa086dfc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e4d4a7ab870fc953792d8ab10d4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39c17daf7fc9f0cf0191167f85f7d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666048e9f57dba43255b2eb22146c25d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5751c04277ecdff96ff6e04b42c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f5e5db4d9a901d9f4399f86828e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e5e2be558de8ab2f243b3dad8eb8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ea9f91260b5864f0a61f9a72891f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d854eba84c547250dd642e5acf0a12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37e5949f8aca15ec30ba9635654f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e1240fe4fbbdd937188953497998311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8070bcc20ac849eea90fb9b8d24ac4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ab86b6cbee6135f6cfd750225999d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485bf01d197392ca1868da631e0202314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d92ce723969535f5523ad3141387b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87116a11400c9e5bff63290b7fdd77fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca594c87b63fd7f202cfb84294645f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcb6aa81d0c78143a440530b4d74c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac394269d90da3bd334c2edcb889f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522e6f2bdff9a245d4829e574f34ab1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796ebcd591d3fa83d411eed501b38a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a8ed9dc22f122912bd1eeb7602e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712dc19854da029fbdd4727094f6ae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe126b3439cbc305f931d7416ae064324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a39c3dcfe6e2509c997a832e5d00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d3d3780645112d9abedd46f4fa84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22ae248946cd8f810434ca6d463d97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9bbd03c46f4a89b2cb7580e4dff0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bb8ef871fb0214dfb1f0a9d3f5fab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f2a56a0751bb7ba2ba92fc000243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceae431ddca5b3e49868ce820a1153331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff29e16e1b4b25f4c86beacee43fe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f67f9270bcfad24563693e33e91ffa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aebc2eead3a5bc6e4013b85f143c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab257321ffde91d8eaba202e7adac84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393527dafe1510179b8b8fad8f56f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02830cd66b791ef18d16b7f42ce04011337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7621d16733845ec97bbf92664695a43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33576e5eaf1796b73484cc48a9c56db5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feac0958d15fc72f295fd024e05fa9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d3a979b7679e8f9c2b6cffcce9ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e309b2cb878e193b49dedeb0bb5dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e4a6eb61819dcacf51b543838d74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b008922a1a4d4f8f8b933439f66f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db404e575f82c0789d6c221ac6338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41b8344f28a7d44f3c5499bed22948346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a3878a8cd4df741667dec3a76b4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b2945d36ad5644b1e70e196ead86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1c3dcafddd5e28267933d02d6b5bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914aae9fde6727238e36561f8aea95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef84e85b431e32f344fd8431aaf71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b838499b7f97e5417093c2553a9597352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957a4dcce42a25dddc00aa2c591a983353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837792ccb5aa8a2cdb934073d4a9d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed497c76a180490ccfb9e839080b3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507243f789e8705857677054cdc216b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61479cf1231ec2a03d1fcecf25c68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ce3eb5ecb0b809d0b896912e9072358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a42cddca037117b2973c9d4c122aa4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314d702bf17211b93f4be53ff2fccae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dbfd5aa039a5ee9649f1a8b7dbaf6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a954b59e22d6139c88655803eb701362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a4e9f30f5119464daed3a777e5c1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610cb908512c5be4050f2e165a56f15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2d159a8b6e2445e8d8b41ded5c92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e3858ff58d8518acc24c23ac7d9e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a99afa24af14bebcd9154b437706e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4dbc88b169fbdd7c8d8de1a1a76e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e79cdcecff6911a3ab43da2155943369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473417a589ce6cbefd7fe460c7c20807370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f85ad63080a23764d67d4508c89269371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8771c07418cfb35ae59ab1a4f9f7d95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45b0c49254cbc08eaf252d14379a54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e4b348c6fbbe574c16c772fbae223374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a87dd2a918849264a86d0cde950db4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c777c10d695b6cd71c884a553613cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8219e2d9e926901663948fa0e69f97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b127c2d516e2dfe14a8837702d9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6073a9d3ba24c642299221faeae66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9da05f591b83cdc37d514dcb22604380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1decd03aff4c390dce2c6dbb67008381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f191f7c78ad4d3c908b80c5c221d4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30d58b0bf4a63d8d19f33a1adf8f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b3461c042a19acf26d15e75beeeab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e22573315b706039d738bfb8c8c9d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b3327ded444e80ded40e59328c14d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa63b164504595076fa2faf33e39e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f21d9b9cd60be52e37bcfc70febca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6cd89cd3319c99f5ec58dc68434f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b13fe9cbf40ce9505875c03be149f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afe783d8a14039ef77855f7dd546c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9b774072cd97702b3f01519ad242392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5344cc8ff1a4f6ac3645a38c6f3007c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ce194c7f3864c87b9a5ceeb152dc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cd673b785cc2ab9782332b3ea1520395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f14c05c6da1781af976407c15d33c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e01ba85efae6c39d7063b8e9dbb348397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82664104b73ebee4d72f021e6d7081e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567caf8bd5559681aa45aa1a41c19ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7ae92a1b5f1dea2f075118b0074f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94798b1353c656bd08952b0f8069c5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e26706b4f08c641ea747d46af41a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748aa7bb767413bf33ab7c9bb4a4ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472888fe66e9fd2758a7d66509f607404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8d335e28da81e2310e98555b317f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec02bb5c83b60189f85c196c406ee7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be8742fcfdfb17ffc463383a5081ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207302a9ecb7e8aa93f464f1bdb77b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f38b7a3ffb8a635a55188ed70570e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace46d7fb89bda03d8e11a83cee715f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f74fccd0cdc06fbd451cde28452b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e0da404a4973c003a65a9cab6dc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c3c880a4ecd0388660e56aa9caf5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c60125d9939a7d4f62630ff65d1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad1fa69bfd8451aa34496fb6a737f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f96278c74ddd20f72ed35aca1cc3a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de560bb694a0a5ed5dac282a33c62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5737c52fcd19d439773cde6bcbec64b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd926711641694fb3a4d8ab7de121b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e6495600d88ffdf1a9ece1964be2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13166a001baacf2253d85ed844ff405f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8182d50b8bb846503235efe7e6978fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab324122dbf1866db21a0c4fe0ec03e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e015434c4ba1b292e8d22511ee97e41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba99a73356e39790dc7a5f21a14076425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133af299e9be814760ebf60772f062a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da4fe8407cdf4211b7f2022a2613c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a4933c5f14022cf1cd7ebb4c0218428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb883161470af31911e21615de772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9349e8454fa500f5a694c139fa1efa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8f0e7e79bc588574c6d40e6d26b1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39190e3699cf353880d9f0d7e984d6be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355efb2b1bf1ca4d7d050c5593a4b848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95076c6017b9285c31ed7c5d36c0f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ddff1c811e665c3f8c61688f9302435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc304bfa63342443d60120e7f322bd2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84ab375d434e57515e83ec84605255437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f009ddb447dccb7b87cb33d592a64fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b4979ada15573765bf8bc79643fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64175230ab63836c181f6e450a78fab3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94737074d180625c204096c0f8491a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673302ca2128e7ba168cae61aee494442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb84f53dd975ebac0f9ef639099263443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc4ebc8932aaa6032ccefed579a3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f417a18aa13fc41ec3fb715234e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46bb55d3b97e973c8ab8c194c0f69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd828aff237f8455c0475e6a0f4e7160447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaffa923cc327c38ed121be0f2e637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997704bdfd5f5280cdf3f7132c132d92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff4fe6c6f59a09e9169116c73d827450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8b3f01094ae3d2a40022827b96d2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dbf3063f56a126168d61a82b007fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198523162cbb48979bdf693e20af6cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8011c2b848f8295e60ac60c13a95c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73494bf1d31f4798366cdf4b43e3f03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670e47d40a582763f477abd749e511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed82be3fac4365ede7c0e2e2e5016457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4d80964cbb12449116c182ee2fdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a830a81a23c6652324a6481d0160459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429768612a9a6559b6191199396f03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ff99aa677271c2be222f9d8967f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c56698e25dfc4b2a092ac499ebf6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aed5cd3d84dca7314e669435cd867463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec81a1570b6609f5be62ba7df4e5c35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a9bc8c443e5465fd910d914604d50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac69c84d74764373f0c4c2b2739e179466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74798fb8ad2bfece44e42ae0160f45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d7ed134d7d1dfc56921e415229947468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f71f217a60d3d75ad9a1acee8605469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691905c33e7ff29c1d4ba48cb0d6990e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e47fcfc1b2922ec83460a3f839963471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba46094d2f2f6a05e20fdf43e9cd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdc1ece533aed4c7649f75aa6eabd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceef4c26fab4cd2d515cbc53b7bd91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d2277c7345cdab9d28fb1bcf0231475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e1661d685fba2a14759da0c2a5a0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021c06a4484ab681eb80bed289fed9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d66daf09dd44be3ce2dc34ff3895d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1292be73d66a6badfe1d015299cfbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46310c77b168fad19e164f55b35d01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8c8742557f2058226879741f1887481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c8b82af7eca2c26eb1af1f5a124e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e66462ae98c742224711246c4f3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5534adbf9a850d82ae50178f792ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51bcc07263c10c9f344b20f7995163485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9ac30c799b80edd3c9998572b30b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca66e89348b92e058748e286e995ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f93d91d563e7028119b769dfa122488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922aaefb2274cead3d1afaee709deca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5bf3aab428ac78d04d6bcec07ac08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad2af3e854fce9b6eed74446e9d1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766116676e2184569fb372f1254b606e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c27a686175bb9bb51a4c5a105472493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ab17079ea0fdc6e28a444ac99704494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527e7a426dedbd9c3cac1bbf7ef0200495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a18b8414a3b391f20d15b0a13ecc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd12d1830010ccda2ee27f953dcab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd08b13f74db18055169d9687c2031498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4f9659b2b6701c5fc599227a31806499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb05904d92016edcb8fb4a35397de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf7bb41133fced7819edcddc774206501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07989ff318ddd5f4e19659703767ce69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6be21d0569168dfbe2b5afe083ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f57c723e618218010855720e210fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47064cb4303d6320e12276103dbfe5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0592bd091fa9f7c691f474621345e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a57637fb963b2d6381cf6aa781ff7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caada1ae9bee09c5eae221644df1082f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c019cf59217b663392d152ccc54b127509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36f1e06b15782d9db316656ba5a2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe755012e42c410f7ccb6d62397275511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34638d79ef4fb2d54ff4f0f83a48a1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed9da2ec38c639c6d280d62cd74f38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a730c42d90ce0c690d3f4858c02acea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963898b2727b50cc188050e0e441ce7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee3c222cf462d19a716a9bb997b8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896982d5d68bef087d991aac640392e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad569d5813f20124a1f74297b0d9a400518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc8a8be958635001c448dd47ce681519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0974d2d275f6ff61b03ea6637b8330520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022810dacb9f3ae2615db59debfd83b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c0a335da2e33295b454d095fb6394522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e98549d1199162d2217e10263e68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac25e190b6e772619797e4f6d995c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096b1d0581c1b06d6188bee1bad178525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433f027a8573a2639d389f3af81549d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360aa7f7a0d4fcaaa81c43ae19606e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87dc00fb641fda9945821fd76f14d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb831d9f42749764062c7291092effe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffc53b4b1b185c20cced7e2b7c8d27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ca7e8669fea769f778c5f3c202f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779dc803f94dc54d7f4c92c07beeb5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e954591950cd77d0fbc35456726ea1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea3c47f585b53375c992a61461f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3800d3c26c95ae60cb4ba9411a938535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee89e69b0ea022ff8116608b3d3431b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a003229f7ea6e3c4c12c8fe802a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e597f5521539a5c7ee25719597a090538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f2966ff378e86ec279f6f571a328539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5a893a60ea2d30070795aa7de583e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c839ddfc0c2eebf1f74884c7065d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301db5bc643df8648ec9b173ccdfde6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37decf4cfc863bde466f6a7278292cd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f100e7bf742aea202773e1d3b9f11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dcb7581612069150dccede0822688545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df322421d94c0261b83451eacb6703e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abbd8e94145d7d751910300d16cc11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fcf6a927a9fd1a676854470401abd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7073ebd8c820653f782915b08b630549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a734a6e9721edaa1f33f82ab73f39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98751e8acd8c05778a5d5b3bda00289551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6a3aabc51257f9f8c347c2350321552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbc87d7bb7c33d58c45e01aab04631553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb76ce5cbe1c2388945c5837f3dc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368cec56736eb9d9b38eafaf5fc18c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd535c71e45c6b9f9c220b9356738d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e944bed2040d98975090ed53529bde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61490072e8f85af0da7af0d796585558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad6840647809f538035d37dc8cc20e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c931c3c251c254aa98b9d8d5bfff8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21299aab0670feca89d31b4b92f949561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d19e8649d0f8ea754d7d7900d144f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb289e5395b2ce41c0aa72723a731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f14afaba40e81ff96a683e9e8aec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021ab9f79016f63dec56c3bdd2fb24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635012ae421fdacec81a3f0ecb8f3ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061cac66f3a50372ad6341af133894567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779249e62873cfb345efcfc0c059a95b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc53bcaca0f9406496cb1f066636a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c936a5d6e6526c3d3a8c5e11b5811570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb68e5f4227d45194857015b7129cf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c42049fcaf2098dbc32a2159f023572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a31cf5824791673e497b33ed446a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40dc91d334e7683af8f008a1abc18a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33317135d78346e237114d9c632137575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459abcb19252f86b7c1f2d8b55dbf433576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ad59cfb87f867fdaf4adaec1d0500577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da49d95ad08e195ae48c338374cc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68723be462f9be380ca85af7b8cfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071cad07c2ad22b3978731e15026c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e27b55cf3f164291c811d12466b060581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456873729e00706dbf8ab2118e60812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc42363e81b7278b92ce8f44c8b6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0849cad31e19a3208ba94b429eaf9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ab8bfa40e424a3a7aa5dbca0cd20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27639eb462ac0ec724fc2ac24606ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdaf8be3d03d85406d99793370d290587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eadc8a427220c15e31c34581953b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3e5e550643850f5b7594cb0f50775589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37727966bbc7b65083d27551eeedbb8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2c538356ac3a0c1f95816b88b4e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e459056c33e049041ed845261969106592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f90934253734f2fdc9dc469c754db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a47a1395ce9aa302e1b4928f1ab195594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6308883f6fca8a37ab77b4de15c3c4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce69daaf85d7f3fe2f82ee0e596a6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585b2823cf43478f56a67000910f52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f74039fb4d254ef359ef653daa85f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc345f0f4c9c368c81065cc8bf1bb821599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197a163c9c6fdba4a4f4f92755772f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d72fa6e76d9e76b5788c916a6f7fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25541d592e1b9d64b7657e97b377a67a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf4db417a389d3f8b8eb2f03dfc3fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926aad5ba0901e7e36dddc73fa7703a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851109a1bcbe87727d6958d08706b67b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9ba9490c2d49d87e8389ec9c59ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8653397e20fd723111e1c6128011a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b495794677a358ca717f7723d52e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4adddecde83d8cb6d051d9c99eabd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bba30582c7cbac791b93c24e8751e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f51590787c4dd6b33eb47ec14ec38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c1c0fd1d97756decd39a3bc0319f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75d3579bcbc43571ba0155793a3fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a7676006ab38e157f01af06c2807614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf63aad41779cd818b15df1e1953961615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bc8ffc50c54ab2f47851d31f9479b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17493fe0a24e0fd7b59d81312cee399a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacb8befe6ba27128d4eb02772b2ba3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba2eaf667fbfcbdb131e89698fe0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2452931a2c3fde4f6fd0c8ae6e26e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbb999d44e52f7016a61626a2d6a29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649085cd093a12f15af99eb7785c961622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b089c07e11d71268ea72b9d2c8230623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a86545eb1994e1d4b0ee81bd92099624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a46d1b935866743ed7212ba2a1040625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b6c37ce20c797f6102de6ff109f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f5897c89eeacabe4f1242bc8c5c87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9fce3839f75cca00e293a54454b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b12cf83409693ddecaa8993c4ef9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81995634322a1a33cc5b710365805f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10946bce400fabfc5dfe708c46038c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf536729f8a38526032097e1f1c425632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4438683278a5aa57bbabedd30cd7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab135cba2fade9634b61963296c1bda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9689b8cac20caabbea7c51e3be786635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db21268b34df11c59fd5861f5a1e4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886d6ba53e67d884ba41e2f3d04583637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f45ecaf02867cd259f0939ee759995638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdf0a7e24e9091acc3b19afdc11f53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf093938c503f14541aa6a274c2da2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc8dea3241fea3cc9fdce145a8b95f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4cd88f8b72dd826eddd74c286674642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120bc9a848b346b5d8281388ab662e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c90deb4cdabf28bf4af00509b96e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3b8f21da308c50c73e234d855872a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe9e499ef1d9ad62b7f3307f1363c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66675048f1a9893f53cb279ffc2b53571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e665145daa82d88cedd0232627a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c055fc0c57f36850622aea291acb883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2eb5c9ab67ab61830b3cc3bcedee94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfde4f38a2be9013c5e2752f5531dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793f20c320e1e40d18d73f5d9eded16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec817b0c671eb421f2ae2e7fb55c4f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022a6231d0fe4bdb1d7e66394f0b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136ebb741acf816cf8ecbc856d56789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da9a5777f880d81a100d41567d7ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a03e1ec694a029a13ca3a20d84a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4f6dd606e05d56d713863c028fcd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464bb54c76b71b4baa1f3cac55ce1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c24f12c0b09958b64b7967b0d78e6514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefdde57ab33a36835d44889af16ee715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860dd3df4d8365cbb3df8157588e7ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a72069f73194aed067ba51a7c4e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269157c04b50e80e0edafd19562717218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81880b667b0b5b19c974f80db5e0b5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae18847f7f6ec591e1630a91ab8c7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e4fe5ab387a42f7fdea05029b45e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2df93705bef891720da05ba9ebeb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6b5f06f3160ff46df877e344bf96e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4102e29e4bebc2728dc34d8e4af66424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7017ffc8891b3eb6f6ce0c670cf8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e0afdc4ad1a0d5460269d1feecdd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6613e709ce06fe31a3b4e5ea492855d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15156b0844ecf23d357644c5d48a6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630f5cc3119ce91ee2166befda3e9c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce318141fd5eba8a650110c3717351fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4df18ba1a0a0c1c3a285bd38d50b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7feededbed92076f948fb4b7bbfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd1bc09aae6f6aee2e35f642afcc0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afbaa834718e28dbb16977b0433c6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e59115c7e9e28a4d8bc88cf9bb80f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749f428ba937e980da3b240589bc19636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c88ed9aa4c121f02708ca927e62037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041e6069530a7ea049765ea238aece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a3ec7aeabe9f41da51d2c35a1b9a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93811864fe51850c91ab5db7884b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4769d365053ee962f39aa2b6f6ac7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77604d807f559a5a1de9766e620d77642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe928cdf3e37d3e3f00a0e00433754543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f4278da7abb088f9a566fe83802044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332a3994dee2460a42ec57c1e0975745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb94966ca3f6b3ea7be7c39fe299b6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab5bba13d36b40163ef29fa380999147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49dc24630a8cac3f3f21197ff31df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af2c1ad27b903b4ef10b9312a828b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c812e6bf3b948412a2e16b1d83892150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039517b01eb4c3adb1bbee3ed040345f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d17f25fea5c22be529abe2542d2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892680341934f82775eabd589b6bd14e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc5eff623ee365def45e4e0391d3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4843c4af1c0a02882e37859a4781b5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31411becd09328fbb2beba442192d8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043245f491f6183cb5a401f74bfcba357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ad9e133a0a657f35bff49ae76b0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78a8d85daea6675c1a63470d7c2aa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6623b5657e3e696a1ad06d64dbd08760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f500e2d94755eff2f3accb696eaaf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeabdaa883215bf64c8580f0c34140662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c719ccae59340fe7cf5415952afa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da5835439374318c9f2355915796264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b4b82f3645d9a23133eba43075ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00558dcfc4774e05014a2798d4db9ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e24d53ccc1fa6c0c9a72cb060a95967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e30ef4fedb97d908c1bd794ddfb2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cefa87ea63483447cc8a45f2f180e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b863a584505d1a9fd58e29b395e3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d689f185f407c9ae1bcebdcc61a34471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a02dd1027c12300c2304616a5aadde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91e3ae8da27df537912e987f49519b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef96583f2fc57f9517d4855d21fdfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa8a67ed823976502c76d0b255ef075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da757bb2db4d0c559c87645b16b02576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353ea8b68bd189cd7ccea2f87b45d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488318b4bc68b6d5c57d2e037131e1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0b7d6ca33c455701085f2b32d6d2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610173578cc9d16dc5efbba6bd50afa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb913cfe01bcbeed0444720e915bdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17e627d64591bf50c178846b825ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a049908ac2914c68b0d110e956233683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929dfc8af183e6752831c313387d70f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be53b1b49d6922d7519c15c3e318685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0967df5bfbfdf9a68a35c787b37b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cbc3b43b416c75895689a9fa2124187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3d6ca64a160700f0d194b200297788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d41707db9ff35e0e1e8f93abb5c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db73701f5dafc6874185bf0600d9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22464bd499a76e2451dee325b9013d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261240e6eb55ba1b5aac1b102b6b1ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544ad29465d8c99597e2179ff0183893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78384514294191e15f4365db74b5cf3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522fb6fe289fe1cbdf2476e7f9e7dd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19507c28a884fd0fe0496119e7616496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135903c75a6ca8474a2d3640f81fc57697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060de6c5cb89c7e8ec969bae955abf398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a1d96888394ad2b157671f9f9e33999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617fbfa1ef15f2695a8bbdb9e9f7b63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1fe01542a2c0b9950e2700c6fd4ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49162209019c40408ffdd29d8e25757d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1946a5dca79b42ee051c99512364fb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eced3c6e8fe8a84c0f327bc83da9ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae3f47a47f65d187ad13dff132da95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587d41a121ea74c70027007884dabd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282950afe4888503145e1a325e57cf9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff5b97f11915c9de23fb8816cc89f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f8fa34fab539bca7d3d146be1b5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862cffc43b4a78dddacf2d0145d0326110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3a4a6b18bdb3d288b277c012c3d03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f02a9b4cda606949da5268b59ccf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa424757da04eb8db7547699fb5bcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a98fac992d40d0cafa37ba0a2cc971114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53107b99c6d8d2ff2641128928b5f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f409c23934361f7e6a72e779cd88b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b50a3e086b05cb2fde8cfeac67a2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114192d36f20ac4c3d2b5633fb6991118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbba1b6c9bfe723a32a030e9f37bc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f1bef9c11e8b86dd9f030c979d5ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a3a402891605d8c74b13f7ee00a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636af4b6873d7578a681c4897157d56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed957e21b638089407781f65521e39c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eafb390449793dae8e288fb3bf03ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885006142f595b99ad7a99fc13ac0d2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881bf553f3b9a4dd284b596346fb6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b49df73700402b07cc6112cd74173127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db1639acd053405a7e1324d58cc37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941611986f064911fa062bbe687ce9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804421c9879063aa4b4609615896f2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4765c0bb962a30eb9e6f18ccc01fef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124923f8fa912c3e8e16a6afff86dbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df287134738506d9bd641f0e45956f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acf07ada39630900010ba0b267c8fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208b3c89f1eef426a436581f292402135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a9d9930f62d5dd1f42770fcde7126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772189f7f639c3ddc81c0e4b3f71f868137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65c5a3543d920a0fa64432c60d5a50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa947d1a906a8743ac6c4346ff7bd99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca53a18abb72c018a3a4f071824a225140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff5a7d75e01b62e4a8c53f1f6cbbaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316145c413b7a8f74eeea1573646256f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83bdf5c8abd3888950ebeea7d9975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadd80c633cf4c9e35664fea8e39efd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974beb5053330513ef1a750aedeaf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d514c5309db83e8bc22acb372b2fa64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435c7de02d312990cbe6a1ead0c79e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e486752b169f73c9b8765c3f376a5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c0e471a53163f3b37cf9a1346e02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e10872be50c58df39b7a72d4be54e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a97b6ffcf2e04002e5397ebbcbc73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea95bb21ae5853d144bb5124edecadb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272c6f41990c74bf933437884773cdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d6c2cdc87f5df1e8e633ffa3fd1a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369162b57b71a978752c71ddd6ca44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261e5d9d7c54448b8553bde549e9df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15340cf94c146f6078fdde1619ceea9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8857514c7389202f06b1056ac0e71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1a29bd902233b131b8724e7cdbbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7689320c80f1012a1f4daef03488160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af58512e70805da35b1d5f5345683e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1981f8cf9d10e99c5c253c931272c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc351d74f7d93711caf100dc6c03ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a16b6dfcce707c1dbf7411c43c64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e633555850b7792ba47e49e793b2a98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f5dd5b7b27c7ffbfca1afef8f3cba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91b09343aa42a0403d83d549b7fc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde25830da1776d19d13440a003a0d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953b818fb4d3d42d7ecd1087b44cd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13386b4a3cf60b58cf120b8d4ac2e48c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da47f629122396ec3b3c102cfa4ea3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a603a746198cbf838c84db24696a92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3853e8b2efd7a43241bfc071cd2f85b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34d3876f5c14a7f4f1e780c2b0cfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4bb5865ed1e2035e83fcc1729e09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff78d05381a9431445efb7a7bb5754176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f461f7992ee11999b54f4b743af42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9065f2eb8bf2d6424dd0e500a524178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a1ecf183c19bc6a5bb13ca4a5106179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b4fc7e96032d255e1367a1a3fe04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489bb6e954b1e026a3a4727166eff7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737634702b842e55312f089b346ec6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de4c5cb6ea2ae276f2aca8d861976183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2375a6db13ccc6ce2701849fc2ae08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90aa66409b163dff600d2abde40924185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f709ab38ac6ea16ab4dfe2986b935a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b00822e54911a7d75b1b35f1c136187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2239fec8b68deb4a383de64bddd90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5aa3d25023b9148d44b54dff2de66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb7e40164c68176f6cb0ad0df721d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec91c49ec63119d57cae0d689cd9746191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c2d4b413c5d8c1e13ee74df343d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5efa59c390d412af1613675ee6907193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ff5faeffc58b4189204eb32a9903d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811978746ebcb04327f20c9c62f589f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317d89a276c14f2ed10811b081818e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb705d22423f8a6b071023238871ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047bf149a3488ec8fbfb8f92cdc455f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1e8c7266e7261a78d758d2d95fc28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea61fbb02bd6172837357644377c44a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550272b8d974a3026e358082ad82c69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99da0b18ed21fe9554d168d6709bcc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b494885aee32bd325fe0d666e1a06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05ad226d8417c5c781b244cc72c125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff146d6ee548914053bee87a5c3d7da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f110b59ce94e7613a8dbfec62094d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377e6c491b3f6cd89ab3488ee401b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891d85bc58cc367ddcacf3fa05e51e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c335c76921ca9278e53446f4f3e59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff8a3e2aadfcf4569dac7e73211bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a62298a9609c282a89588abef48d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001964709a0e45d48e654a67ba913be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b84f784ca1729709adbe99201d21a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dbc482fdc026240917581a81f40af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381a2352dd0456a007514efc68c62a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277628574dee6c3406132738a1b310f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b6dc842866197d112d0011746a86a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f288b55ab323d29b0ba97d48945c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2a4879ac2cba3f4e4b8fb7e2ae8bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357faeba940df855c4c0b08fde341a5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45749e698e24f41fa0adcca9b07b98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49502a203ff553d8307835f8d6ead4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9a4dc4dcc18074d34e28976869a52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d63123ef85110a4757dd961e49bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f38bd48fed89b2c092a06852521ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2424e15ed314069544f68bd8006284226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb8e8e7bc21285210ced439f73e7fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061abee2a9873ca00536f3a7a38a3b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb04dec0933cb654b7259d4e7286912229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e57e9f8a20323f089999547d4bece230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12580a51d878a2e9fa94d1a88c74f41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb439241d66798b751c2d98912eb2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103746741ebf2ee1a88e3294f0b19936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a857b77e9d3d831cade8f060d7990a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbca2b5ebfe82b075654d0a925afa1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77fd700a02594ccfed6dd00028ce26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18e45858e27b248c3cec46f97df94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c0afc6ab84419cc429ea66df744e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0544593757ba0af246b276f90624e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc6b55e456023cc79026bf313232e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c354ce481692c7c60968dc3eb4bfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef5e9481d60fe45f4dae22a983b5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3767e6646aadc4df29656f63997c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6550480672336459919bf34030b96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361abfca6efd1e44b482ebabcb28821245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea41f0c10e5c931e136e3ec1b8756a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa5060e98d7853ae6d8ce4b89b8c82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c2d32efc4cdd9f01145ff566ccf26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6189f8d9251d9e6d775bb24bdeef230249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42058ddd70d259aacb3639af1d0e4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498cd57308be4d13302539a9a9949b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e56dda5c6513a831485168c82cdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d59be24cae456e1fb1071cea91ad7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ba65c1efc927ab7bc4304dc1836e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516c783d1cbe2082453ec449eda36d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dabdce7abd6d52330db2ac6bb279a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9afd910adef4b241cb343e267342c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db583069689ff808daf8333ce526d1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe1f3b03bef2ba5e667ebc643b6734259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6b16ff897ae37aafcf7f87f532df4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b1cecc6a4b61c0c888c17f05b1e24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8daea1e99d8a931675511eb0f7183c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf4765e63dc3388a8a26028ffff30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0199117237c58bd178cfc89bacfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13108cf2f40f567eb4383469922601265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a106ea9ae730b1555b8db0c0f3ebf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745dbc922cda57d5538114fe60e9439267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d49d0782762e31b694fe564757412268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9671531876ceb6003e7ef41833d5b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d88e76214f4bd8b829ef1c5490afb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e4dc5f0cc99b5f1398d850750829271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d0e98354ba133c1fcf79a03c20717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416703385427a8ff7785a0c4f7244d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea7dd3bf2f2c9a58a583bbf743e24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b836d0f2d23ddb5835270f19da9ce6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fac64eb48729f51ddbe78dd8071b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b453e94b40f28706ce8f4f408f23de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd30aad7a8b5b7706b0052da4550cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b9ea0ce24d040a3eaee49e852f99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b3fe53d9e366f05cae08132d06639280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0097cf0730b3284dfabf87d50c1426281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89c67e6e0f6f3bc4e944f201cbbe6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a03df89c2b4dbd723eff520908c31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831cb39caaa2a5fa7a5b4a079e1a21c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce313a24a64dac9b67a5fa90208de19b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec124d71becf0406d5f35d572be09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5755b93bd2c5859ee36e5623a0bf8aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bbaaaf084f11c5817aa303433deeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ab415a445749b195c23032397590d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abafa0516917165a076b49e3fc98be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b469a95377a4a8ff76f1d771d32f41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea7c0e602950705dec4101c881238292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f61c9b241314b5228baccd540638b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f4a0c78695c91962d3f8328a2c85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aebc195f4bfd6931209a5d40321bdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa468d1f1fc9aac97356b19d9f91b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab3dc778fbe84183678c6a765d4432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b8400c7e97af1af09f1af252463d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c633465540e5bb89cac56995e73ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe60a9b5449d76a8082be9b47c2848300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4d3e1016166c1eb60dc32d8b50b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d29eb6d388be4058468853714ca716302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b9416949e37df4990145737441104303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6cf28b2ee6e13d2edd76f43e1904d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde55c26a65ad89f9b069f248d912a03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d635d27f3bc0311ff6796a60019ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983ecce586499aa2393f89a5c1e490307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a08e761b14563c5852db05bd4d975e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae3a301de95a897f654a493491252309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a1d9c3e9aee9e1f54cb52c6d627d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753447d82a1ae220c58423a999e8534311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ad82ef06ad60f6ac5fee0f64c339312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6b5b599feda64de5de1a87e1afbb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbfdfae4cdbb8583ad14d739a7360314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def2bc487e1f5316ca59e9add529df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222894920c892f4d606640a71b88744f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e463e40f9fb9b84cfca17fd78646317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56c72dab775c7b15455c923073e27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f9575ea185077b9ef9d96352b780c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b223a4878ecf2ddf6ba2981ae81727320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4848b0581fa67db2669b3dcd14e01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316fbc887a479e76e02f871ffb468dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1981cfa4877dc3dd0a7cfce2c0008323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d1aee197ecc04d4ffe8598da2ffc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921ffb08187d731eb61d917330a27c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15813cb11fa46e76d360b5fd20a8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27e5db357b255c2bc06bebeda3de0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef432378b789f31218c7fb43c1de0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135397217b8ba73453fc8b049abed69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f1d86c5a46e49978950caedcdf4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a2a2d322b9d9451a0eb47411250a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1294bdd175a0d7d60e5915b107d2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b01f8450245c7b70bb185fae29a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65965dffb28d16cdcd78295a65de9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104304c6c9c8475d567eb96bc293d4d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad0477597b3d90f8c45b33f577da8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ffa69a427e969f6fbf1caa04189c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af61950c750d2eda4f2aa1e15f58e36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6090830d81d76e92676027346426907339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb3bc3ec61b9a1bc27199d4746db6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c46d53ecaa345587831621baee1e23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb41a7e168e5fbc4d97f326fa4934d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777445ab62332d8f26a6a7fa25b0072343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f71e7de30b3469e42b1773a440617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a219bfbab6acb64b255f951266e192345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aead9925954e1ece0723ae008058262346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9350602e561642ad4ba319ab26a0a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff348794f058beb23f29f2177bae8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5ef9d9daa74a180ea8e97263c2871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf5659d0d3f4b12723ae92ca719b2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6818bff088401cee30893ac7259486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13c181aabd5fd1a62d29c175941153352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406654900ee4ec2b15875dfbb6b753353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc01972750b3920ca01e14a22081e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2dad61f8d0bf8ac3304568ed9474b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc16f8caa3b38b32a5233c3dde8db5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008146d7a798481d03d218066cb5878e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3299a4d1664b1200f3227ec319d04ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24d1de7f3d882627e6f4647c79407359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250faacc43c135cba308dc2975bb3a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55671990f92e21b9ca178920794ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37c21b1abfd07282e10ba152a86957362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a38cfd6664761f73dcd0a56faac64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f03888e73fed9d4e10cbe5e7af404364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb564c3bfc7ff81c9beae343421b5f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387fb6d92472119f06e7267683f2e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe41b3bb6e47b515e5e2ce29cacb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c7121e3de6a9d5a4c9c5d4989224368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86f6bba2724cb8c1c54a615b563d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cb4bfc35cc59d0fc173771bfa1729370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf68a579b67cf7c62bd3f0c76ded04c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2c64d9a50b7048c84e7432fbf4d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531af8146d45a553cb893efc8176bc48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c291ef8d14993a3e2e33e8f45ff5da8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07296333f22c8cbfe435cfe6617c8fe0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed249452a98a9d26c8a591e2ef7631376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c690b35f73c8a324b0601380f0891377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292021b39ffa298066066eb1c68f25b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97083b1fb69e3d773de39852a327ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9696869a1e8787b8acc2ff246d6ff4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ea7c71905b91615fab97ec34a38f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1d0efd4f21c076b060e8f28efce87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e691be88e15fe8e0374ff435c1179f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969496dbd83ae1721e5b345661f6816f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f53568e05409887fd9a595c7b4db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebde16d995ef6169b85ad9731dd03e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a578062890decfe15da905f0d4cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf69c4752d5ddd4aaa7d17c8f00d69a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4af2629d29b7d28dc5c1623732e32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a655e81089d0e1e7c5f7fee696dbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd769583c9b26ac5d60afedcbb9de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0943351cdb467f0e26e50b3fdaaf68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7fe0c58584940e0a8b32718dac779393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7018d4ac589fc0b6fca32979e8d58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809aba1b3105a0f25d2af552828255395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c31160ef823522451f49f14785c14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8413841b147940f65a44a2a31382d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2061f0db00238d6e76913c593ba07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a39f5be1140583b62287864cd2b1d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04fe01b1d5d5f354de834961df372400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458fe3f85262fc4e3b0ee0241690052401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5f04a14fed868aa7903cd338dfaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39651474536d9945cc03ac8650ff24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d693a52b1a88a3f37f49eb740010404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccea538e2a5f4600c4c32803ef20f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf8744dc513fb7cac0a6d80527d56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890023da2155d75fb105a93e0f861ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a903bbac815b811d980f38adc1dbb60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567532e948f9b5f43ac34fc79dd9234409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550bdd6c833dbf84ef439d6d50c3e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b2e51fd3a814700c886d2a71cb2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93704425adaa878f7a45d283fb1e737f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4292a30934dc52f40f747e5d0055a96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c0c535420b17cea89532387cc65a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c2f36547d5c02c4ad8a2d928a339415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2272376aa4b87313110bb5a740ac20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed0589a48677cb48bd9c66faf22273417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e15a3b39f34d35f36d9cb7d779ad8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb734c599350f120fa6222cd51bf8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb08c8502bb16e0a82da1e8272e7ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991550b94420a74d7ef207747e6004421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da420d89d33aa4cb38eb315df4719b1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ff614cecef91356b92e5e0714c4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564eb5acbd32ded3230b0b8a87b8a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0b1d2839c97abfa2fe399cabb6651425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4697d37ff46834d792ff9cc490ecb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cefb715fafd631ddbd39c7f1626f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961e3daf0a24147b80667a392b9997428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f75dff327c6e7bb91f27f21227114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afecad8dc1d75f6fc0d6ca6f0b79bd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028bf76fbd232ab90676f0ae732e59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737d53579508c9d7dc2a680ba129d0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1e4ddf45c54ab906c174f4ecd41c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e20b69dbdfda618535407ee1f8ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7143afc86d188c62b2b9216a9f6a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573a8e2043ea7e3ce56af01928e905436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc2d1afbcbad31d4b6e74d8dd84c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda240040beeaba6597157091aa250438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a91fe6df54fec60c67ae83b3a9652439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dce3bcf8d4dc9c4ca61c42610e48d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7240d3e5d5fcd63ed8c5d2218eaf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418e1a501823cf7c91c3d095258fa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e908aa783309bb279cef217c6c468f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c193045df707bd1a7e87f23e58e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8444c76d67b337c5b36880650f4695445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde73f4589ad998c15e87aeb2ce3a05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63668c509f4a4409279205b1b585c4df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3efe377034fe6faca858d58e8b3ce6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f3813ec0597417a7583e4bd7ef57c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7550439e97b5f7a691428eaaed767f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeccb8c9a35f53a7e3dfc1ead263071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948408cf4df5fd85339f4c8103d1528452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c39f7cee2f26fd95bc4bcae72c16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420578b42c5a2b65356a0cc4bec09ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513050fbb7d84bd6b4d6d356fe47f4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3df0ac9907bdafb777d23970051372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc10c145dfe2ab421a08014a9630af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44c6cf82ca5f431a114fc7abec0047458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf84752fa620c9cc22fbc5625c5a7cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343b9f7ec61ae285b6bb05a3f638b85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3b93c368d722c8fbea5f671e7821461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a626614b7a2689755156c18cdd1d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f137f136d8042ba4698e0893624c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2733fd6f86060f09b86fc2a20c2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b67f5864eeb8ecdb762e45744117b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799d8b8d9e19fc2e7838ff62503c5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ba9944f5adb1f80951fed9b3776c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd047a13ca0a48359993ae231e7d81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68788932bcba6d4089f78f61b5346f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6634b153c0fd0b376195cf21609b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd73d23c8726525c157a4a85112db54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b375476024395679d5003de239f637c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fa79045eb3ff83864f52c6dbaebdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef1418985a9912b5a9c0ef46f9caa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40810daf7d41b8be51e4192ae90ed9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd49b605aaa5bd5f484b6328ac9c48a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432d4b0c7b49a0c021c535770217ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad56afb9d8099a74a045284544bb5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2a82bbb37803bf053b44eb5e5e09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0db414747fef681248da0c0363b400480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17ec46b09c8133eed50ed100d019c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7cd44cf877ba9f70c58d26e8877b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6e05ee14ac573fd712078d140031c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa5f859af97cb32dcfdaa8ce0997e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc99d4278563cc00e43da31a5b7ea1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315373fb120ad6c567737a209a1fa926486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6083ecee206cf73a7d42fd361a8c6eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267d5b053295559e0c0f1449cfcf4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef670b009812083990dda13424122559489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6c4e823e38db187b7e5908e2dc82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e9d12f36a4fac74e4985ef3f8e09d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1eab8cc1198b3da4820dfb486a2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2f3014b3b3f1786f49e0b1671749493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b45dbb7c59e36ffca0ce983dbe0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755afc4e78043e2176a4542bc00a028495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4c3d5d772d321d9ad603cd05fe19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf833830cade6e490ef176e21b9548c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda892b0b91369fd706b33fbf995f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d11cf27edb6cc30ac302adabbef05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9635dc4e7e7c9e78732b432d976fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1c39be274529bae1949ebbd84dc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39645f3497d1f01a22706049b208f630502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94dda1a0532f9214a4c80da229009e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1a9108311ec5791ceea4bf98cea9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4914f95d8f8d7add2bd40023ed44ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c235045f309cc23d826eb0b72fa66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e925b40e79ee353d4ba54b841f99bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc652ed91c547e580dcb550d482d154508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ebbc20f03224bca4c6698b7c4d34f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ae3345017a67468affe8b627d1f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77d3f7907b063413444393a518f9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc53942e2d40df6fca60f627f3eb90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb597b101334eced2c5b3f96d83249513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5c5a92f2d2a0017910fc29c947873514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa1f19d0da3b2b5eb10fed67c05869515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d05b5dc59784f2e676cfd52a4f91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c1636bb9df0ee7ca64c2b03c1ceb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4ca7b2ba771e17b55f0b4ac3bbf2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5229f81f3ae1206e8f7570335643fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a13afb01772c00cbfb3a5fec71e13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc65d0f09b6f8fcd9ab87d6fbeb7c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c0b8f8f49c3077bb798a0cef0b89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b981fb6fff6b562ad45911c632a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b5e6b411a87aedbbcf8ed1cc40ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b29e7d8c22091052d342af4c800f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09c7efd25b5dbfccffd1e5eeecf1d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c066725cc623951b77070d1632b208527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3274a0bdb3f1d3e44e7ca291bbd8ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23913c901bdd25dba64690042e96947d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd974b76fe87396ef928493106e38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26c058d41d2b376ca8260d366d10ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03bdcbf8aa00881b0bc1e297a4222f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a08607f1b747f0af7a569f732c9fdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d8eed4faf38196a30797db2b414b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a3a5479798988fadc7441609697cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96012685c69adaf9f421d852dcdcc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522375fe69be5c7563475f6c2645766537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb84a0d40af3d1598bad252cfe13da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07b3ea330504654d9eac94c31db1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e195be308c7bbcff898b64ab0dc8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c385b72a9bf2ea59c56c5ffe0483b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b809f9dffbcb9915ed05cdb567d6f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a592a2a54e3e8e6ecd11b035122b16e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac3b488fb97292b4bac50436fd23e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf412a7bd959ca048a82b44dc6e00a4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5846818d42c00b63eb860cdc2afab2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f21f79db13f885030f12b8286834547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c76d040173d0ceec23d659d6d5049548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98eaf946545aa5af4381b7e34532a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8ae8fdc3a512422d5b0e9f22f62d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911cafbff81c3872bea115f1010b463551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf4af690c7a32c9d133e50b39d771552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269c81e9143277bd9d05b328cd9d04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df69aa1d4b410923478bced1647df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b78b9ee067634e3cf8ac060a3f517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64ad75ebdd430e0b029f46125561c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f45bce28740cedba0a5e4b4b5d4af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859990aa0d3bc3c741725fee378e9456558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f9ab88a2ab9dac41e167996a39451559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbffa82c63a9f95e7c0d7c69a6dd953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e1de67a07f98a0ed1fb4efa9a376561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e01c17ee46db7cee59d901e9ff927562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed9e26504c12089775208c467636f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e012ed2a07fdfa85e0f08ad9cf4245564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e917cbefccea0c688c32119f243a595565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b114d55a5950694cd5ade49862bd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c013e635ec4afde77342a42ccc6e6d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba40bf6086de5c4e49792ef4245471d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38734915720b8f3c4cba08b147b41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ec588e8f7ad04a15739ff0845be7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfd6f4d1d4407536071ff60ce7a8ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fb2654f12d73a9f7e61340bb9d659572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a4719eed5e628957361d9c07254a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c74797fa0c91cd44ee18dc2caf4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d05835e4d91a3042f75923e502e9bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218955cd8e15ee5b01528b82a5e823576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e8619252687006acb134b3c049c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246b0bbb0ea0d00f9165715875eee9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d916be428621de21fcd75e856e16e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085810ff2ba59546fee6036eef17270580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c5ced4e3d184e8e49c13ca6c8ac7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2336bfea1aaeea2bf1010506df97ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfd28260a75c124f5d949677833ef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c50b6d91cd6d077fa6f6aa6e3c85ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba74ea85caa2c0e09719d7f26d29a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee29b3e98383a011567aad0105faac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d24f4c91d518ceff2dbf7478ca32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd648936de0abaa5f57997692dd5b28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e813cf074449fece104a36f192737589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470f0415cd125fac3d1b09d6a8cf132590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb6c9c7ed2c6fd857c2ca6c80bf5a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed2ab0fc57c38e88d312197fcc64f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949735f17b7be43612c109fd2dcdbb65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c6e1e0e84a92d2cc8b46edc9aa427594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb489f4e2f52a03145cc4c3a4ffcc463595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfac58b47bd24b12b3315c5ebaa9d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca70dc77af034750e5944dfbff040597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d072033a9f0f06b487daefad387349598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff33e764d06e2c15bac8671e71271599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1caba2ae684f3302dd39e7448aaca3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da888d9d41a7ae5aaf3a9349299c4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc784ab553822be6a2866c7d5d121ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fccc98af618b6aa4dc278c89c917c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9687b4276986bec6328bcba3f5886604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0993195931b70fd2ab12c103fe95d7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ad75bbc3150e045d73c7644fb008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621901da40b079f15164565674ba53a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147996008af8bdd441c46438c84bc63b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1396c2015cf086122e56f71155268609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae10707c1954ce9428aa530ae41ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd918096d203189a6d74bda98029f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337dd244a0a0fc9ada9e9bb4f4c486612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d2d1117ec78c5b1f4eb5a7f78a4ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1b446ec203a13a665580860e5933a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bddb3486b90bb4bf8f33bd6d4f54a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46419d96bbb92e6ae507a9346f2588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b753d37c6f75a9a25e8a769f702c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3e94bc6ccfea25b7da508d1e9027618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ae4602f0fefdf634cd60428e33b20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e0323232baa93b211a4ae7d50e3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919940787b4aa065bd0812c923ba93c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f71594560f5127da200f7335d02769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c6ab664de2f6f4baf13a5b5f37214623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4adc83920b89f09e97db5978d23b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aa40da9b3095c651a6ea75b90ed49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ce443a9d11d98fc67578d22a9c207626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f3c19aab8c3ffc01780f53d8546e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c26b318557f905460d807703ed1d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c53a397a667490c3d69327808875629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043184f66930d513d03ce7f2b7acf32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3a6f2e402a9b8109b63e383eefc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d654a5f978f1e1fbf7c11aacfe07d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42555a37d99afd57665c951505ce37b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b28c6e2a57e77fa73711234194ae11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd981aed6ae79f0652c2fefe773745635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9307147855ecf8625006240fd90161636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdedefee568ace0bf95f8acd944ee4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd936b568c775d442ce7cd9323fe03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e49c1aece70589e8321bfe2bed9590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ab8eab8de4685ee8dbd1efe497ff5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd56190c2dabc7b629b61735c69b5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ec6690cdeeed5a89c5acd5f2243f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891a0151aad00db405de3a056e56205643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df1ca196f4b2798c887b7006a0643c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afe3cc1ea36f38d81d6a3670d2f96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4a53de3f1bd747ffe30e4293c1f4646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>