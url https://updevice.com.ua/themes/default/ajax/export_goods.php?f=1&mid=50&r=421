--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b63c379f5c0e3aa705d13964db93e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5da112ef5dc0d7e0987577d13d642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254961b870002baf84fe29ecdd3e6b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779958c7f870217fc24ddfa90cf579664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda56af9c1376a8d2ba7cdabb7280d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a002b91480730309c8b3abd3c8ee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9958015a99923ee7bf46624aa8e37d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee23d0c62dfaec00845347608638aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e24d431f6b09360387ae89b011689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef77ff5cabb689de240617038f06810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207231ff9c5e275c7a8770dd4df357b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cffc30a39be4ff068ffc9f318d46ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5185b18dd2a14ac64ac7db954a0c3f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18622e2e1099c0ce512626b1208b702414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007c663111529e85ecb6efb542eb4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e917054f135823c4e688a61a7314816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8c24d93d8c4c8f82aaac1970e86e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2b10f06ed7a1f9e0e946d5f4da12018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4023a0299b8be5d0fbdb93341c4cb2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcec6513a0d783b4aaee8820a9d2de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe805cd3562ee2b12945a0d89e0a7db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1629e5bf8ed9ec05f3f9ce47797bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c66d7b08ba2f007cc0692b6e3de1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120a81fb1e51336a5248b83adf2e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa2a40c7e9ada938086b4429c4d9de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e9423500b92263d276aa3171619e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab4e959e932b54d84123572f42552927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a04901c02bead2a41b42dc947dbbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47713123dced0e658863c7fc24e24f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168655fb946accb5252fbeb9fa1abf830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407c8ffd71141af03595fbaf48ae6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93fdd40c4b4fb74e979ee95c231db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1d294c2eef64f59f2305137d5ecc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88426b224854440e1aad8b8e45015834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739e52aa449f854d3cf010f721779c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da53ad5f258736d4404da4c80904b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890bb1d371531f6702746f800514da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d700fdebaac8c9854ae0889437a6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ef61fbfe24a135d785b8516d7be539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12f7bfa5b88744cf5a7da6924121740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a3219b70034a613cf85a910ff6fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57939260bddd79aa788bfde623afd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9a820278d1f5ba35735e421a19d9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c90c37684b9c4b01b83005b22083444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f358980e46c99f852089b2718716e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c62e02f942f74883fd98bd27c59b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe38e662dca0ffe239fe2e9d0748147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad667b510efe2a10c0b087a5146d75148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd3dfb6878f6d65a040f8c9d5a7e9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3ead1c65d8620976e28ccaa8676b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe80714b9bfe918368846ee1223e75e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9766a7fb58d14ad2fa62f0cfaaab7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd853c79ddf139efa9a620d92edf0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ce5505212eb327183cda9e9603bf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f942d401eb28adb66e8c1519f592d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c8462e39f84106eb68e55985910b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4096044a94e03ad73cb259f17f89557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7d4559d967054c84093aabc41d4b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008af4c72d386f29e5249b7409d77459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b8988ac12f2643d73a31c9a2d3d7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d2d96a4fe5417c52195ed0b5e0a3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c2790d96ef08f2df9fc678f1a9b5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0ae8fb5a7cfdb178e3addc5b8debd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300fc194a2edf58d98be1fea02477264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b041077ecd641c8124564a1d0b6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bbc202b725349ad4bdf58f7083de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f7bf36665446b3d302f0c6c5d4cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a104a8ba1d2657a794344d04e09741a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbc201f4b359e3d7050874ccdbc8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9e10bf2902fa2c1636e1fe66b8ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f97af09e17763ef9616d91f69d53e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdebf6a767704f0db045b15b6eb35f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1206d5c4b6148e22621a235c0203873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790729d789026b4f85d60f6890613c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1483d7b3115d56cd7d1976b565de04e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5497856e5f73c7c98e47468ddcc7e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8523ae292eac02d20aeb06afb297b1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef91fb33b7775eba5e87254771dcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787521d8085a52f6df486fc0211abe179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde90e6ba11800f4282ce50eb1037c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a233a90336020b673a6eb9b99fd54181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083194500eae163cff9e999f63218ebd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef60c8817b67c26665be7fd22b958983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308485ad829730f0a6b8d6b3cc436afe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6eef8718b41cb1aa53a496e2087b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a1b13ef462deb500f580d0506fd9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fff70973c174125a1f8968727ab8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba85ba00b62074dd427c19354e287988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663e0846545af1f3bd255fe85b600989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343fe3e7b1d95d30d075d3a96b83b1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff776522a8a306290f4780fc80e73c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b28f62a96ab7352dd383386702e5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76367f38b1c66d4b933f9b075296ec7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72872b9e3ec74347bae9d2cf0164ba194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970fb278df74eea3de81413f3e9111c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13099b712d9c9f3fb38ec96ccd2f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06487f85506685dddd566d379f67df9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e6cd2fb0317bb41c27be87db1be1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4deafd43562f7108496504b4641199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a83e5e1a9897be6a7f2ff39c545a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4f8bc80cd348a004b10f7365d443c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664a13767fd2241555e419b18636bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd7efe519ace8da3987ea00c2140b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1b98c8312ba44e0689c21c08533e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54db2a3da08c204f9e1953dfd092d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f4e78630031d66db5d59d38766660106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc6230d0cc03b27b8828978f95dec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73310f7ad623159352f592b508bc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac1e8c7a44d47b72e68396f963deb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b41d0d752c553442d4a10ad3dd20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e89255247daf5bac2c7017122f2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977837414daeab0c6efbd9c6baf937e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345306ead7ab1586b556b9d318f39a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c24b11559fdbeefedba423f17b09cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b23274605dc16d6f359761d8f5d6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941924fd851c3f6428b287854048bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be79a54d46767ec4788ccb5d98291d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f2623a67e12d5738aa22a5038782e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880953d6aa5fba09fc8f8fc82f20b7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae4e7bd7102ba408c153edb154016120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cea4749c40c9e3f10bd3b9b1e506b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3ebe980a28e659c0a6585c5ca8e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b8c0986b390807a9f54964659a7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f6cba11709a522c55d8b1695ed2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaedd4e1a2c06df4aac462f032df222125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e887ee11d3d31e10bc2306d178bd88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842e98be0e08bb5b01540e25297cd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051d3ac8af193f6de0fdcf3f908060128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b27c66290199023598b8ccf2c725e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241c7d15af933796160403dbafcf77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e80cc0b3cd78f784fbccd93ef96a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a87d34e71165a1a3e12cc72d5aee5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108092ebbaa7549e2455beebda55591133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d961980c067e88889ac93ae9043c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d39101bf01d0116a93f1107b026c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e34eb72318a734730b2043bc63d6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f4f62d05d5f5be80dc12f482f04bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658432e69fd538c266511a1733d01af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32e2aaf724ce1870fd9216602fa208139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdfa49680bf0698fd5a29bd682736c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca113e4bc37cc419993743bf8355ae9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a47d508f482a1f24ef8bd77b2baaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc036e82ec7eb0a47bd12a2e2efcfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4625dbfee3b0196739808e0f25ceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8810537c87bf00503e5cd4df4b42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac98508465aee72966c989c016b009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdfa42035cdbface268e8e6fec9e8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4397e3b8660e76ee155deec129241c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521030763d7c9286a98cc4c1719749149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81533c5fd25726db3c59e26a672330af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0877f7b9c905c1ee93dc4ed7922f83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2003b4ce125efcc1f9f94befb8405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7046fab0bd936e93e0be9061ae3750153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e057f3f0d98343bebb9b37ba0e58c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b20be1c9fa04b55a43cd202483fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27186e240cc6451c82d633bb245fe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325b14999dbc470a7f188e1fff6867157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8df5a708bc38a47732a7aac544d09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7375c8120fa92ec055a900d468ff8c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa65a8fb358b3907a3f4bebed8f25b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee292474cabf1f9e36e5dcf83c851ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f363f189653704d4ba3b911c5073e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457bf8e0df6c3ce2b3471bc2cd47a74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d17b87f28b9d18601fb00390f512b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e0b8c923e3f52f7c5f6c0e1b4da27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c01fe504fa8ea0fa1471030a1b80a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda53fb962a9cad16b7ac5b28eba0a40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dae1a6b1d48e1ad8183b5156302eeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867635412da814a0af35b20f2cc21055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efad182823d5daa8f063259a1ed4c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300001d73d964c6e6589d6a0d020805171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a4a28632dd556abb5354249e324f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a295b19f83f0af535adae49ed2f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c38e593263194db4510b675b42615174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee69dce8775ca04b9621e96c99eb44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58b575695e4c665b9df655ac4ed1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885e0c61d753c9a923f655840d4a969177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ebb0e09ce391780bdcc2acb07fc16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff76079b7d0a98660411b9be0f5ac8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa26c2b7473fa52b6ecdf8da8461c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee598679505a9b0d31671a1f1d3e9ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995695a4c2de46f639eaedcb64bab22e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd3639c866e1f7543eefb06ef38d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc76d82400bf20abd86115c6ef731a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7895b3eb5fbdb9b0089a66addd667eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ca9bf517a0e9182db109e7593abf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b841191444a954193bb7fdadcf21171187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd620c60b633a95f5e45aa14a6c6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f42593491d91f887767045d48b074f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5379d9f5265315a18ebfb3bedcca703190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5b22f42aa9274d43bbef9144c4f43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800da0132fae34590bd268431a85661192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a13961eaf045b900a0c339ef8959e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbf9841e167f7661d761301c5ad30b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfc704df1c82a79a7933482849866c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474cfe79b27fe753891b5efeec3de2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ce0380d782bc96103c5a153713619197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be51dcea813ecb4fa05dc7386a853198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46f0a67a6eb9428170ada3b7899be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c761c577ea11034f8cfe2c3dbbd3c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362944bfb679a091fbdef3f68eb38b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ceee119d3778fb9dbb70b8f49a9d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bddc6690abf72efb1acfd63ab4171d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dde596e29372339e7de825607e937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194817575abc0f96bd583556fa5511205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f37e4bc5073e910f5b311e1678e1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef993fc5e7003e849108e947f585e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f8b921e8eed41aece923358214425208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c43850f1e9e3001a462c869d25113209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e26f3ffdeb16264cd022926b490315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85665ac0064cfff2fbc5c068fa06da4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be83412a8886fba967204a8b28ff3b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfb4086f4acf213c25bef0ffb369d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec6835cb4a9e3802ed0c30e5d1472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea173c3d8e8d7dfa8491b1197d7d0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133325c9e3ec6d2589c57809829343b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9008bfc910dba830dd0d2ec64f7c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a8a820c8d9ebd056785a65e165119218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceb535efe71640ab03b6330075a558219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9736fa0aa02efee1631924eeaccf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e32f2d6bbe48c6095590089f6ea39d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b993b9005ed7dd9fd9f153063f94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daf7052acde9fc503358a13c717b94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41928dc9cc5e8a8f452af7faf9ab8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada452122adf4b18f9952d822eeb13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f79c151f49fd66677e4a260f5b75d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2359b88698b7df7415e1f18f2c009b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc61025ab1fa883305c8293e7fc25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f25611b7cbd6f8ba5e6d28826dd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bb917e6e1f7c8735dbb6ea0c2e4cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4e476eac5d8bf6f001176356ae64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c237ec3070743043f4b727e09344c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e8d0bd1b5de69bfc5806177396a71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8f60c4b312420065838bd122967bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979154ebaf30c184f7a62974787bee53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e86ddc90234c6740b352cd639e93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f546b4be7e0178c8457080e99f15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70873cc1894959c46b82a4d9185612f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58609b01193e80c8ddeca77590ca502239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8172ecd9791f399c59dcc0c400283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282a05ffc6d356019893b5347f84694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f86ef92aada2d849c26276e1b74c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f98c5315598f2cd23664e3b20b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fea5e7f22c167d29d722ebcb4902f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed62e32cb6e075932c7b1dba36aa93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bff7d565dc0246b0f0261d91f062e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab3f688c61f6693c23e51932ea45b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c3f508b3ad5f9debd13c37de4701248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3e52140713ba15e0236929d83d221249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e69c700d2df074d9901e0c7b51ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb34d31ec7a2a6b6c3e4dc280eab3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2a5e77ff8f69c38ac9cc09efc80a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116932c6a4084c27d098eb150ad21d10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65334afd91ece1820adccb2448dd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a6f280103c49f8dd59816c40952dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881e2300514c76473dbf37368526f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5cf3c726fa1d09baf644c3ad726c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3574886f1b1d48a46eb613b7be3c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55bdbb10db367b1039e6a3127b05b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189dc4f1ad8c6d018359dffbb1e3a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2a6c485bcb8f03ee8fcc408c5fbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb43d90aac91750d19b5607a580890262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f6d1be94e3f25fcbbba38a5123dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe093099f7137ddb699dc7e85be335264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ebc56a568a37051366875514b1a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c6a4781cc1758b2d90faaee7cfcc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972206683f0ab0d416eb11216f454a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fa81902f64ec859193188f1621a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fedaf73a1751aab8c7e535fd70368a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211230225b4104d6206333246ca65b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328152b2dede33629a870aba4dff5247271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c5002bae4fec81e5d6c48aace3fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610433f838761a6061749a914bb0b24d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be3891bb1f6e4bebd147228494867274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254c7bd718f4dcaf87056dc5bc64cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69525bffb5f011d2e2b398c92f27d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5a5b19371d33a69e377410c34d43c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17326a18e5ef947faca1f9facf06884d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3eeb9538cf767db2425269e93320f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5b4b1b8650921be326cc469dd449280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa54d38728289bbf06ca3dcdb54c0ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662cfad277ba9337e2c47fc4abdcfa2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c434641f36a1c76687bf615c888bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2654b89019c89897cbb89fb295e93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d7181db8f1f2452d59e2fcc0f5b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b5c582642f6cc81154333d0a8b4e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4642f3fb8b38ebd6da987632605d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed861117bb78bfdbdfc15f386db753d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096179494f36292c8f76fe1c0c5a25e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbda85face46537f5bf5e691e783e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fafb10d2e5ea4de9cd67f94f254b9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5598e2b0b9a665d384210a075076292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602538675c5de6a4fca776d92b30ba6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0d70591e865febf104ba73e6b650c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75c83c9e65702e6e41b9f9558d94c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9619ddf550a40d825d611577a101b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae51f78afe54f09ca0afee73ee298297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ea9253164dd7441e5974837c336c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb27d726d9924817763a737c4821c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b5146e27183f83b0c994d771d5eb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7056842a5d6fb8f87159fac2f5e6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1484bd07f92021bf918e02abcf8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae59da8d50cf38ea4537d9f504765c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799fb07ceac70b092bd8cb91cc7096304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f41f33b7be987e70176a4f88cfe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c99d2089ef36db9856f0e1dddf0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1983fe730cb0e670c6bfdb60dfd5b60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e9fb5f9b49c38651e5463c7752bd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a5b3cadc05dcae8cbdaab4ac1e0d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273cbc799e0ab20566aa4e2372b032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a614880008f5fc3f463faf84366da55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b354f508aef0a6f87a568d8f5fd02b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e93f2b69df062cd6dbaeffc033774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba9ded8106e103f053ff3306aeab7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57487e171f763d9e6b8baa83abd8157315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5711eae27f249144ebbc94d750e73a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4a36f7e980637716e6b6261df65a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4cfa6406c3b35ad2f41aad22fadd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc260866dcdf35cb771bab86bdf38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed11f014b66c7a37032713786ebdd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c21ab5b05206a5cea962f9fa8f53c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17197ef7527dcd40b5e90b8223396d1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb8e691af5487d4ffb26b0e0b2f873323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f76252b9137d2357c494b8df2a36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb2ddf6068750b1e1c1c9fbd8c46b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e968cd71d8916c7d011fc12e3b065326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367714fe1e90997092d7b9c31ebbaa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e081def51d7e5636ced3cbc1375cb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa69ec8c9fa2a62ad5e72c2f0d24ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcec0aebc96fb92c3fcb3c4c756861330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60dc2266b0b31c04760d4f26b306ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8938c7f08d4202942d76a9e3da9d8b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f0b99f5e2d401789be0632e6a7fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae294e1508800283a22426af66fd35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402e3bbc217f436d223cdbbdea35feb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5796aaa7fb14a928bc5268a5a3168336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfbb6fb1f4f2cd7735dc632d259004337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534690515e44fb2bc881801c1099a9b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775dfc22f0b72a721c025c420dc8bf7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da554212fa4fa15a48d86a688f092c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f156afaaccfb1b295d17e48245938c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3350fa34413d193d77df2f8dcae0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8407c1ccc903eaa497381801ae4145e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7a9b5765093b411ac7500a5156dc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe85e43d028cca053a61aeb36d0c2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a30db9c3291422eee4ac9a20673c9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f69241a8a869925b11a3aa07eb64fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b80308b4591090f07d7c2fee6ea05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7e0d963e98efeac133311a29bacdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c2bc9744bc0b09c47cf56767dba63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb53f58bfb3c4d5e46d3de4fcc115f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3bd359805a83efd73964031a9348e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afd7ad0204374bd2475a97c234490353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda6f9ff88fad83fffa62eb213d420354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ea5fe1abf2fb524567628b51e939355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970ae51160fd2fa825667521a64c470356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1de75b64f19730a1c34b49de54bd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5560e7d49c4e9f4d694ea60185a7c12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702ca1088cb8dc4db91725f3ea66e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3751fc3a01da3c9cb40a3a5260cdf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ddd1a3637c619567066656b27e95d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0ba391c8c243b1c9f5a5aca81d45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d07e9559cfe359143b792e514e7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48f3599729c4ea5ca748025770480f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85f7c7c85edbea55e8c3dca74bae0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d9bb7ed64ec3ca6278923e19d8da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a55a8e2092c182aeb487d5d0cb45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86748b271be8d52d9834749ce5ba4ca5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4bb88b1253e4b52a575c099c86514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a6731c3c64b3fe49fd6dfe7443bb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5345534e4d5a1719d86b7a1c6b17d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a1155009251491a37756cb5b3a88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed170e5e1053c12e5e1747699249d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84a4badf0d38e150cb630cd5d0e2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c066ebc2f5c993ba6e528d42d3eb48c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc871515db8daec7641c0a5fa7990c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c1de61993be5d2a474df5a1c4688377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484473297fbfd5bfc5cfc0f7c65dc2a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ef51d5815adbca2e0be1b21e0597379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d882a7445920f6a265c6a58cfe25f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f12a8d576285caf7928d45f8e1b6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06729d4855d809c402105e29eba382f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de839186b43688bac9fd345fe8141ceb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51e13fbcea6bb9afdebddbf79ccf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545228ac7c1818e8565b3b1b0cb8e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b943db4609f966d6fc70a9937988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195302cb1d41be8d2776c75aac15099387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc0bcc4296c43317d3e9e30eb3dff3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123cfc22cbc90c9ac39b8937c7edfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a57dd073fe4c70af6e166d08f62f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41766953c23ceed6bd14f6ee796fdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c117ef0eff06f809b4f2b138d143392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c252929e4063aebc22257cca4b6a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a12ed580a8244270fc4cbbcc8725394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49027a1f6dbdd6c562f59a6f4fb43c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932faf6d9e431b164bfcdf86e685809396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff38d15c3d37826793b1805be67b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92d8c4f70c91c5c77a12a1e36459a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b2629a33ee79d492d69e610a762b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c586b3c0c8be2aed222fd8ec17760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e317c884bd01c06b988776b186ec369401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2336d81380ac1a1da23b218f3e2a88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09147739c483b8f0f70518cb25bf9e24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2156a88a992a663f5a7bc2a6d912404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a21640e83eae638e6fd544981f77b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba93b691fcb72572b04c5c88c3e422406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404cf4744f6d4e6ddf21758aa7997b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bff159e1cb6339a4f3717597a9d0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727493a04e9d9925aa237e974565b15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a514cf0d2c013a463f907a439878f65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706dffe8da58437e3a44b2a1d9fa8af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d4525934513e39444e8fcc3884259412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa38542377cfb8c3a0dc21be7e8e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ec8f5f71b12acd08c66f1b09c97b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806137bcc1facf747895e90f35e9a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe98e0f0c5ed1dbe7d159b08d1be745416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5e1f643f7af559bfbe727fa293c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cd3ab104c7c6878ec4754dcbf4375418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065512905814bf16051f7a09e3af1c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545833ad05bc8d4419195c15f5fda42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2fbee66a41720d98e799b114eba4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30fc29a7cb9286da68c85f1dc8e9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a375cf4a8ffd0c622874f8384a00e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952ef1e26465332431369d103391a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048969e27f7e87b759d9a2500fe8ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e1a7c9f1e5e3bafd08a9e0fb0db7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc78422e1533f13130461f312c24675427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ba2c32549375e09f5b995e5db2eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c63894ff4f50bb962d193c7b5f64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a30985f9f3ced6ea11c4f5947794430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13232f25838ffaaea9e377d516f70ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360253e918e8567748b0ed2e7eb6db6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8c265fb3b33744661ef6858e6483433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319ec9e0b3672be3f878d3013f3484434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6174c4f1b6f9d5b23a68f29ea1922435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ab93bd302d0217ad9e274b711abe1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef48aa1c6ef270f986f224ae1dd8ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3f7a5dc7ed34ce14a51e802e80fee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45292eb570a8e2753c61d5c1bf57762b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8764a0bd6bbc1d5af97c055c8c11a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea154a1b7e47d84fe214577c0f210a21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74299122b897e4ad081ea3dcffd9f50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed50dfe5108614714a2e9d34fae814443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dc89760e44db294fe697a52df3a67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc294a1157d48b29adc26c84d1e5bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f596835deba52f14f321ae6437978c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20085b5a2b64fcb78d7891e9fd5846fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0cc129c486b7c31e1e7b089174b11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f8c43a9fc9bc7054a0967d3f7464449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e237e9980540ff50197ffb5bc1297450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093af4cdb43b4c430e7e6d7e92524490451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a0dcf2894636623a9933995b76e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a0a0436abe160ae42f4a1871c4e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339397ce9954368c54cde7a75ad98a3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39373c0d042c8aced05e143b43425d3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38705cdb36c03b095717f7a9ee6a390456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43edb8c990d9c005632f8effdf838fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847badc8f2508f9e6b8b1296adf5a777458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd520787c488f2341c6b3ed8a3033f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ddf995c97074ba3bc225ca58e1252460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ca3526ccc7180c1f43818440d3ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19d971ae996059068022c2742d7a5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05417478f9614d35e73e219668020d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c41242c810127e0472297162ce137464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04386a351bbeca741f3b805cbb9a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd02139add6723404f5b3e09b5574b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595c1d7cd7c9112e1d4d9513492cea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f341bdfdb95537b90775e705c37b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec4f3389b5aa930a29c71456396c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae156b47df274d27239d897eebc5f3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2e2c3e2cfc5e0f5a12d4d5ef404e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c27164fe6fd1ca03b392a58c4c8ee2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4121a9d9faabd89b0d54adfc01ace473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901b5c7b4ac382109087e5b47aec63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a513712a1f9b63320eafa3888155330475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d431d27c27c45853342b6b5917fa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ea0e5e0af1e3dd959047ad4b7b48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a26fa78390743790ccffcc05d772478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b79d5b47ac1ca8d40717eb55d44f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b320081a83edd2974890b76c9eeb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28b3701361f247ea56e4440dbfb99d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f43c6b4c296efe8a211998df88833d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840fe3e2fd138a48414113f85421af6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586664fe076c12a0dabe102411e7cd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5be4ef4063fe5effa2d0fe6ad1b62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8f079bbf4ae78b390560907de3a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c84c30a144018a41c2c99be84e16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ce5069d2bebcecde8e238dabec3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b70a3cacdfa3d1aaec11bb3ead08b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848125cbacbf8b805b22e46e28db239490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c38b6dfe0f39b5c88e59f88f1c8db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569339afdcb77ee5329d1c678b082a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edf29d5a0ec83b723a74ed186b2f14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be2b49d36efae0f5e4183d063f8d22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff12297c388ad1fc57dfca520ce4ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448719da35a354aea2ac54fe0f70752496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701b26235121079e73f1a955a27829497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737ad6f537db9177e1199817872368498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33002e349ab815ed8b670b12345dcb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62415af156d87737deeb87ac5b546b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d2e10170d208723df8e67ae1a227501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70739105389941784b3deab5c67b0e1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905603a765b42cadcd3468c71100073503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795c7af8656b720edae2ea1601adc3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddaf9b032b4c44545aaf984a31820a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81d9f169b2a23071d196fa2b416fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca94d3979e6af70ae84eb18ee87fc1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102686fe29a50a9b1edc92a6b6cd4d64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb2de82d9115d75fa7857729c52a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa112abbde984515e0937cb1ea75ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a941d3f86d33c63801e46987279f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a622fe64f8e9eb4560f5dc1d604e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00003254646d15b45d57d7f8a7b1cf95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3fdf3055e978dffa3d13749b38517514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c4e90cd39bbd8afb30ccc8cabfcd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f542f7b260e274558441f55f7a6eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29b52b87d1dc0d86b67c17fa3ab2c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20309a0786e3342aed44247757f97de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a604a53c338313c811ce0b1e4093519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69a09c1cee03150248d7c28c3d214520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2711df3da5a0c32e00fd9a3b31410521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e340884ab9ae0bb76f19b76881e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59f74d0f45fcad5c95fd02ccd9c46c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d0846459a63de3a9fe62c8f0d53e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6de5d3a6de2949541e5ebc0c68646525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47a4b764af8125c32796f214c1bf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8deef3515d5d03e6b624c41358c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfdec0e45cdfc9d6d000f3a77d0aeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f297f890d1c21c75808fcfb2fe35e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc26b236695cfacb97495216609a48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1514fbdbbab9a3be16d287ace8f31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c08456c8773fe0d12cccc23b8a6bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabdee898ba7370f71318fadbbdd5d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a939fcd1a276dffb777794b485075b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7808b9e44afb9d42a32c57dfae4212d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b4ead4af8dcc26b530fe40334944c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bffbfc23b4f502d0446a731c14abd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf534b13977a9fcc98ea027d306d9ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bba51912bcc92f2257a8f2ff848a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580a45b935d707ce6dab7e476f68daa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82f9ad73fb74775469e3dd53e79d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30e3522f47b6974564c1a71391d562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e41ac187c3a9cbc09b797ce08c9f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5249f00df50105cf82df965b986f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf3650be81e3a641e41d0d529ce3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae778b83f13dfb0fe1893e2c23ee02a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7f43996a8e0083751f1fcec7d0888547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838806a1a03e46a1d2b25faf7c69c1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f43fc007fc250faba648bf64d657549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ba4f05d7845486f1218a1fbcdc81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da17df95dc2a28d92fa4ff60c8228551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa4a85c66551c8c9a83fab472b31c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a33b0d14492f24d5978e6cdfd8a55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73cbf6ca12963ee3f5efbd5d32b99e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449205b560be6a0aab3ae08ed1208066555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1987495965f083a82e6fc3d98f024c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed9e9d170c70847ff046f61de585e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea90e7af168afe8ed46bfb427f999b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9645e00eef72b1cf6cf9d71ad4d5c45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf54497cbb285aa01d2636891c3275560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54027d66fac76e6bde57243495dfb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899acf204ab3852834dd341a8ce6aaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b59740b0b4f34560eeb277cad31bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ff1d152c7f38bbc521e568a7d5f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86a5a762cfaeba3e91aee021ee642565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13384d593dbe8264c6aa3729827f0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53586903f3f03cb6e05707cfe58f2598567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166224315ffb8def9de2c43e53e0e0c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca54892a9e310ebbd7d618bbad42f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a3eb8d0fa90be127600e709f06e8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610258b02380e843cfed23832416dfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f1d9ddc5087b06e0d1bf32c4f954572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb912304504568745e67f2c122552e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd2de97a60e815472f0e4d404e73be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f2a0cc9cb30f88e5d0d018aba6aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e332df78545c69d0ca7d5bd69173c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388106ff3c95231d6f91f03131e5f95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e86d4c6eca124d06fd873260e769578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d703cb251798655c2482ba0bdbe64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775fd66d9cf748043474984167ae17b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7827036db2faae09479adda5d5c8f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de4bef9955b9510f7a67454a61af37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea704b1cf3a167d50ec4ed524a37043583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46812c21edffd898d1b565c26d88706584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4979e2edf84398af6e95755722482585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715a4f7b7992a83da27d9f9f956e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f6d9e17da2097bd515d60454b92e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea3304660f3eb7c04318c751291c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa358b103ad1695ef7348c22842fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09a2ccfec25fb8acc8cb939669ad2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fff9bcbb3613dcbfbb0491f3dc8db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e28630bd1fbf1093b8ba9f395cc6b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932e252f1df034cc5eb3fa2ed7a973a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0bf628d66e085bd7e74b51f62234594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675310272916b4590f70c7fad62e8912595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652d788e77836abddb9731854f27d44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493991001aae9ef7d138e02050cfa6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf602dcf1c7813b94ac9a234adf6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ce398106174cfe31645fbc5d68392599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcc536d9bd4dc9ea8a081e6a1d102f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01749a16749e476f9f5562f2473167601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691789326e82ce51430fee01538c9b30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8655d3d349f83940fbdeb1b97e3f47d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b14ddb4916621660c5c0bcce8cf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd3a6df3536c78f652674c2a7e364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f8e5a5974a4a849ba9314435c930b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d4fbad2bbb6193a23aabdf95c8ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f9cdd981fc99d1796b8f52de12d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d613605f23c4fa0c5292ff5632da02a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a262033cd075e36e2d16884ce7f480610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027149edf212378cc6c8bf007b203e91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b57eaf25eeccab8194c3e63b4fe34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377755e236d91000843ff514516283613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7adf7eecaeff99c956a1140f8121bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe63f52bb131a585201a97140931f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840eb0e0a73796d0f8eccc1e97f5fd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cba811d6950c366263ea6b11f8c30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d7d45f46934371537fa923c0123d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da5ca72530dd56149eb05ccde23b8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef9c1cfad280be87cb991a5115b7b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb925fbc4b837099619ac990a5b578621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f195d4106bb2f67ac4ec1777dc5bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a1d9fc41646bbc423b8ce524cf61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437438d1f859294ccc78d48e090362624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775f11d3123c5a3f71eb1bf7b51b76f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866246f948c66cbb2ff9d3c8e39ab3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510fd59050f97775ce5abce97089377627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b91f5f28d0389c0e51a6779d29a566628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb41a816092bedbc70497a70b22913629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f395bf8c898ff19e615c3a2678952630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b7d5b89416a133ac41efd6ed38b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deb8782c64a2d9c94a942697046629632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc6ced793b8b9614bdb87c4a196f59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5b7b0c5a41ef0536713f1cefb6556634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94411d9507d65541a0115ae065949477635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec824c00c4a52024bf1ba6e501054b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b425bea3b3e49a5b0a0682bc2c5ccf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a90b526543d8c301bc044311f64f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bcd2389c74e7b0243f424c128c4cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54909b420c1b7ff467042f0bed0b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036e1733895219e53ad0fc12aefe46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08002732d3e2c0ae335f0f27b7a5b1b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5060be8654c3988624aed0b318f65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ada325715f10a7ee77458e2d44ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ad9f0fc1d60d09054e325e96778b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1701d24000c144f421678650142b2d9646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268941bd50d6b2b27fca9363e49bd281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a3ffbbd26333f930712285770fc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077c3388a0d9960ae4117432c01a6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63ccd7095084207a2f2e2f7d220b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ebfa8abbb19b69f0eaf99f9b81785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb5f21a143aa5b90ba4349818367c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668160a6d83ce7c95aa78c82033440b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01beb4d867990fb34a2a92551dcbc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e6711bab9057054905237fd2b3be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c73fd19408e9a676e2fe61845351f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0480c3cf50e6f9993e5f56cdba0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8b475e3b977cf0a263085477226c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5854ea9bdc7ba98edd92795f64c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7649933c4ec59626b896b5f677cbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040090973bafc2639689808bf95819015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0988d4f0237c132a08c7620f336c6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752151ba5940a148832e4dc2d47bdbcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109cef47d3724b5d296ba519f59714118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbdeaaa8380af3ffd4e5b92b89c37e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc742eabbc8a935e055c164094ca3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cccf350eec7a1bbf244b63d103fff621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509cd77bb4a715b9a428b219b9a4ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e69a5c22a97fd10c20e7f60cec71e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcbd540a28faf7e21c5f0058ea65e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114539048dc568b922f4c5ee3632ccc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254668269317ee7a211c3e5bc93680a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadaf67a399db24e42f4dbc4aba3f5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda8f11230528b7661de632f37c2e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b49bc6eef1e02828bcca70c04612829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188ae22ae373ca0e3eb5d2fd13084330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7201cc38938ce1a9073c66dee4657131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73a4a7503a5c9fbd5ee4c35e57a5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8921599713bc9680e9ac6a22b2f72033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6479fdc019b8948cde2481fc2e11634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384e0afa960261ec8b18f3377c38b9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cede0e48f15f6d6d07c04198aab9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba8084992e0fc5fe5fd31d2e9651eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48064edc02d96d8ca1cf6aa87645915438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add37ef6609daeefc5ed81fc89b601839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542234ca1cc1bc5f631e48f80307c1ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678df5fa57c3f27da909e023e36772c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bbbd7f0a8f9194f9a7e2a496fb78f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a803f4c0533db6c30a55aa1ab45643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ce138184ce1c35df68061cc8393be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217ad82ccdf87bbfc10f776d500ae1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4224d16fc63a5516b2231a64582e1a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55ce8575ce2d40e72bb06119d358247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419500c4fc8faa438c07c3ab6b7975848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2b6f8b597e14864783a03719dd5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c3813caa9c42aa7d7995b893ce2b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3333000716e36b2493cd43625522151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8a69241900d16be94365dc12867052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb238b3117a3f6c52dcc96d84d40724553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10abd1af4528822eb5b64980979091554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91787ff9b967ecc4e6f8677f68166e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660597d413e4ffa5bb554e7b16839b1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1981f5ec38c91c5c35db74fc64ef6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fda5112b54291dabcb6b8f0076a15558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e605e43de394cdc67a755efdbc3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627decae5a1497f0be28f8db5feed5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a944c9843e3bd1092d028823ed237e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb847c3679cbc70cde18afbab8c4f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e398ae2153ad8bb4bda71b018176063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fc023230cdb59445f5550ebde9eef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e510e8fe8b4c3ad1492e8978d003e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc44c7fbf83b3b56aec702264344ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e3414f6d20f146662c06cbcff64c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95375e94b640a392a0fff2fbd2fd8a1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d9a0d0aaef5350e1f4cd4b0a89b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e8f427a3e66951a4e5244c67c8ad070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175922d558dd00c73fd76590c721976571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251794041bac641e842a263fdb434772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab5fbabbffd0b017c1cad89481daa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399704d416eb81b5e9501daf9968541074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b94cbec91f64fe9d516c495168de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62927bd18b369de35d18d3a72bd23c0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18f228a694002c78791ee7466c721c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001875de1c556ffc154368dfdf61025b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99863bfe0b44072a34bc2ab96e128cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53703281cac23bd419e0c15567523180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8ad36760edb4c0ebf0078c57718c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623d1fd83c8964841a04a73443792782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce214a60839f592cea4c759a8a9dd7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4424d23f8f268850751c98eb6fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec93f5b1b7f55cd9b1fa49a22d3e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea96500dcd95b6ad7c6886d795dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff9fe789764732817936fc9425ff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607875508e95cdda941830e9541af79388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1ab8e94e2f82910d7c143b8cc41f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de58683851f60d3d4179dda9de894290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a7fb264153126e30499be3d27848b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c937c07c63c6ca3f26dfe625abc680d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3c988e1105cb080d11889defe27793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2d8f4d25ca6d4cdad850af84b788e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafdf5c7baf851e014af18391cc881b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da5cc6a95fba08f91c2e153d01d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c122e3e6be9de88fc3e13cedede6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ed060ebb9e1497223b1b22a764a0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50d5423c5badf0d28895a1fef3bc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5bfe61523faddda20ba0f45906165100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c249154a2fe9e88091aaa2f72182e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54fabeb3a4e25e25e3975d71a0bd3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8c21752189070a98dc3d447fe53f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed158e15ad8fc6bcc299e60b0d6529c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b79dd6f00557aae3d99cb4236bdde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4f69bfe6d1a28d151d32467635d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb264650935a5db500b877e346379e2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4dd3b8c26151fc427b381131454bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5146b60f5fd1baedad214b0e75544f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aeed36690408e96eb66889b590cc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f77c7ae4c5cfc812c40109dd72d5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbff09af58e4c00163d73f448af53fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a123eaabfda8ee9ad7bf33c219f9cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da494b9cc3d7e776c880b299e9d1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7f0913146a1ca6e9d9d96e3a1423d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc80c6d69b4bb0e66a55c22f712b50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188841bbde636ab4f16f25d4f70af18b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6e57955fdb7ada5916082d262558118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9beb364017fb4ee273aa0d055ca098119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17359fbe3b7c721d738c156d8a3a6963120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafed1bdfe8c47ee4059f07a71b5392121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01700fa9ebc0598235de12c5882fb81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f2251beeacaef3b1d5436441e18a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc1f107cf5d7c8f4b08bc042eeda8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f2545a06fe8cc279020c28012aaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660633877ce3a7060d5bfb8d41feb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f72d443d29bb5b82a5c21a45c586dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5821d0925f93c282a19f6e442abcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a611582c1acc07731b55d5e857c63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7116441045fd7277dc8c6205080483130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c75b0cfa47984131e279846c40b506131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab3fc846e733f3b93671b1a88850e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e74a2da92ff63e4bec72560b35536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849320809f9fc380e38f6beb7a82e533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d536456cd2ddb9d0164e5b0f7bd24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627202724d91f11f694fbd48b783e27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e74be47c74bf1653317463ec0878137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368a1f568f5a3af28a918d53f6f477138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbeeb4ccde69b2202b0e8ce6263217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfa0eeba40bdf906c6cfee7b881144140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a403dc21b9a8f464ece31b4dd78b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659e8eee8209eb6aadd00e785906eba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac59e1b6715e559486042109148c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1082fb1755a7f8412079332111843144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadc5e4e087cb78a1b393f40eb4054e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec1f482463ab8927564b64e0d4a94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504e6691361a48f7824997bdb326fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20375cd84331a2b6a6fdba6a4ad7db2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9b22871d4aabfaa98bb1d766de64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ec6a265c3a14aa5b5a1e6bb05b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c26c870b155e4d8ca537de4f84433151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bed3d2e98ba294557289553495187152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb64e294178dffa200571b9461dfbcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858eb36ae6c27a620ab4ed26ef90f71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02637630f1323fcb7a8120c1d5184d6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469461e3ce2fa795f5a978b2c8b1d26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d76e090f93201dfbf2c3337dcaa44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502eb7fb8430ac8fb08de3c23911f2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19edb4f26eb16bcdf6b6ce7451656159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91514ec9d368df4ec2e80a2f58c2227160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a855a077103e6924579b1d26f26803161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae43cd554cf43d838b7eeb3bb3867a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c34c823e18c9a500a2775d8abf82d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285534ddd55c2a249159e27578d01b82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2202a27dd15ce6d559f0b49f9680165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e53e652ef6beedf737717996d7de9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ba9278920636e1ffd379009a04539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91781ae196c224f972ee3a1c0ae5eac6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e865097a868e32fd077584621b9cf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b92ed3927cbbbb3083e4d43a9abc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c20e2a9547498480e723f47fa67e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67239ff02f8a162f465aee4a85bb6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc82592c78bd5a1cf02da6168fbd3d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a61eb57299c45326e7d457ac4df57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de781de9c6a2c8d60e00527a97f53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196312a912dc2ab8ac5886d8408b75dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241df65c9cd96d100288a3b900ed15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4abcb177cb25e39bf21ecb7c16f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b146f11af588dc9106fda3556a1923179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce027983d1d24a944a2f1f2bdbe192d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a4ed3f18a25ee6f87093b2d3b8fbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f281fe71275bbb47dc9f1cc5789887182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bbfa8427bf1670af3a62d9e684b48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9467048c3b58e5017aad2081a6d462184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00280abf8b45e2d0f9923e1ea1687c31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb488623a29dc5cceccde818582a06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd791663ec3c89ef374857a23c033a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662d27da7527c7ba3833a9d12abe41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8dba78aa0165d2121294e68ae2f30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68130e03973220462c89745f33def6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51611b87e7b1788d361907e827ea355191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15b4d5e5892cc2372a1e3fdded91a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b48baf42359dc340270095c40def9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75e91690fcb451cf41b98b4e7291b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7d893c8843bea29e01ce47c963409195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797013bea7fa9c0a626179d1048545196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888137ba17e25dc57f7accc687ef3aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a97d908df4ad88da256072ceb7017198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edae0cd1e28e600f8db9f28ef108f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ae6915bc89b39a25a4089e62cbce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961289a769fd510a3a8d7e984aef30a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fa69db56579a50e6c88d773617e4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0bfeda0992f1c69bb9725376620d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e50ee42c62b6f47c4d3d459740b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac365e111fdd1cbfee28da0d23f6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c438dde64904d9d9bbe49bfe787eb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd699a96daeb3eb2a228c9cec5bf5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5a9637f26235d2da93c3fa19f616208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbaedf7e6302408af914d51a05685f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f86e0556d744e99a21c1b51afcc4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929175fc434607841b68ba6768d96e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc05642457ac54791ad06025d2e8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c87397dd9e773ca8c3ed0e4de5c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c4cf7cb497fbcc02c2f1d157ba33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393185530535239174c1f17f044b166215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110789dd1e245d08ea1600dbbc86d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aae9589104b843fd6ccb1c3513f7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b72bac9eefc812718885dd626f2015218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aefe4cbb54632c85670f8b2635e74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e47d42d2e1d846cc2a3de9125f67a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef7a9e8bfc521dd475e350eaa50c9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e7bd33292a0c88a552f9bd4abe1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0443ce26c50769477cf8769734d59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcd4da285d111cc4ea825801df819f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b984222c5499fdcf317fce84ef601b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc616b1747e3ee0f8a52487485dbb75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e524684d31e224f6309dda3d4d66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77c416c47df47c0889e6fe5228d05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096a3b974fb82a181930e43180258e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6535877b30456cfd00257c73126d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffcdf45ebb7fa08590626872f2ad25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac09236172c9e0bf45435c6b64354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935e5190c0d75fe54e6a740b1463445233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8104f4e69379177bce4f331d94133234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050f98180f339f05f101788ebf3d8aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69439171cae0bcc037592564857c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b96997cefb727feccd6e3db0bb716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941ad3a45fbe7e8a5875df9fa1ccce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac9c926233e50ac596af47d7025a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418a9632e7b63fee3c46353be64fb0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43f3a1c4b090c2738dfb0fa256789241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f17064b5678fedfcafcd38cd1939a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc804e06870580fb3a7485381dda6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba91f464a835a8cd37b0106199efe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848547ca0a292fb8829931ffb909d8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f30c53b7f72c0cdcdfe7014a594e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137129e8eb866cff09f4281a2c63a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf684b6ee4fb82ef7ab0c12e7927fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51faf200ff47727c7239919b434e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678820e876c208500e7bab453e43e43b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e724e73a30a03377796cee232c9fcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e250371caef3101483ccda2a13a321252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa460dffd40064fbafb8f21b4bfb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7017a344d5bd5b8edbea6551604ab6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed2dd11f894207fc427bd624207919255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d888f0f1ab3f5499ec1c3792456f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c56d08ea7822528f1ff3d08cb5c08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ebf34a1bfe7de3dd540b9015742f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755628c433257bbfed038c150c444c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efff1433b99da7f780f16f6fd18e5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770abc095a50b0b2d3242e6809961888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5e8d0df76dcc0248a44aab28d8b80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792386c441d88dfbfc880c650fed222263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b77f28fd5fb20b4d25e3ceeca3210264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70bfc29cecfc029be2d3105a8f48ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d3110dfd07126e436d7e19e497571266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6dbdbccce09b419f29df582cfe39b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4d060ac7561fa7ac91e14e48a0280268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b1d03fd113563ae6fa6e85f66736269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afaba3d0edcc6aa2e0ffa87c32bc79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b32d2ddca1ef4a9f8eba3a877e9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06bd65c3ae6c8b600ea6cdc41a706f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f2aeafd8384763e5ceec614ef45f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe4f01baf83e942c0b9913a6573d6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0ec25310389c99489e014f23036d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f22a7992337024f95617087dbd7f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d27cb3e46b7584a04e1944ebd2671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb071defb01ece77ac9356b28e6be473278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e73b42958f2a1125cb6b232eb2cc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd5698716f9739550bc1ba2ea9c3dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c985bf7072fe5294ba274f29511b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700dda18dbc9197f70eae7721767f79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f904e51b0090c15ec678f00dcc17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e833b518cd05a0cb511e541d3b97708284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e6590153fadacab74170163a5a09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7338a4bd4890965eb87f121fe7e97b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efd87b12a39ef6fe3945ebea6c127f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b220900747caef3f15f6e7259b617288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a68eee98ad9c4207125bb1cbce23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5d8c5d30dd2ee657b8f40defd802e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f2cf279a729b599a4a18ea2beb16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d568b9a20ea8ed3a3751512d866eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b15f8510128dcaf7447f06a3aa6da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c67db88cda5ad398b57d4f0b5d9fd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae509bebb98b126424040b42ea76939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5255bcc55b4e400147cb8d02996e4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9557739650ff3a40a16261e46edd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c37cd1266f32fbbbf8203d8b1221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4a035275df588dbf9f5e8d0635f0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8956ddc0e422f5ae2ca2b8d1c02153300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4c75b58a32b652449b24997cf0965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bbf13bd9a5a96f9bd2798660b3514302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055e320d76b6393cca26aa8618b961303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d883f02c58e6882a8e804d6ce4a4ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313416b3e3c8bfd9addb831538df93e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1fbf476ff6ef3da09a3d183022c70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c57f9905fe914b4ccdb7f325bb6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da93cfb5c05b7da390f974b10b0f16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac884ca4c699e2945a6994d966abb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8b9c334de4760769071ded1dcc7b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74566ff0642c947fdec12a006ad6ffcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a3d5647343165f6cbd1141e23323312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac917ba53a707cade8362e6c30312313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05242914e165371c6ece44c9418f646314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979794d1989f75fbf090faa7cb4873315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9aec6f16b0345b91cd69018a2d72a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d6448b6f3a0db98ad0deb65be99b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364713ec4e037bea3d668bdc248aeae9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89caefc5157572a1b28cbcb6e9560b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097740217e1de09a1ddf504c1e90782320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9e02af9bb23ba1994800bac9fd24b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cf2cf8254ca622cc64989b0c1e420322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783535f2196f0b14ff2a2092348993e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f700d032d53c09c5fc11e0e37e24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd2fd82a93c94ea49088a593eb42c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e1c61c74f033b6433c400c25f4222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07717744b7a8c4f3b4d81162962943d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905e82737d8787986d1bac6c72ba93b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2983b043d5cbfbad17f840e2f20b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29495879946eaee864fffbc8a77fec7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2903c94f4698581f66af8bc344db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca88c88974387ed58a48c2a66f9a081332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe61ffbb9fcfecc203186b512a210333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b95f60efebd540bbce2fdd1b35cb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef461fe0c7e3ba69192235cbdbc904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ffbf146298180548079f66a0cd0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e5720e16a92d83356aba8054f5d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfec2ca9f0ffcbd5477c13d7dabaa0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199edab36a41ef1d6d2099f4cb81641e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee6b731a66d7e60dcddb4b7e92c874340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f064f0fd3713963a40802e1d8c433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771ec835f8e2d2dd532dd8f7c4bc60a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d46d276a8ff6ccb8468776d31ca7c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f829a978429018bf137d7f2549bc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941d71adbaf066dc578ce0cf94a12e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4f5bef7eac495b8af8e84e8c55e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaad8bc0da190a9c738cc958f73cd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee30ceeddb8aa078931c6b96c7af92d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36684eef2f1b3f12851c2278fccc9829349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273034e88d116305d15354defe5397350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194821cbb3b7a14afaefa3ace7a5519351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4944112fdc92aa024ba597dfbb92c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4225fa5a2017d4c79ffd7b7a7de34b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb777e9e31e74d9018f564462f409060354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84923a2476552ceb8bd1f3cd0c2e7b59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfedbb3d5543b2c47d96bbde40724356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e3dcdea730455b41301c16b86f42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134db7aa0259db4c653a999d7ef028358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732e331a85f347b1ea9f3591335bb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313c1c47b2c9f01597fc8d9b6fb216360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00097f3d4ac4471702edac75f0b087361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d54daddaa07531b261690d8f27e2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df77a2ffb3b0aa8d1bd6c249915f3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b8393460f90eea6257e32b9a2ac4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31975b8fb909e7cc94f66719ab90c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593f571749a7ecd5500a225080c602366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655cfefa64a69a4578b9c2a0c2c841c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccaaa2db5dd4eb82db423aa2ad46e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12569d5d04ce0abb8dc0322665796100369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844acbf7f98b282722b651f7217d27b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b280b1afb053b42536435c14ee94e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ebd7929bb7398618b764e5e3967aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc045651a1e8160ea8664723ce68217373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e066dd80206699c7f652b2db7dc3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24cfe41d9afea3d3b33067986937e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a9aeb970a8af19abd1d3417dbdcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea361339b96742fb787921f74a9164f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7601f63aab86a0559085d4493c84353378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d899bc819e069ae41ae62fc539af1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d692722af0ea1e68a97a60402e07e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ba0845727c0b6d48b3966ca415175381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991890e769ed45b3ffed1c66e8de776382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c20062c0755a2b1b554767afd162fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61fe4027426a3c2fe143edebb7606e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754641bc9ef4dc5611d5fad46511bcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760412e53e2633252f513c50f1b8fe96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178acb8b3d1ab5987b0890128cab7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882ec3f8e4f3e909a98f97f5ba0bba5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fddadc62144c33e7450cb7f9f37db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3777012783cbfc22245dfd4a188f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443beab5eb3cf03f7397d6aae4c03f49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a6e55c5f31d7f04aaad4f4d61b430392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf6241db5ce09da01aa42693634c83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604603b7e3361074d82504bcb0c1977394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113bfefdfa0fedaa8498927b03a42a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e9b1732ec4e7b7b3942361dc1324396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73df4024fdd8d4a8fc616400d46a2c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe97535b937383869e520e33c61cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecdad0d175a4435642259cdfc1ff95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c31befb12aa56d6c9f7572be17807400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa5724aacca953ebc32ebd6a85e2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d610d1bc72c5dec9a412ecff94e58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac49ed1e21546bb362b01c5fe882d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7266252badefa36b1fa0d78c471a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55988bf9e4e05c56ac68812f34cb9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92de76a2a6cff26515fac656f4b455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73484adba9f568568e57d676c4814bce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f727271b4c1a650222b68ae89b49ece408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e529afff31b3b2f190c067ecf9a3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453bc561a0eda77f72654af5135abc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce79d4eb48a3977dc1e80763bcd862411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd26f3b16d448a268d5d96b422d064412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d781ca5d0cae6f6b497bf471a25e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c4ed4597b5ab67cbaec25fd467f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1a24fc009ad655bd714ee6f582855415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738276291c67af0a41c3b7d099330c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e4d6fe75803589b3d99536d5105bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0fd79bc6a9ba0f0a12ec6d09371e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f694cfebb23589ddddeea7fe7b1cc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817694e5dc9d0e6c6663ee3351a52e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3972ff8c426e63bfb78bd2492a0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86147df8b383acda7d61316aa8412fd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f50bd831fc070d3fc9e86ce8dbe7d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e40a9b1f7c216ea92bb8105a61eae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef87e729dc69dc5e52f21f4ee4c021425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328e57bbc3acc789f814a1a25042b8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb28281e99eaf63db9c7caf8fddf75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46873d09615812d56a7f3dea00f0c34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c7e177de7bae2c8f770a5c28304d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0542b8beda72e5b7f550d797140f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e39deb31bfb7f587791f147f80109431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef751c43c6ef16ff09d1a61445ec64b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19809e2906529838f0b394f14ea10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd57a5d2fa5317a55029d1d4ddd3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b4a64f4185b47fcb0033885c4d30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed729c2bd1ef0da969fa883b4abf876436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe44ff3cbdb65dd33a4d0be3eb8a0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee731351b26617d5374494952278b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3e94295b7ee69c73de4a34347366439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bce384a09c4b6112115fe3bfe4c79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390929b2743412550f126f2fdf5adb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34becbd6e0a25cf2b98f4b96f0d9fc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdfefbd1463115679846adab8dc313443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8ebf4b4f81599f50111b6dbb732c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3c87c716ffe723ddabbfa578a240445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6af7f29c5c7030c265a2b3124a7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc13eea79fc3662c6055950897f6f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb35d4b8cc8cd19053b5e3081267c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8e3dafa2356d70d71279f6649960449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7ee0d8ae44ce0d3e3fbf57a8d9e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907acfde7c4a29be17a085c467d07c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6609d2f802f357b474b951e1a7b7cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9473c44cb3c7df980131ca85c8afee3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed219f61658a73bc2df07bb0ee0c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8ef4c8cc8d3fe432edf0cd444454455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b085b4670379e189461780bb3607e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c582cca8b34ff2e8fe23508b1f1da9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad232a55150a85527b52b4e084a8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2811095fc450a30695150dc57c16b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5eae6d465721aff066e7fc4f2ee9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c576de2f52b66bd7ea35ce6680df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000441cba5432811a23fc77916dbfee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43f0aeae10e00e0d61a360c25462b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4d3e4906ac3df677148955a2b8cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996110f513c73ab5d7574c509431c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546d834daa99f885f871cf8f8c4812466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a425ad308ab311bd0ffb61e5e8a81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc751ba908b1e65014f6edfddea10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaab8d5c939bcd2f2fdc54bb3396f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959447d8bcc62712c90a8add350a227470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f02cfa5d1ae6345aadffd360f53815471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b421306557c0b44943ebb91a5107f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a68de045bf543eb0146209b8bfda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2568754c5889b3d156faf808b9bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3b6558f79a96d1c31abf318ca5551475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3939acef3b832c71cf49b40c357bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6eb4c40f0f35b6644b3b0774a633477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae34cdf577b308194c3b6ca6b61ed6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75dd5e24286b601b1db8f00b076eb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8cad711f3c9bd8918e51eeb46e88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60986a193cfec964d2f3636b4b0ad5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53166667a9a0b80c9a2d622a748664482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6d0feb3b0f4566e2bf0769b677d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa051fdf6d28bcbeb6dcd06a65f300b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af5acd5dc646b2a91a8b610566630485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd196efb9331707e96c419f1d21dbce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29394f9962e6a4d9aad126542f878487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf3f5b5d4b1b26aca8caf8bf440fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c8fc1ddab3fccb1f3e3018bf84d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be220735effec40a09cf59ec947fc2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cadd5b59becf910bdfa0f82b29d18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cae55b2f7203ce9ca90e8e330d0dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb1539f49a54585eedbc0738e9cd37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43126229d787981d1bc0c9ac92452c48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d8e514315425777fde00dda7c05c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf148a48dbace6970610bffd40a36fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ea1b210167a9fa0c45d9f059ae29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09031128645a610cce2d1766dd9fa23c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb92628410d5c03114e80e9bee9060499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f2ad0cce2e8c139c25e3472d684b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c404483ee0a3e150d545bacb123b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc7e771a5267ae35ef2bff43ddef1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0d76b4adf9514d6de241c07a4992503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a83eea4f84fdc7192d2e391f0c989504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe16d47b62558d7439853b50b388f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06359b1f33bfb5f38ddc7c8140163e97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9e9d7a372ff8d2a0ffa169730655b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413627862b74764c70415ac3cc2bc3ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fc47611ca0bb9615ed7749c5d541509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80156deeb37439db1a1dd2abdc06204510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661264696c4fe5a60860624360fcc953511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b7b3cd9f8d059a080b47940b3a86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a0aa3b06f96c27bbbf5b9a89d2b17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bebb96dcdb5dda3b996833ecbc8ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e21ddc4da17cf6a8ed0f27de38114515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced84c51ba4abb5b74c5916f159a78f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec1b97532307251f5140ef7ca476a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2ace521ac18c103a0c20cf40ead02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7933649cf37bcf3f6d7d2a6f7ce88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc95cc922a89ef3e753da0ccac4de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff07abb2f82917a40cae4d41a8316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf528909b5cdccf5335f8c27e48d191522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577d3c09dd1db5630aa6de23b3ea68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54e94550de338f2cac66f1a142e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe1f0f27d677f0b8f1fa99c91adfe6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922c5a237596221b1fdeaa028e3f4d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc394972dc033e08b93478a276003e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e736e981d42126b021bfa15a799ae59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba14fac2d0a60d214001110f872442f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f36df7f42e7ac7360e170ce154bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af2ddc1942da01986417eb435b275d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c44f671ee482a09029bf4aa66d27a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b91bc59ad23953e5b0874716c6e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d518e78c5bcaeff6273758c777afcce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314cc4b4c18fb5c7ccd61e4cb1e32ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4e2358a129c0bf52b681a94fc827a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaecfad43d2358ca21e0655608fa1e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872bb4b3d752d3ee2ce37477f24feba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e99b7d2a65e6e11ef8468b008bf703539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1655028b53a1292884acce66ffe2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0bea935fadd4de2be7d0f3f6ca8c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164940f1c7e9c1501e6dd01c94d692be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae969e50dfb5e86cee843608f471a3b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77543449ede8dbb7345ad5f2b7788eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339af6dc839a8a722b6146710d1fdb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07293a34e2d45b5d1b98349eb8a46fab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e76b8956eb76cc16a1f1d6c85ee7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b2c2078f253c7870bea1012b0e0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a397afc7bcbb624c0b8472fcda0f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a631366f03675f6e4fdd56fd9b39d5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b958cd322d1fd22d5307b79af051551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f4a070eeba2fa7bd117f273c3f91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba72e001c563d8ae3c8d3d5137f3d7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00157c3439707588e3ac81888040260554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369248a8641176b004f12cc91fe1d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60141c5d8f04714d360fbf2693cc8bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2e398068d1b12084646bb7ad7c68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ab9b35a7ecbc5e7a2e79286e43d6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ac447d607900bec010399ddfa66ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f31fbb1d337ed14119a7ab52a811bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffccafa315ff253b8f33740cf22ad5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf844475f7541e74ae6c474a13767cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863bca667c30e64485e6330a7a2803b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb1b27af5d277bd0ab33139cd5690564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f13c89625b6c7a00a79ef65313d74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba5ed9bf413605f28471090bfc42ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ef630207266c0162f890b300fde9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c8088b77441aa2ef9a8951bae0bf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26339ad72d528a3b227207eb63f716569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a41a19bff5eafc884608b68cca59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7bff3b5ab151aba1561594f6c08b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5163f04eada0f0bc43590689a9efcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb495bf2a2472b06b61e0c99369b54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c6f802d785e7c7db19053c28b67b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8679c7bf03b96a5eb458904f09453575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883cac0a38e95cf6d74f720926447ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fcea7b07c1c5f467a8334e7e8e0dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeece0df54e7dd18e4a99dd4c144115c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3627870b3bef6df46690ee5c0d1a17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835bc71184e474b4f2e692429dea986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f11d250115df6eea7c2275f02378a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e12e3f47c782d10a56ba805d152f6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1cf5ea59b0fc3df8eed788f125276583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcca49505c6a4e8cfa82c6451672a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d7e835969decd5aa191193662893585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb7a20f10274a5e6e26a3f960a690586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ce695f04c02f426dfbc402096d519587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b135b9ce3afee6e7244ce9e40c87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98262c34675653e7808928a06dd0e38f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f6f9e03226da83ea170e8f8b74e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0a69961d66cea6509e2cd826646fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe46e42ec3031bc1f1ad711207826592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33140ea68cb825a098644daa5a03dc75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ab6a3b0761ecc9a8214e1fed2cd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ee0913413cd5597d90af292a7925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f28b6e8c526784a71acf173e8a60d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7a5520e05f7ff4a8d5c43d985992597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dccdc679bfa3d5a453e2c6b5fe2540598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc3e217052e9b7fb7eed3a7dd9637599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ffa0d3f5e358e7896ede831c3a038600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9ef82d67ce0b7b78855db5c3ac37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553129af8f2a8be05814918cd726c7eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788b2d5a62b671b42dba85e8b06e063603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218352e6276bc06507743d572c37a3be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1b7edcb0953f083ed74b4d29507bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fffabf4215c578aa6bb64d6efac43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51099543ccb9703de0422a3177743476607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9284384e009986e3e81655c75b5e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0f0a1444f0d3256c596ccd41111a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba0042aa60b540317c12977cf451f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c9ff4c11906b3f6c24876f6c25bbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce50a0d924ab85fe877282f794523e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23887739974fbe9d678aa3311ef6f7c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae6eb41690aafbe09cead7ee42bbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb812455c55b74b39a5d191c5049e8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b09b14514860f813e26f43bccd034616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ad3380181153d7af14c8d7875ffe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccd00eda9a6833d4ac8eb00f40b3f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51db8cc5bbb2f7cd86308a959c25ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ce8b06bb9cc586de4a4a4aa900785620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee996f7235bd2398de0135b88cb3bbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcca6f52428210c665e4162c2603cfe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11d826493c524b18022a49f136d80a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba461e3d18cc0abc964049e1f22df6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d3d69e3af4e5af2f4f6d530d15ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76086a6f21a661789f92c3638b91ce67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ed16db119477b6e1c69ca0fb7e64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4c48aa7141029937042972503ed22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd10836aa0eb6255f9bd9377d4c75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054f5e8655d1c0f1e5c9992b924128630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a48e6815ed94e204f4663711781e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e5a20688f1db763eee5de10c119c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fed7faadb42ebb8d8bcad93da085a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb78cd1c165e6ab96dfa1a2958348dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b18d15fa40b2337a3909ed2b3e93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bce9060f70bb5661cd1cc2315fd5ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded483248becc64279f126930d9953637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635debfb778ae2350f9f0af4f8110186638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf956ac375b038ab955fd4b42a62dbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826955244a43b373c1f7745ef68ecdf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835552b3b229a4d7b4a06a4290ac6f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237c0aaee79423097106abfff44d6ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c440dd991869a8ccc43328505d58d1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7b73bf52c9b05c5443ed2ab8c4bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79878c2838aa152c1b87b6a76c557b91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8563f4509b39a2889425a376e163657646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>