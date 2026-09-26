--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def368874693e12c8ba1ed31d89e84ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e7895c83ced42e25eb7cfef889332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66299128f50e02dc1f1097960ef6b65a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f433b4f7c7a9c7e1ac8dc5f5a402c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688f1e8256b4de9907b784396cae225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd63d4b9146597e8dba51ff2c5a0796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ce6b95bc6501d07682ca301ce06b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b85ca07564aedb4940f3f365a1ea1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468e96798091545e8f895620de518a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82926267785697504b363a7d1b4b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f802336e92969e547f58d1224b4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9ae941c85496e2d68cc6933dd0ce112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaba9e52458f2c4778d9b14c0aa96013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5116f5a3edbeb0331abffbced1951114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e955d5c621c8a5b09348e7808e45d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6770d62492ca60a8ea8897fa50e84316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fc0c75c95de6f883d76ceabd325ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b2154ffa9f55dd7bc05785e12a6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47986590ec9e8dd9065cb0ec98a54a0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ca7934a8073910abe9d0a5bed90220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0856f192eae154a59623b3a99d7fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151078180c832e292857ad85659093622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9abf802a82a3657e026a0a16dcdba623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb8ec7aafd2db250878ebe3550a2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377993be44534c73fb192848330b6a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9382bbcb9e3e935dd4527410c4385b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6809719d8f0b63be70ae4a6325be527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2f97c11eea2a0c62595cf8d5e386a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb7cf96a2b2c2f0d3bb8a69e25110e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035413ffb61f9bab4cd5053f5c5953230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72301e8a1477e953b75bd325cb2c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60aad023025f8ad975bd3a150b9dea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a2841a60bcad0f9414804e57be8b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770338b9777444c3540fb9b10090c35434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4abebb1941e27b600dc9e6ee2013535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5180bb953a3657cc9501ddeafcdfde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259d7be265c3a4ba5d856793f71c06d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a375d22fcb203fe0d70941e6add1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f5fce4732dc7637b01df3262586a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2b8f6273488fbb8301a9dc7ef16e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a891e3d6d84039e62aedcc1cdf93f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7d685afd2bfdda4f8c089e5a8007242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f18a0a74c9a17ad97a83ca47efce5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c13f01e3d70c7e2c40920e393e2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112049489e4d570a8cb40dd6dfa06e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac7c54218ef5530557d75d557392da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed064ff2098478ea83b65328f77f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512efcd9443bfc3f04ab1dba04a21d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b3cc8bdfc9d7131807a54ba8bf17e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187f580a2bf3f0a0d96db1dc9edad8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ee0eb913b90697bf85a8e8035b6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298fa341f6ed8b45792a09bdbb0e4ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96418892d1c1ff95f9497c8ec9b9a19c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901844f462acd0568cd59ed1d97917ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7633ec7ac7cf3fed609b359ef7250ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e99cbcf3b645b3171c6da310c980356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dadcf2943c899915a16f223ff1af5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2464aae55a69216776eae29a0fb4ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c82f989ee7bae5f4e50addbfdbbd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b288143124d10cc130ed094fad936860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363d702e146abe9c63b704d55f9005061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b953ac2d3abbcbf0341cfb0e874ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7627edb0e6d4188be26093d5e7d5af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e442f3c9c8e255a4ab0c0fa2ff4e48564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98a9dc9becdee811b5e5d5f88bc1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2a2e8780275b2781ed364ecd68e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ec8bbe655ebfa47349efdb64fcb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f777b3e19df9543fb1aa96675f7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff982686c166fc6f0a7e559ede29b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a607d65a77a28c8bb4c1c8c33408670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac440ec6a95bcfe5e61acaa55cbb01471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2da9f90ce7dd86b3e7dc0fb7dbff672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed0ca5cb1b57c5adc299a8aa959e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf7e7f9051994d6aeb42ab5a3becf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae90b3d2aea07c57814a0e93fe599ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107cc7c89b0d89163dbba4f704173c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df1c5a444a9f0bd7686a28ddaac52a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bcd7181814c8f67d7e52e3f849d5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d632092c15c581978fd40f1a3d2808679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c341054d38120ad2385fbb028cb46180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cdbed36b11c0e0e2548401dc65db781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa295dec2b2e4c96f07905c759d2b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f2f918df508b6b87244e5afdc469b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6113cbdd5c312d22387c397971c6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211170a22f4846b537a10bb86969cef085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728edacc5ace4cf17ab62dbf362360286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938415b5f8cbc49674ca0e449dbf21e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b19c612d782b7dfde96261e8b6d4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a145e22eb9a231eca99ab6f33b3b41589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a98e5e09897ff497617a886597f05d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5b78db410c62b809753a1a237749191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947040fb02295e30fba54fd7ebfc03ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60c73cb66ef5fc52c9d396298658e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece11db759455182412ff1c33e66cf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3158c95f3927a22bfd1dff5c9f3cd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e477a3f82c128b8ea9409e02758a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b7cb52254b7cca2bd915ee19bb3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f5b2b7989c42693e42cac7e7d88a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab150d84a59f1cd7ba2a61cffc7b8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c452195a2fd009c7d8563d7fc7dfbda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdeec3443668a6c211ede8aaea94a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe1305eb9898ff1c926b1d3c854d51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d530d930ed31c5bdc765d248a3ed42f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b79b9675f84246d6806dfe3ba40a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b722c83c1b0011b0a50218d6a9aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87243774402e38bafc8b11e4b89ff7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a974dccf08c0be3480d5b2795604c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ce7d7fb35ca112aa0587655e494cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cad88a577ecee88eaa9402863538f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2dc762e6f2190771a2f14bd714272110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42106e5ad7335945f6ba4b3000a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f602ebe06110b5aed26c68dbab9d120112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbb99df981b2b4665d05ca9fe48e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00515036bac192571ba07c3f862e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22f1ecd2770f88f68906ee20751d86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b642ce689050c5e13403b4574f318f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354dc2359fe79a350526d0568f6b55c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096d71ee788c28b1a09d1db3c5de09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a28bc2e1d0a3e10a0ede6bf8efac32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903c5c61aa067cc051f52a69eb5927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4a2bead2446691cdf467fd9e6b3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ecb9e1bd8c9d018e8edf9329ef09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040cac482d7c6bf8764ecf626c05519123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42708c2894b92ff40b77566e37b0e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce70a2e90ba1802a8d8ac7e96bdbcab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246eb5524c26c794ba2e4cdf05f752d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ac09a0c279e521d95a533c63cf69a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d2cabde59bfdafa495ca1fcb17c4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0311494f1a6d86de054189bf9e6491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e531a22a493bf6bcea7a02d95e535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567ce451a212ce2cac97672fdc6e85c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe227bc82c6cd6c23f05e75326c8614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865a90409b9b2817cb404e5c87d651133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f52f910c67a96cb811e811b5b960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8506d48753b18df81465629863a01c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27922e707c5657005e9e167844d9218136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103293bd3e08e729abb66d6c0efdb13f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aeb82aa65bd2f721ac468e339bbc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea022748cbd7f9199a617286b5909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b78756427c85707f1a9b6aad53c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22357764bc892d25faa9613b4af74c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851399eaa977b69aa8e9929a32e8ad21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca420c67ec359b8046d3b5625deab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68596ee1dff4154188a5a9072c410c9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489f100d3b4f23f2ead8139336993e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7652c3dd3cab66f70a91ace5c393711146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e66cc5e4d790571167dac13fecf6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb007d52d94ba064100fc88a2de5c5ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a725a96cdf56163ec4f24ac73b07c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae025cf5b4f489781343ee577896a43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb5469fa98c82bfb9bc4b1c16d4bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea6a7144cf4aba58e9bc987944de28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35394dc9273ecdf6425167930d5537153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3df1d26a3c2f7e15b95c7405d629154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c6e9aef8b5f1133da524a486ef29b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84b4e6e882dade14ccf12a299bf160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92aaff571a0cfdc4ad118523fd4162157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01228abd6fd5cfb506f32a98587ced6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbab8822804cb1114c821e7d986b9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9017b4506610fb36f5d56125b9d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f556f75c0bc17e0c886218d1850cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c7b9d1924d63abe1577e1599de17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a2fe002875346fb0ea4def3a6a59c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c1f8654cac5e89c9eec911b57155e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9374681ebe0bcabacd86bbc902a702a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173810db850e1a5fe44c200a968b26e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb9199e21e189c343f8b32db52442167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d70c9c1b679907d46528e27b56acd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184555c909f6f8eb2f4b6aa7fc0642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39459e40571e7e8e47bb2a7e8279e077170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e1f9b0b75bcc33bc317164acea44b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a8eefd0ca68a3f49378c8a7419d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94f39fbd2f92217fcbf876841d8b58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec1331959eb3ca3f7c9df469be6e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e7ef7c03e512f91dea10c9d8f4dae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5252a682ef982dc38f6859d1ab11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f815e5873f192c3c9bab20be63eb1e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ab77d251df1d3acd30c9d3963dd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46be5999d1bb00cf8c7d9e57f27d02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965cc39fdd59fa8f79f6874d8b9a43f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b39c6121bdd521fc74028bb7dd6bd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28920258b177f79ceecd9d41ee67932182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc2b425c13e207523b0f35d414a602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69d3e1ece8187e88a99c7baa52c8c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1435f5bf82d2dec5a2c34149ccc890185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f64d931e7800cf51a95d6e283426186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d46ef11bf6c01dbb8596438138519187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94d8bdd61e48bb5112486a85abfc53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0030675d2c0304f22b744ebeaa557189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a58491b625bdf394e9134c3ad559190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da22001540156084c07a208012b5f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2aac918d2ae9ad2d5de37d241debe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7d576986e2d8f6510e3395f5b66fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d363cea61617a064cfadb7938117194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e32484866e4d25b1e215d060a44b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa681a14212e4c620a2de41bfca54fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5771e1d7640c08af75993d1bc6af4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb31e5c9bae070c02ef88832969f40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c64d6b6d1b743eadbd3891a370fa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e606b6d5790efae51ef2404ab8f42c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b70d8a55e2212c9b363ffb5c1916b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77758c2850755afe90cc77bd59961e07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb74530820bd6e14742c3b452fd76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa0cff26a371ab2092e658934fccf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1a496f9e2f248a3bfb02c4f97784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4e4a04d10c05d2bdb09171eb6a23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11b8b078954a7727dd700f40d593f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc970d1450d545c2cb8ad14827d1fcf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046047a9ad4bdb381ee387cae83976b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5f6b2a189c6751f1e067be68360d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4383c2fe4e4c81f12a2ef3f7ca6e61b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca98527ef8af282ce23194e9ed407d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0e125e47a6094555bc24a46c78a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca85c74ca5b240d6b5a687d76d9b01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b779397ac5b0f992562ce152ca791215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aae6bdec66385b95dd58f5048dcdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a22c29bcc8dc82cfa5eedf704ca39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f05ceb44fa7bc78e786c9a3419557d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee28b84b3523a4832846c7b5bb46b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebd63e481009912829c661a7268cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db3a3a05d7ca62113448fe4c18524221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476846a48c1d56d230d1a68d20c602bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b7c4480852350ea386a881b79e999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e12ffa605c81be780a601a138f5b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b433e39710b5b725d7796f367764652225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866389090e3b7e72802c853ba389862226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e44c87d6c7099cf53d1cf7e79c082227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d120330782823eeff4aef1ac2d38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0b4b791b0acf00ab7c6d440fc4bf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc3ddc60cd3c9d6f4753d49dfb4c39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d56d8a569496cba2e4538ad9e71bcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c6e31835744d78ca1c9690af20c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3715d6549a3846553c98bb3ca359cc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e1d97d298bda74a5fa9b221cc1d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452ccb5404e4c47d3bee95f2fafe16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896f74b3a773650d7045e710241199236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd72b5be91bcfc86642668d5824d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8801123724b8122877b37b5b06810238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6405f619f510965f47044d0fed374239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6787d469a3004b2efa7702fa0a1e59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dee03ca80281de70947cfcd838c29e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972298e984ce647d8e493a26de6b4d6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33690c2a0f71ed0fa1bfe0fcf879430a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8499d3e388bea66b61cce78bfacef69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf5b4c9fd6ae045c7767c247154ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ce39ff3c01a6e62fdb60c8142849246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f064f2e32bb4f10d028d02dba4233c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a1fcd56ee6142bf01a966af9b2f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab906858ce8fb0eefa4a1b57b4e5f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98fb8c29850cb99818bd60d245093d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d28e9ee6b5802f2b5af252ce43fce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84842f958946d92eed60ae0c77f315b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd1985040dfad44cbea27a42907bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f5f8ad5635aee604ea4329bbc2936254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553788aec0c68a24d5068a51ae8d9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b1184166e4ce3d0957a5a60638862256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13746c99696e05ff8ca76353c1879c8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a74ed7982a2067ff751a4c2aa077258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ad58b0628169251f7417e8cef03f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da2651eeb9c655e71970d76f0aaa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270e0310724992f33a7f0da4839a7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151659a15f400fe3aa7eedbe7fafd8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7957a87ef9605c36b5030edd55ce0d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a1f97332191baadf27181e9cd9eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd6900418a30c612888a68c5afcb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddec2095ac94a756b28ec91419b618266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b13c6a02f468f19a98b5ef1a9337267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66728ae1539df02627fdf8f772576e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f043358bc9cde2794336c1b8b553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c393bbc9196e9e0275f15f4e0997aa4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95399589764e7712b8de91e203144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717faf23bbb5fe97a5bc8ef8e9a5154a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4535bc440cb50beeae73c2fee3f8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc860212aeaf03fa19bebc600a8f169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cef66e97a617ad408d102057d63261275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c759e4d72115358ccae19b52318a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5f45b3213594a820ef8da35f4bcfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9a148373b90e20b4082e8d73d4b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7eed818dd6467873d975d83d64e4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d939efb3ea891ed34629147e13f19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a608861073ff8967d717778c2abaea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6250ff0b51f482f5a6f376c0ac9a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a137836bd5afb4ad634a4bc9fca845283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf47ea7dfdc57be57b1ad94b18c54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f72a0090d82912b0a212a25933500285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf8ffa64df390080cbd3a0131d2a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4948ce77ba22d5c74ef19ce5d949287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584afeed459718e7cf3d38c12cd808d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac90f38b18d6dc1556f2f4973ab0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0122aaa286122f5e5321c3c5c187290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af22e3d3c7324666a6932f6b15705d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911b520da9b918e4bb7a5694fbed25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec084d8a03b3fd9072a6459b14aae449293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ee6f8c119701b7309217af9e9d37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed62f3366fbdf53d8bd8419368e98c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c56f9391641f40db79a400c59cde4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39a6b59071604beda7eaf9d4105e4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e547ff1b38a0b7c93b1980a5367349298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982aca424801e03453b55b601859a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8ff21d452eacccffbcf3510787b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74c7d88fd52790f12f9cc14adbb913301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036cf343933a2e403512bf4f69553c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33014efde46f20be8270fcf46fbadb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c593df774c658a882de013d16173604304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a38c16330e2c473c2f41526acdd213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c671b88561e11eb165bc936864126c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d92c856f8130d1e40114325fddee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6619dff49d640d19b1d038e55895f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b9b474b9ce88766130453c92e22a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99cebba560e0f6469e6587c2ac39b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740d25e15a477fc65ee5b831a7dbc1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06a0db121fa9c407f18870d1acafba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470418be84a766106a1af450809caffd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5054f4eb4b2a211609d78fd389c2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d94ee7558747f850b8680cbeea99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7048e589ad39ce1c59a26a545c1d68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac8cba2c5aa6cad4dc4117c21e5109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2301240688ad28993bd98c4153bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee6c5b0d514430129127acd189da5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056ba2c57d9b97e5f1644e4a5d31ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbe17d261dc5135a7aef4ee8ed5724321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db599b36ae1883fd243a416b2e9ed73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e097271e04059061e1e6f8c9d06aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ce977274b255725fa3638ea32f87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0439038141be10769a693742b394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfa6818d3a8e90f5d21c5bf115de28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc27f6d509d46099303d60572726fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91639f6d750dd3e7d639e182c3d4ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89308c282792dd091b9c6dd018c9907329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec37fb33ba1ade526630ab87ea056330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b22e31085919e5fc164d65b16ca53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c018a92605a573531b5def10a362b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f27df9c5d803b5509c3c5caa7656333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f4635f803e962fd191895849a9486334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75555f403becbe67307b833a504ed015335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909eca30abda0882266d2c4f7b67a4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1f467419902f4ee9b1333b1217c04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c9eb123819467047ef63722cf1f2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51336540d85e6e6194cb7188f09b664b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c606d635871a72e3f6779476b79cad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a45b76148471a5cbf3dc8929ed2bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c31d3556ab01c244c2c0e4f49f0f6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e83c94949893117b7f2919fa2a37d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c67d6586897ff326bd6841e644821d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbccbd6c144cebf2c0785a6a668687345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439578a6ba323c66bf02310868636fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44de64ff10dfc3278c2bf48dc5f75e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4778733766634810a4aade2ca5d3bcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c3294eedfede5b404db165137dbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b445ab423ce0511260b542d1cf0954350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be953510c075bf174e517963f676776351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9d4b30f099a5a689923d85ef1cad1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec651de47a6de43ae40ba94d901b7fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551e92307e8fcefb8d247616384888c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ac450acfc6cf1742c98f6fe0a9844355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dabcb175b0176bff60267cf2e46c34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b128e45c4eb9622fcccefb53eb7fe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a93c67656f292f874f50c11bd8196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ccfa90f130aebe497ba0e4d92cbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f0f21eafe806d5da32fb8ee4ad078360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5039ee50103be0a716b05a1c9ee18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ac0f3ecea578ed9d801084c8266e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54a3ef0622eef2c8a4a157fffe7c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26152ddb96fa6488f4c4534469905ebf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360a3d0d8af5af8144359b447f9011365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f129d1861df41d072199ca446cc401366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befe6b1633b96d3e0edb0ddc2445528367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc94d9e5282e2b4a6d8f1a1e02976368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676b31799df2ae5d6ce2d709a24b326369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaba2241a36df261cf61bc79fb4f9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066c40e2de4c2e98ec6bfe124a009d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455acbc0afd2cf159272ba2131fe57b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9e3798d1590afb5e4854fb705f949373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb3e21eec7809989dce63d810e1fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279456ca7c1398d4bf016e67c0ccdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9a7e0639260c75ba50ddd4c22f751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5171558df96091f1d8a0a7ae833f90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ebe8096e1344218ac6045beb02b74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782549bd65479afa104c48f9f9f500379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca758669cbf9add3f2937acb9c4237380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd2afc3bdd7f14b394e0821565062381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48016ae95afd1e8868d48abf203e4b9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f62e770036878787aa1a4c91c07b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe97d7f757b0e8f75070113e185a04b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04010170371efd1585a302ace71643385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19119e8a3f1ff00db4865cdda8399a3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c569d4779d80f20a15068545439662387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca43e4000103c7e78a549abfb0ed4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d712635300a0b3f52f57973271ef72e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9d4ea1fe3f73582abf96853630f7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9d197d71d955200851365ac4a173e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7280d30b855fd784ed2f74a763f87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c2da9344bff290e3de2a14ebd2c75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af1abc4e1a1b187bcccfded073ed3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5bb6b51f4b950c2ec740c5c0d2b50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc95380b71073c31ed8a5879773ba5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbee1cde603926d4300cc8482aa5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c1d870ed4b73ed2a82d3b7a27ecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c64b99ec44418447019f8829928ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6e9c740fec2b219bc18bb0cfec42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2e48820e345377ebe027498cec065401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e966f0728b33a772ea0b4acab4d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3853013057b30db644443f4ad9cd7c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d80a11c934b5ca27da566380987ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b6b044b21720f0725d6eba90479c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fb9529cef957dcd1b192136602937406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6553382827a6f6ad887c326f63f6918407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095f39129065b675e4af3dcbe98487408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04524d94d79d23bca77a0d2766f887c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03949dc5b45a577cae564cd2ca00f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e9bd502580ab33e0eced730f5b433411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff63c493a7005e21dbdc624937b55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce766229ee00771a6d0d922f56543a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf9a03a5c52c6a08c0211d7aa1b9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319dfb0a97ea0e25df75f0a966c2a4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ead9a68b993fa8bcc52fed9ee73d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891307cba60ec86239d02ba06607cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0025ad5d984a78d6f47f28aa0f53b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551161405d0aa56cfdb259fa2173538419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585269d3216aa50821182fc7752162c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757909120cc7db6ebeda9eceb00c4f3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd3c6fdeb35c52efe20328add8755422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ccfd3ecb767ea36d83d5f5c4ca49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050217fdf1ec4502cb5541d8a1bbe2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0ddeac0da6621bc0cce9c5f05283b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692c895a6ef08f79e7d21b84eee1df8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a16286d9974f5da2cdc32192cb51f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e283e43f5bf36199adc59fcb0111ac0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e05d0cc0aa6faf49664695dce6b93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6372e85188f5c86b645f1ed58324430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec289c39d036cefa6e972b6bec1b1de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aed1ea499973e4e05f788bd48bb5de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8539db1db9f28812ed803b1dff725a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b4c12a7dc0a7369e7038d768f53e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76552bec2edd3b47bf57270a94e6c99a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00cb484be6aaaca0caa96f8d2a39d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ba84255838d72e1f46067b5a37792437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412695fb14524f8ff5271145b228b61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c372a5e8372aad6fb0e731e8fd7664439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dda1b08cf8cecbff7d299a88b56c42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b209ba95eb9d8805ff3c51e0c748d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4eba9ed614e3ca56e1e2fe02097cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ce9c7aad7cd85355450778744748b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c07decfe287aa578b0060b91f8afa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de641405942b2d4894a19403cdb150b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685bd2d9e648e6165f8dc7949233431446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60af509b162211b8b2ef4ff3cea76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056fdf3b5f5e4206494f9ea56aa9877448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd16c1fc14ed36f2a0809958ea6df2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323144abebd810997006329a58ff57c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d313235057ec0b4a1c07facc6762451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e53b3696e5d6cbf9eb03bca798025452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90475d80723e363928ce59901b980593453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a623ad0c4a31f0beab7b9082b6bea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26536a23f6dab94e1b6d7e61dac1a5ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d0626395812da676ad6629261b13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1614c8ebec2cbab083b32196af73d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2d6528f373b4c531c95c08eaf822458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617176d11a89d29b4c78e1e2d711c8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da914b9193ff0fb81f46f54c87fabb75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89762601f21380e0243e031b0e85ba92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696181432337d0f2f14a9210302324e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c95fb5afba66a28c5541065eb15d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efc98b53308119ea8412ad752a478464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd1c24d88249fe3d55d1f5067483e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951090eb358993e79f8d49209cb0d41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b6d1245c336b02388dea58e12c012467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26f78c74d5f2a53df392d68e453fd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724ef9b296fec1f681b6077bb00e45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f730488a6b74886d8c44e308eb2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53e1c72a483df7221bf3760b20952471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4843064013169253d3d7f19aa0fcbd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2da6a8dd04117272954bd7ba38b03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3facce1bce87b4706e856e759cb254e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f7f5795eec29bd9a5da5c713de7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b22a49dcbb319855e9d6cbcb577a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e10f90b206d610e90dc816696d6902477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c749359d14a03b0f10292591791c26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7460fc421ef5bba4587fdd0fce52cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f6512e5a4acfe05610c91c7f42d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc10960a263f50d3e2b52b6dc8dc5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503e7f72fea6132bbf47aeb3493a96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c6fa08844b08f25cc2a7162b2a323483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a9c90070521bac1d4dc46b87a4e4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f0f18573ec07dfbabffc399602a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043df2fe3d6f976feeebdc8e0a96ec2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a7b9c74f17ee662e9229bb816f20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4e9a0bba561320b050c5adf557c07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9821c2a553f147e680cd4f21ff8a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22507aa098bb95459629d6bb5b97de98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2d3067a5873758a82fceffcb31e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66481d4dfdc9c12980fd0aa5104bb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb612944e055e193f8a75abd4b6038b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e15a105618f80b9a1bc6c3823292d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce69456eeedb0498109f0c1e42baa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55cbde1bbe83736eea54e3e10d4797496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a979fe4455ec0830d0d65979a9f9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5616793da1c21d465629fb2de354498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c40820b3e26d84c3857f239d4a24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea1637b9f86541b1fa08e260a4dd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42e99d372828ed80e6a01c312b389501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6de0dec7e6af0dd8c6dec6b3d50f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c0d469d7b1e9c0b1a69b3c8c0561503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5144c37760ca9a124bbb25c17723504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abf8ed30f99d1a19e0533fbccbae80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c08a4f2389ee5bcf0c233e5d3ed8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be696152ab08b5766c1ffd4efafdb7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1362be4a3601c6dd5af9f059ae19444508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0069049515f209ff5bedc41d1dc0c8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a985e2ee8b7b6eb78b3cf4678d4479510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13e7eab5ff4a56b9254a6f15963764511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98691af04009417632d8e825e253fe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d4472998fe98b040099acbf8aba3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534133a36011c0e35781059c1e25269514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c797668ed2c3944de109e3ceb411515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136209f3cf99b01a3f83fa042abc6be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b668e50d4d311174396e52050834a9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d5811c3dcefddf7c66b8046ce5d71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e9468aa538d98ad6566f0a5179a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c9f85dc1c3122f31a2107bc27a41c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bfc373fe48e8a249409189c3a6d06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c407ce124950b90dc71b79eb18bee9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207c45e787a16f172dabe6833cf71d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdea29acc8e44ddf026ffc2a4c4584524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a3b98482c1b4da01fb7f26f04533525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812fa7195c2856a995ce89b26d732d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6d439edd044d7374b3a6e1386da16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df83ad6239a23c2492570b96118403528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299714dd3306d220c8d07879b12c472529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3530241b99670e57f0a58faf5d9e33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08f450c2d7bf70020a4fc0f74a4f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ae9836fd448739513dc4b566a399532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6806f415c9b63b1fd39beff8a1c0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a5e9a01f7fdc33ffe7b5e9734bc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b252cb598d7cb6a729698689b82ec2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb35b0ca5023ea3dccfa25e1d38996536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b275b59e45978f8ae6bf059e8f2f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89a15ca660d551c79c28d2f4290d87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa4eb8cb15d9f7b99b8d4b60d8047539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830c68ae6cf072767d8b1600d03566540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdcdbf9bad9c90a5a5ab4bc55da72f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed3628c2f5ab07ff5083ec0840ca89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59678985512491344db392e3b5baa26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8dbbe9aa6c4e2a010eb3d1d302ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006daa2a4ef69e37f43f48acf1569142545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5a6d3d39d032dc3b0ec52255d168a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c0bc6687afb9cf32a92758d0de9e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef1c02eb90688563bfba4d8645f60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d212909ddc6e299948eae2acc3f8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96953c57a87062791b3a4bb497d2d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0140db8db9e2f944866cf0bcee5025551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee57ccc8fdcbbbedf964c8751d5f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393c0ad7181f2279174ced820692e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff2c0f9f1e46e0502f65f0ff9eacd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48416f5bdd05919e9bd35b8c620ae757555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c4cb078d203287dc0131ad8403a08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e208796fbba8f892d57d097c17255557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea266960ef015ca29f650d6c4e37871558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e073bbdb978a80414943e7b8e267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701950353f0026284ce0123fe1364004560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc12bfcc9b28fc2fcbf0addc8355c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6343ae5b4e7d35d3c92b69480d165562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409237e9aa04ca6676bcdad057ff3016563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23f6990384aae8185807f133083dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8694746bc0ebf833ac5e4c4201dc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2295ea0e8f9496a8de7772b25fd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b18892043fa22b884eaa2628b575567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9e515618ecd9238ca92a3a493c25e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e4e3df8ea621dec3a3c6efc46cb4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca094548cae41577fc8175e4f966a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed430cf6b8f63b87cb4f344d2225e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4afc87b28031bde2da7aeb98efcd69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74702276531bf01da5b31f882d5a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7c9290b98b1a7e680a9551d3b43d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd62421790853e4c727eacb8dce888575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85b39db564fa6baf8139358ddd1a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a7ad7c37ab18727e2c83c1dbad7da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03ac2b04923a6f6f1a170c06ab60d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb37c334f93997944d444426ffb46d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b979e97466ed4df71a552a18e325b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc07215a73ba0d3cc89c24b1682f066581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73554bb9c0a19d1c87707c37c49f588582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf49c012993ef01f0011d43169462e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381c9f91c20f1426be73e45b3de92e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb1a14a28ce10f59f01c6b019ec07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05456858090a62d3a0aa641563343586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eac0ff0b82acd4bba9cf9c56eea52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d0819cc1d20930945a758672abd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a970ff3032a30a7e285ac9a95cc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa77c2212f917b725b0bed34802587590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae43fd4d5956cc4b07b98ec2afb5a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f18adc35c7b4deb5e83127e94bc6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8a178253b07cfd811f3eac47191a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa9f069bda1e458970ebdb0bb0e11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ede5ad1a46e1eb431f5fd143be19b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d021bdedacc6b08110470ed843680e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701c40a1bc5fc37cfc688edd035fd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091ea3af78e99e69d264c5b9893d5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508701aed19f3194f1f859d6d838e43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b28a54f619ed9bb58e8b221855342600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6161d0707cbcea096e33c3942f1996601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb54b8f0b5633a998099b0e8e0cc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa29e682a04fee0fce24f5581ed95f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2651c5528d01cdffd138d9c5b8b24e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100454c0de6785fed62a52cd15ce60b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86101d20989378a711c340ff08058dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e86e09aa4c265d3337ed6ea690727f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d947e6483e5452c268b0856309da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb86636b60cee3cb295f68cbd680265609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc01e1da9a3f80ce6073351215fcc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f607fbf8c38491f46953a0acbf9bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d58fa0e1cc21be76bae46d409f3a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d437c6df508e4b8dba9a3cc17e3ce15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2f7231a7a3a11290f84a827e785b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c0af016a1252524eb8563bb6f9265615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d73966f2a4d48f4168ca44f2f75b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068320e1a7c84b7592a32274e1597a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6689970eb2753d780fa2f24070fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e798690f698a6a9c275e3f5e8004a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd0e34ef8b9e186de397dcf9a88d67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866ac8959ba5d6f9336fc1480b4fb71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d790a1317a31d9570da993880afa425622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e764b0d51fb27fadfe83e28316add623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f253cad8da5549818f4be3744174025624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82c500a3dbcde866ee0da80d5e9f4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb12eb89549e09271a460d64d11e349626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3251a1d6344c87f69a020ec646d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f009de35330f0365f08697bbcaab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b40117906e6de997b7b91a5b78c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021473a243b4ec73619185f08bc8fe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783a111e836d8f0271e17fe0c17fe8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e80e57196c33261b29a5cf5ddccb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158a8aa58cd140c13787ad214f0821633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed5dc1e6043bb9cc197f3c0693b29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9f0e32539fc6f76a75366867bb21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaac858594eddce6b68601c7d84945636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a146cab90037d43cf0a60b52c122637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dcd802ebb3ab5facd085575df8d46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444032959bfa6c058f4a7bf3d185e46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e96f5eed0916895f27d941650ca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248c2d6c53b43b53c5376d0fa13623641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2a04f04044aaca9bce08b3975f911642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3b5cd604967cfe0dcd813f28b227f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a1f2598d46981b98f774f1371e4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b667a7cb3e82c80581473b3206ec9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbf822f5b427703c2a132e777ea61646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f992ae5c4663b0e5b6a4957924d17051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070157d2cac56290866ac106b2caae02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70c0a2ccc5557c4fc48b8e2ea9d3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee2464973734a3eda9bd791bbbc14c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c130ff7934375c137a2892e8b8d825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29120fa006be085c4702022c6e3996916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a949cab3ebe10651b1cfbfdf7dad27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51164c8450504541face0b539cf51b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a290ff1aa7692d57daeb1bbf2d46e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157af853851cfccc2970158efc087a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc6b06b2a9a52f5ab3806b5dde941a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef5b22a5a01257ed5440478bdf9d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71638902a3962b445aedc8333878fad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9823a2a26c964a932f7d24b760a4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6973dfdacdfbef1249d0f9a1e3a7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f22f4c4647b514ed07e3fbe81749916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f361c513e6608213cb173a2e6ddb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac9b7600b6c22d0f4f36687787df8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d036b41696d100b55362c1ed44fcaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b22c3fce71f6315a9afa051b5b781820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfccd43a2fca03b51eec553903ca0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0865d0524033692b12cc01953bed7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf84a87eeddeeff828aa3324b3184a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cfa4bb2abb8b5967c9275226a1ac224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d164234cad94239827c0e331beba09525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ffbc220fd50ec134d50f009215f2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dba435886eb61b8990cc43222c70927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eb0b99b3de62513cad46113e5155228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235252af2f118b9c3797687d4ac41d2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c71dac055b001544a7c6a4b4fa6be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f42cd4c827e9ea39a38e5e40e49c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c58d728a396069959e3713eb6fd5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb5d5b33581eab6b58ccf6c6a9edc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807e4952c82a2bcfe69fc2ef4481ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb5dadcd0e51f88f4b338988fc93935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bc9d09e7c82f7eb7bbdd3aa15479136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba69fa32e8e0450b4f23934845ef5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911478572cb4f1e8f6c84ebfe2b94e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc6e0c10f9a87fe1e1865226a34dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e54ddcf0e0b91b0d1811eb72e92fbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559561105b54fbafe168412da7a1ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38472fe2cdbb58cda11120573cda51142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491bd96ca6ce1a5748a6d3e8ed04f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c2287930c90814dd384cf58fc8ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7c89186554f7f7a24daddc7a5b7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c833ec6fa3c78ab7cd9fe5505473646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe6f5b061f075639d0394661aba03847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625e43740871f4921c72b205b0de1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee97630aa1c2b4b89bd37bb464735d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0edf0d3cffcfb2a9e70a23304edd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694260fff448637f12d22a7efaafc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423f2d82f1b05a892c88411c05c3cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3902c01af39cb6592583bfe3512580453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a52c57ff4fc01878a27f3f8c8334b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189efdddfb9ce524b491db5b12182c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5f228060ec9e037f16a778cbb3e3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea38ddcde134c985c13fe53f24ea757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b6a1c0396e9ba6d1e8ec7c62db9e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e12a97be8e463dae51831d1a02029b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bb470207dcab3c84da659f34a224760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d9a871b64a07b046c021a179a803c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d126ad93899f89fe734b05dfb47715162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5180a2becef948daac175aafdbaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3727ae0173f25583f1a3b69d151f3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781b385c7f436cbeab834253dda40765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3c0f953d7b2b0d57d0ab0629630ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f438ff262f6a9762f48dcc6a3d8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe3bb1b41d4f8e090aa42cb9b011568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3911591ccf255f62129836d09c5c1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e661abc6866242def7ac7bfabbcb9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f7988fff66822557f42e8f905788071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c314c818292cb45fb0b87c519b2a7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aaf26acfb6d04eea439183b5d486273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3394f7b9bc74e02a68bcbaa8b5c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d0dfd2ae51a20a032dd96419b7c5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603039005cad7d9fb769a13db4107a3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a3722dea9f06cc7a5c927c8e8f4c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d84bef1c7d83ff24fa2a3b6e6f9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431bbfce16c1962fecfa1b4e1b5454f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce408aac74e83f39d1fc4ea6ce331dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c08fb738b14409eaa57051c569d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac430e119ecd504bdd0adb915bf79c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa383588bca07a7ca1ec77223863f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b3f13747a187d65a6c29920ef18384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b8af8e405948ff9390349977d8b0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e2a638864a354a4b51515c7d69dbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca40406c9b8e37e751f5b83e4dcaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591eb25cadc57e07af7483c09e9929088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878105730b20aefcd92df80fd1754989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38a0eee2839a881a11f9b06542399590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b1753cb5e6583b3b0817f21cd87d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25432d4f5b0d884d115e25ad7ad52292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f651f3733b2f59371ec715e69d1e2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39791e83e385313d81702862e5fd5a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c2a191d53b8d3245938df89dcae1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b91f5b2e6aa80cbf81499d4bfe56596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760773d5025499d11df30101d35bd4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733acd0a553361833b0033c596279798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4346c0ca437549f0ed57f6e152cc71999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ae2fb5ec5145bf1bb5e0be1a02f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588102b9a661806300acd69ab861f255101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb7f21257c085c2c2c1c71a236fab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992d2c3263c6b8bfac432e7265b28a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c078df6c277cae875f3f872fee1d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c8ab4c3f276c52b0d916dff38f5a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ce1c2a6bc6e95aa6d4e202ab5ddc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2176cfe1c93f22375fae3775edac3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a7f48a93af8a7ad8db89f7e7a7e14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ade37227dfff1cd752a4bdcba60e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfcaf0ff268cf31d4e2e81bf0f66cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0b93b80f8a809b41349fc9a63347111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375ea73ad9f46ac4ff852a9441c437112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23632219529b02a1dafb0991a2a376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f20f53cb474361219f0c70cf018419114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d62ae5191e1daf0c5afb240ea3357115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd167e3b5aa8e46e3343635b69e644d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb80703471d5d3bafac804e60697c56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2387cc4d654cb69ddaab679ca88e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599e48b57b30b64452226fd7d5223c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976f9379e6dc3f27b5a7447aa144f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83ce21aa760ee60818ed2d8adb2893121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de3cb63ae9bb6ccd22e5d617a84fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3c1a13d2cb2efbae836e04d59a5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f073971537443cd0fff2de067e3e706124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4cdfd3cd1c224c77a77af4a45e65b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a402cadb2936ca53582c03b133e6b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307140feed51438a79096fa763c2b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c63f3c9e881b463e783c51ad3b1de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908f6691303e9ea6ea5d51a23bf5553129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c32b1691a34bf30d6eaae6d65c4e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920bc2ce9b822fdb5997b931514066c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4046fdb0d47c9b3329536ccfedeefd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049da1226d2895e51e53172b7c21eb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9203de11bb080a3f4dd3d16d9df814134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc9c9ff0d22caa11ddcef7587e3615135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8af59b7d2bc232b526620dd5061abb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e347d3493df54df9d8535f49900d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e438dd0958b05e8d961f5b4018db39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e6e1c9dea59503683fd9fbf396a68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a698bef4cf8abd6fff535e93abe9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560320f0e1fbdae21a9819d1a41dda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c592b7f3bfee3bbda865a064c76e7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679b91f34a40b39974d73ef3c38bbd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9f12ce5251f2ad7dacbd233dba97d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa33eaafbe5d5112fc8f60d3dcd06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e90ff5f20d67510429071e22f42950146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e083d6cdb53870fba810be379457e05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a993499f2d0c494ddbf0773e92b3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe26c0e9ad2f904f61fa92947ea0a1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b58a01478a83d272d913124d3962150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ad8fe95d92a08cd745019377d048151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eccd7db1415699d123c12c8c58c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c5896e806e02bff48a25380841fb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3322aacef8bdd03b56c25ca72c54058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08077ae9c0cedcef76a91c8cbcb904b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22271e6e194feeaf9524b3e1aeba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55314d217b7b8bd8fa028490b7f6d738157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042ee780f93ccb08bb0e50b501ca13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5e82b90d81ede5574dbf9d4153105159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f91c132d502c7bb8bed799f33ee54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a2a485ed74474a24ad7675af2ac8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07488855289925eeb6c53e4ece793306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c9ff0ce3b0777a9738502df82d54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca9184adf9fce8362ddf94ae9f2d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bffd8bdd36d5f082421899ac7a42f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b266bbe69f2ec0e6d9dca9761fd6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce088a49b6eb6edada12fc6c07aa0c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b502122b85ad5126dd09a2bd7a64f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ef0881f068d5e72fdcd84370a6e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab365f0b4d1b0288c7f07016708b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8be5a2f6b0007477700a8b4fcbc7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d9bd723e63a3ca15b90b1157c47d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304039d2dfa823a2fe6f3d05cc8d199173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a1d01f5190c8963688c8cf5797b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930d1559afeea11d0369333ff75a786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4191765b44ae052d619611702a82c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8bdded36c21dd84804c89b26ad958177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7792d38b5a9ad4c857da2c1d591aeae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98afaa547e237f8ad88ccceb5d2f60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b555bea2540da9e580a9139d2fd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a442e6bbc4e6d1778c99731aadedfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a6615cc847186ef6c9544f1e23b83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6676b9045fb3248b689316cb49896183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298febaf2526e142962517fb4fef7171184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf8c29584cd387ad7861563844215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6739d31c86bd8f7c7e27a4917c2c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a044d2a22fa2cb817dc9e6d251e69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833480b21e35a3377bbe59c46e4f492e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3e40d9b971f586ee2607338bc95f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e6183a4f31ce78e52024fdd99ea0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09a8ba54f550dc78e7a36ed8f6f446191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f2520424809194d6e9005237264b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7d141068f53d09130e31af2b18f67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1d367e24b54d71b232a464beddcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61053277eb218b70478dc0fa8a32989195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df62170c8d723af1786eba5430d98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca0eb8d8a1dfb8e142aa75d205d94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff747478e6087e61b8644f9d30b016198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab24612df52a627ac2ce8d3c00b347199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b2dc86b7ae3fd5776b751becbbf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f42a886c39ded2808cded50d1e6de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b2924c53b9d3a950dc73bf4feec69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4834512c397ef943bb31008fd857bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e34f2bc457ed06b68bb379657366204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98038be363bbd653d3e4bad2719367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560713743d6136b0a4dc298c5e0a0403206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336e23e1b8ab9df3f2c4a73b5769c72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0365bbf0521de75478a6df865b034208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcae7e3ce249cea77c442c814484311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c74a51a283e2fe8637e7d6038f39ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c42461833358663278589abdea76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818f2d943433beed62b4798c4b4d26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248e1402c0704c389563dd5c0732209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db8f73daa6dc64431fb986d40f7aea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73087dadcba98faf9c2802e53ec67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401c5ba38821c22fe3785356776645216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30082a2b3136bb9f60360573623381bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c88d4ed8b7035384622d9bb937a3d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda1010eefdf26889ac77b0f0aa641219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd39e615bd1b491bfd899a0b2a532220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b79a5f8f446219612b0f3cec9236ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6a95dee01ac28dd82b70737f49e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dede73ddcf8f35dc8089b944a5045223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44288680b9c1ea58aa903532a448613a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceee82eb9647593a4fe3185e715d25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b59b1537ab8854c43f61336248f68f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0d2d0acbadf59af391153db6e77a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc5c7f2b1b38b94e1ed8ea3718660228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871707a4bc00d22a70887bbb2c36d1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425299fb66a77cd42f1b1210c7054a9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3101567cb973b734076b11a6bbb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0882558b6b7919617e36edb85c6d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba679bd85e92c95efc349d43fd075233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dbffe6883d8ec5cc094be30c0cc47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832790304fbd9fe136d514713e5542f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eb4e8520e02e252f01f90ea82238b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00369c2ffe1add8e98afedf787301237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2bd083448c40f42d16a5a61724e88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df54e204ec6db66febcbe479fc921c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a55c0818e3e262aeb8dec5f4c3b4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405c802858083be5dc1d2f96eb8b96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77945e20f9d29e0eaa8fb592b42213242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9b61156500dfa93fb6783a494e91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b076dc0d6a2d74181b7198fbb9b9ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c7273e614679c37bf5d1d028aba4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d7aa666ed0fe15b307b0ee72fc49f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ca0c6655b64f8542d1035515eb594247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c899c13f13160a538c0bc071dae776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5310f1b48a480096bac52a7fd0571249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd0c8d4dc2b1ba56c9c6f16b44f0c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35cce2dd32493c487a477cd1a6dd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464b401d6e3ad39ff6a96e0a7739c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754af9d75695113001dc6ebb61bb59d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84fba5eaeb7126b371461c26e28de9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b14b9fc5b8c4981054df22d1ae9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b01e4a3dfc875f4dacfa6b8c0f87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3193c3a1d8a00c6c4d32a6544ecf07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe27621ddb0c0352c127406c4301e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e392ea8a6b25965a274812b42bd6a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a7e064fd78f6f2ede107ea063872260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1302d806625bc5bede3ab21d5ff7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525bcebea7feacb1ae30774528b9554262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1d6547f681bf50294fdab57bcacc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf1ad69fedecf9551a66f0a2d1eb7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c73b032159aa23bba595650edc73c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cd3d22573e5cac5716c8b3a96469e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f6ebeddc1c9768751f94215f0e76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca108c2412901024fc5528881e843268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6824fb4f34d84f88e6f7aa13fc263b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45a69fb4ea665d6b4272860ea8a03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc538b2a5edfa6e90dc1b40887d46b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58701a15bc9516d427db09e7a269d80d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac90859e4c7161b8c1c48df0282539273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde4bd21a615b705ba945f0404fd2ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba6dd8d8afaac349c15275c5d096c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2d649c482dfe0706b75a4406c152c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c3a98984fc537e54d93dd37747f4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5562b8cba7ac85aafe691acc656032278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693700d3ab53e27187d3d9ae536215f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519a3846bdf68c41d8b383f5086b91a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c94bceeacd635babfc62b6187536b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66874fe0e1344dafa3c75dbcd0d4cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f44247c10be9f1d9f88e288376c95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1512730532f1c2242ef7037c8e7097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3375c86010b462fcd4ae47bbea94d9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e54f22ed338d97a66f7e7dd648eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082bfecf6ce2a563dbc99ed8c9a1d73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5da88d769d158aab1dd48f39b98e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbecb65a1fa05f3ef10c6c76a39960f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea824727efb9e5a66bb47c7579b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb06cbc8287cfba1cf0ed7e95b296f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df641b7c4f32204badb3680673b6e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f261e9a1a62cbbf221106721ab909c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07767310717705fc81131988a292f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52e296f0e9bb1c8e0ce741d91c028295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481acb3022407e52e5de1fd485df2fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe7ce56147ddc915c29a61a537215297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059adbecfed1cfd33e4414c7ea50d94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ed3022f6c2161002ea356cea3b99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97669a1ea8b7f8bb2e55afb2266703300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9cf0e69e97a4d4c4ea0dcdb8d2db6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210faaf5546122fb915344dc72ddbe4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800f294292f4985d805b5bd3a8220dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977bf025e6132dbc5a15d73e649055304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbb267cba5ad7b0ab7592b63d0321f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900cc4d6a901a6010805c785c0b257306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec254f40e54b6539d1a7d071953661307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e40dbd1d5e12dbb589dd149891c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250ffdead892d829fcf511c38fb2aca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b5291873310a4dc004445a90416f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2648bee418ab6f927695a40742595311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9364caca5d54faa24629068397c38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2a25aa0dffb2479f401f15b98370313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8bbf283ad5c5f43c0eca890b8e1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1750e3c0c7ff8d891303e1d4fbacc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a58226d7e31b16734618408fc73617316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29189dfaf70703c58fd51c1019bbccaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db974f8930280f520456bf93ddbf5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e143846eb2c15815af31a5adde914319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763e7452b9e373f35c1cef023ae64f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc35a20c4578b0121b1a86ccbd90cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0488ddd6e322ce21ed72dcf915301a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c3217b8c7bcd89ece89b49e13b555323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d94b42e9cbf104ddd4926b5b4ceb3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cd85efff98afe0e86ca9040ebf0eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb15bc9ca73f71c4dbc71c2650a457326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb750177601669be1a86a0d593ea97a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956bb9a25663073ecba005c299ecaa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e7e7aea3a5b9cb672a1a623216c15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647d904f3e8767395e799613e1ddb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae01d1b03cd2e86efa7293fcf4a133a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a79c8007b31047991e3765f645fc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87487fd195688bc22114e252833572e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb1480a55f29d1fcffa8b174be8b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a93e00a6b1bbc995882e8f5e33ebb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c9e2eb1fcad3fdd520e48c4b5dee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebfcda5de8ff832c56c39269e14f16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf150ae29f8f2c99bf8ae2740b579b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5f82904f984f611ea5c32a4930c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612a50670f5e1e6257e5b71b7136bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7109f02c09146258015f1817ae4f184341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9df4734b94e38ac16604763a34a44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505e10b6bb330404cbc3a88614a6b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f616056f689a7da8b004eac7496705344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ccbaa0706aa71e146920f13aad72f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d442b8ba120a48837a4ed14ab4b5ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804b1a58cb22bd3cabd96c50aba18e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e958a15eee10975f5b192e6914190348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92c0f21ea0f7b65af965dfb6f8d25f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a826164dcc6ad748652d805fb24ea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089527a467e1e24b0f21b48590c006df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf17a5b45be90d7c208328da778fdd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06421ab45496cde316c830f545e146353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da50d6416a8957c3234c3270b43ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566336c6b2263c14acceaedf10ad6dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9757af83b8914e9dc15d9417e73821356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517867775e520a636253fd18375196357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d14679efee8c1a3b8bcce6dceed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f926783d9e3660b1be2ff93d1685359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b6d0d1a20cd7d8bf2052f10b7828360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6ce23ac524b71fd5e0d2c17b211d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9139b0e6209dab513018801c80c19f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b8056a9751dc5389c09e842932e25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43c9d083ab2f74838ea8dc7281278364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b0f332b5e06251930cbc0ddd50d4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24867c9e9cb90b60881abe5ee4d7e513366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bfc771b7c5522b36700898ddb0bb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2127c2aca943163324912c575496368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f312f6f2f2052bf33d0c1d4d7201e6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111129297c0e4365fd9eef446436d5a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2758c3d7edebefbd56cef688afeef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4de64696329d637d57cc6775cace2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf9f9713694b363367507b9abf2a6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5ccf4b608f842e46f42412f725c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df8867a689a813010112d01e64282375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6632d13366f3eacfcbb457aeb9870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182c1480eaf00d9061668fa01f4bba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d6a610fb18b1c6a639d5d6d8bd59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f602dc885da36899e7261a5368dd93379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d32891dbdc8c46f804fc35fcb99e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6083a509698ceb9bdb73db45c68b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad61ba5fb24039a50a197ed9ac1a65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10d8959a96f55b0c963f45b10b872383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecb8762ea0fcea8a43425c3977fe0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b4cfbaf4480780aa6d88e42d4daf4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705d302ee55369b900c240ef65c2de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6440f056041fb26c3795813854ab108387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad2d28c6ff4b1b2135d5727c1556d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748964bbf97d86a1cbbfc26c95ae7a6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac2e5a0e86b27654df8107e83bf9fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457094ecfc0c90a7bda9a6c7d4776a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59193e504ed2ec9143c6d0f37adaa5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94867dfbe2b17a2abc933c5cf157fd66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96288fe41d85ebd4ff78caa37ec0ce5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858ba024dc9c4774f068a92309d277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff878a48d1bdd04afff13a2ff5ddb3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3472b971ed9f1cb8d4031d0c255cab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f207152e73fbabb02742082b2802d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8494fe4d6810261ad5f8486a7fec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b688858f6becb99e0e0463c3443f86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c700c9483506ac98831fca2c6806f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130b7caf60b66b068ff65626601ec1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb058932e6eaf66dab4f4639bf34d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b56108f85752bc24d13833a334c0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2b8617541a29ea54c881c595e7ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e276d480c12a3bbf24cfc79c1d1bc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600bdda5d1d6b4e0135f1c6fad83c35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fea0f05c8a73c7e9ec10f9ea5b2ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b86c617f723f977bbfe0632cdbda4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddeacc11ecd78f0147bac74e62acc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bc0b24bf06b9f446a55ba09ccc993411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c0eb0f659c079d153973ad8971a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43e722e8be58dcab1cf50ec246c9ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d93bde1a0d28006449f06e7e3bab6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69056882f94f554109049d5fe73d211415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362859537ca113dcc97f121ca8660a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a2c8ce376d0daa35d35bb45b7cf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb6b513a51cb27698a78a2574be936418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8336cabdd58ff690f1545484f0d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba58d838fb82235755e702e84fa82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609ee191c3fc8fb26ec1fb752e6aef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0178cba93a9e6703cf40fac063563422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7bbea4ed02d5fdaba53d4bda4af80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc5722fb579ad5cb6b11eb21bee328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6132e43871af4313440e98b85f282b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32b86fd8581b661a885bcd9c56506426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dbdc8d9d7366eebc5098830b94039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378e8e92c3c4b93fac76e6a6e26b87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef230a913864e0d2edb4ad14126e77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f7db5a53281d2963fbb2d9a32cab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366c31bc942eb503f9f8516a99949f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da3117d6a4d9b1bbcd0e81045b73e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c80da5003c76677ab3f03aad47af38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083774affc9404df9b868b464b44da4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f40b547be7d77628f2aa24b97e446435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d0bb769b5c6550a30f5b95280099b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba17694ddeb72da141d0ec741640f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea42b771718952d29504b0b9b325e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c61f930e549fb4cad907999d211e93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa05491516d1a88841cd0db0909f5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab459752a135bf4dd269a3f8c3f2650441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae2d281eac42b6611866a3a09c1de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca72e1f2bd675746f64f71626f7c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a676a567463cfb31261f47bf089c8e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866e6a44015b2182a4b502912e3256445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec909c4dd0a82a50cd666cc3baf8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11b6cd31551e70dc1fd87dfa103823447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faabb3ad4135813cdae0d19581e818448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd24aa09a242139118c7fcc55bfd11f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c66b520db99d25dbbaa2426fcfc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d9587f068cf23470d76a7a683d074451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e476919f782d2caa92a888c11b73a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570447e7c9425328fd811504968d31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f137400a06a05de704dc1db835502454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67261d3bcd3dad692e4d29a03315ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdfe7062e0d3432d061a04b29b8e6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2344c371a23a78ce75762fd49ae19a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0cfb2251d2106ab7be75867b37cca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed40b3b9469bb59841bfb610c0950a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c68cbdff177fef4be927870c85011460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adb1a54162c6d3493883740fbb4881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ee5920fece661337bf0833102c1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b94eb1605267dc20e024ea2cd912463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294656f7c17ccb7107ef2db34a9dac5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e6160561cb35366ebf9cdfead9a8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c2d8e1cef1251c0c3dfa52a39760466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95515fd3f0831a82342b99a22b32c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dae785cb218b3f2cb735dae16769c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdb27c526df962bd664758869a169469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d1c36bd19a4d49a472fb7a553741470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c4adab6b1bf468d66f32a64198a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932bae18529f45857bab013fd1e31d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e77b3fa0b1a7fff9caa97becad80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e30ed02710569118e0a75e2d137700474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0784081cd278e4fa3aab02592281b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5212c1feba8eacdc8a75470ea4dbd22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315541fe2b6bd14d97ab68c78ff353eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536336afbc5fb29802aeef5c628d8216478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac59a490ebdc404b4233c9967a5684479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebb6d819cfd8a05f40c98cad34556b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c8e0bf0bea2c9dcc796eb70e9287481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba826d025e4e6b263e30ad92db29a49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ea77bfa3b0389d9eac32a31df31a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73fdc2662184f3cbea78862c75a7f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1234cd48e2c04efacdd7c6f48378f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7b35bcb7546a3f73029a9f7d06f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174f80dd3fbea8c5ac82fd2f056d5d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a556c0f94252400fae69d902fdb5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c6c4e242e7e67a402f9082bf6893489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84bbc96109aa7ff7c584d5a8a5f4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0161a79cd95555d03e947fba6eaaf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25b2b5601771d70a83fc01a5fa0ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6020ba6735886840f69c4019e05d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd475d4dad8128058716187a55fda99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ee8410da1f98d92a7caadba2ef226495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0336c94f94cb28859d2be2316f2ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd03edc3c5b8928f922016bc67c44a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e2faf46cfd8e57d23abf4deed2aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c071544894549e4d72e9d08e7bc24f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c94c1cdb81165defe504bbf7d4476500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d12e3e70b20fd5e3a059ec7dea860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f47da608f313aa284b6aff3a7c85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f460fa9e869acb1ddc07b4eea94f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adbb138a16b0577bcaaae29a55c09e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe07259e1d3d9b71cd1d0e3f1c5c6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235487f4331307e0dcd84bb9eafeab7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad51006dfdcb82ad8773d7f9bcb256b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b27c128de2cff1363d9e91986a552508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a7c368d8b374928a3a0ec2a71894509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b7c703826dfcdbd148b706666ed8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae2de6231e4e6236335c394977419a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1ba6763098b9a351172018c68f87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442ac014ac33a4016a798aece294a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484c90d47644bda2331551a4f53311d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1548e7d7ebec3862a621ef9b0ecbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d46f3e127bc017e5269478fcf99b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1519e95ded32412030b04ecf276551517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2e6f878ecd8b18f405a04b114ddb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30dd388fbfc348f8b25d222a435c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11afef0b3e2aa87bc52eb450cc88f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a0ea2def3ad15bc3c3febe971ab8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345fc0354f836d76cb43ccb0716cb23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e3f924871da002f9bf8f4516ded38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005652ed7c9bb3921c266a25b1c4f59f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed212d7cae44430923615701be2fb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b2dd77665bb25caed7fa9f75e7c56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70d7113762c23c910dbacf2745c34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e139f3013c1ef5c136ec654db552e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea4bcef40870b442df73791a7d302529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5793cb9d603abc31b3f42b7e08c5a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d94df4f9f5a9196786eba1efddbce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eaaf7c7b9366f328822e51ec46f22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ec40337075cddc2bd63655340623533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352da50906a97c87b8dbd6a0c185b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff4d28fa201f36e0fc7313475bfc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7f90d4771511c506692835721646536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667884b98d970cb1c2bde12ab37a07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e924aa27b6d5a777033e90dfe3f3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcafcf98941975a6ca7fce7a3e0af3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6327a2f5b7835c98ba22fa6020a762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abfdc8913e4aa1a69aae396b2b0a70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a0345993d65bacc989c499b1267b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c7a7ab57a8c9940a10c6d3d461b70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f74835e65b8becb4fb8e80ca6df99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71b01d69f36f7200f6c9e3811b262545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5336bf4335380e5b2097975ac848b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290109aed629f6813d6040dc1a6693547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d861510f0814e83162838d1a4db612548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710a1d08338dea9db699ae327c37d8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96079a89175cc541d3a40c7268f23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e979b27060bf8ddde038fa0cbae5ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd362dc713b4d718865c83ea30058f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef405c3241f5f41ff36ffb51d943a5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d9dd043b625fa1c2c9593445d0716554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b01d964894581b48c2f313fe39ad3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fea61ff2d3e12a50a596cd23f1aa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2037207cc800f85918ae82053ae352557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d96badf5600296197909bac5ae3b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95b6ab104303ff73996d6abd86cc99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aa14c7dd4acb9b523ce6f26c1a73a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304800e0659eae48d51dfbf52497e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22280ec11a9dd6d013b81d9793fc58e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dcf87e645b948f4dcbd9be38da552563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c0458e70c7ff6b92e43e309bd621564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481dc9c1c5c5bd1ac1bb904cad138e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1084a8bcb4c1f27e9108f80d90b42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39590fef9f807d3c4723523f34cb768567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caab829cb8ecfde59f941004cc8f02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf13db35a66c3146359c7121feaa24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5f9912b4e560fdd2ab012cc9f7bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486d26089c4195060ecdef77fcc142571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1199d637c99d170a882524f23b4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4cb377494434dcca281c507ab1a5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135cc3729f068b409e68e59b26c0df1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f07b5b83533e290dacf8a4f4159b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94567ccfe735ca9a2f7a768a560a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a725fcf7d4aa7806382b2a4b1ebfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84636d39979a6bf1cc638682462508c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2b02cf6eb85f1259b1195817a0fad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f8b0f163ee13b1970f4c60ba868c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9352747705211f9e78de38a173dc5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7671f8303dd0f78bbb2e07dc3ead4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509189ea6f37b3dfa06c3d6c95cf44f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025344446cae0f1761526a85b16d5b42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a299573ba0e926ec3c97ac700955a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d0d917031a419b950adbfab6e346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92840bcd0e7d15c3e9ccbfb6fe3e70f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fd3574614732df517fa3df3914551588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486393e1a32d11d87e86073c87aa4e69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a47d4ae881f2769451bff4bdafa610590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace7afe04166bf4f2c32be4b1c0a67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b520f9673e15e21959271cbcd1e6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b359d6d06195b526b635b544c8d41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35bdeecbf1075189e891c4f9477e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb10e955c01db1de5343cd77ecdb1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b29eead99041cff208b1033031636596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b23d92c7d60de300fad54742244bed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e7fe28b40d99688892f4bfd1059b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d386f38435aca1c8baf2f52e42f9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3cad515c3e93782a6358c0f67a012600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c168a353972d3057f10ddae0c38d4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0c4ab157e8ed4a2a43bda7596809602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae208e631067d60641aff764fcf988603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc5ef6e7079ae1129f8ac20ed989b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab449c0cf15fd40bad06619c5344364605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f10cad64d2dfaf2136c58142b161606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5bca4fd16d5df3d1a2ef1c47dabb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92ad6a8207e45550eba9c705ff5fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90172db2b3726c99c3fe522567f9b7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fba73965e7bb6d6b13bb6a370e454610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485059574fd2e80dcc33500ba37c4fcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407285cac5c7e435f42e253ad3827bbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f752c5af4acb8d0c8cbf105cf50f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b54805681f6a0514c779925b0d5240614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627889ace91cf95877b846bf276e62f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69befb198bc97dc3ed3afd358c37f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fed1e19f064f2b87a10d1ebef6494617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c5b8741514d758aa66bd2fc62c93f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac594e518f73a3f1e4cc60d6c81662ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dfc153eaa947af391c04f5a47745b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868b1c3a0213e1bffa64dd3c4b1f3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa742fba62d1885aa70ae7c18fde36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4062737a33b6a8bcb82efd521383e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759e8b4c46c241e598df284854b874c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a9b1ab1b795b4d78ae49f4ce48ae7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4f15a2551a9a3dc893b991ce81e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee140b237fc2fb305564c36bcd0c2330627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9e02473b2bb0d097d8b9df7fb42d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406548c978af00ac773c658bb6b877629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1c5cbf7bc5e88e04f1501678bad61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc137f58260135892d02eacbd12549631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176e28b6275e7c5b8c2f9bfabd9bf84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90846cde22e3d31a03324344fc966a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34979bbc9536cb67ae5397e4ab2bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c815414efc99cc2f202b92c88d5264e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0332ea3a429656f99852bc325ce441636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80527136a818907fe973c65e0c21b0b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6920d11fa014320b15d46a4cb7672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21294d5ab83770222497cc47b148b4c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d743ab9b5d85c4ea79aeac4d0d50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9e61ece8ed3d20aa645b446bb2426641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242f95f994ebc922143b7a020eefad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf4c27ea5ff8ab673239e2cbea87b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d010bd91f396ff4b3cf69984daab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c399d0ed364f3e78053e85a226015645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6499802372fd6fbaae9db53ae459f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>