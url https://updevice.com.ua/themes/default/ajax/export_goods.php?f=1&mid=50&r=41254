--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dce7e9b46de971bd2183b6184194211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d083cf7307ba388d8deba9a37124192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3452c0b64d331def79cdbff819a68e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141aa263a9b51bc148adee4b1c694944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b45c5113c56f9b042a91999dc86865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c410c3309c775dea1c2b0ffc14d2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af31e1ab94483fa948eba6756e8b127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6975800da655dc03e4d063c36b943d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb99d3d79ca170ea3a3b5a1e03c7c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188aa1048aaa6a7cc3cb08920a4469c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d192751269017fee32344c3f8d32011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f803372f2fa2718832fc8b728d35112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da1cbb518bf5e383c6aa18f2a23e3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b843e0ed9ad760ceb76b9500fae3d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851fe1d43ce06a434489b553db9d94115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c0362f9db88c11dfa42c3c842f4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722197354e23a046f894a927c033ff8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0835715c62d92147e9f8b134595cc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c19ae80a9aad017adf0123fa0a0dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c92b345cb08107f672d922732a1d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed46eee5d94aaae13e2b48b5c73208121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7867487572fef4242501d543943c22822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be2bf4a4d59b2685fb9f924fe225223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6736e6303baac2615cf62b23a6be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f5f57ea3b6eab3363f10ed45a1ae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594257d4c858611e84390fc77423a5f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea12c46ef2a9be0b38644d56d65621d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512733407a2975ecba57e83ff7b44ae928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ad9631e2e96130a6c4803b1ab72329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d84968fe14f4a06afcdb202d255c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2de10dc0d184ff9713a3908e19f4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f0d6d878cfc4487efcf4e2553a3be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968833f95f623482bc2fd931df65230d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b01775fd95ead308d0eddd1bd70f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d4d4951592325b70fab1aa011d7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34d34c8e4036e0983e36a8d72439836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373aa48edb450e742f827de408e36537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd7ebf98ddd893c7fe26d575aba4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2c985ac194f668d1b43040ecdb6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b578136fc5feefbe86afdf38353ca840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15916bef716b818e9afbfb135a03386d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81f121c7cc26284823a5a18d6e5e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47337ec3211e5b3a3a7d5f55e4dce643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691fb5128b832667b1e72b91430ae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a359f03e7827b3cc6eebfdc1b37745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac93ba33e47a3813515720c67b7f36b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0b00bf4468e4510552a6457308e3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac384586a8b32a1e3ac079969bfbb84048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db9407d9d8f81dedbac3c86c62c9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fffacf1e03de7c2e6a68fd8f6756a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934da533ddd5c529d55fda9236c255551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895941f859453a95839eae67e00f0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26295153f8fdea627dbab1fc4eb6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b401786fdfcf8dae401da14d05d3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce32bb9b1acc71a38524255f03e2bbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd954b6a48e4db35d8ba65716820e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fcf7acadc121ac60be0a8c85eef9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912722c8847ebbbe3d065f549cf471058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cafe2ca55ecd486a46ee7574617c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6e67cec4305765a0e2ad55f9fb87260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a40b0caf24fc9ed9d36ff16575f9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724184fd16a16f5934d8f6fb3b3c2d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374caf4685807260ded4e9ecdf8f92a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e55f4b27fcf9a3b5333b8b9f48a62a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0f49c8b7c422e54a9db45dd34675765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d20397790337193f50cfb7a809ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f95766b0c413ca36aed91ce46fe3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7454119f390cbde1fb2041760c72f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f45aae870ab0b87d3cf5d3782751c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105356bfc05e3da9a384408fe49001b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d77552ce66e77d8428dc0d79e4f5dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f916f2cb901e8b30fe454ec22fcbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0481be6d07ea790a61399eb5526d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894f959c0ee945bce8672bce072564874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa6a4589df42531796f8cd2d11e93c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9720d01fac16986f40fba7439307976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337527ba748c650f452956e4754e25e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe655d7a2e71f968246ab81d722e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fefbf97e2dbf5696225e3256217d2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebb51a16e460261d02d2b82ab7f0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72643ea0894c647505b20cfad050971c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b572aff45ed9d5ef8a65e3c1acd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aaa34370f82febf15d6375c167dfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3133a79ea608b840b7e1ede7b167f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b11197fa68a69a3cc6cfe0db61f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e1788f1e0be59c138273d1f96f85186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec979bf96934c067144d05402abf70b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650706fcd8ecd2f0003ba2ba5613a38088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf86ba110a64a891ea3ff24cdddd2cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ec8811bef3c445defdb96c42d4dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de5a3f05153aca8e22c6b2ffc5b6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d436bdb56c703842262bcc2942045692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e50d2290656423805c5945575bcba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ea81427416db1a04fe3345307b5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0614e4030bae944fdac2c570f0d9c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ca2cf897307aa728ba1aca6a0a5a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee4c4e6d3fc59c360800f3eadf82c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e5a7e09c416721605e3332e101a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b887f75c9b328eab5a84b099c70199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0fe30cf6b41020a7ec15d841d9a6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03adf4f790495942c1599d357fdca6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5dc9038c788c35f22503f55f18074102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498fa79fa799c57be93b099542aa764103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed2c93cf0a592e15f6a1c34988df20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e3d8453e92d35bad2fc20c136a90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062702fd8940f98141d78d7d2c24493106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa9f95fafa8528f064d7edc84f6e6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983c35708a9620ea9453351db3454e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631fe8296c385ce4e39ac0f00242c32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f6d71b71388f5d71fe1c40cc561b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad333d47ef7d9076cabff89df7f7db88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426864834fa911e650c3c802c47a3ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fca41fdd317f27cf19113269fdcb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78b4698a7a847a19f5e1a0a3585fb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05af518a7ba767b726f0148262966e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43463df8d6a55b88fa5a3fdc563b7909116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f2d664a90e82187adc43a5c568cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45175d24b5d792a46357ddb0e032b5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f7b7c2c357fcc8246a415c9e73bd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be079ac4f63f3b28b99d321bbce2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41bc9b28ff197ceee788bf64b78407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35f99b3331abb8ae7e6a77e19d673f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb781fb5c23fd4312ab3a1287211796123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714967bb1bc2d295139fc183269b2aec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dbf48e6628fc2da83236344ba71cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec136d7d61f679e3251846f103ceb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf220fdd890549d0fb44a7368791d6ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b61f672146817b6c7f4fbf3f51eca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b21d861b9603326180d44e661832e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98725fd857a52243377198f762ed41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dcbdce9fccc16ee4cebf38895ce9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a0b32a9e803eec53d6ad0633d712132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b4edd56aa2cdb993adc1e7e4fc58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dac23456f0aa27d53774b66ee77fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb113f6a40a3b2219de51f4937786006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b7c4e866be8238b8dcc5b58916db9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d4bfc18d550e535335b6c439c0693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737275b93b725ca1e3a08a12f8bc7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b06d393b50792108693990b85ef08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9454a9e0c761684367639675fff7a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede2c1ced36ad54ef1a839c305e9e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ba8bf9eb5d6e6001a432f8db56d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914752a68e811596f33a77bcae58c87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78549e7b9e58188f40d8edb771ced5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b327bde955a07f5035eeee300cf6cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9f36a80cef9a8ccb5e5258972b02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4b5bd7468cbb3ee835976353203e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253a9f84c2ee815593f63cf3b5d725148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94da83ce27a1c19808b02a48f1855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d05fa7358e734ffdd40b7f88c173e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31481adf966377eb4746f8382ad62c15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a057d14f3d32b2bf7e8ef70970e781b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58afaa40e4de9428e1144768a1912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e109f608f1ae64e95dd69f632fec4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aca3d2be3bdd565f09f0dd31b38571155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977657fd583cecd813f67f21a486339d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ea1ae9c5007fa1fa27467e43c844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814225a550db9cdcee7c4cddb23ca6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8beaff9041b336f52a83c0a7a272159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5613d54212dc89867fc564b65b15a56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b1179147d65acb73e2e7e58036d5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0964d9244bca0d09e5d4d037e898a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f861c6ff37aad8079e2b25b123b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6945be677cc3086aa7780e5582745164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4617a1748e1533869a938134e7b7b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b135eaf7a866db5cc1d9d91a7fab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33c856ed053180e557ca672b2e51e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e6b5c83f99e0fe87017d12643f6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e71d56f55990c939af14c107282321169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aa06a25b9acce471b01cdc359e236170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231a0224a0b2a8b9a3ed76b5a7174f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0d36b3f40f0ba8c245afa193c8eb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c856b071b91fe3959cfa31fd366317173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645634e30a509fba2cf27630bbddb0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca9fd3bbb34f31b09097fbba593393175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66c5ddf3adce8e9f9f64cf746a94c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a2cdd8f9749cf9d14fb0aaeb7ecc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e46c5814f6a2e983707dd872f38e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5d143c2944e05a8da3cc6d9f6de8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3c0e634ce10114c74f43da1915d8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835817fdde133e7437418df9c55fea8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756f27b1da32ca0301fc50ffbb4b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc977a28e4f91c0d1ed0adc585eaf2cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69f3e2a3a5e909e733c07a76f10550184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84bf861daf78d5694cd7d07109593185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419912bd4f2b45265f87fddea5783715186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8c6adb9f7cd4eab54b13c0115ec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3365695e7d751da95650ea2f26831188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e8261cf5bd44b5d6e803f783e83a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5c627a750e520b8595d83cec3ad1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134248d233be9a58d884cc244ae92b81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf9e98a1acb95aeed849e791d3233b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785874cbde0f60582889b1d5d6465af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a12fb7056addb03ab89c9a319324b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a636a06c6edf88688587abfffe98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d55add9e95f02f518e4ddcc25742c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a4abfec5e4f4e927bb7a6a4ca42d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ee3f3ddc9aead52dd3963bc6a63d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb337340622e65c0295d9af00fd9b4fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aae8f601f2cd9f042aba9f6c8e246d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693243f57c0cf021b04563b6af3ba75c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d1975a784b932164bd5017638eef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ed4a0fc785a8ef1956d52fc61ad3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fcd9af9b7132ed080c47049b5e254204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de42a78de8d931098b70fb7b46b368205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62b8120fe5d914aa3e5e0b884bf0f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2d5e4585efaa034f1cb49f882079207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a333d91800851b3cf123695b09ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e670a3cb467a86a0527e34411cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20dada3a98340f0f0e08e7339e64eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d5ed9ad471b877d05406f943c638211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f92d2a79ab9457fd10a7cb5613541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a97edc2227a97a0d5965d9193e58a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1005d1e428559f0f7c49f5848d2e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a1ee5270a1f0a0a808ab2eed4354215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f26c432ec804e68204428365dbf9b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e52cbeb7caceb6ed8b8a9da28265217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b567caa9f54de775d1d432184585720218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6e4384393d81ebe46bc6a3350a93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94a937d42cd3094d63a3b940652e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1356071fc5c952926034e1d8d3b092221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aabec02822f0177b9f3283bb031a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343308a6f6b1541e1e40e09bc1b7b4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5015005624090dd05af565bbbe369e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab43fb865184b66643e8f2f918166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767808fef61c3f2d3c880ae2311cfeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec216fdec795d1805274fc2185ef246227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682fc38e6fa11890b9d384bdf039f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fb138ef28392726892c80513ad59a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ff83cbbcbf41b44107d1dbac33f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c3a46c5f1a58f1b97c60701917d66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c914512203e616715e086b4e12147d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0bd5f474762e83484e7fca576a7cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe3bc4744055b8650f731f707408f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec191d261d6d4827bd6408c817ef6493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73921977cd0a3830ff37c0a691816220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c91a1b41b9ecb044ba09c0d1ee0fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcd992625fd2e384dbe4d545de7ddf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27fb0245172f526a9fc4dc0e6fa0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888758c869fbaeba70fe650c2720ed5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c3ddeea4a902a4ae80ad9de720ba3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc932533d614c42be8c318da034cc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576524ae3fd8072f73e2965b7a3627a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5863fd1722c37e684220411caf659d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbfef39899b8d2e001a05a26592729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c3a0e2ccfba186ea1811cfa6fade8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec85c642025a81809afe55dca6ac7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb2c06eef4086c1ad84bdb5627905a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727dbb02ea9dfb03049fcfa4d149604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d598cc35131500ce60e886dab11cb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e0c1a24b65072001409962bc7d4d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8b6e11b23f237a642fc76642c9de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57583f83b321c92aa65d99957795c48a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eddb07098fa7c43e7c4615dd1a4e18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc5da277e87aff88c7fc55bdbb8cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079155cfaa7547e2e4a3af1a43e2809256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a41d3434269a3aaf4bf57b97d530257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9060938a39429c356dd37bb5b1ff75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e599559064ea55ae0ab6567d01b32a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eaaa5dbd6e4a47d41b5e61ea76389260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e7593d94efe669becf233106905e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a07836c49ddd6876041be0546239262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e73ecf3a8a11561b8360326e45ddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b11510d645f9f88b59e1ab5a0fe521264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1948eca0a9b614583709bc393885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e8cf032e8a6bc80d29b9e14ad2254266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9319d6764e47c457a45ab3b997086f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc6fa5d3e639902238fb68999b006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c75ae628376abb6940e06fba939d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea53551253df441ecf9224600f9d21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb4d8b826a1a6690f65bfe278f107271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553d0896724c0bd619199800df1af7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12076630b5477a217bb656c8db6822273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e2bba610cef8cfdd7844eb2e069f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29745cfecc4a036d85fc4df58b4ddd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89cb3c18768d5a7a94605db473089e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545841e31fb9b8b502cab2d073114b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fbfaca41a138b450ed7390ee73320278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953569000017ebf18d66f142ac00b4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e719b8556a04eb7b02c69e5baad132280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc8211bcb29efea2a33debb48b5791281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a278c467e3783399b690f2a82e2d5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e3fb8b426bede75ae851d8678e915283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b897681b84dc2cc9c8b1f81b6c8b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd86a531e5cfd9e0582ac8ea8b4894285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50a7d2087474833ecd97b3b99a16eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21ae1d50988c69898798c6cc1fe50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e37c9d060a2adbe8ded5de93e864a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b083c2f9594884556ae80233a6424289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66140fa25aeb70ce563f9c0d26a03ddc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3572acc9179051d167199cfae9baed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f37b7ec8afc74bd557f4c142bd833292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4582239665badc9142d1146e7592d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ac7ea1cbf1814418494e526f8483294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a9211f98ebfa35b068a4f6f1a342295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e05f650126a49651f18bb37b16b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc6fd62966fa281cccf09dd6d3e0f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf84a1434e9e49b14af346930ce01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb44e3bc1657a575843782eb58358e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082329ce025bec090ffd36d7a0fc1bc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c51ec9eddcc1a07dbb88e420c5aac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341941de06a9af22240caf11fb4bc5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80591759dc17cb3321f684a4269ef18c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cccb321bd9a2bd13cc19a2434cd19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb6aedea906948ddc2b56504a1f06d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c5a6560805e92566c946343338115306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad377a49d15b6a551ee8105ae5125307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c5751c16f83994b7ce2575623a80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7971cb40ba012f731c8a939da48ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed2a5ff200b4327e8bada4b3cf597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babce893bbe3bc2e305347001e15d9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63a5cbad0a5234a98bbcdf9c407f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb0955493f4e3e16a1a749edb9a9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dc92af304cc1f0804af40c064565c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e60e790d47fcff1e31c7c2d649d33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31294cc436b2d9ebd66d835a21dbf4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d3291ec3c4cbaa1aa857cc64a5b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921fc6c3a26b21537fc19d2034a3ebc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5922fd27ddce58a4a08fdfc6faa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9c8fb11b8c202952e8bbb1dd2c3b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528abf966be64d9d93496ebb879ce4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef213d655b2bfa17c9d0aeddec63de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e27b128b416b266b51e8ea8bbd99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c5ea6a18a43a2ceb20cd60609e9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa9f762ba0d221b6f459c3a3875c92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6566e5f8bc8f988a6f5a63ce933d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740adeb7a4467325c61eaefb754eedf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd1254ec7d92f2a5e235e36ca1a67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a513a6998c59567f15bdf4a28f63565329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053294b4e5638c495f724dfc68d9244330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb3c920a18379e01748766cffbccd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aadf60154cbdc3bb36c6f765b461d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743345db98692f3ddaa134ecba1dd71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2562e16fdb55ed0e8250100a18968a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f961ca9428b21777638b87aae8814a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979da50da2bf09f8fc3e47ad938a609336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf4512a55097244f8d0b760ab2b90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98ea0a5fa3a199365697e0b8d4384338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc7b3170fb12eea3b6b719a3094a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2db7196766a963e07b2c18155fafb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dbed9473592a9c652ba0384594d38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf4485b4ef52b6ca4e6565f438047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8fcd3cfb54716233522a975a63883343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefd9c420e3184b233e24c77dd81e3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56595d7add2ad8d245fcacebf826c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51008fb605acf840aca28befa97408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d56a212ccb2dd75599a0f2df7454b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b4d849bddaf2b78aeff0b93f8f56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd68fbd9663bf6b1e3011d09cfb600349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973fe1fc839b743b10495be66007460350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93fa626ac8e1d66b0e42254fa8e07b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957b92e3244996db91d82feaef9dce6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b98685313e6ca49d4733c0526092353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f802f046bc9f19a720dc55ce3f0c01b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b14c4327cdd11f1b1bc302a5787a07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9d7fe0509bf60e07e5402f82412d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0c5b98289ba016e6c9ced2d78c581357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce88a3e41d0fd8835c419ae8794fc0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e07233fcbb9ab8636e62a5f03ff7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d2c46cfcf860488f88846f93aa9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3255dfee42762331b0bb1776a3bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1125bdf7e8c274382ecb77141be843d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d643190284369aa4da03690026a22b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75bdc395a1f65fda9184a5b4f3a87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8c3fc48ea00902c1c92e2800505b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c4bbf9264646d3a463aaf5ece981366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddacb69714f23988858dc501005a84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df344c17653f1eaf6a56056f29d2a50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce94bdbd87250afa0e3c9b9b87b693369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583bdad340f2a8ca4411e0023e89a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab547db8a12fdd0a4d22f9a0ecce26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244e2cb626e4dfd4cf7a5a8f370c5f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fbac1e0ced3158dcdaab1a99f3be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d76136ef4b509565d50c4ae57a73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b707ee3ad8e7d44cccea8401f414375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6471cda8d1669215f196022f0e577376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eb3b3c2e9a24b376453527aab2e71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e5f7bb52a96de195ae2fd3ce68dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42646fe8a81d5a9c06c58e7a13f5c422379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603375dcaf128a6f87edbedbc29f8377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf18820c11421c649b07046403331381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af533543fb506a83a3a6b16620bf4828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c999f85368744e8984eace373774e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df14e854331aa38786198ca8140320d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8521289223f1528d779399a79c317385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6449d992a6e1e25205d146aafaf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52060b733933af7b58a783ad34036387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b6b1dfdcfdd641ab37d501d526f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b53799f5f203f99c7a0ed92cbd5b31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bad302e838b6e55b36b5d0a2ed53c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2d0ac4794c712eb41da0bcf1e319391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb759cdfe18bab678fec167dd32e662392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe2dac866ee4ed9aa65267fdd1e7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74bfd59e31e847611a349eff4db213394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce02c07b443ddd1acad220b1b10b39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4826b8178ea0b381f89aea72532d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ad67ab98474ba604a598683dd10a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305342f5adc9b1f023d30207f3557f54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9f2d80aa4b2b7482b08c3c8dda9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e23d5656ce0fe9e5819f13bbe845400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b044c8b912f4e899bb1fe183e61cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35124b999ce2e849c2e723c8d0926713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9fe17d220fa770ffc63f98f45910403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c574c12f738117f9aa2d0851f88f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220aa1a1d91f98f63c1395978e604cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f5b0ff4f9c2308c76706a1b1138f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641d890cb5b406a2b36fc893e89aa5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cca326536cd843e49f999355ae2a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8bd6ef0e10d153c2454b68bbd584a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b972c43f0c2c24165ca2d5665bed61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e671412597a155df4dcb9c76364409f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74809a30667bcf9f21f2d09571fe34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8781ad5f457541e50274a9c826964413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c11171c91ad15f55956a9697a915a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854592f4d91513f03c3dcce61bceebb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917404a86d69d562a1723d8e8819695416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c4ccf46e6452b4aff87bee5c0805c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638426e77864c3c183feb53b38b58ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37960c9b1ad21179a917d8af717294419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c45cb5c3f196f0fd2106e37c55d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da3ff326e89a7947b27ea89a2b15be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7127a3f16d24135193560966650c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c0e4c2ca45711e6b386301e5d776d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d9035e433e4c4ea05dee8c58b32c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59f8e02eabc5098936c9c83eb9fa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d4648e12342438c9c95378c42159426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d613a5933e57bb218f19b165f80ad5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45ee326cdd99321899318846e6cff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77480da00f6a6308d7a6658fc7b7805429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4daa0952055e521c2972837db6ae0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd59eaafd619c8c96cb098886d4841f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0122c17c2e492c2b4a5551813d78d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9378b0c730bfe7d22d47c35f5b150433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baee84b1a250f1cb27dcf8b5ca1f6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51c49491a082d1eb1f86aa64a440e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ccae7a578829839287b214469087436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce09df29e3199cda1374404f4cd924437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977387ba08f71d8d9666bdda28a81d6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e60b0893e1295e26afe321deeba56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26188ceedb42d0f38ba25be66edc8f34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a2b4a3ea5cc2b4d7ab7058dd9e709441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f585259bd5442154ad54f81ee9a57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086a08ec9a208c8e84a6902a8e4bb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fccf01be582adfe23243944f401a9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61526acb937c5210079fc4380e9cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f11eaa0e65a1ab283f895125c07aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e710c9d499f3bf85fe8ce74d04da68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d22047880e0c88d3ba9adbc12bd80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5521e877a5afcc558085d1c4a3c8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e415d9c2418ff3ae18ee76fa24de4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eff24eff1a183b6e6b534156e0a13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59ac4c9bcc8ffb1a71b285bf250f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658461d888d28d1744d28b495ab0c23f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b7228558b94d5dfa45d9a14fd14d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02db7329df511e995b91c5f681f09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f7d405c04cae537ad3d71c375310456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f796f969e4db2e9b10e5de0c4fff8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556017495c9ca0cba9cf267cb43535458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf715a59b3648a6b352111bd040cb03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b395ca711fc86d7da1c00d472f79155460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a01d6752b4622249883b81451d045461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65dea23f7bf342bd8a2b08d5ebea52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5317cd19f6f48cc83a33c0ef1a6ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a77397b0697f928c407930c9ca6073464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d2cb78b725d16325c9e8ad47303a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36663a5f6d661d26bf7cfff909e770466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c380bdae3343bb2329b8f8c4b71496467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67ff1d2d7ab2112490f10996a864b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eda77521434b86798527b18e059bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f3b50b1d9a880c5cefaac16d9b9f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d07826abb19c80ce7534521ec2ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a424340ba3db44c153c9d9d08f2d9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef31b25be6244d3f5f3dbf19af559e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32549970bcbd4592e7c936a0b9abd953474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b122a0e857d63352f994f2b0cd1700475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ec3e217a242807e5a7a8ccf17cb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4563742fe6b1d31562075302e6d54f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5790538ae3171205a5fa0a856063478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f559295016a9628c2c8d2836880b78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a78ef739a59820feab3b3ab9fe6a94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b983659c1d726333a58b532bdc2ac2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba61b65953f9a4688f16bb1765b75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac82a2b8611161f88b4595e6ba3689483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60401dd548d144a72637527ef42b33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b7e0a01dc18df46805f0753288873485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afce0d06825f5542ac4b42eafc44cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef518d5decb43ce0e7f26e9dfe9775487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d521440ad523556d4083baecafd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dcf313e9663e5e3b2e6a61b2e4f17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58881d7a74c51a672bd03330416342a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ec0e74a468e597c6ac6973dae1f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4905be4aad5fe2564cba2aa333fb61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2dcb91eff9889a6a9c8eba438884b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0edce03236c8f9343d5d787eb99a36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9826d911bef46eec8a1d59b9f3323e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed5a890f164ce41243c0a8eee0c17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74edfdfae4975d94d43b4ef5b482f94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ce7636391e8bd3f36363f347677b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd8ff47ba97d4f2a653eb652c074cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6de5af17850164629ef15e622412c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe378279f0c71bc5feb4753d9db4fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cdff631b9a6689715649e041fa0cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3e72736a0468192a339f6bb88d0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd8b212dbdd8f7598c15ddf46198c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e8268f6c1cefd5d12959f232f41b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7afa9d916b103dfee49165976586b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ce19ed5f369ee5e2ddcd81929e6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e95031df4d6e29ee5a2f4df923c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664439f877cfc84fd262cc2628bdfd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b56e24fcfaeb80418a8368aba4c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e9f2b898c626848bb14ed00643436511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9cbd516dae13c0b844f65306fe9a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344f6acb9243074cd3b827f03a0f3b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22eb3ee831e575460c840c6bdf412514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb05660b26b98216b192d744cc3f5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54f67b31d534b8e1a68ade1b61d03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463d2df7c4fd993f0d9e5f08cbdfc2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370171eddeed619ad50b2202d09a99b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9708f56565f2b374870191c5f0dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee08b2ed5906fc5b3d531010626412520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086949938b9c2d4fb1a68fa37e08d1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04932c4b87eb5d031134092603fcded522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae682646befbf762e0f81ff60ab2bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c076212b46dcdd3904c3ee5a104e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf96cc48a4aae868b0673c5e63b7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c1beda7a33d5cee7d0c846264d91f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c0c653cac11fb27514833a21a21b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc4d4695d6570c2bff7e62565de72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70f056c5dc0a7644faa942a26e4e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2463689fa6568812eb15a2ff398bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b584ddc6acf75127093fdde2f0313d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bedd67f854e8fe58570b6c26772c1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f54c1b759fe1a62586a431d95dba2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ae809a7463ddfbbdf07380296ed5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3236318b60a5b900c72472c690385c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459040450aa34d886a46e30bf877bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b801d2b58a4dadea4cc8ae40abdd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a0920281f03a563b466bbfffba1f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a78a4b40ab83505dcad3f2560986539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad0c47455297ceef7429a841bdb29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b8f119cf8f836bff8bc943c2261f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c0437787aa6216635a17c15d589c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9534cc886e5b1679169f61c324444543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7aa7667b9b2a83e3df6d8362cb2ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64551efe6dd9e5890eb09129cc900545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346e61da7502f728c2686907c7d27f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cdc9354e3051342c22ae1c0668258547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8c0347285fb8c214de9066ce8288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0e037cdd785090a63ec84912135f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1344ba2d584e152eeb8158da55c517550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5319d7f150c65e403315bfd3eea734551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a173c1838f108a8d3dc0f9a0971b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49246815ff3a870f48009016b0b02b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f7cd91cb3cfaa89fde0578fab0408554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827644065b827d7157d51b09427daaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a9ae0d1855623ad2c2fee514624d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41e219b384ea0829cf87d09a545fe9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f86cbbfd41602c286699bf3a9f8ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3407c5a88ade87048840431e78162559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a26521f8e27daedf2f6d734a2135560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180380d0df1fb10e10b61b3ba857104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c02153b8996972878d1a156da85d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc184bd09d221217fbb1f820cbbe86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabc12ff1f5d148a2617f5835d78431564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d4a0d8bd73c1864c2645802e023d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc155c0d9dcca95acb279e7c2fc18999566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4d81fd6ea2d908625a59b1e7f9f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfac3fe568aa1ce431b13e316f16433568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b6376bdb246dc7d4bc1a9f1fdbf44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a39d310d82570027ad484d6dfc1b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d9fe5af5e83ad54920c9d457cc27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf87d58fb7fa964221cb48df72df60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826225adacac90a590c023e0eed5f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fbdb69fdafaab94581a0d1dc01959574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36caaa789d20c93c39bb256a3b4336575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101593942c5e5be5043109fc61388c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5d78b3789c1a1e863f07aca8101eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27c01011596fd3a9a2a568c09a80f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a62ee246ff910c44bee1a0a65c4f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b2bf5e316b1e18711fd8473a45a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093f257e4bd3658871a5c37f53515d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e66692b49b87a303a7fd614fd6f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d299f6e053e5f333ddcf95e322bc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b8b805f972afa35a99ea79bbc73c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed800fb60864b5c046d886d7b2f983585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d80a6cfae54d802d404ea3205046586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663586e208ee3549439d688e9169d30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641f4c8f43d6286b46807a9021b8651588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f32720e39904fa5ce319be61c9660589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476606531e9578405fffc2b1750d1afd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369c06951f0374aa1dc20a50c323dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c076f06d53d5f80f9b9e2dbb1ef61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427e4c9e70aabff655be93c8b721762593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae61c8376f33441f4c98e0c7072aba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c838045aa2e05e50e91eb8c9d6d08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3d796b54302762afbc2b0c9195b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b18e9b52ce91797c9ef87d865545c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed8b925bee4cf3961fe6ed372888b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec075baef31674814bdf13f9134627599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bbd7591fae263ea15812ece44171d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3cb5aaec9de0a8af8e1867d2083ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b140c00d6f2dc8d747ddeb5356627602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c611bbefe443c6efc4305f0e82c0b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1825f69a883b2745497e3968ceb8b81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb19c68889cda4f18261b04a84a5a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019f0a9e5ed75d0c36d36e38e4c83a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8ffafb639e806eb4f1a1e80ad9e1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f35c8d15dac971c815226697443a82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87284a017a9cb221b35bb69855732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd097b557cecdf77b5c45a4e4c8418610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350ff2561c8ceea77ce4b1423c887f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b11dad6eb329e68029dca2162ade01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d531ce97cc2dbc92831748040b8b2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c3db0feb477c23b301fc297550a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c248e0485f948717b72bece9b204417615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f59477c1091eb13eec30df0106155616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b068f96df9a61255690288688f85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9cb18ec55c950225bd1c8cbca02f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adaf5dc6419e42dcccc7e708f4af1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa248be2b9beb876947c7595ff829620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e7f8bf9b8250e5c81925d062ce11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a312fe3d3de76c89a27fd0507fd05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba57fd5578c1c7f06154f1288a69e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39279244df1e54b5fa40a95f5e8f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c2fd766bbb0879379facb8fef696625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b656793805fcb45b6f853e972d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528170f73b44a830aa40b8ee36d738eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cd9e5e6dea859c531ceca1a832d16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8821df562f16bd26cd372ae14d5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff15c1372780aa008d31ec78b57ecab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6521ffc13b57449123949c1c54153631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a5187facea5159479661be4342b50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb55899e0bed1dde1d8165b3dea5f69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9ca7eb340a5ee4af677c61836fadb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2437b4aca873807fc5f51e2045b062635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a16d51bc444be2d0a25f2fc24234c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ed05a1ab52093f6976e5baac801d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f99d967975a508bff6d2593efd1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceca3813d192f09561a8954a18d7a3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94fb674defa04b4f3250843a199703640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae8d2e46048a23fd074d7ddf72cf25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ec243e6b6c51018957cad0bdb3da2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778bc00cac1a5436400b1439d773446643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56896cdc1c5e34c4b3933de2a90f93e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc634fff88bef9d321db3ec6667b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c90eb449f80fe27a91ed3f90fc32646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7e89dace7de5477e157a95a42bb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9e0fb5f37219d2e2186c60cf68bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d19ab9d80f85b0b3a9a5c6be408e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad20dc8e6972f0cc11f44447e3ecf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c46f39fdc3341c5be0b06fea4b3495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e571344a3b2711d770aaa9811a915a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935d2886dd147968e927e83bf038dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439b72befb9827d074541e25179660b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296415a08e00d34c1d4d8944d846eaaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b6dedde608cc16f4a022792572ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecca253cecbb1726e118e00bd69e9c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145bc20d58bb1426a53b3d3dd31fb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dfa96d69f5294d4d50a916d48720613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96a0df386e972c1f898897d312b2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e626f3239f7f6e5a6c114b444e4d6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4368d889d2ba35ba531532c0daed716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fabab73eef3586b06526592ee124617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f9cec871e182efcd31f876636a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc49f80db4a442e752aa7543c0a7c7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be603c606872adea68f017b076b23d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed3ce3bb56371ced8b30547218fe0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52184949429c085997b9a9f85e79222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107dcd95909b672b509a7015df0c0c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa09be0f3f5b42454082dfbd90abb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e702543df8e8ee1ca2e9b0ea7dfbddf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b435d09f9838bfe99ae194512dfd0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c0fef97debb9d1ef7f1440be2d0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc546951d06855553737918c05df27528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a729fb22b53765b4cf9ce61866b2ad329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a7a4b16a7e05e14fcde2942b95c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c091c7a3d9a2ecf1fb7bbc02661631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87365710b318a3ea79be7fa0c9e0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fcfe8c049240f7c9be8662976531b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5938e2357177e85cc8fc5e2d1ffe2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d768305dcb4857fdae77b5801bbe2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e049bd91337539c629c8d84fb337f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673ce0a3bc7a232766a2e5c8b068ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565dc2344accae229151eccf40a968e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37c1bea5ecbba335a5ce4918b96c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088749b2a20cc6da816de3807af32b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cd2c3dfe0fcdd463f5e7649cc641841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c845cded54c184840be2bdde4e048c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631669d21ab0eae0e1cdb6458d203e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc546c613d215e3aac016f5420003c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f0331f22c6fc456760314f06236a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0f9d73727073b04075930ebc62b5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34585bb39be572f472a64f8f15f14e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eaea7cd350f9d33d926db6d58f04f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c7674c45b1e6956b9bae9726c9a3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992112573d411de6d49503bdb7eea0be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddaa5682ac6e71b7639ffa5b0662ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf27ada697a5108554e00ac5d48bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67c6497e6c0057641a2ccf19a1a28853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861be1300e374170a884132fd8983954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9f2fe49eeea22e1eccb81960b4b6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f42d3760da450d0209351c719e9f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d4dacf934ad42a53eacaa01be55bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8b93b606a056889660827a5a397258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee047d2a8a057c0d1a0c2d01fd13459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0c286402d47b45aba89c2c75dd1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bdd9e252eaecdc78b442578aff42461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9127332412cd3121a4cd64beba556962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe74c6b086ea1372db521cebabd0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006e600f0f5d8d539d7ccfa8598881664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c594d19fab26329935b42f7af9e55065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10990081e2151a8d4e6f6bba9aeaea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622821f0f74969641ef7eb0afc59c7c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cbb0c2b6a7298e8cb83b0fc5167c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceff8410751c699a2f38cc906aa4b7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb1b2b4a215d4bf63a499642664e5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7427399f9956bd20509c38eda5592471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61e874a61fc5602b316dfa4a6b3ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbbba7c8329b337bf0d95c05ead9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba0ea91affbce984210750494def974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa1f8323ed736c5c9d32745af607e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03addf1e5b4d920205534be903e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d73ffeefa969a8bb8be0189c91f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f3b31c7539d2f8e6858ce35d52bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4deec18e5d30c62443a9404d69d4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd9a5479251189fde980d23bb0c1b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb3a227e3d804a29d1d670d4eaa0bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76376a293a4e91847be5f85d993c6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f03eb081468bb99a4a5185ff456383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52524fbaf007cc8e8bc8dea93fefbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11bf7cf895d927e1e697009f8677f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a578e1fee8a748af1ef60c2086bd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330958cfb1892f49c920ae2f51bcd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37391ddd22db09898f85267d9787b1f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584242ad5bb6af2ad6da62f04c69f06c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aad97a846f2902a8402392f5a49ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec2d191f26cd69528ad5bec3a546a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e9e873f2e08a09809eb9b0761fe492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8894b2cc6b95c2c2c904a6c735133593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c38a54b26fd160ec043d8a797acb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f97887cab0d7a8ed5f5222e7735895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f2102a970440572465a903571535d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a47355a5d65da7c56afaed3e159597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd322117490248ef09891a69a1e8d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c63bb096d78e82b54ee021250df31899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d7fe2624882a3fe8cfe418dcaf1ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d6ebb94c2227b862477d074d084bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858499b2f2e3175d6828e9da2d0ac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53819ff7c2adf67a5a227dfd68f6ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba0ab0dfa3f9d6dcc84795587b2a45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecce25135ab2d4f265d28f6ac687b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f21e967959645b7686ba85f001f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9d42d98c2507b7af87d84dee59982107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094889ae969409cc8aefa30a5ad86ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b02fe91e32c048f915fdca79154120109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf53f4e51f10b179a6c761c9cb3029110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c08550cef0e73543561a6680b4c65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe74138009c366f84490a3044333a7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c2fc2a692af321afd22f4b65a4bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0318d18e506bdb8569c4a7fd0a06dc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f7074f76a2be812ad0df9c6788fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89f13008e13a5d13034b02dffcae1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d12a39d0f4f21e226dfb161aded55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b2befdb085293a64d6e43ec47bfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a776db51184047fbf4a841aa0e9df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818340a9a67372556c10f3b5986d2dbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45882c9a351d062498b0805f63bb2d8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f17310e9af6273c9676ccf9c4b9030122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97eeff41184295d8c3d9d8f28fbf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5ebe379e230a031b29e51745b1da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2e77e9e30bdf7ccfedb6621ebbcc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a7d093cf13e68dc5862365bf8bd5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465242d7ffa51b198094542258dc878e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae0f8cd77ec894d6ea44098248d540128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704a7dcb1cf9db58cbe8977393230a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e4fc8ad946ba6435405d20a3f911e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58023105b163746a2b41d45ac5bcba5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ce5f70f25152f30e390de1cc70640132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73566607258adce5eb372f93b8e5bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1bb0151bd7206c4cfe3af816d039134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31be13044db86d01e4b0d2b954b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642842f4271717d694d4cfe12f9f4c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a7bd7e6c444a2ff99aa619a8aaea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbd02d0e1f9d3c873973981d3f8124138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249a088148c81936c05463d4971831139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bcbd6de590aee131164c498a600d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4382d8c04b98a446c89f6f6b953444f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb92c0af1d88a94825f5ba2e74a3a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472dd9f58fa69360afa18278a924ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfa3e0f7ab959cf2f73becc094b477144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dabe2e911badcb1c6e1e1b6ac6712145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237975011fdbc553c74fa6ce3080cc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556b4bf01a5f71b659338f08b7502c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dbf7d196d6d0763b36edbd4919b72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25039d7472840a35359699ea4a7dd2b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d26fe45ee17f193fe901bca8352b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3aad56f7c8ea9a6e2be6028964570151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a606e21646f2320d0dfd9e41a072bce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99228a1b42945e5a4a5a35e10cb9fe2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0221c2edfe6c4036ccd7e9febd14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc516bd963d51ca54c722f0a78f2791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0f885ca9530182576aefe5d18034156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77086b692782e8c1c0018974009742157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41cc16fbdbd6d1cee35ef91ca8b5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad7fa92405a770fb727cbb8955f464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5dabb14d017004f7563cc0ada06fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ea5f24c2362bb66c393ab2b238b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c6dfdc232f035d2c434d95f5a01ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc79f7dd85ba17cd4d6cd5e93d32c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c0fc5825f95f47b3c1d6282a7ff30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026538d9bdd7309a119ee4134185ac7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd706d15ed94adaf1695e4c1605ea67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d3911fbd19de35a28c4d847c4c62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d0c9895aae9ca8c0b33ed32a8409c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a61b8fe1bcbce5000ab3cda1406827169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e55e2b97e7fb17dd8c3b7d61b9d5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fdf850fc8668a50ea4d6924585455171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ad0a793796031b9f9fbcba29f403172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bfeff8cc0b66dc0d10f305df62959173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc75088bf4f0c33f7249680c11e9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee13b67ab89dc7d4765767bc2243f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d22827624fccfff6a70c0eb925ae8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcdb69255faa584cb16120d559e444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9f60d545d759e08077c28c95de5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87839e6c9e5b51f5f45d824a2664d3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970011e47a7361a59b7bf72c5d42a8c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc848c30b780ad73b19b3648c8971db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f2869a630020eb79e13599ed31ed5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497da3da01938ff53e741b67f29b5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae465a10a4d7dad72310a2b13109bf58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708932006c44f1f33c51f57d249d7c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d6a4c5e889ebe800f16726045ee8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29a5890675abb6abf04a0048b43a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d8758b2464d33f84a42168c58ed37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6981772da6044fe232accb423646f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bfeec42f6057147c72af5290f99d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baec9b5ce77f29efd234b2cbc5a8d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e95d1d1bee61cd9e5d9ed7da9ffd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376eaa50fd67ed05fdb9128d668b9e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa800d705c00c9a4f18d426ffcb11b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245a8e382cab1115be7a60ce4847f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9de6b6c398a626a0adda546d5e18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9bf5e85f12ff5bf02925d9b6c95b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da3cd9801dfdbb21fc4a966bfd9e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2badcae9f1aae8fcfa2590081b10b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876379e671ebb32e40906aeda09978200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699971ad6d4215035b518d0da7f9afa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e8b5f031abce9f8febf7aabc4385202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52724c7e9798311b2dbcea951b6c8734203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37c101b2794c37771bd309c1a8e22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ff3a1879351573583b013e231c13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e7b57654a587cfd9c461dc5a9b508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5d61e2e63186d389df4250bd4bf94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894a8eaef8a472a489fc01eadfff2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4471959eabd125f12ccc6eab440ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a2d79b496057b4b7c9943aef9352b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621455924ad8e519128ff91faaf42db1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd0c6ea01c3728fa13530d637fdaff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6570f7647a2fa0710efe5ec0b129574213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7116b2192da2056e2b1cc4e075cbdde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f2184a62ce51bb76c68c4a88dfd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89811e8b18d39434d14cb4df4e401459216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6595a6e3117494fdeb89f195b87554217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d57c9c814e7a0caf2df93865ba946218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039e9c43ec05d0d0e4e0af6d3254a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51fecf348401c30e93834b59ae16a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a547a01ae1f7b3cc4818a611c4ce2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a3a4aad7cdabed2bcf121e8cbd797222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefa1907786cb4133eebd29ad77efb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a2008598ee3fd214d78fda14fdf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d8f0b18cea3bb48943282ba075b6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd0271a2c90d254af0ddc56440f4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b09f1091a8b4b376ecb875f9e8901227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708a9a2bc0c616d7a4735a19d547afb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6fec3ce716cbe74850513db117343229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8a2ea919d2589c52f14da47e99ad4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f438ed38e58f0e75b65331c48704ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c51cb7b099a53b40f5d23a70130ace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8534abc26e028be05d4bcf4c3b5ce8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e282e02a4f80664372d7c381be73df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0587ffbcb5361c307270b478591a46c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000f568df6a433143bb4b413dd512ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a543d145605717b0cedee137e17eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf24c5f21ae05665519068c3f066648238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b228ad344c95157d0a6f221834bce97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3fcdd2bdf943ec77291f2a7532de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67086d8c2e579c50636cf1082f5bb56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59db47f47396d298b64b34a92a3efda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7876cba85e6a5ea228e00fea189b19c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993c4c4c7e0ada78c13203a2040dd03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169d12a935483433d84d8e610cd3408245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b90d51e3030be9c63bc295769e605b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eff56a3876c2beeb70771f35d583f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37597e29ac3486911cae54c0706f45bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6729d56b0fea0570a5300b66deec70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94c7148fa4307ea9d87921534c2e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75c4f90b027ee11689842f96d1bb3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7b592c8f9d2e8321aefdd1a73772d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ba6570d0b5c287cc4917663b02b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a73ef91b332747d0c8b987bdd56648254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb601051d4039889431419efd3bad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b8cad92a67013f58f82eec5eda6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b9d2954af89126b0ec5cffc1587a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245effdc86bdf107105728033cd7dce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d634b435489622503ec93690ab73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412952c809f3843c4b8aa82e1fd15e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b8fd4cc9f18a67d9e6250296c8ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c66a5338532978080b748db3291b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f88a6ada7e7c5dec4f981945675b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b088d5377b43d42f43cd70a43f12dc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11380de1a7654934a0fa89b153e8be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f5df45a3c59146561f2aa824b05d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138957fded059146d8b1c77d0800270267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f9db6615ccbfc040b3c916490588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850d2b53d801362c6b1a9a378dd246269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2bfc3a84ee1888a04df678bbe6ed9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075bbda72d0dec0b19dfdc70b624c88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba29364951624d764bbd4b2c8ab5b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910e040cab4a354279b3ec7dbfae63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb195f2a7707dd1eb82cdc76df600f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad56a8a224e68834405a6286005721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec3a453e16146f1c60f8f12cc126d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b25ce359735773be5419650830791277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50089ba1497d80330910b17d4c996ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07268432ec818959f2b5b63b471d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036ff9287660efffd925a6f6eb49ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b84bf1238cdfeaff29bd80c2a4be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f3c2905a74440e636f4eafc85532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b91881a1427fa674d95704ad2420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78cc6931e8fbbd68376c4e8c30255284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029721b596b99ba32be9aa43342814285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6fc90d946ff9cbdacbae30dfea610286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7b46230db61f027d1e60e302e69c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a57faf612e96c4763d04bb85cd53c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1bcaa96b73264bf2d9080fe6e5ec3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f74d31de98710e78e76b1c495eff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c88498b00887fe3be831b03511eef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d810393130f6a6a880a4b371084600d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdfdaf3a3e29e2ce3226b6344ae22c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e8d9ece2542da54ad618f43fed0c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e373cc23a60a27acbb21708d464686295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cee19eba90bbcf008b4d3ced0a4ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74899f3d652f80fcb25548c56860f7ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013afeb7b3357d104ec8a015d207ead298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934f07aa2afdb45f92f125f4e0fa47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e2f0d6950c23b7e50f5e171e9de2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544913a6ed437fc9339ac8e796937274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb9cd5973d813d77a97d033fc79e46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd07daf8ae8e230b6de8e0d1b547316303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0175a935f0c524ae4fb905bccdeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c07568614f9c1b1c9f8d33d0ca4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b9ba719d0a79bd8ff150337bf1323306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb5739924ce6490f7a09cc9e7b4999307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4bbc9ea97d9c14825af54292c5b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e817f31428a6dbd050132cab8c087bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d791bf4f7e68dcddaa247649c4c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c949843fee4b5941834484772b8ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d318861a8befd5638782287cbde7355312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4c908f2e7dbdfc72a603526d67e66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014863eddac7c1ce478e4033b6852574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8be12e4f86f0b92c989fd319214f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e812c2ea545466a0b7dc9f5b58548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b637db2c4d15325dcf62badcecde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364894585161dc4b9635fb4822d40866318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b396d2942649d31cf2e06adadfd782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef236ef86d54032c9f081cc5df4e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8aa1145fa2749c6f593cace26684c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2999948f38257134be8b1ff73633e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c5e8391358d39e1ba95460d7b918323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeabc06672d6126a3a91def7391a72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6cc35b7df8bf8de6075c87c6628ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28adf032fd55747364e4172b803e73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f533466195d9e79a0eef5f1b124b7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414062ac2f482fba2de5e1676d1ebc8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c7741aafa4faf9f874fe0e017bff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbd4c6cc5f256ba912333f2f01dbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a9491a6318565dd81aae6a95e5a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730c76f5498f4fd6f64dfd5d6f7b01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912979bd24d7709e1643a91549274ae3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3d6230ba89991914d990d74ba6b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12b0d30b1109b35618fb61d9e1a80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db587fd1fd12a5b9f74607d025557336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84418953523db42fa7960b3e636737b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43b7b9bbf49b216fa5651eb372fad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3a47f75d7aecd302e8f3aa438863339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59064b1730c7ffd76b5088670427ffb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ccf3618b5d195d57a88513b907557341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e294bc2bc07269c779a67fcb147dbae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7cf10bf70e4af383ded9b1fbf4c07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d01e60a2029b86489f35199ec5395344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33265922b1dc4249d81e7bf6d047b10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa909eddc532657b348afb27d10d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39709e8f9034845cf0ece6cb3fdbc96c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c9c438dc56fb63f74d412f6d1c636348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27d30c65312d13ff9ddda758c2e6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d026b5625e79bac0e36f65426f79ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0bfdd343c965bf9b37c6f5baf4bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411daa24954ee6e02b556779ab6ad52a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d0ff55bf979ffa451836f15af695353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004c824d38ffe1263ed359e7f5beaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654ad645536cf90f2b302ed64eb4330355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a5fc88c7ea0ee3332149f09920b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4370a1d51a0b835140581d8cb62545357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ce4bd207dea5287da252734e7490358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a31ddf540597fec2cd3bff77f0c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcf6e0d322b48207e5e015ce52b9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8af59dcf44cb1d2e7f2bf99487f75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3c06ee784d810cd5adfe59ee6ab65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401784a8c3bcaf4503ca66963e5412e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135ddd846b2b7aeaa088786b43db42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e1a71acc7da775d479c0fae8cb00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04adc63e6da343941b602ac9c1953c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d266918a92eff63f5a4fa458c14a2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004aa6fafb3b386533ee1a7037a2a17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be533291c842c3ac37a0ec6611685fa0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65113263cb86dc25179fe8e0263af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cc72532efb0ddff638e8f3a5ce9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4b23b3e3337e6429caab557711484372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c7804831a407e43b94e8f651b03bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ff0a959110599b034be8d7285dc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51667b8efc791ad2361afd7970155b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92933e55429a063bdc876a3c9c1416e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d8ef79fc98ffcb59b181cb373fd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c193d3a03e0a0da15eaba25848997e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e27bffa3f0e5f017497ebb36b297379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940468d57591c6223ddcd75e4137ba1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc42d4c8b4380a21fdbb313f6abbd13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e82f971f8ad41c618fc5f85321b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18aa7021583fc2ea7687b60a9bd42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff548fca273e68e30ccff53029264384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a584f311d992f31b93e849c79341e8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7d2a770de49f870fdca30dabdd2df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d2f8571ae26f3aba7ec68bde8e1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f5dcfc8060b039bf3a746c99ae16f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3edf65e434f65fa1753e2a5e78018d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40c90769c38801dc041d6c88e9f27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae672c42d487c68fae8692fbe14298b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d54265c216c43aec7f8678b4d199392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ac8b93a55634b95fe83ec52e7e84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd7776aebf7d4a03f1a2bb3d6dba1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668a178ddb896cbf323cb1bef997a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aedbdfad782db8ed48a9d08121952f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8bce23dd50389cf83a6a5138f916d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0efca64ce3d27d176aeaa26b5248398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e6fc2d0a738930a11d5754f7f1d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b16cb46b23bfedfeda42233d1c4c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0e0998c2dfe475a5560806b06b6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34036d820de4219ef85c6ecb4fe8ba13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c43edf06278f20ead8bf48a58de70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8d8b471e92d0646b9c2b726212ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f5630d078c6e928f06186e3a136c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2f7cb7472ed7c270b6239f6e17b01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a941a1dcacdeeeea3cee0806f6069407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4ee74c43a6247abe2f8d7e098c02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747a6ae74ad12a28582a07e37ab2db9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1a6b40ba1ab9a87ae3e741a1096a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce22b64e0d359d470910d7f7879a99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30894827f9a7e016b5cc2ac0847de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e480acc4836b02201842becacee3b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f9542ac3e563feb29df6862da536414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4089549bbf0121593475862c8d0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc034faa4c18ab3dbc18c8165e17af8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0186d7316f4f7905aa63fe6638a53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b87be3f334589da9f33b179d155ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2920a4f8d28cf2baacf2eef1c8dda86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81c1ec2883282c7bcc6baa762ffb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed470d5c62f49251dd981dd7a14713b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f62e86644527d314324b72b56564422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe240cee777125fb87c0af36c145bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935781574ae18cd914297007e937944a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089cb44a40e967174f92e5f5714b0bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852446c0412cfd949a9cd2c7f9d5926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029defb2ea7ea2c7c6dd0b8ec2d26d61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afccbed5a195a1cc992f0d3663f2e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e03ffefa56f97f53bcfce2d25f102429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203182c70dd1587f57e1d7cef727e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2642b15cff49b01ca5575c70ce4f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbbe9772589c30d61a340d866719fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eea3f3ecd0c7c4dc122bdf790223d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af839db741087d37ff551003740d62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a01bb592592ab17c897f8c5aa413d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f93495ff30f8d6d3c398dd3e8a3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aa935acd140e2234233473eb07a04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cdb44cef2f41e33903425e93c1e43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f64eaa626cc1d1c027892a93cad6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae82bf41267b1a0bda69d8636a5c34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16910ea71acdb6812af2a3576a6c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf183b9c3ff339296719b5a8e2db2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d7404c31d52626a992cf8659874f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303d9a1f9e7fa692073969be4d9ada444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e7daa1040605470417fa39331f74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c89d847c3c824b7425f8cdfb73295446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd98ee9170bce8f10f01bec4580b13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bad7b764696879bc0e006cf67f104448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deca1e9f87f572fd5e536af4a3c8b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93678cd1572748059590f8502d9518450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2a5b08fd56018f0f6756daceaa8a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea11ad8c9ca95dc6a4cdad59ab906f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbad15eeca510ede3da1af9c167b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b77f46459d5e002f495849aa84a8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49095e1eae8ebdd7c1138f2f3f0c50fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8814c9185e2a416797cbe7f0973f0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bc8046dc3d2752a4edd8c7ee69948457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cfd8be126f95c3ba2f1c6d69c8244458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6809d3b1bfdcad95fde493298ecc10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111accd1a23cef5c8a9a91e258d7826460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9723ae11052ff2d74e6df702d3b88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9c046bb588f96e1a943ffca4c1024462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8282f6f29ff3c3376ae24adbf9312463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7a920552287912fe5193a72f7d7cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92694bb0d3076443fffbb168dacb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6adfbf4002429e3ca057e4572524466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e6367f500fd74ab92091f1362243467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82aea7474799858403245e4f47d9bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e3e3ebc4ce5d89d4ba2653edf7b4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b211caa4e4db8e53b6bcc5cd77f4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536967195cdfa217c746c452211874471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a0ad1b06904f8bf60111c79c673b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717428447179ae39fadd16ddb4ecd7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df13a2e1990abeae3647674b2ccc00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cc82415f0b71310313e9adecc0932475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16f545a1fdc7135e75d04ad8c0a32d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a9eb4dcf8f2ed67a1c4002e63fe33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b465b25feb54d8823f514acf76e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba8f0c59c7c5445a24883c97d7e45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f80f995eb59e49cd522f7b77b8fe6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fa6dc0f539230e919311bf9bbcf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1cd438e88710d576fe46b49584a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c541c61c6a147e8a517c5de2cb59e53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57a96ca99a463be636889beee06a3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990fcffeb587587c0a39198a5674ee2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6cd2c77a073db0c950227105d465b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66d50e238bc378256e140f60d76fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7f93bfbe37313ad458f0ae55ad561488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c4091ecff4320ffc1deccffd2646f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cae6acfc39f9bbb971e571f0f59c91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b230736ee944d7d71ed0c71ef77f14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526d493f2af41c41d9374d937845ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7695281aa1c967c5ed7abdf51c7f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc9d22dcaf59ecf7e2535ffb67a84a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32d5d4da10b337faa95c7c91d5987495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1e56b705d85bdde55040512002206496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7027e1b319c94206da3f950287abc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ef77b4334be5a94379aff5fda4db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adcd83cad6b7b0033fbecad29a867d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a9e2f68aabfab71417e48370c89b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee3d7d909e58ee7856f35f5adf7fda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3c595c83452e0a9352543804c087e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209e10e9a5d7fd798b3a04c696243a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d392ad4b1ffe621a08991ecd5d3be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812edb57f7f55bbab632b11118452e91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412859cbbbebc91e1a93851a12ff1b2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec0fb0b345f6499365cb65d5f7ff8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6bb480c7b203c32ad5552e717fd9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db80e2a5b9dc2e83b3d72cc62aab2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d75f039ebf81862a0f624931295a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd311ea591686a8034ed45ed85edd80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b0e9ca88b77e2f502a7b2debd6fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fbeda4859540c0ff268a543a4fb06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d67238db5ab0e90f6b3ab7215cb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4ba587aa5cf02b57d45d80c8d9cb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d843b7ff744618857934c9a52a51619516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f780e1b91a29f87ca02f6fac8668517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733afc7237102f6250662d95bdd69502518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238d0e10e958fe8b7941306a4c98c45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b320bc02e3d86a1ec8c714fb7d5b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c5278b0c127058b5294dc17810c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f1c021cc5a14aeccc75e51ea9a82b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0f03e11b5537cf44640d3b0f761f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ac2bf79ae6138366c7e4f3b460e5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df30f6f1a25baedef5f74b9044a524525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64fc7b7028c29a0a93d87217d14bd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28284337a78b67be2ad2a396f886d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838d2fcd992d0f5f0262262b3cc03b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da367ebfd5b8b764fc09d3cc77ac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47cf1cd8bd1d20b5f59c9caf87241c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf480edc861fbaf48eae0f1be470c54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf253899c511b4798c01a691cd91fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22783e332a150c9387216ed7542330a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a39abb227c3b15e6d253d09190b36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc644abba960892538a2f221c9f367535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8375691acea8b4ccc23195c3d3f43b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40768d2546a01db5a87f4a8f76e492537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8eddc5dd6e145401650c2a48773cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f892a1d426a3b5bb41c2627e64716539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c98d4355a8d212b123e7ace9d90942540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba96c4d824dfc3b45d121c683f8c445541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9004ab3f6eed2ee9571101cc91ee473542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5d9105291a1c73e12b135f053dcf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411722627850f8e939eb8a54b81e821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93550b9dfa98726e70f55b6f96c713545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32871f4e016a3f438813da2394303db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f79ca0964769a70cd4b0b9cb8cecd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cba27e4bf742ef3047828ac5ba4e62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e950c9000307f22c7ef699d8ec5da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee59286dff80fb072a884055d621a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd013e210c350cad463661daee1382e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac524af979fbbc5c48af87dfc0336d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4102932f1c0f7137fded4fa44664e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee658ee94bd1a59579018d102b26d2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c587475695df02529afa74cc32ae830555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed462c3d3e817994da775ed55c5c4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3134ac88761681c567492f40a3a4b2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5274589cdca0e3f00463e2e698f01aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d44cba436c4790675c8eae8a4db382559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795952fb610848094c5e55902d78be3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cd6b17ed9174cc2de0fe989e98ee3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e5c9100959c163ca719b9c0b8023a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e6a108a636a743f8abb6dfdead47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705ae1cabf3282bc49a43ff576ec89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202637e66e2c1145836ebc05b312c906565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636e337ef91c23423da02f8180ac9dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79721fedbe8d09c648b91d210e10a19b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27126641959d5bdb5823d48ae577bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c29de3cf1d53d474946a702fd56e7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59bd44989e3d69e1f400e467944bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc61255177e67b7388e8edf70d958e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3756fe71dc7d97c7cd833f6d168ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc545f19bbe291e705593836007f96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3dca74b789e778e8aafaefd97a266574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7751048c9ad36fe1407b7ddb8c4a63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dba109341b2f8f3df543c160fbb03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad33343f8b7dfabeee9ed4dad3af935577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c34e394c96dbd62af3109766f756f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e82fde60b4c70a9dae87decf526ae1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b284d5716c01de5120ba8c5361c8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d144d22110ac660da92274bf80c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c8becd8ae652cc4a558cc57dd15dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c818c5189b087de4887c9bfd26da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247d13da5bbaa4b581f59796407e06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69f628edef68ddce68246fe62898a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd3d3b0026e47be333bba7ae2f9809586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb0b7b5de9f9b5c05914e4b251e17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db3a6c9a6a7a21acf31ed2c1f81e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558429368d820c57f226c6416f60d5ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f400bdc4eaaa7669b09a55b8c0b6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab87136de2afe965a82cd7e59e704591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aff8b156a77af55c3bdf469667bdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af9a50e7be22973239e0a7acee46d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311148040a97f1fe2762c7303b1dbc0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb665ec362afc4ef506ca45585d450595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21175daaff6438c8adf3faf6408fbed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df95e59329affe18abed01e624e0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ca11f8e258ad421cf0aa59e713fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1d43b19183ead6a1070884a8dd49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea7bcac703be562c1e0ceb4fb2ff7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54587e6f5e213f69eef44c84c00703a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202754e5c99b45f3d1817e4dcbcd8175602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56a0e35db3959cf0d67daab7c8e18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af38612103d514f6dc3c9624a2d59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4183932e677a2b083ae71ba92c2a3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974468167523e12eac8d4715236d8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496b76ccde49f4f25579272487cbe3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671ee5c1a3ab4dfcd26be925a57c10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30d2b949c877aeed37d9ed1121c8ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bd2fb402736e5d8e9ea1179f9ba29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738be94784d61dd8c29608e8353266a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65256ff729fbb84bd64f366c39dc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4360be845a619002dc99cecb3108b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c91e0a9c83fbaf4a3535fed0889f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d499a269f7d82f7e96a0cda06299c03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937200284e803e2e85fa7d2a4047db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378b493329068785d726b3cc53bd26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5202785d6f04e8063781ff83926a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980089cec14d6bc97cb2718145baf576619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832139476651e83fc4cdcfa293404d2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53579ec219170a2c8da0e12368c2d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24694a88fc0ee15ad8ec8205146e2da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662205c0e07e6abc97212e824b78052e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3536a2b06ae933afbdc5886a0dcaad7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f5240bab092b2b7b24aff5b9a4190625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d639ac0398a230fb6adcfd4c01737626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195270ef70ce27f6cb2a619e73e133c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df4b5b26993cf9e16ccf53ee15f82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122787d146bdccb635183f5e3e4935629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e9c168650639061585b2f8cd498ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033204a39e9b1c55d445805b1d88d1cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fcaa7ea7e27a5bbfb8c395ffe9f65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c58068941fd4d4228cf1b15b664a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585455b40ad937cf14e813b66eea3e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a5b2c46f602e41c5395b7880acb92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454eed5c2db48d9822b7cf1a6335a6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b61ba351a4c1ae93b961ed23bd69f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5026691e769de20216c98638e054f68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e7e2a66acef6ad8dcf137171972e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6920d7aa7f23b8292f68af3b3d63ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee74d68fd3951c1623f748e5367c13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cef05095e1968ff5b7f61dfd7dc98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa349e17ddf1b8dc8b80e1f833dc5e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8630014e28cc2a5c236ba0046b3f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3335f192c3f00c5c3809eab50afad22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8a9942c0e73fbc8fd5f9374a4d91646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>