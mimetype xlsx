--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bf52591e037b740fd8422f64a8d321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750bad80a22bf6a6bdcb04a8a9d62cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16dd3e036460864797c1101d7b8b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dcae78eef16705888e86a020f07a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b61b09ae74203515da266f3631ebd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab2fb9117b1c16197b67e98cd404a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c39e606e46a47ef8e25469915be4557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01960a268564d862f9f2da1e71332598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ba956fd306634b8d2c943ce9c3789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafaffb60f4a1b4fdf432f1279c2b0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac299ac104350e472955a4aaaa6f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb020bf37f9bc12b54dab1c58a2bf9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50892685f0810df699144ba46074a05113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07c1379f0b345e075f1400217252a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73e8d7fb539690f56603dbce6ec54615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45525dc2c45281b3f13008830f055316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fbd43b1cd0ef132617af66749ee817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889310a638b046c455b7ba3304b11ef618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed70438d16a289a0da337ec5c81a9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef433654094d6e660072a59310eb61e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd626ed31e433b99b26e1a4e68e02f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ea90b7f103b352be03cd3298251cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202651058f7fa059e841ee91ff2fa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658a02d1319f0da3a21a989f187030f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec9d0df97f41014b3698b7c369ccc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41e73b77d6383c101d8a2366768b0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d403f950b2451f312eb54fc85fee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d717a710242a72963f8b2381d8a540928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2019d68e8ec1c85b42d7bae08abc5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b3a1cbb5685ada412d40a2cd323bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4cbe054c76a047366cda3ee69b7e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b992238cbcbf39a276a068869cdb5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a7db21ce87bd759db8b78afbeb33c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7cdc29b036ccb573c4dfcb3c6805334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea95373ab66edecca0c7984c9ba829035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cd08ec94f0b144bbbd8e155fca92336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f9b6c468265b45d720525f1c06dfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ada3f5eb0b823979c9fb8274c031b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b168795e7212d69c40666a1eb7e6d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2d1f6fb54ef0d9952b6a899140d4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae20df3a588e9077487698ac708c39041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e6147ca590e8a9c12bab7ebe54d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2122944e3c5196e4f61c8b0b60e2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b72111998ca09d17d89a9afdefc5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129360b680d14c687058932ab2f8a5ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762173632b3a5a6c66873c75ad750b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb534ae3477418723e5f22a95edced9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c311f4cf943ee93681dcf2d629232d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be67fcb2cdcd484758d144f759cf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8fc884126624ca0fd513bad1c19af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b063aa755a92e14c4834c59affd6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee3fe56c4651ea4c33f1338c1ca66a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7c7a2ff0c3b0e0f7d1a491164d4ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0edf36413a56ec73e8f97bfee8cc0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bef87fea3a74ff4d211efab8aa7aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd2e8328bd9a089a19914de508d31b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5cd507177847aef50a63173ac5a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a0b72c5952413143e7c51a1bab6b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4ae49e9e90954ffbd3a6ec4c6af159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39c1d192cf433421978176c52382b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01ef3bd694850247520b7dc3d5045861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e638560357efa651811d17706b6f98662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e753aec571ba0578b2839e85406e7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8ff6a8b51aa8a77848085263aedb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c378463b6047a95001787aadde78c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c987f15be8cf70831e0d3a9d3716ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461d0cb12ee124f9cda16cdbebb461c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5124c029c36dc1a15127d4bbd9886268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b77954e5d0ced60f7ae441be6774269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03562375136f97a250adbf8498244ea370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef90134be89d182f10c8c3f1a5ce671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef07d3230c74fafcd6e4329f893a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aadf41807fccc60c082416ced0fcb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d7804bf1d61e388c42d8e774aaf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52143841d2409cd8f8449d0b6a65f8d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e152be38c4e9abbc2d452cc4c1a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe873de1fc29f8294e6d20cd34119e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda27c9e5f804ce365fa609a6b45d0b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a7304c86dd7fcc6df5b37eb863dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54cf8b8672f2788b7496442124e6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c8f5e283482c3b7d9ebe8032996d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb50c8199d4a7643d2a7fec425c3ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a724d7c1cc2a60d077188752b68f2a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672285868fd0109fbd483b7c67e62384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75c88a3da63e12ae0c27a619902a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633229fa1d1af0ec4c21bf1216a7eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c1d707f32dc1903843b38a820a8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e1dbc6bc3820621644be70ed7b7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01a25cb4fc1ead4cf567d242de0bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986cd3f64f982420b79d85c891f2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa88ccaf287c28e787a8f6ad8642a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a19be3e51f9b67e98e1cb42e5e3eb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5807f7df7ebf4b170625499828995c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d6971421b5a90d4ef6cde118866b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28fd565826f33072775b956730e6b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6bd49cfeef594a75b92b665809e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa936de8ece487b70dc653a900f8b53997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4920ddbcdedfd0fa954d1a411f9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298edf19c85cce96b26af9e433c50ae799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8348698b10f2217d56c0a8459f7db2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae0b32b972658567a1a01f8a912734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96d5d3649a7ee6d8f9ff6acc4c2a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71311eeb3e8e7705520685c3de6d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618189a61444d3d79efb4774db6851b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de012afe36cb361d074e751ae6b30b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25478f1906cf47e712099b9c3ef6d35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b821fe67c9609a570a704c5a07f07c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c763636c666ffe693e22b1f7fa5fc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085f05c0cec0dbadb0e0b7012f3580109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d6378db6354f7600173e26859886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780468f7278055005fde6f21b461abde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e48903df902d66534123104b772e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f6ebf633da4097607d6014274e0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f63db6a52a682219f8e9b94b3c0fe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c1063fd9778c21e0735d16efe6ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b5d2e3dd0a7e98676910bf9358bef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5eb71660ab311ddec8622cfcf9944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4738f191430b479533091bb30bc12e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27584cf4a21d0eef821a139648587d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40679279f73630aca976cedaa1853c4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b183444df0966fcc90c91c08411a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd749101def218d5aa3fd40e2b121122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13552314855aaf80494bcf72f45b0b0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012cff0304d17d72b695784962c4750124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c92a0fdb3bcc7f2a32db3d15efe89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42a62025e89135bac9c94513624a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707846144d49ed01958450cde4b48d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3652c8a8014b3d897f7c67256e0452128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7def39a1507e01ee4a4a504324b45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf14e4082cc45e7ebcdb7881f7d9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696b341dadfd60e5382423178be839c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8912d549f033ebd9c1b7603ef53040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f092c25129537b8d3b13593e7b17f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004027cc10218b90e0cd4861c3ec25a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00676d86c0059c948ad3d0ceba381135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281805aefde7e523f3fc6b4772943de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8396cab9c12ce31d6ef3050ac31f14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120887963ad81ebd9e974a22311b81e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df79006a14c500fb4e7a456849a429a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e578c04a0d07e64884440b48a4eaac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7323ee2f24f07013e1a31dedfbda78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5938b5f92ec7f985fa7e9e63daef4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0da53cf1d676ac337a520e10a457143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b003feb51eaaac63af74e4149aea540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b49fd30f1c702a27a42b5dcf49e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa8419cf5be97c1f057494134c3de6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eada5b686b3f1a6d1ba2e2b294e510147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356dbc03bfe719d9abcd223da853473148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fc9fb33db47e80cd9a0457404d93b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6091a921c126718cb7641a17bcc61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c4d95a8ed3ef2ec1b64bc2aebb79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc31b956145e599293a3fe569eb7e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d4385662235da926adcb5483682b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759038c3fe797185031f403ccd22aad2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c50061acdc526503649d6efe1708b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e28b3bd7ba632cbba6d3d636e6d82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2c8b7252371808859139641f1eb27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa175b2c9d64ff17cb588ca871aecb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c9e86e27ea26c8395c4ad349bf22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bd99b0fd6983f4ba7891b4fa36e83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048a6eaece052d2abda084e25451dab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243a681fa779b32a8fefb75982a5ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b99f06e461f76cc3e8c17fcf44e06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904324396cc569a74f7ace2d90f23b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02426820aa97e9a0e6b9b047f78a64e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0447533089062cad156bc8ea073a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c3124a72ed6371b7a8eb6d6549378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d886262f2019f875cb5a16b249eeed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc111e8c6dfa20ec27399aaf07c49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c177ecf3f7c4859fb93e9257a4495170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ed03a1d09e60bcd05cdc6a01a164171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd5961e1f0e32f3db3e3cb770bf63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d41db9688507fd20a987e447dcceae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2402f274d51ee5eaa5b61a2b66061e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70120202e96c6d48b539bf452c9201175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e81dd8032fcf47c875565a54d58cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f777d36fb36fcf0d95580e57ec94d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac63b6ed9a774aff3a8537c955066178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778364516baca5e7dd41d88b4370a70f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614735fd3bd3786cf86c5ed319ab7dcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca036fdc437e8c00c017aef3fbd8e46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9b4754ba97e3c2d5fab9e80787685182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf3b314bb61885a60c3e08cb216c4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e15a9e7bd65bd01c279a6b8e1b45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03563afd32164eeda4fff76598d83965185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479b9a8836df3aecd533c6893b71bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100139732ef7fa0708faf62d8dc1857187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7edf38b6abc4a9a1ba832740fbdb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5a57488753e24b82ec9ee016ec7cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b44c5f602876f0e5279004f9f90f9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d2966e9e2b2baf95744dea7d81ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f4aa6b704aaf63e8d2b0e94c69b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9eb80b2fa9fa3af0936a8e3146aae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196183ee5151dbbb9870b2e3a7d43358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ab7b693813dc82e0c1696ca63cba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b2317fa3a2a51d46e495f98f1aba7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41a0cfc9d6260ab14ccd7eaef67404197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7cc0675bb954583ac689b4279d19a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350201893068cbaf966aa5c3ac0605199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10df2aa6fa3bf01e5b9a041875020a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54cd89652e544b82e972bb47205738201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30996972b9ad16316251f7b5fa40643202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42b55e7b1b08ff8226bacf0067024203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df622a934405ecced547a5c90e91ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981396e3debfe5efcd378a1bead67b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9c54f9898187d60eb7c70beae592206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c5209f2af1d2386c6d37112a7f488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd7d1ce706e307dea1d4d9429818d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d547c98e50a85aea594dc5ac1b40ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8fb89ab15bf215d3429a8c5ad812a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1689c172cc0ee51511c7f415fa2ea6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1839b897c367061ca9defde72460212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a4b92968b2226b3ce6e89ec6bcd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c6f05ff1f4e80e1edc72c634b06bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf4b9338e4d901500141a2ec521ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cadc245096c492b86e5a115491c3a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c438f813feee60718b73691d0572b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ee38cb23d51cb71688d2505447db8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8367dc9d4d8a6543eb04124589de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20972c9bc6be752da7577a9524d905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6130f013569f6e4223822febb6c16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aa2b528a26f4ed01a3e7dba2ed540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878a03ac46262faa2aa33c279af52cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e8226a59b26ba52a6897f2c1e6cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fa1131b0b39118065037ebae523a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4a7a6a78566c4e9859f25b5a2806f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52bb97060e67b15405a45dc6eb077a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5fbf876a41d851d5ebb5c23869e87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf4c5ae98500b656b8e903f86dd5bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8345fc2e831284696f8198d938094d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01855de80e11a6c310cfbc4f718cd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6eafc27ab631df3119f0996150779232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978703b62e19db50e1ed01c1250ec9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dc6f5d90ef8f1e9e620dd6c082b9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484034512c36d3eea3fb1e1b8443cc4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dfd533fcd43c9e160302b80eeec3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f63069ef80c2cd21df754b5b447b4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d335a1c2ab1031ea4cc8cffc9735238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae702e9c980c4d3d15314394b5101233239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bada020429f209063a24f259b98d65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369d1492fa87e19ad70b861192f6f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df8325a2c8ed7041b74bd1ba909bd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082c8e434460325206d3a50dd85be8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5332e0e44e3be7b5996ef02c1c20f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c60ce8a5b15074cdb480528aeb2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7911c73346e6127359a43e8d8820f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f33810ff609f907600ea198ae3dbf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d380e9be4fdd7aa347a4d0dc3d3c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feddc909cd103d48afa16c853a1499249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34120170c7aa5850db79b123352f7f5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55af348e63f097a33a6cd779458cff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62915ddac5353ce05634bbca344fd7bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4fa958087450fcc64d1438d37508b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed49dbfd0b0a01e8bafae2157f8735254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee00cb5b6afcf9dcade8bb4516a323255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421aeb31cdb78a69f7b4cb6bf227d34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085f13c93da5096cafe5e2e5de4149a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56203591e2499950d3f4a3d98c5b7310258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8deb98cf39b05c4aa90389c2ad924f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a48ed470646ce5135bb4704b4ef258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93455c95c71356f9baa958b707f8fdf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932b00dbf8c58853dab1c8fe51e48ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaddf7aefb12ad5a2dea6bea963486263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384966addc543f4c0450c5cf7ce5f63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0487345e4fcc91921c7655631b4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a655a8695b85e26e4b140de28eacaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e576824a130f9be3cbb577bc79a403267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1675bf91a77b440f61ad8e91adf68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c0d6c4930028bddfdc11b7d9bf535269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684de18e6f44953bc72e4aaf8f69ac68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397906bedf2bbc19b702e19df9947b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0a3e368b4bdd93bd1ef9131aa4875272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36643745d1584ecf5269e6c54845842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2233c95bb50827419aeeb1b54c56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064c5ff8d3881946eb65798488ee8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb819e82efe40dc868132610b6e3521276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee25ce41361fd143a9333feda00c3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bab28d3dc80b39ba24154ea98bac04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f30ce72bc52840d3bfe4199711355b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde21efd854e4b98ed6fdcba836af46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c5c4139be139a4371c722bf27c5e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed353f5b2d1f3bebc624ecd5d81ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658c3b82cc9a323a9640a560e9019a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08e02ffd1a86992a87e727d413494e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47aa6fd242379ca7933b72c81bcde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd396b9dd23a6211d074ad0e1854c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee214a0a75e32e0f546b3005c4586946287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987a30312a7f29240c641d1fac1899b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d4823bbabc7a5b842c2778478f42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0135be0f79b94fe9ba61d7698eb44f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b552c0e4545161a1950c3575d0cc074291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1282bfbb9d1c5fda8415a921f1cc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e221b70fa9707639361691bfa4cf64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63596e690cdd7e14bd5c88b746f18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5c3d40e867af021b803a6ab5f2db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ed7814c32937da09a106f2247859296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2b3c6d5d04b33167121540afb24c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484dff767d6e488d05c0272178c7b66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0811a1a86b8f073dc9bdadac2c952ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ebbd40e92dd6cc25f63d2ed9d3af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b6a2dc4e47e85abf16808dc3e5343301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6569b705b36f529f17e4a571079e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d1bbd323211077501fdc403fb01a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cc8a81fa8dd7974dbadd5226626af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab265f733ff9df29788712633764a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbe4d0605cc152a9f59ff7c6e3a173306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311fbf9cedea3bb3f9512034597fd60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60201fd4218925ae3baf96aac43c6184308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf64304863ffa004434e962eba9c1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d27d6add37a292584fc46b3fdf3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d0c94e9418daccb06e687d8fdff44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb790efe02e3a1b24d4940f94766c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d179086d588c2b670c405c3f32a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c7e27686069e3d5ed8c747c7bc132314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde39a1161ad726c3c0bbc07de76a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca023083c260515e10f65ac03540dd9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe5dfe37d5969fe8f3b317b725620317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05aa3df5c0984a986a48cef5f068e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d831c0b0fd754d548b586f88e1740319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181d95695c5c806dddf475d23c72475320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da8e4508e888c5c34bd227311705a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ce1081f0260f7d23cbad3e0c9835322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0943007c89c72128f9ce3a37c943f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df1ec7d0e9cb0f122aa505bb61fef6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea4dc519a98dfc9b24eeb756792009325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ebbe8b71deaa43cb0106751780eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d441c27c35ce9bfd206c5b4afb99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6856677175b412c71580abff36c3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db089ad5b2f58b6f76ad9d0475641ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68531d884ff0b78e4042fa03451420da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc561634c26dfa8ddba0acb1a90aad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7426da1fa2c9b10eaaa5e348679da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d65420aa4cf4897220487ef9d12d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9005873cf08c63d91dbc50b1de646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ea383985d506db873608a2990c51d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552309f49582eb04d958297082c587336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247a5575e47db1891a0db5502f6bc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08fee851b132442860cb0737d1be5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb333afe8f0f912ad57dd91b659fa47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba8a8aa4da7f8ae386761cfe74de6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7009988da8a2e594886dccb1486e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b34dfb9e49807b1f3b92040a71cd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4eb7057cf35b3293f32ca8f99e358343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e4b218f077ac136576f3b8c2a328c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5df637d5cc6ff4594c80edc261c69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfdb85abe25e668cdcbda9d43c5f17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb6f3c8e04f271ff62f508e462b972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56242968cfcfac024e116c69d469747348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77059af1ecc03eaa86830d6cf1c08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee52295f256a16f32918b912b9cd323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76bf6d22c5231d4342d6a87ddf6ce3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b608813493cf43a26d14aebe2130e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555146c6ed6ff76d805dc67e5e780f59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c582eea44620b479dca613992cea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8649c91f6705f0e302039bd6f7e36b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027988b629821af084446d808831034356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e5f89b8c3012bc3346de4da11ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eef0e6723494f929990139ed9ac0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f5c0969bb08be51fda99ad0a58855359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc5959f126b17b501440bc2533d2c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6fe5fd31eb595a5a9cb413cc8f0d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aab62a6c0a25f4c655224291492cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9af95953c0bbe10b6a6aa426ed776363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0096c208707564d1223c1269cef56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480be686f412fce4355bba769e911f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7144f87371ec947c8bec89ffd5c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea727c9467f70efd26833790ebe25fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d4dae26e9b353bb4ccfad3d64b29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d91ea38ad40a1c3937dcc2b2a604369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb939c1f894bbd6e17bd07c656432370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c4e4d1fe400b24d8095760e027ae3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36e3fe44d2c9b3a26b6f24026ff04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fab4c58e5db70c9883640b0d4d781e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0351a2d7fd787c0298c4e02918438d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70b8b654a7f21b4116334f2313863f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06658d3f2558b86ba24fe610a2adcc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab2cc4149a4630f23afe747d8d3f62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f699374f5a7858498cf9638f5e77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b571a26e9de75f3894f88bfb1065a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d37dee44ef3587d904c557f1cd410380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb51797c25c1e328a0c0d175db104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd064e7ed1472a1706d8028255a11c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11714677cdbaf1c6b628aa0b314c0c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf049cf9c689be8c00181ec5b676e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7065940357fc2adc34a06431e658385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbae78a0093e05f6634c8c5b5af54c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74235f8ef062abfc9dd836eebc14f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7c2524caf26962e525f49cab9dde8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b9303cc27a8ef232f1c6406c3238389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b45d5d0da8b2b71b4bfa07af57ce6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f626680eb090425340855ae8cbca4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f23357eb57347368e2556c868c4ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc253e1ef2cc47a0a723e95e38b55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561bfb94196def05e90530176149a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701772ca5b8dffe6de23cb6cce19e77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d314e8b94370c8dfc7475173620a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788f7fc23d5099005ab68c3a3c4320397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a795ba67c9d0d016a9a23f4c64b78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ca38521ddea581eb709c3781828bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c0055701c46864e2e01ac3ddb0d41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9be09a6f4f927c9da577f9552e72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da50c02a16ebc2a2259bf494cbf8a47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c424fd9bce12e54862eb111a0d14c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec3224e89ea189348234d8ab6552a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa5aad09f7f6ee813e5e625cca3b12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9aa4a4f3bc990f22ca2b0ced4b49c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaad2bd11a4a4d5e451981fda30c8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb994e0c9f10b2091efbcdd134f644b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89144716a7be6dabc77c008c5929792409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad0a7dc088e2fdae5196c02e531ec2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f7abf4a1e6b5a532bb8fb76d4012411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4793d9fb164a0224cad2e05e3d512412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18249b6f1d4c44ae2b70c8f97a3d2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b0600bf044b7172bb5e0dbbd2714414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1de15043c3a6cc56d9407fba6b1e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71583f6a8965e37e6d5481a94a2c28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f44b044c5ed35af3abe50237b4c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5ee2d86988f514d05d05bfe83908418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7918c7270cf37690f518f590b5d5bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacaf83cd6a9fd97232a8742a97d2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bf8639b167ec3a323aeac12239b50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08cfb3d3498419826061908ba35b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f5450835d659efe8c2c20526006c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a157c969149e831b8f9b7093d0a0a4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a059b617281bd005af2e3f1982fb17c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18b24654ce610146c4b8553d26c58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f85bd05a1703d6f254005da3defca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2e98f18011cefd566b62efa75acd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0a3ea29af3ca499a44facf7b9c0bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c07e4acbe021affb3b4fa36f39568f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79f3838bdc8f852e1500f30ec690f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cc71251650b2a2b55babfe8e89a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434cf7c78d7be91b04b9f8a9ec5649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec1a19c30c80e1cc3b045b2e97ab1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8f8a83e36536879867f09c9a5fce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b0b840ba74afc3637987c48ae623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a340627acc94e8ea2d063394095d10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2664a01802c39ee62eddcf9219b3a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77187c43a044f60390f5fa6c87e6a1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a45bc9f0314695e03c294f647688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362382bc05960d1b23f9f76d30bb3ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67183c5f1446c391225886fd2c1dca5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc4cfe80a822b122d916986f41c05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6dc273a002f280427a006f0c40c86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e407ff0fbf5f8b9a53ef6f3d74297445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a9cc2fd321778ef9e087fcf54fcc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145beb9ce6bfd7f2946aa340b9ea6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f5065881acb66ef86553bcc78a98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4336374fd035e4393de86b304ffd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0a1c2422b6e32ef53d6de32487f7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c955a55df6064587f755981b0870a77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1eb3c6b141ab94dfb30e2657c136452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9ee388f6d78fd3d8ec25e43b6b0cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543adf6e4c41d3873d7503df0569f8ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f468f6d099c2b0b33e97feef729455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c9b9f02e93d5efdd01d32b8aaec7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb427a4c5b23ff6f0998ad2a8b5b53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c5da928de9913e386b9dee63dad0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4099003eb29b77566e1d7a8b0051a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d17a995d2b797127da9ee618da132a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762174f6b34c0335ca3c95d3fb74f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2575ea7e723934d0a61ea2adc46e2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8708173264771a6d48bf5f0160302463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ca9325472c44149369730715c55c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ff2145db57dabaac0c7f41ce59c7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9c77b41c23eebf5f8b91b1f42972466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cec9c7387cddcf8cb1cdd67ff8b59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bea434cf06ed459975f2af5d57f39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaff1b2f8217ab342612f5357912b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555fd9c19a8bdfc8ccde76b43991e0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72cab3e39aaf4fbfd55a6c368e25a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4cf82a78457781b3f5a3e5a16ef50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d197d41f9c38e2b83b4eb0e8dc8180d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb2423967d60169b5156272742821474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f3a3be73776d5e74eff4fb1c5ae12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec271b5719486d7304c3daca3f7c39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e966c16d73d20397e145df0c7db2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c6b102a61972c948b0cce55943f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8427e475d13eee282dd01e406ea0367479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db55d596eb6b2cce776da1f76120c46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa4354889cca48a80032c0d3493251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddaa52876325a8d90ac3d126bf9ca5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7197c35b753a017f5a900dd964bd1f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94943d82d7fc2be69084f96714776a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2d4de5df9c99a5250c3083f489ee3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c4e0eb655a1f391ba855a54bd5b2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c92b0061af8bef66fd5c8c30f8b6f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df1ddda7307a41051de4910453bcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781eb1ed5be0273041431f946df4ad0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ede34637f964820ab4fcba90dfe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6cdfab967da25596a94f9c3ca761491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370a067b6d5975a328ff068829a2ad4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724808d7774367e1e8d5d0751902ee1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170020470c63c4041891a0379abee54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fdd128ef7e56ea41b9f9b87c4a107495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12fe62ff3355303b5a33673681ec60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14bb837fda4cd0ddcf84f34eb96ec2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371e537c612eaa9463da3afc6f1265498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc67f5a2159701c918149066a4a469499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcdad931152e05154502e9d48ee8d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb86e53974e574d7447f2cb141ad3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2173b1353f43ea9675b5e0df2b04c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c8e951c037179178ccc893406680503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641378254d17dcb477d1324970f256c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f615faff62c43967bd5958d02b887d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0089a84a8475614e78c5cc07c48d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fefa104917e96971e81e58700468be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0bd8a8639198df38840af412e74d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea38d4c1809f56cc21fd3a7d017fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57e5000fbcde0ece8ac6cd0e58bc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe03ccac19789cdbcb24df439bde89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700ce2c8b02d3754c95bd1f4cefc254512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee13e43e893240ab831199f83035f2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce2897e89a30910319b65d168757b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd4ac5c9cd09cf407993363a3f9d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d8cae8e5d8a7990ae0fef518be25b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367505f8f277c3bc9b832179e567e8af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb57ed59285d937e29b5c56d7dd6916518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a1848acbef592ecd750bb95483f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f402c30dd27a67b46e00f433a2ce0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d69122cc2fb0a308a8ca50e08e489521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5f3d55b9426a95b972ff43a09e29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634de50274e97aea10b45c181500a130523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa820a9c10c87d6fea7b77d7f2cf3b62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0368ef9203685d1c7fa03bb146cbb5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb3b162d3769c260e5b9b26919092526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c8efe230546a3a8421350dd501d2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff136f261df48e15deabd78b61d78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec43e3f74a94d8de2a8a5c50799c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa6512fa4a37046f316ce6fb70e9d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986ffa779a1a074fbce57e5ac9200d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f806482bbb3450801583e6eeaf8b3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699384060111ea91f56efa2f154749533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ea5ebdd8edf745698c3882e654332534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe89bdddaf7481e511c7c122dfb71d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1a7b934e55555dd7c7960e1c6fc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e5551935ac71cfbe551060a5a346537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691d24ddba56c54565b73315db1ec6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f44f0b470b363112ea8beecb00f14e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0bd9b22f5b7ace19c19b0f9576f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2393dd3f3465644a07cfc4441eaaf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a31fe5ef72ca5e2623442c1ffa72ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0b83311ba31ad64a46af13a8d5d5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eedb4a1283d47f07253281ad1687b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b4452204753d5abf926d8e8a7c85b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aae797eb9656e952f0c5bedbb59fe8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da4474f2dc49c9485bd6cc1eca077f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a1dd319784f4e8df9c6162d0bd16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15706dc8b8cbe73c49ce4a23376e2b54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b02b97e4bca768417fb39bd85d9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011926f2dab59b9b2aa4f3a3b7ac0af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b456de741552c8f6399a29a120c16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aaaa188f0b0da6ef4ac32f71ec398553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3149d5762945ed137d68eee77159c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faee8b3f9b5b66d9caac0dc03e6d35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f1d8115b3193a0cf3019aeffb303556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e481f11be3278a647cd2e73c19cfc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648938cf49e1a88df7a7db5a6df2517558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f09be1fd74fee81a641e801fe8817559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ff57934d4785dc027afceccdf1b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd3fed61a35e11485b13797a3f3404561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614302eef4cadca2725e9ba3973970562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cbcf5855b0957cb807d2ee25059d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff17b0ddadbdb552cc64569608add564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682130ce0178d6fb9c519e4c6a0e0b74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fd84d7f5b52869bd88f511bbbe25c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c596c8049db81785c7acd02bf0cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b11a795484c215a86d7473a2049c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf44b48fce2f590e389e755df515276569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e3820d32f268563a4ea97d2d85ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf52a4ec70aef4db86e654f8b531f7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca5102f9e479a3a6d720e7ffd7185572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62717a15d97eae431db21866e3ab0896573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef3d3489dfc29f89607800d7f09e08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c637478d307703fad42c0be362010ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b8cadbffdc37e423cb1ae7224d81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb788022a92734f724380c0ea9745e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d632d9d7809fc30f88adf8860f21068578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13bbafa5c23e05cf42368d2b80bb5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf01cb0db4a0a7c2ed7f7146100d9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307556e9874c89e90bc108b96e96ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559c3075b99da640946d28ffb819288582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f7c9c3ffbdee424195777deaf6dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b9e76c16add72a36c7f16648ce6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312cc0c0ac2370ecae76cc3f44fff7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04fbf59f592d86a94a25c37cb9592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fdf14d9a0dab4508739d2bd019310587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c2e5dd47a01cf23e47f44493a4703588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb6c5211a3298ea8857a88f267379589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94f38baec766abccd1c91cf19f5cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8a1a54bf3ea329e97374b7f6f8ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e92003a1d6662a8c4f6067a2438c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d068a2a90aca76a35504d8bf98775a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471acd8d4f99f493164c6a69c23e65d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf0dc2a34c6de17f70566b4844daea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde6bee046229c4633eae75e039e8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca2342acc8bf9fa9ddcc92fe132f4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaceb8ffb8873a4d1bdce60c24b4ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a299ec539b66fc0195ab0613bc589599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610865a27b75754375bcba0fb250290f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763de03335b481db6fa346985a3cc8a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679867d5eb0f6e6957011b8afd8490602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6837fa001f0b24000e3074c10872b6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539cc0fa02ea8f69c36d0f6a90e797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868bce0765c71b3907491d996d28c45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21e37497fcb2c052354e5f1e35864b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01be94a8ad062f0008d00229096c68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696916ba8cf37c255261e90f3c212fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ed573353038a826687ef4abd3c2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca333ea6d8756ab00ed5e96ecf637a68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c49ff7e633be6ece39a3f07d241f06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f3e638efb2bc63c601306b2b0730612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c3da5e977a47b6e7ffe4e29ccc16c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cd384a45260cb25e27c0b5402d863614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c76f73be3b114b2c75e8af3830775615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d461b12d70aec54bc5e6455f6ea51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2c08dd70008a64c2acebcfff4f01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac598366b6fefc88b081e60c952a27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ddfddaa7dabd2de3a91f7165786b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6367176a246199c20a0caebb07c7c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13bda5a8988c4dd6bad03b087da4ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda6de2d1d7f959eff2ee2786c2900622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3836c14b411bc0d2503ad8ffd5e50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3c10969630ec1213f62e65010f4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c89bfddbda5414aad89c90a26d3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a6a9039ea6515830b9a60e19be33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c4e1b745e15bb7f763bb2674c8de1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b346a1af8e46d049850f44527e7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e189641aa71302beaac05579fce9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca23b33fef773cfe0671f72b2d7c74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ca12e41a3a781dea1a2e73d1c0d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8da49d7eb67cc6ef9b88783089106c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd43986bdfa81200b073d8b6fbd55c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb505c7b3e2184d73db5941a89bfa985634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3bc4587dd3ecd977bf813977ed519635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad453ef0246896c95688382593011b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093db784e27be64c7275a07efe0c338637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b242210f8aa69c79962fd616125b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a5f9931f3e663301094988febc8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461f24b7694630918cfb1f2e543fb20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e58832ed490492f64cffcd488167c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5099f5bcaf824611ca2a708d3b6d2af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de623f495da49de84e9bf75cf4a68257643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e51da9e503825af95ad048a11c79644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6a0b9f09a2bedb210e3d50055d8681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04ea5e504f90a5d68e3db1c7e1b662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b27ae07d2f67fa5990ee54148457e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc79f46d6127cc679e23e8d4a60b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b8b963ffac236abcb142f0158a3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d539a92fe2d1b8a975cfc8e105d026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46a5486aa5e089b21dee6899c631fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0842d2ed1d9772e95588c119686538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29c62c169445046f3b0bf7c5cf0f6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e722cce98d42b9f15a568bb1aa77b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687c4464098f22364513cc8d783cbb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046023f5a423e4e84b8c41985df11a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58f0e387ada3d122569e0887bab7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb47c328aaba16674e8c3776016bfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad965a428b3bacf770d193ac46479c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687dbce6ab0bafcf7dc58605d8bb41916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09de7d37199f4b1e7bb34fdf01586517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f64e711f5d20b871845e9c007c6a6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555f1e10705a8440f304b95822bfc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72499601a4b06d1e3a4577c071b474e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64678aec82731f3a636fabb59ee8f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669487928bf1e4ed835cce2e9ad13b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ce1115b26a2b89d8f881598ff00d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49f2d1515b37ad17b83d3732dc32524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7cb73cd029639ff3bf306cb1b5ad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70fb89a60e6692b6d2cc43267344b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac65c047e25326cf76a0cbc684ac80f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628dfbe503f57ac883a9c3b40f907b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a16faaf04ee2a862c4bf8b7d07e2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20619a2ef194e3fbf7a9b584d6f7c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f952d356d689769b5865fad96dd2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f792b35da9f8da14825b5acdefca4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c191b94ffa75a3d602e6b7d5cf1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d532299b00a8f3b79702550f3312c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba8ece4dadd5205086438a94cd91c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d68e0bd9b13066ec24cf6f80e986ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec0d5d2d5709236195656f0e5afdd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c7b107d8892de2292701ecd06a08b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee1fe555dbb859141aff0736347ae139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f847fd19e1ad50b80aa7d43b4a1bde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d2e14e902e0e88c10ecacd1349b3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e2d12e25806bdb28e2490cf9e5a0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8aee32c300affe5ca57632c1bad8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2beebe77ab8dfdc75ea2b7e8ccd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0f2c1a42349981ed266f126a322d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca668b7e184455fe5aa18b300586e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fed04e3c473d2e1fa845cfc7311dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce62e780a523e8b7c2f7e9ef395026448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa151f52b44253ec4c98f12501c8a5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c51e9b2fa5381642adcd050f11dbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7204a217bc8e3fddaee3bf866dce251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0471f9df78cb5bf02074f8bc410f5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026864af4511302cbfae0ac56127b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae8980ae8136c4d76a1dd770493b6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38005a05d871c60af700031926f2a65955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45741ed9af9bf92e1b3e316307bbb0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe59534c447e60df0c49fea83bde9bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270de7aaead5464017f110d4a8a037858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ce422e4b700a32bae2338ca7437a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e69186c4c9cace1670a6d1e63bad560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccf3fc1aadb71f0897433643f3c30f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d43278e95e3ed24cad56b9a8259d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa612625923d2a0e759ead69ec169663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a8b418ac83691c53d65fc6290dd6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade866818062fbc30a35f604e07620565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfec546e0cb3b84cf065549e1e095f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2516627cad826fa2bd193448ef9f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256de59c2b7769903be7502f49c3b6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527eeef3fc8e4e003419c0638315f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd27a807bdecee15378cbc49b2a6a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45d2c56a4b9f7f8d7dd5419d941ec771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c0e6bacf17e1c3b21822d1d2bcde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189630388f1ad83553553baa7aeafffd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e4d7f8e624e314352ff55bce676974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea4b10157eba4a911fb50c0ec79e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e8c7d75d49685af620d2a94b9511076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884563cf3326f2c2e75a3c819020a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28a13371c5312b6fb68f3fb8c99d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5ba421af3a1807ce1871df37e33a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638af023a1178a6260460cd6b7b83e4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c103ebc732e7d8ff3858874c08af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5fda3483bb5966e59334da6b9f83482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f36fbea11510da4e89f94e32e6df7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec9846c3f10a1d86ceed63e81198a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f8b7d7756c9f9b174599665a9fc5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d63e2a321058f56f7a253a79e97686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba4e53f6c9e977632ca4cbbb4233887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47085401ef792e0d355bec57a22f4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0921fb26060a6226c00a601d4f48889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aba2c727a7517d0739d7fd37864a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6232d2f185623451a11d187cf670b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d0d10d03c2f4bb9612e68677f63392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8faeeb3bff6bb9d4478940473f1cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dec29991d70cb1c0fa08a1ab5d7bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc941bc58092b8d0e85b03a6a1767d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b81f676880a5553a6f468397e6f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a7c76d8d6e5552d9c4442481c688597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe45b0f3b65cdec937e74146283aaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401816babbafe49a0fe13463482baef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ae89417d219603bcf211704dd7f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e3b051b2b3a96e1de328766f3525101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7090ac19eb13cc5696a5bd3c77c622102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1fdef9e9f7718994ef9a159e09ee0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f64aec3ab23f446202b483badac87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38118d2a242cf52506d9262a20d4a69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41712272ae3f0209fe731f4d6c0d4c5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e83537bcb04b26d35d5f857ba24dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b97dfa3f111f859dfbaad4884c5cf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eb0b8be91ba026e2f59f59a5105e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7c1434d18c72d7cb6944e9c3c422110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de258ba94fdd0e5d0be716e8a06acfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7c8a715bc2e29b18c5ee6f3fde1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacacd8e69d2ca60e8f0972d86df71f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2ee3edd38a35d6cdb6459a9d7076d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2a3d20369844784970aa7297796a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a5284f8d19ece30ae394b82cbcbf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25a75a6124d0e65eddae344727d70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22042ea71e9afe8fa03583ab72cb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a980a151a6aaceb6f02020871caf22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d49d78c607d9133cc0c6c2ec5407120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f5374de7166bc0e48c08c25fe0ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4cfdc329ba875f02575fe579f8139122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f049d0e2c001236f329319e751916123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a236c446ba71b2cec71f02de332d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373cc058243a0c6692b7ad0bbac542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2788efcb9a369ac1ff37510eb599126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5358c9a71edbc9474d4a5a95bf64f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07868eb578a3d5d51877f9a357b4aaac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c19967f292cb598e72f65fbb2b01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b239366d1300e7767d9dc310eec7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770560c58950a729b14dace10da328b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec6fb8244f8f2ba2e796219f6d4cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f028fa44ecb422acb7aa384f6a503133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9954a02424824a851f012d4990e51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45531c8c45a30ce5cc7f3d7958a767135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2537cb8e52b126135416d97b8dffae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fc57ce2b12e62a2ae8ff246764b60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bf1822c8bad05269262a2d7f1b53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fb22dac6d7b48a36fb959df16ecb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5558a6b6742e591dfbee1058f59157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202a3f2302786d0dbcf13bed8a6348d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df93bd167ad8b96b811a7a524698c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee3058958381f98336e630f361a188143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dac30d1999b799fb129bfea3178d6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de6a9f465071f2af7a3d3d1253cb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f952b0296ff46f8777e65873dd494c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75d8b6d40762badb9b94a95195681147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ceda390466294cf781b034a45c9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67fc643804069f3d0d8ac145f7f0a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6612b5bfcbff70afb46e49b5ee93b36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350804e8d1091650cd4f04aa5219dfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df423204fca3323f00aa3d80a1e4c2bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb102b320e41079ee8060c9c567baa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb5901536b6d2d8a94429a02b8d38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8adbb19ce7bec03b0b636566a510d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e27dbdaebd9872fedb0dd69dbb28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcaf99e1aee6495f6d377fb9d072f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31622e083aea886b2c11e25cb8a362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f830382a4cbe79d13f35901f7ac9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3d28463697e9625147231c98dbd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abce033980016140ba1f7b43c0505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf0f63d9a08d631367e2445d0454d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36088aaa3aa251f5fab08f88e6418d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f7e41084ebb460a656885c25b9f1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca064f19ea869a0ebfe9b1b5744214165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536bd5f46c545a08f4c52a156df0d80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e497676659073e42831f55d5db7df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0027b12ccaf3da251184c802f24ac44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbce06d933b9d3e31074e952dfb8b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776479a9c8ba143a2278337a1d4a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7ed14500ce5f52be0c532995505a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad83617000048a38a89d854da9f13e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f87fd0e8a2f4cfa549dd569e7f8c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6ce18493884559cc386b1af473a28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa162e28e287efc5d46016d21f3db5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cacf25a99b8002a300f26b51e346d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f826413f95e3ffa772abb72cf5e26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa21911c545680d10184b2a67167aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8656a6ea5a2703a63fb3c7165a433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c45d6e9a1d17b31075ba97a74b4781180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21500b160c5ea3deb3c6f5ced131e7bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edb4e44b633768017d2cf318a14297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fa76e2ed0d38a6ce2b9906c19e9eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f45e0dc375293562bdab63cee26faf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee618a89c504a9aeb329ea5bb3cb525185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2eed22fc6404d32db2c0f43af1a96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2786f242e354d0c9d3c9849233c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13a98c02cfedde4cddbed36a95587188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713eab6d8f55d5e5976d6d52197b056189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ac64b0115d224ee55ee0032758b15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60bd13b728ee4e4e9c21d5be72501e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd9fcba039bcfcda9990ec1e57c4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1e5f9d951653d55e0b337dce0e8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1818ca341a4c0a8bf640a98c457433c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d88e37070b5e7d30b69d94e4705b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a7e7825ef3ac44c334c10d427465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905249e744ae08a9fa704ca90b0da95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2f23a63006888def272e71315978198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c489f8aee4ec7fb6e0125aa35ec0b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fcf3bb08dae0947658de532681b37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957cda8f2ccf88da8ccafbf124910a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff834537b37a05dc2156230fb828b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a906f683742cf5c6f13c15202099fcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e688ae1abac5ca302dcbc079a096d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b4212079deb21edc074e32c24389e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293da474272e20c98d4e90658f254ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03ff74f92d4f3b7a0546b7fb8e7b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572f3a8938ab6b0bfb598a848828ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c129dc1b77350937c6cca3c9777453209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfad0d1f084cb9f7559ffac1f0cce8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909623dac8d1e84510814d39cb1e9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb4d4ed0dbde07741b3fcf7cde2c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0c534f6f7a903890e052f33e64b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446853ffb943d2e61daae50be4370b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e066ef2f5ded97edbda3fc70f6897ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee7929a32600399c2f922a655c075216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9ae10eb27ac14639c1a84886c49e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098435877a3bdac9748ba27aca70690218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e6b44108f78b82f30ab479fa41010219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18ce3f6fce7f69caa96d196e0f622220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6023e294304869fe6cd0efd2c85d2c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd4acdbf6fd92e807679029a1e30e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45de28755a20cdf22a32592070778223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1066ea3996d39b2c68d43d4288ed0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f40fd09b6e7d1b3a3793794fb8fc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ba908b87e384e34b1cbda0956015226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd643f638a3cc7e992e57c21e1242b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadddb9a56a2fdf842c058a79e16da5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01913398d795a0aa9a69eaf5a00d7eb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871168ce00f3185a59a3f5fb585817b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a54f22692264430f4207658e9a1bde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec83e04233408141789289ecf3086232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7fefb1cd464e11c2cf79f2beda724233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79104c27b673920f101ed7c138f08354234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46041c91329f73e4bb5f53f5103bcf25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9f86df32092eca48a418b144f6ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf182fb073c52aabb74dff32a96a799237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f89464dc9d51d88cd6aaa2583ff97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e31b1aff0e8b319ca6cb57aa326e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0b21ff02634f443a2c2fb980f5d1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef615dc3d486c4a3663f1fa4cae6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c5ba0e0eea59aa7a24c1bdd134904242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de6c8cef51878a178c22573421b727243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce46efd25bcfff5989468164c09dca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca76e839aadc0ade98fed894e4182245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844a3641b1c6b6aa61487ddf8d3e861246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aaca4c7674ba00f580b6c5ecc4e97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099935e39901653ffc59d1ecb730ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30a0fab35095f72cbe1c003a3e5a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771d6f832577c372a7c66aae64517b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78468d13c5cc39e4eee8744a15019a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fc9e96e77a562092c00cb406e4cbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb4c1798bb96c84082bf273f7ba71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583fa9603876e9ba51d8850a00f23b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ea7ea7d18bb9b2c177afeff35136255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f664c8fda5bf14c56bd5f266802c65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe4fcfa0eca0fa8a2b2a73aa49e2cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daecc644d505f2ab994644d252a0887258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158c979033cc452472f80b9a689f889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088eca5c944540f29b5c24c77459964260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01cc4a4941a15dff22004e29bb70d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820ca3e3e06de627c54df1ac87a83f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebd31f134c8653eec47eab1e43d6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f0de3d2b8006dfa662c6596bf07a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325675c61d84c8deecb3767d3ce825c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f4759bbfd82e5a8a4c3ad2243a819266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356a457d86cd69ce769f5847c7e7029267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb07ce73712b6f121c28730551f80d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea5839c42e1128cba065367a1c28d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c139be8ca2df0f60291c827f2c28eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f96e05cb6f99f3ee0a9df870986a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507664b02a74d019012d7c6f52817340272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248176ed2caf8fb42eb0628b67365afd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c00aa369682a7ca8412fa55a00eaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a7d1cf2086b13aa8c8fea47d1909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812936162fa2bd6237fb3f73e50e005276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e540eea2e872439ce661f111903b2ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69a107d5ce4c8de226bcd9985758b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18302beb5dec26e408ceef368081a16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbaf12ace0bf62fb4a79acd4e39c55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584b7726df46fa83b5ad9259f0800d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf6cf98635f09254e08fa5fdca951a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47e3cf5ef02fd1020326efaf5de2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687706bee82c972a8db3b201555d97b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035bfed9584c895e3a3f10dcf309bd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1f6a77ed35cfb143033b2143c66e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819243b0c7563f1fe306e8b85256647287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430bc8d87c60aab1164549e58032ef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed617be48f91a8682da596e505f8b03c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647f63161bebcf3968e3f14c12c890290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465229018de1b2834df0b9943a7edd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440294b1aa1d3d02ab8338e811e4109292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263772c1c32441146b0abce69f1e9733293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dde3ef3debb5f21f3c00567fa3883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef48907413e0d82022ae61b00fa26a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c10f0e68734d97e97f6c5cdf12d48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b2b7620bf0065606cac100d4733f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc5caf600643ae418c9575bd2b396298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c11b31f8e50f2a11bc8c2d0119cbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d7bef061eb8671633e83cef5ab83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8e3e13d6667b9fc508d3d2f68cc89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691b5f91f49afe0cc0f57d0b2ff24d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043664e68e097ef7c59452feec0c147c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde785383966e33580e95e31bc018c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300036d29dffec93dd2775c200abc66c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f2e09eb4fddcfe2668da6951e64d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a498695c05dae8a79d146db507f0fb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc47e91b2ac1715b3119fd42551605f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017eaea1c05aaa8938327ff1db46974309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787a8c62faf7b134e836214d1030c42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d541454bfc7da4fc9f6eff1a9d074d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cec10db6ae4a1496629f0f6cb3e24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1928769c68d04ea9818a1ca0ab27774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac9669ccc837b27948c5ec2719417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6d44bb1d3b0bace05019767a8e0da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df6043ef645702530ec50e718a452316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307abdf5a5cecf4555469d66523fd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ba52474b34f0f2454f06cf105a42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731b6bb3fad6b28b60d0842e02c9df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aaf49280ed371ddb9fe4aa0ee632e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891535cdde0c1a8f67562f8f253a47e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db07025a9c8e88aba1e407237a911322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a1bd0b5c6bc768a423f7099055c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f44952966f8921dd0b3ed1c41fba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437991a9a2a49c9f5cb994f2215540e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7c0cfa056a14d0caf7f9e25442a1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9529bb4e89b1bd237bd117c5aeb8ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709913dfd6338e9030d52ddccca53eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5445426cc41b53048531a872f1b69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab31b2a8fce3795972af306f9920ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4b5c37ea469ee06d2fc99003ccc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed36f00aad3ebc3ee6c9508f88712e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53212aa092c38366eaf2e3159d23e9ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b0d3c51e2e7e05fe188e4c89d678334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f5d8379d10c94c5bf2cb51d3cb1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f582cf860be34be102a90b932856e1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d833c6994c377142b37de8b2fbd6108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81646de7fd5925a0c0878b447ac8a14e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d934a958d572a423dc2cd5c4358a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d95c37e68101b3fd3cce5f267d605340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfc8bd4f1e0dd607d86b50c1654481341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1faf7da1f05de53fb889dd974be4f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc9d93abfff115ba2a1ef024e6c773343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db782d6b1620bb0d35e116c3222da65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d8b4c03d8758ba6a3ce298a33c1cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b8fdb7780fd08aaf6287b6ea78981346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298be4d2f4e7e9e1e88c86541bad33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e9c9fa5b76bf42da6319116b360df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e6afcf259e8240bfdaf1933171470349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced741a5e1df4eaed1e45ad774849d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832dbf830c773732820214cc349aff6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16f62703e7e4b9586c3233d0aa758c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55053892c3e189b02a03124d54a904d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513e028eca319c95c449d75eba2005354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432ad546be5a676ff3564647105a732355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae426fde6bf44d8385df866eb30bcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8165c72b975636baa87b270505c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d47a288152a59bd7916071eabcdad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3399d155216c35d92c2219a2698ce86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a458d77228b795bb14c5d26af6aa47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c7075b6b2f9baa2f666017c8eb27e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617497b77a03eba8328ddadb62db1d12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc52dc69cc5a5dcb2cd2e7c4ca57d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768eac88e538a4a947731ad0d513ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412df1340a421df6c14de36b979e50cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8679a3c51725799f6fef063edc4942366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2cf0a03fb2279a61eba5cedb7d77e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859b023212a3498faacca7075af5da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebb923a43f8f84705f4c5f5cc5ca6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3beb6d70b440f1853bc18ab92205e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58385b42e37141785cd555f99318b9c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2ac6ce46ff2ca375e07b8cb4bda7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49eb48d3663eb28dd59d65bd05e81e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c0c6c33a123a6c05e43dd30b2faff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e98a1662b76552ceff7b95ec4cbcbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d879136eb76b6f6211fc3610e3ec43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4148802fb82554e4d03c5a18d57ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc184ecf91260a215086e014a07c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa9f2498d74b8282ed21f9f9300ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19940bed8eb9e9106b9e77042a004fbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8ba1b87ca8bc3a7de4f2fa3fc3e87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad41de4c7fdc1a6a7b64efa0240f5e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fd97503075d121d2071f7bdb971c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a205af82f5c8e14c6ac73d8a0d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904cc0b673e42fb33ab920acc0c26a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597a0bd41fd001760f351603cb7eb7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda3f7d5afd1e1e4a3b02b05f8803bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b578a57979ba5df4289e29a246734e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa541bd66089d2afede0386ecc884d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d858778458460fe63d93a0d3ec93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4810eb3d62cad49a19daac063431391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8353db92e009f3e90df4549f86fe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2de1834aff4a8f717963e59808b8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbbbad430779db94c04bd74b3d6476394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7750ac338f9d3b79cc6d57a2bf724395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72802ad864553470ee246fe38cc1d83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eabc92ea2ffa6e3c6e66f405e95b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b28f1ce480b1369034424dff242d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a960bd64137cbff6c59c2111f2c2fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8f7f4dcb803cbb1c1be78844042b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2b2d1b0af2b9976a5b1842ce4c7b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea6f8406ad13d6d54088178763dbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179699276b2aa11e39e793689f7641e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d9bc65dc0bf375b399c1f4eabb880404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb25735cd20564549efbab893f9c85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5a32d075078e0bd55553154e3058e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e7459dcc3e58f8ca1e149d8fc1c62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c92f0e8f0a6fcdd9f0c4d46299f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a7eee7ec73a9b8701f1a69294f232409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9355c978398f83ac0b15a67685bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf99b5df0ffed1f197d166fd4e8f70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c50885d93a550b8ae0ede5cfcd5ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b78d857686b059345b7210584db9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f374ca4a179e87b7f93c5447ca5ed5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809bb5fd21be6e61f5b3221233f7c39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10ec79286b3f540b02e817f025d2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841e1586c3162a57eb3ff59c8be07d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774e8a4938c7a5d6ba60a1414d0dcbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6094530375ad94b2e2b9bf0056b5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c1007b8a8e1d9fae0b9044930236420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ff95ab67b3b74bbeb46320829927421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a926d33144dcc6db4857b68505eac2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47692d36f3a215707ece61eb02585e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebebd259b9675211ca02aa6f81d1ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7f9e1db8390521acf695280c4c473425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad31515fc3e5e64571fc96dc56b01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee476322830a0f5bfb7fd33ebdf711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eec8a24b977022b540cf87a2bb81d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e82eff6bc5c61996591c68cde6c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612fc7311a84687c3da26e85025e74a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8e8d5ed7bc5988a516d63fe96ef16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4ccda7533f14c755d97adf562b0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6f1ee827505c3379c179ec8fdfb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639ac5fbb3d35535c6313217af2eea4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207f1e62ae8bc95628194ac2033e53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935be236107f1a0c9f0c4c37ca97143436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec33b97d1ff127f0c0a9d9674af607437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3cb81cc1c5c02b4406151a6dd5ade438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ecb04f6daead2ac29cee3f3118772439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94cc8f52dcbaa25b06045f393613b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85324615b24ae06e095a13febbb287441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3980496ae280347c19bc4c3c5da5ede442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff225668ac8831552c377a8d5b7bb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fca8e7468d66c11b840fa1a9580a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace8d49cdceefe921a030c3adbc3b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62851d78de54e707cd313bb65fb28197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b435f95d86923cdc73ed074c4fa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c7fb787e15659d35bcf3efca41bb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c28482d09c69632c6fd779ca6cee2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a71541093b921922ead27c0ff31c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db85247ed1d4ea23413c570b16060451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a5ad39c1e070909b9cbe4b94c8529452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0dac08ed5f88855c1591758519fe3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7452ad7a38bf3567dc5131388e39a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516e93f749b56e681fd1a4badad476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b07abe03b5aeb035d421d64b1f8ef6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7391a0f0f885d9ef4b9a1bb3d36ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1157c9d9cfdce5241c999bf492b0df5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d861433654c1844d3a24b28082b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e09b76d4027ddba1c4a492edd4c51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12dcfa8b88746cc6335b3fb915f4cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883faf07de77582ece4a2ba6db40c48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d1f776c2e8a4eaab98b259dae7df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b96654398be76fdacabc83181ca20c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3393cad6f8dcd28e8c5cf73d11054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5918556d75ceacb6fe6c2de8dea7ea5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc8aef525a2af825b487adcea2186467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b677745005f77279ace9a362a925468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84974ad48630caaff7a8ac83c71e3dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07317118c882f127cc7b57dde4e37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23c74b938d4b47c96c182ba2586e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe206e438411279230d7a3dc73931a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c069dfd7ca7cddc484632eda966857b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d0b69808381c94a474a11afc3ae56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7e0c6518316d9a28d9d2ea4a9ef81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e0e7549db3a297e31e84f9829d372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e0ec02013898a5c2f727bd3f0250477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac87d153508951c206ad602389e323478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76e85dcb490e425e5e1e57a8dbd9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26280f3b47864048f1a259fcd4dcd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f98b3ce674c6319632d9ad39a16bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3058abd8a0fd805b8df9ea39a046482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ae942342cb96bbcfc43c279bb67e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9ae725d8793126dd56bb06db45d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98e61d3c675917065deb5d1e6a323485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ef357756057e06c746b02d74b22f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defac0e86decb1836b724afee978dbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee7c926e96ee09f07ba19ea5b80a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92d22f25c8e0081b54275caceae85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7703d220c64dd2a7dec22e382bdfda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de538539e4b1181615a31c855f84a4d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade48afa7ca06dfd32c58c8922799ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d622ae142c9b78786633cf929780b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885dc302e3ddeed7555aa78ad47622494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1fdff0cec46dc2a90f8c0a54461b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6db70c29c3e64e45ce7edf976af7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534a5419b976cb3606bd7729397301497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf91e0d8dafeef67a725efdfac575498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e646266e3c26f3b0b752c27802dc9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3832e5adbe570bb12892695ea2b5fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03a6bd1715abc71c7198d390b3e64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314c4854dddeb5dbdcfccfefb3f25a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be6a29c585d494451966071787ee0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578376da8d2c97a6efa15541d88e99e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd92642870381cab821c2f3f947649505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fef96f905c24d37da9c1b560098ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e800414a852db4a372b4c29b416dfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd3a547d7d8a41e823c8b705abd114508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75386f9afd91e7ec4356aa7ce2c34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd475d5800b88adc8eace910463b79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0032359c0a0141c80ad2343bee51dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e630b4e28463a854ac70d36c664820512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb4c08af6bd1823237d5678456043513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ffd4ac530621c64182af48543317514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52f81ddc7b902b657617e088fab5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c63fee72783e4f2dbc38c285a316516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca313a0e4f7dac6f7403fcee9ab146f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bec10731e3c4398e1c2e5777d19d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb14b546d4b060fd2fb0b2f3ad8876519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55030add6b9a271d24e004388bba432520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ca5bee5a8a45987b2797b239445c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad479a3f9d7a255c9e973891acfbc0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2fb2922df3f1f0cc2ff480b397083523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f6a4452d5d7a0a0833d0c557f2d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86341fdcc2ef1f9ca9596efd399195525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4658fdc950fa508f4597731a6877c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e9556ba17076668c8616768cab43f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553323f2b0c7f87be290c33507a0172528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451fea47c7b701e25e587a5b71690ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc7080779f25b6fd2b9ea608448a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e843c706237061a90fff45fc7e885f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ed439d7a32d1c43756986f56d81ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d5e0e01ff020f94f8934f9b278288533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3a228d8da6e998755022f042d1436534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b966c9b3b5f73e6ad2fdb932c9208535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1abc0c99cbe2e0e31fcee65c306f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa3c58ba31306b2b6038e93c4fcca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df1e5cd77ae26fed664d2cbc36665538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455a772866586712084a037bd30ffe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11376fca143296d6496647730d7dffc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512b486f4fcdc2a28383c11eb1c613541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce488ed2e006b9d4be76f9354df1ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f96fac7c564a60c2f03b3a75d53c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7066ba0c4f2dd615e3e707bce89e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b97b0658b2be9b92ad34c2386b8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff537bf089d6d7b0185d38f2f588b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800213d67480a6abdecef6bfe14c91c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630369677c08d107a947801f671d2b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff90e033daca16f54aef4ad395bfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a652c0487c8ab91acafb4549ba28b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce0ab8130aa3360c265d040363157551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b651351bc67c1a236d56bb4afc3c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcab08a20512ad4676c0fd72717837553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf1a310405b043a4b955b90973abe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9fc6cce2a8eda573ef73eda0dbe1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2b303412d790ed6051e4392d42cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe522d104fe43b7540ae5052836f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f62c80e89b3daeb0b265fade8853e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b3402c1d60d11b6467f285072924d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd98bbfb2b6377492fcf77a3f7723560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938dc142f8d11128fa5cb00ca9b1cb6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469b0eb417b9c3a186428d1e5e6439e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bd805f4280cf79826f91cca801f6a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dfbd0aa5bcf87201a50d7645e8965564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da619e7fd21acd6b10746f2e8318538565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc581d10137d7b4a71295935da41a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f32b0dacecbc5589420a3801079f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40047ffbcbd94edd4dad7d14b8549f4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d510251bc9d0f21917d55bcf84c3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96caf34f8e785ac36ae9de1cfe3f12a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9332d328f918d33f3df2ac9c58505571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82f48f2f26568d9ebb110d8147f7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7613fab1b6090985a5c8a6035ac1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159fe235c278d423bd6cd4bf74f658574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de79a95ea70bb7764fc2a66f2618be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d51c52440b17f40eea8644c57fe9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c112d6332a9f6728cdb1f752edde11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba0fb803fd182d5c337a31d5fc58e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097805d0d62c69ed80b9af2afa46217579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd29054f797fe5f9446cbf607d434580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfcc75186ce8f86fcd1298c4d7e806581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a7f250b17e4d2c9732f1a6f05cc23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcd479800c5bd8db52599aa1f6a6a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4beda06a385431306ab945a551be29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145207c998b4c0d3edd487410350577d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1c8f3979d248139a3cebde625eafa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b059f9dc0070f5fc0ace13d3b74256587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575e85f8769a430464db6076971d556588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ab2335665ab84f1c9e773ee771f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d8a211dfd48e315030f9c3cbf9a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19242f6e3a77a22ef622d10e0261b8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a61a1340f63b91e5b9538c86d5214592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a3ff4b78fd17b79e5a14d5500bc7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07dc3ce23243b620d38fe1dd2c2260594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e65d508f9e0c7016c2adde0fafd04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861569fe87feed5f79c07b7db664bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1db127f197b829e0b581f11bd9a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32876681b7128fd4879d705c870b0ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d3899c8e30e69c913ea28ab1253f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44d47f32fc68df6f3ce38a862c6a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64c130b81ab4932796131ee176497601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330a016d6a9f1263b8f092147901b5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa597627c079a27b873e1757d0117a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9a5f03618b3f83dc51db77b1b331604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965c8a7b846808a2d197174dd51397605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe03dbe5a91c2cdbce43c37b67885606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b01a5701fb7781310af598f3fb291607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c32f444dd515cf26767e8974021321608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a24e06e4225432d55dff20a9c9767c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299afc7aaee29891aef3d640fa1da1d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92622dbcef404c160f85ecc5cce9e68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81c94dc243a43ce4aeac121d1ee85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899826a9adb08df555738680798c980a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2935bf827f49f583efac6e59b41be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba244fb4df5c1738c1bc8554576cb88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7356b8c1687912087aef70cfe6fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d32639184937b3626ca166bc0b27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a829fa0ddb7480709842daa8338d7ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970257967f9e1cd8e98473ade45798a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170f5b86b5a72f779100bc8571100a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c452232e1972dc4d3812d2706fb77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7e284587b638ff256ca0c30c4de3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e5bea5ea06ec745b2279b83ebfe79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dda3912f9af4fa6a1613b1a83a40d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c198e91833fbdb433c5cd391c886dc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3b9078df99dad0fa20e752ab68ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef4815a6e6569f8d1929f88590c99f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971a7f7b33681f20e584e5e6652a505628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d4ba287b3f5e89de311431c0bf90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db50549317aaccb50495400118b12b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99220488e55280f735c8651dca2f00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef89cf8be8111e997c074ec02086a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ed5cba2e7984b41757b2aa8be8f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dd4feb355348e71b7cd70c3c4575b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99b39dbb483e858f674e2e262f8c68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20593d84709bef4740db22395323eb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d329fca4d324a1205e118fe13663b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeb900b6b0d415aa0470c1e5734ff1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f94ef71d13c6ca070525a7c92ae7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c38843012386a04363962face9580640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217556866376e1fc34cf34984381a8b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f5a17c47ee9a2f5a28230e6fa1fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c046fdd5a46b554ebd3bb6135988f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b54b77273af843ca20bdd3a4c1a6644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>