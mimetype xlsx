--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b0876e4c534c1b2cd93d010efab651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361499bab5085dae36e1d5bebc8f38462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e79b3c6247de7a9aa438b0092969313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ba119b469ced920c5ef4fffb8c084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bad20926647138762c146958e231e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f8d57f3fd0e7e6f551368c7ac3e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee30134c65e87d633a49ddab3a59c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec1a4a449ba3b14b5d73afabe14bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5ea46be946597ef3ae9ebfac2efbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a6e09a48693643f3155e9a78c3b2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbff6917f167efbe8b2ee11afdcbd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414304dd874a53a46c158afced07b12012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc886ffeeaf6da408b38a0af86ff5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ba29c4ac3c4be5d0c6fc460da1fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a31ad709e60641fa352e161da46c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d232feec925e2a2755ed3dd55ef016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5633da2788323426803cb991a33d8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4cabefb776d0a3856fb4df56e25918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505bd6241047541c79bddb1a29ba2bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d152ebba822a9e2d9131bbbd51b70520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba145a66e5cd8aa2d96ca1ad34c620821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b4a76ea72b641d715b378d019395822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04905a214736efcc4fcd98c8bddf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661aa404002e72e069f17b115297a6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60846c43764edc680581ac3c5b198025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633de245fa11fab4f0fa186c391e72826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe28507222717c9f39e5d29ded0b9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55196b616c9efb8518e6e56357aa22228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a55cf6be618d9301f6d1d46a866529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ac930cb220e3f4e4859d32a32b19430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248257963d3b0d3be746e30ca5864bbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00d3b7568e4b24634cc934172c8e4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85be0fcf74baff225191abd484d5a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb8660fb36c3e34d0ee69ed45afdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171740ed8d72cbd822d0a72e4aafc7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f305802680ad784f8d58b76da02836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cff3779270a1784da311dd04498be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956b783063bb76a24a7aa49b16f1a3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e032745b52785020494bf1b104309a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c806bcce27fda769ae4e4dfb388a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b1176163d22a309bf3eb821005c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9b8efe2079d1e4144fe11beed0bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9cb1f6a5cbdac02a3af54e7ea15543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdbe0b1d9dfdeb7a9ecaa6f2a888a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172e4f1225355457b86cfdd438f7fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144abe67ba0e29cbbbf8ec6cb2dac5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27e81796cb2a12ccf8982db34ec3fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef01add741308a38da03eabea917748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9858e29344bbee75c054fd8e47a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a05ba1acd05262c3c64dc330b659850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01082f29bcd25cd0276d92fd5f3f4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc304e915e80727fae6d2f881986a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6d72e3a2023279b67905c689ef2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc019db72fce89818c47bdb5aa144f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e229bb7c94a0746e7cce74a2198edf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00066a176ae5010a87c099a8918326d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56ab0aa86ecd1f9d96e92b6595410c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1347d0eb8def1e64f617cd1949adf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839306096d52d3264771a4b2e6bfa58d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7421ab90e4a1b597351621fb0e543860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd061228e432a3a90ef228998fd5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b767ce422a17f90ec7048cbaa8e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3406626a2412d634d5d04de4e96d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a3351b2b900cf80768426cf8ce7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097ef9d2ce0a05ea540fbd53415160065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0418239dc49b418e2a09a2d486607f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ab09d0039f0dd0c86be2558aa8ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab3da6902cd5dd25f6113c82915cb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1715bc09d6fd77392be501f0b985fc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a6c1a4a3ac5a827c65fb4131eb80b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a253862eaecc51ccf35c17a37462771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252ec4e2827408cfeaf74b021952be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271373b1ff730f9881fca01c83e878273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35443754e2e253943613792378d07974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018dffd618d02f5a57aaa2d679d18675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9c584814253747059bc5dd0ad2cc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eed39a34330783bc23b883a482f2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3989ca58c1b78a7e0425d997db15f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f062640cfdb800190d748207be823c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d3589d36ab1e616bf5f51e1f1d0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603dd3651d2591051a4a17e159512fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d43914bc6bc34a322acc5e1f2f7ff982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6fdaba37dd73a6eedd980794715c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4187eeda704260ade5a32fba90c6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c581c0c29ee73c60633a7731dc42bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd4e727f9a4980ced770f17e5b0f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c476bad01d71de91ff45c9a6faa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf607da99f43ad5e9bd828c497edd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392216720311c33e4325bd5438c8ad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ab3f6c7b2beb516bd0e985809acd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b671e81628448e257dca6f7d15e91b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd519c9d43b4b4a618aa07078d80092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed879dac6f2f737f166af7cb39700f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553ddb638bbb34b388637d3bbec57a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2e36389cd07c9b916ad703fba83895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aef57f32781028c24238e608cce43896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e16ed9e73814a44ef17425ac4aa8ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c2f60d34276778002e075f30ea2bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d1fb38cead3622d7b60f5093d3a1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee8a5440ad1b16eb00d762598438a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0b5aad78eaefd401cbcf3ff22d0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e8774e2d9be02357eb10bb9565398102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c043ed6ab50ed710053590a0f11ead7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34482e2908b666c4b3d6163189b4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149914d16e8ad1673506bfe0acac684105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e4b0929e2acee0a3cae1069ebc516106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcb1a575b06a02681e36c7c7bca5e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27faba6792504026934f30e19628c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4015b8317fa6b6eb2eb2178234904109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b7a631daef0b3618015ddac2aa55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a605b7ca777a16756ea893ae40a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286954d9bdab658b08545501471b33ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ea0ef1212dd4559feefcf9fd31702113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e664f418c1754511b0b469006b084114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc356b4edd0b18ca949a28c1f5718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62bc213f36122b4eed7cdc399da8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebc5eace99e8c01fbed9912978f816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e21f1de95cb334f5f30d56627792118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856ae7c65b5d1f9585aec37e0b838c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c1ac8a56039319357661da06c352120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a27b88105197de10d1c91287ac9a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb4cdcc31b10e5c16812cf15b19103122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f28d52be801ea1bb6c0bc9ebdfbf55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f01f6f2524f3068268f7bc9d8e03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa3ef46dc4c9b94e528b7d7d9cf935125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f833b3a46ac1191bfe28f2835e2a9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8616c548a13c03175eb0bcb2ff981127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ac43183d05fe02d7aa06acc91293128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e237d10bf54eea6b18993d9219596c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e4d01db4e8804421532c15eda1c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b30c5c265ca9ee01df9f12ddb289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee7878d720beb61124d528087219b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1458aacf7a6787b06ffc9c6fb0db52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f027a5611fa150afbdbb7359701f0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad46e0c719f265a035d59e92f67f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916421e6ed9a15cfdd9a4428f987d22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e01ade84ff515905371db7ac641e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cd9ac272621020610d08f9d1e45a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727d5f8608e29c7ad80512c1f27e24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc6a2bb01a3cc25148c83c30e978b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ecf0f130edc9db4bab71ced60492141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93494629dcbb1c7f975f7043d5cb1efa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed9d00a43d66c2b7888b2cad13427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d0511bbbf9997f484bfe1b29f8a4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a0c46e5ffda49d853d8a036047684145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302a57200bbb8679ec816b6929e48e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17c1141bc66228789f43969949c1ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c6f698fd51e51337375816ba8cee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6764cb3a2eb7e73261b85bfcf55acd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd022179ad4607d47663d6c96b2d2bd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b644e10a428a36b39644bc709825151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168b47f070e58021932ec1302205b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6db315dd8a481e72a213acb42d93f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae15f9f039e666b484e3910b085c2be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a2b884090993e184005dff62e862155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70e41d5c8836657e2a6fc51da50909156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285623dce1bb0d6bd3f831308565a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea5507964bdc974f431b7446586d43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c883d5857aacd39fc4a748f73cec8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5a90beafbbc2ff478339386aa016160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f5b23e62a68314a2cfb314868380d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e4b43ef8ca3393c6c10d656d8283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccda1d226e9df36681f9abeea9d776163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc794221b280a95f5226de88b1d78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f96b66fa27e411916998794fc2a16d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891f071696045d197e4e7e60dabceb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403eb6c580bd4cb9c3b2b45f71ff01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad45f798c7e12bdc7d59f8c54db31b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae55ed57d4b14f0163f7b32de6e3e6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671faf6689f4c7b6ba5e05a60ded36d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47f83a106497e27485cb43382d335d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019e9cff4a5532045a46ec157ee8b90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1170b83c0cf1dcc8a9e6da3b423fa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2150cc0166ec3bfa58911783536b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe257b98431a2607cb83a7ad9332d57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fee84dbfd58145b90b96049bc794f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746851f24c3701906e259bc3d8c4d4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00fe81ba7a6c27c6bf9a8395c0da66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2723de2f68be759c3d13f5169ee0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166613c4e8b6aea4645c675521fbe207180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc423071d640b750ce77a2cc0eda8e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7972b37f74547e2d4d351c3a60291a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818d53a8638791037cc75f2ae24c5c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769725f32c02278d7d4d4d79ad5b1f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218b4bdcf46a33a631f8158e6986739185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf77f53f99831a6c833d69d425d6e5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcfbe7e88820d5b6ba79597425c61a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aad29a36d42bbab67f4116f73b37c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3f7d218cc7853f8cf30370a00b43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b96886e31ed47b7fab1554177a464f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e65a94ef66be67281e44d46d01d92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8f7dbe4195b27ee076937377c9527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc5ee8d6d1cdf3ad521a796eb1cd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab974d3e4d0cad4f521103bbc33d689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa16e365349864f828ab2a7c9e8369195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee6ba8a9a0ae7f7ea01ed8c2c443cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb1715541319aa7f4d27adf22d6a37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe7c98ca973a0eda671259175a205d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d10765d91032abbd93cbf9f33ab2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a03901c7550beefa5e64ddf13d972200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f20379f901a8f66a02b2ca503b007f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0af345e635bca70691031f4af3ecd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa48b563af0734733b855823e7e7bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395fc4cf73c92becb03dd594732bfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812d3f9d8627205819ad8bc9e14d4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd75caeb7a51a4bd50cb59027bda5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a94cd745c7e76e90c18292b09b1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aa93273f94f311747508ab5008352208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f186f645e980141543d5a18f34ecef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3429c462b0d20440eca5a7ff273b39a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a5665389b6850d534295217e2483211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf205970baa4c2bad9eabe7e675e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd76338dd82aae81c6c8b1f36bdf8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f87acd1b2f5efd71bfd227de67865214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242491514e64d740606a469ad3c5fed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51954f3a98cae13f85436aeeb7cb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c57230de54dc90073a46b65177a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24989e9f1851ed16a78b3b20661e8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e357864e2203fdad238dbfc2a8d198219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e20aedab4b7e3b4ac317d6be64a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7bf7bf425bf6489bd8789309e0a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964c4fb6da5a0f7cdc4a11eb27e6c00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664ef19d16dc4bdbdc88f4225717d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d31df9a56e4e57631e6da59f5b17a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac7bea3e452b05c017fa25d9bb1747225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5de525a816811d4e69c6456a1d480226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46122da678f0284755ea58b172da4471227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd121cd10a54baa3822145355503bcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14457eba2fe8fcf4a91b0683a8d83a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa5bcfdf6d9b6a51240a8a39d136c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ffe50c909760c4bcd54ba5c27370a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926728ad64886adf97435a77a1e1551232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff113c37a71b233001687fcb7acc8f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a032d0c0307eb54899756dab564d99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ee925ea9099a3bee7dc7006d791a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a19d9a16d411760ec034877ce21db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edbb43d579e7baa2008f198b522f86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ba9099efdbb079758f2035a476e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a779564e39d5132635ff2c36ffc6358239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867d276c96f6076a19e0f2229d12549240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7551bea62b5ef90b5adc22b3a096241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60905206f91bf6a447ebeb895fdaf79b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bce75c5cb1d7e0c5ce03aff99811d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d498bc87f93a6896c544ac576395673244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e9043225d906e6a3b1d105febd59b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a6c0203c9ab49bfdc0cf84b05510246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3e742e58abf1c4479f66a7bd17c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e23a4551a003a184e17928c9c2b964248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae940725319be2f0939b92e9e7de29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efefbb0a3053dacae640e12ea3d8b10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523366e773133a326d33e21fe9902a89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029324ba7b489ff947613e1a1f18f79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481e0558895fd86b46c4d90898714c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45877b72c29a339a69b74ec625edbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf495d862402267fcabcec2250ee53b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fed41888f864b6236dcb2b6ba6f08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c4d5a95bc96cf4f860952b95d888257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddf93cb59eb4e1444e0bd4bdb4b493258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31729c2d73cf38e0384d2fdf1f63cdfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7132551fb2da1b49f246daf2a1346260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e60b159c4dda6b5c5db216d8ca8ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d699dccc4bbf268f10bad0f9148d0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5282838d74e2f7c371901ad05e9f7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0412cdfd8e71c6029777a2a8c0da1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448bd723cee0555f19162c44e5489b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe9af7f6f73a37b179d9a3a721e47d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa99ec5cb825566dd6407a49215ac2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf01c476699a0f37b92ee2bc427aa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd02d4c0f6577cc4acebde8c85db5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694440ec20411ea87eaa8b0b165f363270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c46e1799e724eef41c33ce79ea997271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ca82d0886e37de19d6e8da4be263e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f88690577774b03a354aa36eb3731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c32871c7ec5adbe5c7403afcd1f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90176e074125e92da39cd34504df6b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a9b7f836659f1c49e82734d234c6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba01b574f34415f30e251545594b4cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec70fc5b607bae08ce0107019ee383b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798919a72d389afe7be838c2d7018784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289ac3d3acb268171ed169f2a400bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c2bcc50dc2fb2b185f9d520a9400a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d1047bf0c3a079ca5dcb74e26854282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94826925e7d64c91b3deec853ddb250c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfcc27ab98197e04ce9ee54fd9adbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16746efd0b3e60097bf7a0d88898627b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5da6d76273c0823c9c97eb90db976286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f45c099066b04d587b97b3ae4ac2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359c9e79b97853e20d0987337c866f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b4028b44146d14f26c0a4f514070c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8a46a33507754bba0070afb8b8be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6c619f06d44ad70216631241b656e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6926edcaf37890e5d37e092a97731292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752898d9ecdcaec3be11426a7fcb44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b982e27e1f2a14e271d5c5139c240294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5bde7ec68c4eb6b7c76a857d12ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9f449ed8ce8e49bd06ad254575ea9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0fc437db08eb8331a1b5062b5590e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7b6bee83382a512f3988bcaebc29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd503529e3f5dce1045b77ef68f755a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e6411a526b4125d37e4e6cea6b28f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd7f05079650e94dc89658b16ddcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc5f7094b3f4c6ba99ae29cee13c80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c7c2fdce0165a9366c95c25f511e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b689ff6626db3e424234dc233f75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14abfcad959dc3d532a206af953a68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81ed3899a47e905c09c2f2cc7435c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6523236893f1c8bd7a3870c4208597307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde98107856d8b4dd6b0eb57c4d0e033308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7014fbf6c1174802bd113d1d6a360bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc61a497a23ef9e73682337b6054e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8efc1981adf294715066e1176f7d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e6db6600ba50ee3718efc15e6bcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee31bcff1a8f1faed7b096765c22c16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03cf04756e14f57c870a1b3fec7a9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485335af667477c80ed1e4cde3eb0f81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d6b1d12d001ab63bc33be2afc5b2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ad17bc785db83a1d1cb156225726317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24dd14fc2c4fbc4f1372b22e148827318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76300da503b49c57df1cc24d3072f84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e797db97055b5615a5317f0fdfe962b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3542aa3d69ea26cbe4e2859e80dc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541893980cad8640b6168ee2a7a11b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475347d178fad675e524632d054abe7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2278c60ce6509be657789e086b43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed619b58f45f7f855d52c0908cae702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef35d5fd4b1522d07eb866040327ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab367e08ce978bb68a400e6f96319a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1331d007028d9448f29fc3e72c4d01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d0c514f563d3a3d5c43445f9f47df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d134b6188715343532c8d06e04b5c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc764eaec63fe847c2b9226d7203a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2e92accf3125c088ba32877df7781332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016a66f47cf663f2b87309522234573333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea66a98d751bd991f4976ce24d5404334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee4a837337b2aecf357d86336e7fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ed2ec780d55f7c58920e93acb19db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d5f2348fbea4bb0ae4f96f139dcae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3167be7fb781876c27d860e67e205338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a7598995c8be2aa5c9adf55db88d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e759b65e21b3174f14766e0bd0825d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34288da641d840340bc2c39301827b98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2476c396ab96692cf963813194f75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fb084fea1ad961b7ec69affa3dbd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0d83beb356ccafbeefae179adf50f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c49b7082858ef566839bdc23c3a84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb615d3f010cbde0be7f7dd73a1174346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b0a7e8a3386c2ed9b66bb39c2786347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d76377ce923213eae62d8ca50e395348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a5dd703ba7a31bc2f82470bc1e749349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4635253c38b2db37a5b2c535c476a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507762ee5b588f81e5135fa69f58ab1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012c0b4598b7f391f25b4df0a8ddc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9063e6225d740043edfc5a5aa675ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2b52b8b8502a11c2c48d5f0f5307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee3e61019d669e88c2ff33e15a5b40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb050fcf8b05846ecb2412093bd01f97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e692427c920f9784564a0d68b8ff733357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018cee628aec3bcba7735206933b54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb7e76f2565ec5ae5adb2d16732e75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc944ddce4e2a06a203b145105ae092360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c68a57ce06c78470b70a0b53c6788361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff554631cbbee27ce49d3c3d86913d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461590f88c0df990bab414f36d31042363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d7f83cfe44cf28108fde627c158ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ebcf9a86c15820263c313ae356c8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6429268e23df902d6bdeab1adead42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb8b28ac2bf59938b74840f1c5805367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba63e4e6acec32295f3e72064046d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1fa176ac10c7be70bdae848457fc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464edaf66ad9ba94dee12c15347e6fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d281e9f4b70aeef5fcba5255c116371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade4575b7fa595e54ec01732e3fd89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362bbf2167b986efbe774661aae9df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2103ab6dbbb10ae0790a744df18270374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e152e496644bb1f11aad1541872bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c4da41e6597b821bb56bf78645a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce212604623c4f29f23d893e7399dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e9a5bbdc93d0cb7863414a151441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eacfe4f30a528b6f815f0c96955127379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09958f42be919c2661d1c5de2e6277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c53a20ce12735966bf9f942d2c707381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299289a2f09463c435147bb253e002d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aff5915079703747df56d95b9b63e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24e2ee8f11f1e99d4d95ff6dc461a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da71be071a8cc2997b1b1d43bf5b5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f600ba696db3fbd43f12ec1d35afd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aaccb2be8a3292a98a72bd2d653e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd66a6481c0cc90371795755726d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe2abe51ff2c6b451ef4b4ff48d4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea6acaf8774f2eda8d29871ff275cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a002836f0c36b745ea5dd1162f9648391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe87772a8a2805e245d439d43595c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b266b27a81cc9f19ef984d4585667393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4aa6e01aedcfec42a2347ac278698394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b9a678ec755386a344a8c8025b8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a58ab4b4bd518521644416fc5192396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd495490ada93c94dd7d209fecd05c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f9e9150c32f29b65fea767f46423398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6226944add86384592fba069c6747399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8c108160d110830a6304f330fc7f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570368343ca072989091fa844433938f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc511f209541326b657120106c8597402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c164dd92f3930f047f8f68045690c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400524aeaee82cc620f958633ee38d38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6421c4b8a4be975fade508f5dae398405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb7bb83efd9ee94fb8e0802113d5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc448f173eb3dcc1ef4f4a80d55c86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f6d196c72a5a2dba34a943949cdb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3e7c95a65b8a5b2b46b8a2f46c56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696253e202618f82cc57ea6cf3794037410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82d68f8f3e363330592a1fc9cc61d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d227f386541ec33b44377a19a0318c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0802a60adfcc32b657131f90ee667413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd055ae23cfcc259b8f5131200b7041414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6190b086379183dfeb95fea2a014eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117c66f8a5478f643818f1a3f37c4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d656f05c19c4e93213e7fdc8c8b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29345df7c33f22d9d1fb8a467e1bd76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251f07b1117e90d7d6fdf32261f6ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b2e6a183f69ed8cff53433fd6324420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a0a84651593378d8a3e552e67887b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1c706cc0e9dd517fc0e750d791ed6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35e0bcd12cf49aa17e09f075afcecf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc17ea69243aff7858eab982f17489424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dbb5bceda300ed97ec3a6dea7655a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c52539ded5b22966e76ffa43c1132426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33955f2e5e82bd04279439cf53e9242d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846cda6eab77cc4bd2d83f3c33730d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c9a9601f94e668e6719c0938b6d1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0579418986eedccbf2bf3a24e6ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706cb40b08f88f168bb0db826d5515c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244abc1986c0a6442a4d5bf302f71269432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfdadc5b9172bc4d7c5322b7f24643433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ea4e7a37a82d85a9827a76fefe1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed966af39e63996401090fedd6f44e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75058117bcd27715ab4f3e9778b20606436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a7f36c4aa344b0554e3d48b586c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81c8425167d2ead059392712012178438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d206bc4ca5a8be59868463fca9aa898439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe73f0bdc26989280578c73f6b2b43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d431236580e59b6b303588e68d771441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0611299bf6fbb7c7a1ec9f04e4be60f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9846f6681efd88c37e5af2d88025de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c91a9ed99fb4c213fda01df8372f7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab54ba2c36478e4c953a0ee0e90b7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432ddfc98e5c6a68cc1575ba74640de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268cb1014b23d1e858454c8974547e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f661787c369a9698480ecfd17e15e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac50574ac784a6c1ef7643766b16d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808b56185611543b328ed21802c493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8298e16e5b319f62a0ece77066efe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6654264388dc994c462cf3bd6dec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf7cffbfcb5dd72a51d52e85bf8022453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f3afcd154e0fab5cd170eba1fe20e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7707a567e5c1c1be6b062a9098a3a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8e90868b0216ee09ea9ea8fa3547456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254adb96b11b890e24140c6f2b8ad31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791f483d1fea3fd6dcb06665559a319458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72941561d2f30e170d14a0483f7aa6be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4c7d08266d17beef970ce779fbde9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5bb25d7074edb3a112b42d9522067461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8863aafdd4d1e7dfc54abd9328c6c79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7fc152612cb39e6fcc41b7bd5b0e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f61f8e3527d4570374d7877b95b9b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4a333bff8099fc1dc42c089babbd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15046e3b718880e300ee1f854b3e4e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c77a2ead34e282de793e547b88587467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de201e82e5b4915230a4cced3aad423468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f83fc824baf849493147c2e6898de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ded07ab915609bd74ae580d8345d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea8d3964ca32b333be9d4c16013ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807acc4b29774e67e02289fc9ade84f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2227bb0f230e7e1fcea60b31562160f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42188d504049485e3628bd471ca87bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178aaf414b3ba350bb088f7fd74f6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d22ebc248a763f26827a186707daf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdaf7c5c6e61ab4e68d0820ac04e06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e2d12685c3948fdab4b14fdcfd33b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e713a0cde87fb862bfda496e800ae9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e4b846443c71f3b4e561172d4fb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431827eaf8b1ba7040930a3216ef8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441318fee2839ef7a6b0490aab62ec3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3f1efa206cf3a04ff705e740cdc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61876d6637996155b3b5bd3f6434cc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244186bd41ea9b7e77ea321b840ddc62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ba0decd1533fad2d53131e27e234486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cffd7ca255475235fa199d9c8f12cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f53d36c59cae22fd8893b9cceeee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f34b5a19f94e32c349da73dd033c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722302d674a8932bd47b91a6f606c825490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbb76c3cb2d93cd84c26d40712a38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464d190211fbe198aaf45acae4b4cf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0095b353563c6980a65f3a34b7d636493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c51c945ff513a4794156e419ddc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fc28faea53101aae631bd96b899b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf043d45fb8c3a38f3386aaadb7feb7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c13804918c6fc8d5aee2b5ca287c01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5454e030ffe7095704a03c3973a29e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a823cd3931b1ad638b536935915fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356131a421785e83c9711ae2af5bccdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c9072d5629df3499ac990207dadca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5627a7390261e4ec668bc6bafe7f9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9663c63245ab254efdf02dbe37b57a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3236bcd046a09c6389da345770a13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265f0be5eca2df8de284c43d5e13e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433180af004646f98ca73d81fd81ca7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695ebb43ff6b735315532079c581f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f470ce92574c9dd9231bbfed3443508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a9f9d28f35a8b30e457acbc5d564509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b40e90582682b9a9177798cbea98d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aea4018be0fc7270cd7203daf7beca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce2c76d3c0df40b1a3719b4625f77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfbea307a37960b14df7757220e70c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984d8e6b039928310898f028d56569514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0226c4e88998260436f1dec4b99225e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322a4b4b0990bdc84fb7dd90aaef05e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52137dfff64e692a5ed4f89e3765b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5baa0f3f97a7d7f4411aae466126518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee072c26b149556bf6be9b6e4a9d848519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50979bbef1addb0aaaea26f46eb38b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcc5d809ac647004d77b7981dcd049521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898e46dd62c48ceabe2d9368625a71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984471011ff07924a39e16d7e17c63b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7de18252ffc6f32d104452cf3056524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4def67e2050f87c0bc30528de35e0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71f081e55f23c571dd90060a2b7fe1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc60a3f6a98fc45d6874209f694a21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617be06fb103e8140995444c763339528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54256aeea886eda4933902f0b787a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7eb33c416ff3f3828fdc7b0fcdb65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dae4211180c501d391b88c9a33498d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d54d0bb74918eabd576221579189b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b1ce283a2cf44f90d7709c3947ac4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb55ec4229210b681faf8ac7d24ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cb0eef0befeed5863b2937b29ec6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f56c85aec98d2be0d920c9467e99b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9489705068a97963adb8843932e69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7d9a1333b4d5574b0aa65284b6b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df48282bc28bf8af5717b8931da321539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0554032bb724a1341dd13dcbf9da04f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030c0a6ffa7f6f4f858bdfd65a94fb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31abeda9392d324142953a0b9a2c74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5789f4300c00749160b715f5efe04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97ebaa9fffe9161d2669a571a77a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbc08700dc381fb16b3272f1d4eeec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3defb30940ea92e2f5366accd8cf1c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb643ba3387eaaa184abbec098d99c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda8f652ede289f497ae489aa9e3e44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e17c9f03186a3eb5b843dbaf9faf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c226a3c3aa9253e10e9054fb0910c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b879a82792a7057d8c819fe9be0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3599b1d64f4ee04e56bac6133ba16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b031c72b8029080ff856e23e9b5f149553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f3bf18f0b5eb6a74c826ffa32656f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb25db8bea097402b538708a49374b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c17d8195f683df063eb4b6423037a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044cb51dce72be5160de467b899f914557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913d7b4b23b627192efdd9d8426231558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358a0e7105bb0c361985e342620aecd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0451d07b7da3bd910ebf482a43d627560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a4eb804ae73473ff88820d8369135561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45f54337b0626ecde250e66d0ad311562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240132940d21a6f7f4d20cf35744ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f6281ac1efcca08833976cf3fae10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019a34adc3fc09ccf5e06b99beefb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b6f7cfa449b10a2b27722aa77b10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8652bda61e29eb680b8c263c1ffbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139eb0357140ef4ff2ae2464a980ff8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7fce3017c174fbdf49b580bd16240569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341e3097a76ca1c3690ac36609e56a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a78f9a35de0d210ede2596ad300b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ffd79c2162219d7fe051f66cc9b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6addab490bda560b76a82d2c942043573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee868348521924b39902d94813f3b62b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29436d50f9db36987162348b3be9be3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e34a2a3882e80236eb2f202db82c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08ec1faa5528becffd7deb2f5498e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d22182962dc652a8d0a5154fc43bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61c8bb31701fdb2b602b849f36347579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6875517018f760ce33a53f9086cbbce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb4e923e71e772c98d3231bed7c37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5260cfe64d0848d9a92ca60513c8fba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4761a0ac229bba3b0cba929ac94aa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d9aa2709602016315ba220debefa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53302a813962b0b4093e0049dd7688585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eba5cfd3669c9096281fccb1353d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac190f4f26b2366df6e5060e32d490587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca2bb9fdfb427107f43b15565a805588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee70cf93e07ce997f47b25d96b281b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4686d9e63eff6eb2e322937dd88258590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ea8fcc0dd006758cf4f838f7ce60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c986a25211f878a17c1c37e35f3186592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b38c46901f26a5f423fa28b96260593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07a98c1ac029db12433bd876232c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37068554a383d619f6d9201b7fbb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d824f7008ccbeb694047b6a775ece2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821653c1ff42565459f5da203d0e63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8686a5bbf0ab23319e020a3033f177598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15878356900c7f66e902e7161d138575599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1a60a545557819de0803ed29f96a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef9381c272528d7e724785756b079601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba7f9cb39f5f52b348b4605888cd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cdcfbe816f0d9534c3b6f3894de1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d80e6509c5c7221d69d89ef36c23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b258d5a832363e714eba7830db29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eaebb7b511d1186670fe2d3120125606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1958714e69ea2cb9256c1f18497168607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d59464b34010e967de5e5a8b8914608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acde9932c5c78406d04e1b361929d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed3eeb4ef37d1053edeab96b317e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd39999ef936bbd97a34ff68511bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190b3e24686748f28604abd2c6d2ec2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b5ae640bfc8104f6dbb0f590159b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ad81797b36ae7b172c2c9690f500614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6012842c20732502ae4198260285615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa308e37b09962ef3eec29a0a1d9d63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc847758d0d24fa9ffb7bc707d702c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaf6a49716f792906d14b42c2a5988618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2594332ecd734146cd46c7a660c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d9a96fad1cf76d5b4dc12c8791dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700caefbb729fc4e76ccad78889e19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0178f95202c172d8d8dbec2adb1e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da89c6ec7d7b1c7d834aad5759950b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aa20a346abc1440ca4f76e6963e95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b5dcddaa2fc499449a1c13f65017625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0242f2ff0a5d08186b1f6bfdb432245626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4e6f32dac181c4528f451fb1d45a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced196fbe6c70a7baf73368632c0c4eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70637196d181d6377a10d6cf7c693975629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9186ff5744bf37d9552109c3e903419630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57d123a31a2bd9859ee4a10757f89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa516b0cb9be248ee47103fa2a6891f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1321a1df8143585f941dcc177e536633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d18baa67c0a7b6dfc7d21aef0def0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c44ab2c1ec1e345489b618fff600635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd8bd56dda497753251d0fe4e24f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1407f587d95807e149d000337c90c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b9a0a4c932655a0b903772e388706638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690dcde65e81992e20721b0af6093a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe1c950121c787fd0f7e6d6204eb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c82de0f9b52037a82dea12f6d2ddd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60cb0c7a94b078298914c44aeebf2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04bdfd60ea3bbde96b19905c99b7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca639a1f0aca1a7192cc104628a874644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3c7b33f81cb4c8e473b741936f67a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bd489c3c18dd4ebb93612f9fce042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a15c0836e5566d9af8b33a4c4f8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264796a3eecbb713f341f7e65c5f0454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d8bf745370674d246d757f38d2605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4cfb0f26bb2bdfc9ef21d251e570b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425dea90228439cd38f14f8e01630b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d9a1dd71be80541409d974c25d8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb562f25e77b1cf6faaad10f62ab8d179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d91ccacb8a2e7e6cb7fb163a8f8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a362f9f4cd3d0dbf8efa41d404f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba2728bd983672efd4a6ae71d7cc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ce23ef082ed2f7575022852906be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a4c6053121cfa4da39b0c590b4d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c9ab318e5aac7784c149b5400768515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224014510a102911cf28ee7029ba56916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d2798a6e99ed5aa586c34356c4da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2e2ff6891da2dbc8c93816b0e97918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87897118838ea2a40c6866a1b3297419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e9c9b4866dca4ad3b42c8e20274120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a7851b9d87312a6ea12e690583bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56424510883885bda485bfed886cb6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96afa6bdd9e41fb782a4b242e9969323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35e68922efd91227166f6573cff0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc70b04f11c0d0da4c524918a103d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274c654a404ced1333d43b8e40452426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a2561948e33bfe4a3aa67fba2a92f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9423a22ef0a388d4fb97e08d340a4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64309fd058a91fb0dbb21305f110b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f903a2890e871a072865be4edc967130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2791716195d6a7cc60a83dc3cd495131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea40cd2e1f3728b25197522a50649f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760e9b8d508fa445356a13ab7d24b7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f51367ab931172a674654c0bf5fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8cbf6b3f2c815973e97d11f807b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33468bacde214d825136367f7eea281936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366656ab757c11a9e83883222451cfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7bad8262f8cee5a8353209cab059c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf24e8613e62ea5dcefbdf038e424bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee7568e589ba97506674e13db3464a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd2519fe14cca444ba76fa68b4d25441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7958e3ddc2eb1e079b622fb03cf4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25491141112501a710bdee3d6c42d7a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21c178b99db3136a1a8b12b53c15444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ead2f6dbf02f67cfde01d30269e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476fb21305688a2c8d204f894dd89046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa050418fee4b5b64b9c5a9a7d6313a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92283421a7022dd42a8766565c2023148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd125a6ab08902940afe99c533f60c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67b5d7c32f55aa2e4674ed9eb55ef250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6233b6e37d60d1d0e46c9d3b14bb8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921a379d6b5065f843e712ec9a563f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a357bbe3b18bbe5ec63ec70f3fdb9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe51a9d033bcfa294eceee3b4102d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace148465f2df203cd0fafce75bdbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990edad9553454cb8b348aac2fb641756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371e1af0f85fa0c41d201e0ce41745557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aeccf3294bc00ece30e67789b0b0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ce8231933a2c758cbd71c35c9e08259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f6e3e1097437753130222b1b434f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684e3f3ffc520bf5a72e071fcd947461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb778d52cea97d36546b7e5e4f85af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328005ae257446472526755b3d86fe5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b905fdc0ff722f524c733d077eb1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe56d8ca5686c283ef86ccda49fdae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24388a12777259da0e30b2ed70d64dbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7265249833fc5106c8274da6eaf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd7a60dc0a50b3a76f13a9f6a198368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccfd6ca2f41bd30faa97a601ea247d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c4f994733216e559cf4f07861ac7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513191be02ce3847b2ba3073c88235b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055d3afa647cb01bf32c604dc496db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdd1a87f1879b3e1199dd60688dcb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753abbd86213a11a25c0a634b18addd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98afb42b2d71196602c09d7470aa7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490be099101870ee3808eb740f324fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206903fec5f7f5c4a8f32c05c327e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded567c4193a59aaefceb669362c783a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbccee46ce81aed0000ed3b44cfcfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73891914202fac003c9f72080ea7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf4f058a601d56d6601be1a4aa654e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d187a271e145048789856c320a17e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625eab56d62d83468cfbfa62074c8a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329d962218c746c5a25ddcb059bb1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f51018d9ca6665aea130498f7d1a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3930b5b196f82d60dfec82ec705821d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d924c186e92c3a66dbbec7808f53ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89a78d1233cf49f3aed728bdaa0a8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab5f357434dff2bfe24300e4b244689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915113176e130716b18b2c6a618568090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576290990ed337916f663f63b5bc12291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8ae548001fa92e4c573e175f5f9b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615775a5afdc1e1e0603af0303d8720393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6350fc96ca9b64279e251a09041294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368595da7520108ea9116bb41499655a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeef69a45356888e6c7826edf11611a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024012e79ef4e0f28070cdcbda24a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb38087b096cf7a90baf18981d311598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8391b98355cf8dbe145a1d7d149899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00031b2804f7febaaeeb3fc69a79bfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abb6bdbec475fa9e3ecac5c31ca21b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b081ade4d79af222b7df4ac6f88a205102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19996fc792e7543bdb0da566e3f446c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b000b01c238141188fea136fd37f802104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fdc612b9e69900365ffd6b4cfaa2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f553412c7fdaa2de46713615f0777ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec098725adee277a85dfe89d1af1f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9363ccf3a8ffe60c5549bb313f18573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1289e2692c2ca0ee5cfc3fe6692b2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07abf986c288d80a15e600f279297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee24c2f4f51e764587a054da47fb46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ac716728f29a341c390ac0dde8fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ef96b797d2286d2237f5e6805f1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d2f6c523e72a85215e375fe811f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ac3097176c7332fb1b658ba4c4b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5907df30b78c832f7d0078fbae3df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91a6b0fa1e7f5739f32d4146d67988117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbbbd09705bd33e966268f5c738d5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b96254a0db681a689bd9e9076c78f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b455b4d0bda841d41686aaa6ab69ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b57ca1d81ce6db2d6b09aea5dea76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fbea712e7f41a1229472084816237122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b55e9306cdfc6dbd934e30b7e723c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d160f07bf94ac982ba4bbe4d997ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b9d01a8e1e115e5936f575796edd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca706986b22eed295014ba457038ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74fa383e9449c813f10e80d0d33c22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb0eced6d970f69014acedd22a9c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2d5e21f7afc3a1872b7d24bec1a67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9876be0b3cac64d669c1bb775a3a0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e892367d0de541e84a5445631991a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb5a6f07f09abdaa98837d89154e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa4b1e2f25f7fbe3933bc2860fe93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee6e3ed40cd408ca383d558195dcc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021009fa668da28b6bd8403f7e7280a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e06d04f8d1dcb4510010d9ce3ad22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdb364edde513603bbf061174fb9f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb099674e00befbedb654fd8bb6fa7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78dae1055e2d46c51202e8f224d3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a08c02df669ab924dcf5a238a674140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131325542953dbd86e49b3315c148cba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b786296c075d86e90beceff301a990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bba993b94c82b470f3bd1bfec6b7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417906854e981d57abeea7529bee5eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b28af482c7b4fad5d1156de138dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f48ce46d224507fec4b68921c7c319146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5873a0c8e06d00ba7397f37b816ca0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa5dcd59ab90006f0068ddaa707d77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844fa21be43bb34d0ed4f2d212c6fa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39596027da422ca15a43f11a5f3df4d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1569e36d2d4e41dfe6268fa9383cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5d36ca1d9bb93432e5f9ea6dc10b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b118ee3bc8b817dd61d6c68020830d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1cb6a59ea2c0987cec426acfd9f49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad21e5e83776106c2354918cf378c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b67c7155bb7fa7701e9c6330e844e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d3011f65794f3c1770f82c9219fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b263a642d359e8278c0cbad00caf589158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690cee43b1163769c1d1311a642bc68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b672bc4ce1fbb6f304849fe6c97777160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234085f823c1fb347cc80714f661b08b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390195389b5f7d61b08d80230c3d6f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e6a5400e8e86b9bd5906868564c40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae7b8e21e3b8bd6ce65c56434034d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7564f5c650a42f0929491fdd92e45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055817dd072ede6355de35428069ee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4b4aa8d0e80572def578329f002a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbdd251f1ca549dc0968da3a37eeab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02135a549afa8251aa96b0728efe63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830985c298640d7ed49691aa7aea331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df419390f5b700a485d63cabf19fd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9793c0905dfb769c8294c1ea8f28b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7ab4eee15b2b9c055a09d30fe6a1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5112b6954dee661c090a813d3ed23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78138738d12654502457609018b7b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307a39ec685dcf4fb2907d904a6c33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208bcff606df72bd69baa42a57ab287177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d022473fbb7bdbfee7544605c67d99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0360010347fde64288ffc539e62a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce092807895341568dad7454a79bc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4455e8c8b665ab71f3c1963360a28f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee929292acb80dae2a302610560217182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b58c2de80a119ef79ad80a21ed3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fe0d1f033a5ffe9d638e211e39e57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d75d00970be7a5f453fb1479dfb74c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146699902724d3f1c2f7ef3f3d11213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99929df52df4c5b5f3ece6af2d1ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12f7b260730bb1b64173b8a5d9914b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77eff0ea6adefc9b2156ce7291adf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d6b2f107a5ebef925975d888c2da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b82f839f260e87747d2d2e9c5ef30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d60b522f1f00ec46b81e1b500c727e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a6e95fe703ebfe89eee0b7828db4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cae28813b69aa2b6ab633abe345acb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fcbb82ca7fbdf27c0ef14967b9051195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1bd5779f4491ade95d8c4608b84fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e57ceb03cbfef6b393c9d764a45045197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf7d3ed25eeff7c97de975f4099cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028ffcdf4c799530b3e8b475fde586e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1218b7c3be0186b8b8d2fcad676ba7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc139f6a56e569ea324b83e739ba99a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa960c98f953a78db03f079c1395695202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a1243cc7202902e42dfdcfe5eab5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63959634f25c762c254fd2d3a794a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706633b974d2cc00d74b5eb6695beb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1400cfd979940959ee25766ee04912206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5047d138bedcb8033e4b222e64aa03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d50b691d261eda42e5a7e8ec2e606c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648a491af8943a7f6cb7ba7751cb131209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5026429d66f27e9e1838e99f1404f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100bbe274c7d204bb54799b3f5ec8bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f571f82c051e8e8f7f249c2a2bbfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5975d83fd2c344f6ebdaf267c3a9b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f44686d6fb0018c98f6c280515f095214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d68ce7e7c9043729d36e88bc09fea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ab025b1f8b1ed9e48dba7b76e863216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81723b9b7a24ffb5ae724e42bb77457217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f643f679f600ca02f8ee6f289013218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0670e7b707a5a671d18177a1b7226c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3251a1a27e195e4181bb0732377c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ed3a5c1f44aa3d3fbcb6124d34e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ad02bc90cce78e563eeb648bb95f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80410c276c4320fd598fc8e45f38508223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032fcd6a3a46c0749bb46a3bda2ba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8715fb160e137b88f2128fa118a7d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc558d0e79dc5a190e61e27877086f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a400e0bf25f2b8f811a780409b3a67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02032d480be8615844a2d038392bbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7cfa810d20261a84331c6d02547f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8678ab3161940855fb27e021861b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee4ced7238a1a2a51c4bbdfdc3e10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143ac49822c1c390a7dad3abce65e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80480b86557912e029018ff29864d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659907ef59619361d8b85da79ee1a852234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f95499e2738f3c53cb8c9c371dc8eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cabdbe75f44fe19dbd00ea27a949b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd390fb56400967a239bf4789841f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7296b1cb8478bcd77d96da80345d999238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87039894036ef06df7c1c74c1e435239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bedf6d3616a9e3c156a1bcd603cb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9291593efb7fd40028997021f606e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b0734b9d2e4d1f8d4f269fc6b90f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571e2ee808c0ffc546a3432e3035f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14ddaac17daeb3a05e58ce238629b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec5dbc5e99722883db554810615c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09705d6675d2dc440eb961b052d318f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237f97b5be524493dc38f90de0d72a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53ec1b93ffc4081463d54e14a3278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6002b43cae2bc74daf70cac62b108c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363730e1ce0f787ef499cbf4c949a26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724bf64a7357e1445e15d2b0e5cba43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99a522a464fd2b5683269e1259caa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a4a1151e70b3350550ce95855e23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c61c15ef0ad6f17f51218c5ee970cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925912a61672253a47936eb397661a29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b09c70b3bfb3df59d545f91dee5517256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61727a3051d62f30979e258b07b5a23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f08e5e7a331b3f4fee5c99c60907258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f85be1c95c65cd4e124d254326e10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae31428e2865b1e06814c1798f7c33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0cb7dff5caba97fd568864756fa36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7516d5b7929496d908a2e116cac05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e14a5c4bef64c2caae100ca7e1a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e72eee2451dc84d49ad81e3d68c44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d06db3a9134ebbd2a7ebf33b97569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c466cbfe931d63a2467202e3065961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aa3d750c594f417e3ecd2c275f5ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27824b69318576b79245dab451f2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b14e217f139898fa4382de641c4647269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1cd4f47f14d24f9f7dd642060869270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0831dbec379f1764cf8a8dddd05efb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24506b69586f4e5b7162777210fdd7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233470b92bf149288a28b6ad6768921273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48206bea2dc14e5ae800c13eafb7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db351e762edf304b02fb9266d452e682275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b24db684dad03c8bece5a4f345207a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30d0fd6f8ba22e556d0259e6de5b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4825691cf44c919055fd0b3e0079278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80af8fe3d1811c359e3f5d19648517e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f21bec4a132a3425e3c6345814725280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b804e723ad1f426d5dfd6ace4097d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad5b897bd9c0481d310ee51a371cd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be1ee204126ac8b4722f7bbe02e40c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabc818a8196f4ebe9d7cba46e4b63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c31220442ab1eb9ffc771f5a3095285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d32cb3cf561890be4a22f5ad5631e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4250c64925fbf6283d1514336fdb298287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6bce039a11fc50a160f384a0236e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14162cc249181c43d5946ebf8ad9e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be39a837eefe007aaf48b52e2fc86e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f972b2fa2d55b99f07b362f305fbc86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2a2667ea4089f7104c9c34ecd08e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb106ccec61e16b568cc26bc9fb51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588659332981ca38ba72373dd425970294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9079fcd806edeeed3475eb4bac135295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540819c270e10621e162cb51e263356296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee37ab1b2c8d4d276003091649bc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa960f3d44921fcdf78b51eedd8b0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf5487ba2d399f07a330d92fe68b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d70d522cba76eb9a95100fc5fd949300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad75aa290019c2ed6357fcf62a5fa39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af142f2cd34ab5b4d9290f92f85ff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bbeff0a83a9f4949a55be946575d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b9a37b50f1c322ca7cb961e11432304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111112715c78bc06f995630d60a60259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66510f52dac4bedd24de0d9cdd9d0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bddadbb050d15a6552d5378b8171ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dbc92aee706035ec74a15b32a53b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305082008ce73675e7c3f80d59f8e5e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702669625423e8847ce0ccff4c0207d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50612ee7d6e260ef8e6e2eb7352ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73e53a98e32ca56fd5c60e58f60849312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c38e45bc22a07efd420d3c6ba5f61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137dd49950c1a7246eb90ec584d502b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2ce80dcc782457e268005ef17f668315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd816398bd4bacb55328a16c3109db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be463c64ad7aa9b6a3b5ee33569af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff76636490a438cf63972ae38d0d078318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef3397d9a88c1ce6e26e89e4207270319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5aa9a9e2dc2290cc8cc4635f848ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782a41c56eead1834bcd16bdb819ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0487b7a4f64afc2f67c1633da50619322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0212d3e0e2534efa424023d213d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2315a23a95561f89d8ef093f697c06e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ca35466d7fe5a15db75b174ccc332325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb9222f61fea92501ff625527e936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff5415ecede6a1e74df4b482091c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370815cd9d37c0753e6d915bc4b9d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53e35d1b5bebde6650c6861595df5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa18e14121c08e29f314bf85e3f41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5613064123b0cbb6879ce54fb2b24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06c8b23725b7f0e917fa69c32700b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d02031578034e402803878cbfb3f1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45becd08862da27d18f49a414009e2d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b272be88a2b7ce4d3a1659ef3a3f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a634cc3f2839d2f3015d902a15be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a38a09fce558470e73b990f43e1a40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39193d24d02261ea07f597d4b542ccd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37f9fa4de90b549aeca8d5f3d0edd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435ffc535579513ec1136b707fb05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7e13b2071ea1777be217c11507fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d0733191cac2e1cd7c76ed6eaf77c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45fbd355b741ea24153f803db34676343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63647fd2d4dffbce1b3b8f442264e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503954c3e8607286d8a6ee929fbbc0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7f127b057911bf8781e1724c39dbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ec8f5441b1107eb25da42bdd102b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5de333ed78937f7bdc83fd3f3159348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb84dcb392ea470cdbf4ee7e943a1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53ebc0d2b18b8c893daa845fb30972350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff27850038da20a6a6ced4e11c8d30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3c5be40c5e70bc9f5996eab870f9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c271814e94cede5b4499e48a957a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3265dea4172339cb5dbb499757e620d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f156f3f7beb883aa9b8f2c72d55b36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ea20563b1f30a519d87c1e956cd47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d442627bfe7f2e02b9b37412113cca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbc95d2e9f0ce5e259413ebc87d12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f82e567ad96556ff78012c3a668c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b028dd3d38ef3ed4beaf9c33fcd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555fb47c5df1676fe90006cd13a4591361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc575774e9447169be700422f550a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989a6df36f7e4c05b7fb3dcf662df1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d126d5bb56a9dd4cc8fb96b15b184364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc1ceee367ae4e4ebc0422c4a4b59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6721715a76ac7727d3038f59d90b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f243c46395a49bfb6f9cdbf75631b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc9ad3fe421a41cf90f2f21256fbe8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4786440d38a983a37c16a79d1081b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b10eb599f037948a58d627c7638e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ebee7fa97923b951dec0bd8a26f46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac5ebee4de58978c6039cc64858b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721fb543ebb54bd436316270fcae87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1787b2ea2a985c8710c492243b2460374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d05d266ab2083bf1d4a7e7a474d171375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc59a40ea77169433dc087ea015fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6663334510fda831489fa2de11cd0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e1dba5930a3f12591977a8a22222e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0a39d433446e64a3ac386316b0a38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157df818a6c0d8eaea60a82098e7752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62a06e7efef4fc19157e55f461a77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e68d61133e3d0440cd1275c32b5ecd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b805540be17126ad8324df9b09aa26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46e32c31a360c531bda3ddd94179b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec29dc23b9e6f84bfe69f2c7d1578a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9036b0b6dc5a107f6c24c25ef907e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641e1f140a3b6506e8e92299780587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f84b9fd74ea060734c3d26829f9d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b28844ae8085d71f1cf3d009bf87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e980ad88370724fceef600f3b81f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d729355fcaaa2f79691df8ac872c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619a815bd6f1fa4c8a2592e6e931894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e795ac93ece4a6743ab69d2fc2368393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b92d4490672eeb0cd4cf1ae4cfc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e88f76138c2c1f361c809d3e64acb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944a0abba1a3d845604ad888303dd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7cbdd2e9236ef872c387ddc04d1b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9dc3093690cbfb8d955b871f5a0e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d7ccc667b22ff0cfa635d3072af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec9e49bb7d286dbf733d9a5def465c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa3f1bd9db90bb4f87d915951864a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153b44c205e9ced86326b4267190eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a38fa07e0ac83fe2b987bdaf322e2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaaea8fe8be25d6b917764d029879d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33395cd52f142017daa4b8afb1561050405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa82f0f5a0d595d95694cebddf9f25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14505450d5ed80f91ee464140693c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84fe9cf3c30a3acb0f4a18b37b7c1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1aa3ccf4ffe5386d2fd2e6ace2a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da79c130422baba496db8248732f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ab89a95d421232a837486d67691b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e17cab55f442e717d90793bde222ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609186a847b3a5ba2b78809e540536d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c3f8ff98df97508b34d9b70f6611414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef140a1dab6c93e993bcd16c99e802ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e9855e660a23174ddc93ff68d2f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be78df05801989724f29c22c3042ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6395ae212ca357eb548dcbe8d9744418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9804fb2781e44924bbefc653b0f5be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6174c826a72025042c55db48d8fdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca162446319de32a2b1dde06e2211a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2c91c28d4b6a5c6b03971a435cfe0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e21cd94913fb8acc0888d0d9b06b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5ab43f3a26c1db02f1e2149d7419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1b9c604e8a541c7be1ef7197d2c32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f1bb721efb50cdb4295940b75199b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad098112f6143df95aad7b3ffc2b51fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292f5fdcce63f22cac13d741caf70d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27ff77534c211a44d6a437043f221429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67d201aeea3009298a0ab99ce364c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5debdce8c52fc94ec6135fa36e4845431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c15d115196b529eb082b6f4ce40c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6822306706242eca757ad5793da3a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591e3c281ba36427b729eaf90966741434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4744ad92d6e380763b74807e332631435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637b991a1986f5ca6e8da6fc9dcd57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0cb74c9f2c7e7824daaee674d3028437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a35615993536988a17167cb3e756a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e4ff2707369cd27cf14ef06846b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d630153756a1b79062dd833ec028872440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b7e1d7beaaeefe196d6bc6131e56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fc309817ca480076db615cd594123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f195849b965b40acad2a99b7b7063443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cf4853b075a773e077e12cd82106a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fb97204165a3127ecb3492c505366445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529a5d97bce60d71fb38b4b5d3d95d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f196b88a56aa4d35f98b78555239b02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8cae6c05bd6aac8b78e9bff1cef8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fbfd18191a4532d81d5db66ace273449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1c6db801fbe453e8ae88b83e8c8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c857aabe39a496e8ba818d451685451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a4041cca2ebcc1dbed7c5f5c15e6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302b8a69f3d348be3aefbe495594ad5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e510050fbc4ddbf51c155b9420131454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b1ad1faf2f512c414d25eb4873d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca1f1794963c8b212490ef99ddf49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeaaedebd2e3d1b6defe9af679cac0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453c6f0967d21d2151505081c296bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562fd2cc6293572aecd1aed10b1aa54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60412b0c56077fae76f3e66a12594a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44896e51ad063c0cc4dcc869ad980e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf14edd28445d0f96918538f49a0d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56526a998e7e620b996f9dc45a5f21b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f7f90d429083f835fc65001b47f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a616008a275d669e8511e29d970f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231cf0b34e977d718ec4f702b718639466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238227321b280ab0002ac48d87b5b32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f270df4113524c2b638afe1e0d046a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97466ea41fe8ec76111c3465dd86e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aadfe686b46f573014935d010a766470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc86a8516b4cc9bbd58337684faae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c84e9bcaa6b521fcca0ca09d140a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8671861070fd60d52f56c5d4ae75b09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34de71d97e6335f2a57d8b87cce816474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2d8ce393df1f6331ec19b0a904761475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39f5588094df783ba757383c13071476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17288c9a2d8729f3c933426ab8ec41e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d29b2b9110bc49aaee0ac9d004785478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc6924c3679051b326b4a2a0c243c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170c4534d5633c728e7ea2490cb6ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7e437f9a9b959ed15554b348e886481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1993038db1543da1f527883b6f94abb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c2ca0d9bad9c3879253922c177e9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcd5d03681e7cf964ed0aa20b85f25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32017f11237019b7987c21a10c0f4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb05804dce825d233dcbd3a2e7e78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0a76872927e4a04bab9c152d0e0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8bf706b2730b489f06b68a43bb8c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0defc6a9d88f536bc4cb167c2a64a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4313ea3a71171ed92b23437301ffb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb13b2fe0c6a3f80451fdc4bab27be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61733ab797ce1091e0f0ea1d602c4d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8aeee1e2450083e8ecdb7619fd81c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f264673cd70d0103363a0ca42b849494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7fe7957dda60b4671751c97a022e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2262a816ee89d4ba72792ceb1f94f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a226a93bd53b3478be8f08be5056e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f17ca8fd56611ce54dfb460c7d4a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccde576c89534dd42b419a2fd1667b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101596ee306a058a158d1bce1c92c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f6a04f0b3a665a5ddded9e468e01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a560bb154c1ba26de259e6fe8f86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23c53d03ae527a45a9419dab0ca1c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0085c2d7c20068f22e435a7e2249ee3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905040a8a3b8cf98eab0fa4b870d60a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774466f894d5c8d080874de119860cdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc04124ce05a6ca04f2b79de8032a6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67997bd75fbe436a84f9361003525a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2b6071a1ec4d117e80e68362f46e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada517df3d28c239b4006e058a4b7061510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba433bf57afde31ac7834233ad41e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6048774739359b4ee59589cc47f26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac330ff017f692eab18f1868a7b204513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef13ba589c7caa4c947354264466a84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d81193a2cf09837737454d1616c9fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111b93b3c433d22ba7ef4134199a66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c1fa2af6d5ac687f69fef458e2148517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d21bb8dd064f9738cd05e956e2cf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8001e85278031fb780bae3faca4d1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb4cf116de7b8484f7c9825771ea6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3888d767851f57a3c34972194b91d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf3d192f12e2a40328eeee3e97306f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20544487560d97c0c97d3c19e187cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f04d8169fb2e4b8f7d591ccf788309524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe7140ff4c2fbcfc55aa048e00bd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a5a9d11f43412025aaf5155ca2bde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767b7557392c87fdf5b4ca9b6b4b4f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7bfb62d1bed5bfe335e27b20f3997528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b5431f65cb19474329055d308406529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012606867faa369fdfe6110726fc75b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344e1618b4da2156a610c70371bcb16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbad6feb15f4215aace2eaa4395546532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4292d2aa425d53e75d13eb0f9ef85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ec0c1c0b472f75c789aca30b5eec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012ad854ba310c0a81dec7dd8b5186535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b2b03ac6a0c56a1e03d7e2273c6c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca424f3d6748e40bb9f315f0bc341cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d4969afd42b52aea50668a1ce9a81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b96286d2d0db95ea87844dc55fc2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18043e6580dc481b368172e6efcc47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1581926cec17d8006cd94dd78ad728541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fdd9673b6775b74dc757ba63db2b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bb21209aa3c398113dab86a388805543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51800048102e02eec7320f2297a53949544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41ae39fd8a32e7a9bc349630f0c578545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a287c8d09445af5075193b7c8531546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0287cb9b750336b44b4a30e40094daa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f725cfe61d7822ca6b2ac73ae69d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d080a059e018edab3e159af7de7d04d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800f364d7f854396e090862a0cbdbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376717a42f9e136d234d2e58e85801a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a864292cdecdebb6b5d68ab2e9c570552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdec02358f8304b1853e5fde965836553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a648128bf74099c85433c422e5651554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349997c63731e8674f0c51f53cc877555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a24f9484b9d26e255d0ecc05d393556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc75c87acd5855833790bd30a23fa5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d2aacea3de3d7245b7423dccef63a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dff58e9f68e2bc48672b62a497f66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630b54783076e6769ec33c1233a9e61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b512cee5771991555f4105795ebba6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd43eed2b8e2f0438c9d7a75dd99d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bbbea1219edd36aff9353499b6235563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343449f87e2545f1e9e23c7badd98d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d3552985763d35fc174a4b534ac16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc66fd9511140723c1d4ad79e1a2c0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ce2d461c212eb65f0554190f95635567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a111f69a2406653da152daf2aa5aeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde1279ad50b664e4764c6ba71d615569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5c7829b7dd22d038b01bc73afda8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bba925a453bbdb050786c8c66a8b9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6a758adc22f563618163bcd863561572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7996c779c7a423eb31dc25d054408dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761270e8c04ffbce490cfe7f614a5664574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fee7754f07678de618096b00c1db0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aff294d017a107887a3b29fe91175576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952025cc48cd6ff6ded0902732ba186577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d151a2cb88cdf5ea53d29bd73bd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3c76d9e73103bbc4c0b1a57eb064579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff81f3887dc1f2be6d8e2b2c3dec25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2520bf75c0e7138bbf6fbbf85a0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8410fad4f1099979b55e28e20093582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f232e4d29ae65e39c413235fa38421583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7d80706d6016d4e3f9bc8ee1c4d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa3ebe5197b6f761f1e2779113b38f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc266c0d1e5bd1bd274af6dcf504d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43851f41a8ada658f611cf84c24ff8ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bea764525a7646fe34d3a22a2c42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998603ff175027fe7a0a601a7fa5c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b44ba2d43b70745d9c0bea404fad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58febb1a99619d372ea2c727363e2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be182a4cb1ff26c15c246924ca2db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386511e9c77e9644ff407e0b55d84816593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329f4c9503afae3467597d105eb96c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fef544e83d870f64431a0fdb891a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d71f070fc83f0b1f3c853c52a1840596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177423e7fe918f3fd41565cd67e9d97f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d52fd6e40d7cb468fed6bad01866598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b02412c7f5b00611a9f258bf1ab9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372eee8fc82cc19ee499b790159a3fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fafe03cf5012e7e74d8610138d39b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5abbbbe5a1b92dcbb6edbaaa3985b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7b5906f28d98a4d44e35afd46547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc18c90045c36be746b2bcbbb4e09d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8905881555181a2155b15c71f54229605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6953a8012e6acce59fc10b438a2a0e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f333ab88eb31b4b14c87976c060343607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff971fde646ac94e9d93f993e009f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2206e5ec69376fd84f8fcbd736421609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2649bb9ef9f2254f8a30d47ef95714610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf636667aecfe39e7b3ad4549e7ff6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d7c988d5974d955db0ca0e1b349f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2b1b0a55c8a34d36657a5228140b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe2433dbf3f07a5e72c7956976fd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2109ed8e0c5e3267aa646cbafde79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda1b653396b893a0d117bf8f1bd7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e859d6ed6001cac622be7c5b09a5a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d523700a19bfb2004cc80002131a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b23dabc14c6efb197f698fec9942619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d987175d60a885d88e024603d87ef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439269b78328308affb69649421b4510621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e2e4b0565946ae7ab41adabcca19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c1ef34f559c781280a1d6398c1d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248398b83ca95f5f4522c8c7630a968b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446927a0d180605c5a985d99b7e30b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d44ed09b5b80e4b1f5ddc927b6f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591b64164f0f54a8be78b4b236bb91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f6945a3206b7f231d743ea620376628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0e9401e529a3d19b61c66d692673d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161672a5cb691e29ef6100799c5ed28a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbff974421e6c918ea42b59ff89e32a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e130385245cf860f03e1c6c3650eef9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50d8737b109d66de7036305bb85f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd843532ca453318674bd435db29a02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6bfd80196a4341f6a289f5cdb3fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7158cdfef1f04117b10cdb65f5207d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e8d6945cceb17a567e4c3cc3fa362637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ed323bbc8ce605a5dd8792d13a6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4048cca067f1d168083ce699aa9751639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88bfc74947d2d73aa69d96760825d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf23fdb520555f1c6af4e0fd418260641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa8b3ea0748c7bfaa234c79adf493a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567129cf66d686581e33311ca011b06a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7e1f593991b4e23480d16166f262644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>