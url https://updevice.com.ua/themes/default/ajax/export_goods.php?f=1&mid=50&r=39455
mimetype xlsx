--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209af550b31ca0f5aecafa48ecb171781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ac18597d2c84b8c7e68d116146fc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce96f1ad8d05ea8cf2f6a112806703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e829444b04db060f3b38c8319a22044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f802e2c5507d26b10a82b72eaeb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f94ddf24989b901ebfda953a77b5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef3efdfa5c9b61190ee5e7838d05d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc58b79a26e9b544c0648d41e979ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb597ef6b65a7dc6fcf1c1c52612c2889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649dc3b47474b573d36bd87d595c0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e990d61392cbc5d9fa2a74c7d1ba98f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701f52fc4b154ea254472b52af0d39a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5995adbb014c233237c7e313d3efe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a6f07680d8096062be791b70c025b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d606d26d434a3f34330ab42cca6c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b9635aebaf2fd968911836d856da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a1624d7b4da652520a9db06e3af5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d0f7fb206ff94608d2311d9784c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b78698f147eb4dd989603aea33e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c7307657465ce1218dc391d51a66c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feb642480ef3190afdc71609fcad8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909205011deaeee949c5026b3d11302022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a237c3a7fd977db60d052f53b2b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d545eecf7628557ad6b1c23a3548524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201431daba4200f9ec834b39dad789fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a70cceb5b1b4e86b3b3c8139debb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb41b9bf1c7a71af387cee1d5c25fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d4b26f45edc1874082a053cd1264328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eced4aa3c0ea69b0eb8eb521962a7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41011070ebdfd7e1e91db37d1d2c0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fde9e5e1e679f2f8671ac9ecf035a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e6563f0211f970d6894ee91b18d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c7437709622048bdd2b3ce200bc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef83fac31a4dc5145870a9823ba45c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6d24e778db7ce9ea7212c3c7683c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c203d61febb05f173419597edef2f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77225b59df357d914068e315bcd01aa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf0831048db63bf77a12aeef2e98d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c921f56e8b8819bf8bcd71ea3b7f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b10c2c267741d986290726003d743540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66601e5b440c62c93bf5b479003d730241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3cb2327513bde49da4355dfd42b1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912b0830d7b99f0b9a948c47ef7b6cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edd117a3ad2a5fce6bdcf395952f8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64e8a8342343972da2935706ceb78e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9011956bd9936b3ea8833f89727c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae776dd3024dca34ea4e35d0b50fe5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e18ea26ea3a4f6d9b6be8e5eda73c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb476b111cc1fe5aee6b25d522d28b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad2ffda197835cb3676abf727335750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef506ceb916b57c928dea7980e6c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e5fc8ced3e884756816485abd017152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3858b26d7251970bee73307a317353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf5ce0aaba9f95ff359e05b11202f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068748c41d791e7b512a86113e127f9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6d48c18a8876f4292b03dd5db4df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338dcb46e105c930ee0a0bd3a33851457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972bd2eee621ca10977a1084eaff8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a51053692df1b1833858dfff7e7a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d29f58d8031ae0cf217c8cb674cef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fefe21685c50fe23f1cafcfd2f6df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba2691f503dcb46bc2eef22f9f8dd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b16a22ba294acd1cd4051b05753d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55504078e5e5b5512e36f6d7f100164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe240035e6ddd96c6a258bcf303b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d8717f9d9bd2e6157f6df4e928dba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98841040facb682e305079b6fdac976467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32433a68e04ef68a319025b4cc04668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066fa6761f9610f0551db9326ab3ead69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b996621d48d59f1ee83cc05b718b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24097b2df75990811921d13580970bb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d0507e456a089250a5538052f7f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368047457405bf98ef970fd615da3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673995211dd4fa8fa24ee41c335dcf5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3435bcc07b44563ce8286742121f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c183997ef7f817597156a25aef3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a647f8802e13e37315f4c12b2a097077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61d02a832432f8797f70c36ec53ea878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda17a2728d4114b39311691a431a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad6b8b9f948d167b031e3135af95280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221cd473ef81a8954ceb936dba2579d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44199583b0c8894e83f0f867d97caa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6e555c43f0d0dfeccf7f5ab6375e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc124fdf8f76ccd52bd375062960c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956edc671bfc2350f7284180a2c38985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9fd40473d58a98a153b4c96fdab5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1ef8aa52e9237b499f7c0d67fe5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c381dd1ca405327fa4028b0ce029f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0579f6fbf7277c6a66cd29f220f2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a32bc9729f0a06447b4ac80f02d3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1484afa6f112789e199c8a8b9736391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c257759d7b0691cc92c946391942e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068a0778a4bd114d3d1da6cb97794293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc634846cc88677ef690cab05140c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752992726968041946ec4b0ea25902895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce5d6a4e972bdfb2449c3dea1c45a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd92b1e858392f00000a3580583f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8971d44ed744f34b2cbfe1a2b268398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f248a743c8791fe861ea6a4a9810399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf6edb20d5b5368a6ac2684778e28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e26bb39b76d442973d426357e92857101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8caa5a0e84899f5de2905d058f32a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd0d9235af05b4eeb23ce43f17b10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133797971e47484bf9f4ba66f66642104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b13980192eeb51ea45b3541ec35c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fbd538286c191cac8628a1a7cca58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223798edd26f02183f966301e5576513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807f708b8a7b973ba514091229b89f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287059cae026d97e85d489ff857729109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3091dd2d21990b9d812d94de94eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d2a7d976afd9621259de2c21667d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d1901c771c8f3230cb8bb66fb92a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532b4ca99e1a8bf4c9db0984317f49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58318d2c75919c9cb1f34138a4027114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590ddda8b17c2a20e274eb0dc4e610f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cacf22a84de41c6ac026a6993f3fcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e9305735e79db21c997782c597dcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113fc3a88b36f3845ef1cd3fb0bd9e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbf77db11340ea7a33047ab2e34658119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008530abe3cd892055e9c0862828fb22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99472b0b9a48dee249120696d4f742f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb0f1d3bdf5aaf9c35d96dab5b0981122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a275f6165fbdf56ef0f53d36473578123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e89fb31bdfa8a5b4529cbceef7497d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b89ced10ee00086b809439c203367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00b9f875b4e23c33babb0c4ffe3b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f01937ee454718c0546aacc53891127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaedc29161f4f08d6ba723f4d4068b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b9c32b123fa63794a411c0a20526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884352015fc533cc381bd59566117d25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcebb7c13c54f6c3247fcaa541878be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e016a7714af5acb130e4ca285c324f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce54c086277c832adedd2a11ae5d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd9694472be49c790a3439995be4e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f5e96398084904fb67c2f9ddc818135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf657083cc71ef91dea7fbf570883e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877038adfdcbb9143a845f231842860d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d1707b9db4ca9c82abc83ceb38d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4afc2093b9c2703c4470a897adf78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d895052a1aa425319d17f6ef77df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a993eea47bf3f4387bb3060acdbd02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7d385a44190f7cf9c3dfe11591f2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702bacb62ecc3572cc650011539ade5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abcf4860673e4ce636cc5feebb0269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26cd18435c3feb06d05b0dbd7448af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2185013f38c5ced04f7eff72621fff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e6397a6b176f2506248282455c06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162fd17639cc6a4a8512ca472b5359148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a11098abf4ed491e173ebb5456cfc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e721043a2ab0740babb8c7bbafd5bba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da05046a090004e088a525317326ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f66d9cb0407346afafafb5b25f5915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19782b28ae210e6332aba7d49e92350a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52b773b5d001b2e269826cb2cce56e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b891915d3c0162403c901e5c4319a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9455929fae43229bff58b9066bcf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806a4983581cb1cb2e7fa4c940ac4f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789fb7deebf06a0a91ebfa555cbd73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3fd5e07a28920841f2106a407e823159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd053515c78cf45ff67ca05459ab09e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4bceb7cb38c5ab8d1fa14b138bfc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a5151eb9fb86aa4a1cf137e75a784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e03d8a6d4ee117af0902050979f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81177274e757e6633372131ba1bcaf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e681c70847c1508b6a8ebc66166a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f9805c746bc2f5faa46cbbcc0f8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870350a3ced0589a3f02b60b1bf2cbf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a2094b9e53836facc5e557024e6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae5d73e4288b4ee08c4a82317524a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6daea9fecbaad2547cc694f61ba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf7ef7e96ea65706d20f44027d71d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51c6969f5c382463ff96a24a05611172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef84800dad86450b3354ca77f66b9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea54c972e9366e6787fbb304fc18c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7a525cfc5c588760b8d52667dc7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956155329451b983c94b08326dc35b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da1311a8707394a3cde060923c55a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea1b7f2c6d5cc60a51c792120cc28a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25e27496bd3e86608af66625aa1d36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb1a3cebb1b058e2857efee4aa097180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1debb327010192f7b5dd78b1117c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ad219d29a17887e5681287812e3ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f86bf37c5a6a82e8ce6caa619d1f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa7e0d408e89990f7cd83ea4e2e67b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c68cc7616bd94f3a7c17f8a1a5cd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8764e55dd6af81e50a5ee75bee563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a64ec52e23537ba824445e1dd6ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6cd491556f06f6d583b03db6b7585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2280d2b414ab8a42a702c5cead67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0822c22d7cce01600001a32b8c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16303f9c9b8cd0163e5fdef47005d49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd43d4514ccdc848a2a13f9586b04a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c39e5f6f8cdabb876d044f020a0f36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ee12c5005cd5a5a88ed9a1a0be14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c0e45c38aa5bdaca9e635cc5b12ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f0f598cba96eeeb34d084070fc071196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a38e4f4ccad31393bdc609b210c04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a410502b31d7eb4d45432e85d8b8094198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047db4c1b39f3331092ccafe9bac7c06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d04a51279e10f8894219c0a682ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5555a0affc6e53481441f18ff2fd5a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d938e9dc2c284339587422a53dfcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea902ac6ad33536b7e295052ff917203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e498694becfcf5761620e14659e89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70638057eb1b5b73f6b1c016f8d3e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c313a94ab4467a3ef30f8b59f0fcf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f93a39930f665de28e9da866c0594207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d05bdcdbc83bdaa3ef7acf3814f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed292f01aa2c67680a1859068a75fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92577d2625823c12c7babe72eaadfdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1822b70ef95dd1b04d73559346cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe02ccc95623c0c4b40bedbdc15742212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18a1c32d4be3f16a207a85bf379d54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9b5ee70548b5dcc9441fd9e2255f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543475ff9707cc42094004e0d95c8d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc35a5a71709d1feb4d1a3be857031a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc5ceb2ccd83a595c299334240451217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eff6eae67b1dd78e201dbbe40520b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe37fea21491e9075222e301613454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f35b2b493cc469086eab6b9795be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02875ca1b4051c95cb0a0a78ce508221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3be0137379a26e4c6e790cf4f198222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583e041f2906653138604eba2c272d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026309dde25a4e9c3c702d3091ff2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a97bc7b71aee2862ce842da91fad8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca5e5302004a649ab211ab6c269a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c13525e1ae5847783cf3efc493f0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ca9af15385c8df239df76bb0f2f3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6527293bb35fddeca1e45227f4cf37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87903ae144761903e921a4c4fc576230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad875b0cc3001bbbca03c17f3bd05e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e15b88333ba0a12a2ec62aa6934758232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec700db0e75527727fe4e429c962c11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1946f67741a4cab06e3c0ff143a9f9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57c9582095ef94d6770396c10b99e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e095c1089b90db69deab19ab4846236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0bc8a5bfbb52385ab719cd4e250a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09511a98a8086c47a87892192bfa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d231bdb65139d897bd28f1fb4308e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857dcd9017b2f2eb977a7563c6f78a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e9b472d64398419258dafd7bf2c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ceb75f91cfec5c641b8b3e26ffedf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000bda50eb574c9db5434f946fb8e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5bac9401bc4ecaddb9c9bb1e54eb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a04b1172e6cf4862f18007ae23c19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d80526adb1339b1300da346ad60a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d889a89422aba722a74779ecfd6c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c01a8b696173fcf8edc8eba2dcd24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a2f7d5d88773fa407c05458f473f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ddbfd72417dcff15e2b06bc925f23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce60441c2aa4e04e88dad2ac5e3d33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e535792c89bcf0aebe29c624d789537252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d2da3022c2b3ab022f61d2c923d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd0535025a2eb8d13fe5a011af37d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf364bf920c835b8d90e3a966356c79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca3d04306bae4dd571af91e019178256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14857b90360c18ac39616ae9026f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54ad5a5c7119498cd9b27e07d45e0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03322aff6f4e5789cd7c681bf22304b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4163316814b2b4604322a55fde21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b74a7f4a2364d7d94ce83e94c8ae0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03afdf14ff05c2f04baabf6641ec5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1e85fe136894c42344a933906c87f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762970c27827a0ca2f732d66111a873e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd959ac8497baa7932d1a9c68973e7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ac8b7d87e19875fe6abdf0178d997266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfe454ad7fa84cccd935caf74559cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289210b1ab57249d6f4080829b295537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9dc5cd61e5ac8a2835aafcb93b486269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d77f3c6f04317191c0d827d01baae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb0e671e7d46337a024cc4fb45401271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc2c668a8555dacc025bec63e10c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667a550f3719784b85624920989116f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51320922cce66f2f91ae0e60f8f0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41d772f425ea8f17ed86b3f4a5e78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d8f20631af23a68733611acd64782276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215c11f1367bf3a5043a7592c57094277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d4e7798eebbb9fd1841a46437cf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b240b3f44e9340c06cbdb6250afac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e59db3768a381b02efe5055ad8f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd839e85dceb5113049871c3f507326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ef5de195bd69e95cf74da692d5b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455819c7e30031c4b6d082e28e1cc43d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383914d73405a97b61a5863595b9bbf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fa09451fa739d8b7c9d5659f2686285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b11d458e80a17ce7fdfc6336287af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060a590ec89d375f596e92ba41a354287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be512542f0ee00f630651b37ce0022288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e025f92967db65af82658dee04c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716956ad55475caa6f5301e27c7e84b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a5f3b3af4ed4d0d09fc47e2ce0a36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36196098ccf82511aff4734ec76d9431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc877a045755232ca5d51c35c7fa8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa6e07cc51a8b9f8c34a95636f289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cc22064a917e3b82f2415ab0434e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dfb1a0dee32bbf9b0c2d2ac75c857296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027bbb0955344646c3e87e1dff66ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111058a3fa2ebf97b792ba6643dd2f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9ac6c97e0104e8392c3efc17d8121299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8217e74d044196259b808413af70a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aca574001dba5b5edc0e46292eed9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c5918bb8d1954cb2dddf96682944302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd9ea8633afcc1cd11519f758fe83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197682f13c959c34724cd9363942d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7971a135874b691fcd8fa09c358b0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b90c272d9dd9ef5ef842e5ae3971306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a67a17465097300c1285db68c485b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d22adb75fe576b5fd1033bd881802308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cc29e5e9c6853ee777efdce8adcd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a5a137c58213610c8b913c669ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76127f0c89f1878d5884552df5034e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70b1a84442deb1cb0da7d96878b3a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f72da7f11fbc6eaa1cfb21c0f7e77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96a7adb959b18489592ef298a5aa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5c99ce4cbdb8bf9a75eda667a1cd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1d50dfa0eb1304f2461238fbb4137316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a2cdf825d6168d856c378332d06a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c699f12c1959623e0e4a52886b05d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f95b9c5e8817cc17de5ffa33401e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7fd381a85bedaf98a03f6b89dc38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049f22615da5dcf348592ce273aa8f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b420cb39b6a820fd07ca9b843a024322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f895ef30c9ee6efedff5f941856eae7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99628e487ecb8e7d82bfbd57c6b3438e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97b51f68f4ac59d58537c2d9035a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e3f35c7886375de355f1d27f410b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c276cdc961bdf7914399ce373337f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e972048b68f569dc0d64fb8c714d69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b16a4d96cce48e965384edfdb9d38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060f039f55d38e1f46cb33dbae7085330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e3011761c46ff72fd72126c0bb98e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fbb3c279293025d4ae729a8afb82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958edc0328034276ccc27140ed4b8042333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca988f86f8574dfb70b2640b46da1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d7e5f3c8904d41310c5528c99fbb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778f18a034a74b707e43355ffaf306336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd5b82fbe2c2be64c2ae647570a6bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbaccc2a3fd707e45054f017aa7431338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7c0a198e4773086b32593837628f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94af7181f1a15d9a32f2d539f9f9dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622e9578fa7e911b1d85342b371b60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8315fb6fdebff352ea20b6240b76565342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec011cec3f41e608f9d5b230b66da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470438ad99538e060a13c5d8879fa14d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee24ff902c0387ff5f5cd26053cfd22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65009cdfe11cda349e374277941d2ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef6ee5e32d1a4f51a12a07b890857347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0829fd5474e8e196d49c5009d666348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3602a743d93ecfe5309d64a1779901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05d8caf6291cc4e651866f4e192ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ef9a8339f2f6bc1f66a24365dc86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be2442c6c5fde5212fffe35ec42b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021143ede21aa3eddffb1ee034dbfc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6be635b03dac6dcedf22ebac0217b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f3a432bca12928a6a0ff0adcce69e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a52b58088678c078ab3585401346356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469454e6bf31366766146e0a9227c11d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1ee53eb0e2e5e03e373a5205dbe46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c102031e225f7748c50b968ec7f9ea2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b20d0a51098fe516e942403d51272360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84456eb3eace190101176c0a3edf76c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a103685c4ca17da1ac3ba15ac0dc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981171f960cc76cd532bca39aeccd556363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523761d37470a00d038cba564a2c7ffb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa93481255bf267a092fe18eb8ff34e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe02e96a1c020df360c6fdd1704ecac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482874c767501581d4b1d91505000510367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad55fff92ddefbd79508daa4f862ba8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88764a668a978642ba8a9a29d240930369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ac2a886daa019da70590aaf38cec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea25998f49f49dc394daa4d7ff88896371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2f9aecc8b5fa5d0d97c43a99972c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fdb258b1b428e28999f6ea7aa87d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42601a3c1d48aebdde03120462f7ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8ef0417bc172422701fe22b21ffd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29eedd9ebb7d707cd664a448f0d2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae99ae09f16f0fcfbeda80a2e3d62ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b72f0c9833ec3302d204eaccba1ce2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21809fa729627be309e0f3422f81d2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48990db3d80e23a26005192bea18b2a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122363e32a16e68fbc43ae5eefa70639381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34cf1a15d999156efc5753db30e792382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1996608fb0289931942c2f2563897b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bb275a8ba459c145c08a00b183186384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5540b4a8f3b14ace50708192843da6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af199748143568817bc1188c5c30969386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969d547e9da7cf9ab058cb66169ea6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807c881f8da8b737cbbdb8a755ddc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b7bd68276ce5ee4660ccb1137b14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c943d5f4732cdba18f8e917265c600390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c31f4c5becde9c2d52a6685afa57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffb57ef5c0f175aadd7ff47296c0cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4c2e29fc5f93ad23f7ffbe17ebd88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289330c77c0304a2ced001ecd89f70e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb77eda1f6a74cddef41ab18bc8b0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d1237b51797ad74e8ca787ba7523396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86373934fdf36ce77e27a7e81eee29d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fcaf78dca3847f20018ed7b00d6dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f1055b509d205eaf6b9dfbfc0b3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c053399d604f248a0969932fb9e93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755a25bf5bc6d6a7076435a4f0a5e7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405d35523593e12b2c7d233b11b905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af859bca89f29936eabd8b481446f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f70ee2af2b7492db96207154bbca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7390a8360997b3c19acbead1714925d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153bb2d8833b0f96140d028a35d7306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee1c49a42d4d4136df157ff5b7f520407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81ef3952ff2820383727eb25a40332408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512d0204796082ecf4579b6573d2b68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1f9d47f341bb6450c0c0d969feb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342394cd5b456b0ed92ecd612a3ddd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a4dd5975eb0ca067db1c77a85d1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead171dffd0cc0ecbf80cd40e4ed1853413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc64be120dc5330b80a34fbb103ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d961c323d3d32c406000e1b189520415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6420b609cd5e9d977ddca8e510d83e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097305452d5733d547d67ba9d534ed04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cbc97431761910d255f8da64d4ebe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff33ffce0b5169587c1199674e8704f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa35176237096de9fdbb1590343e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510cf6da96c0eddd31a05b08bbdfb53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a59861cc0a7cd8de44d67a2472eb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e999b02fd79b325ef6bfe32f89ece3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd11871fb21a0131e085268c4ceeb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d84a870ad6f6c85a54f216f4b4e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf211e5a0cb9daf01976ad0fa335b7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c462b6795bca4544c6278fac31c8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1147ccd6e05292cc7c71fcb8412b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d2f59d6cad01ca96997007a91338c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619910b680947cfac6f4447446ff5834430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f0dc0ca40a79e880c547ad20dbe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb2e69886d9e197cbe0a4b8dd82313432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a8ddffc9495cc104d79eae2f172e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8196c08cd76c444c89b597a6cb496a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6275e9d802cff01440ede5cb2b71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac0bbfa592095ea564be435d45189436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2e2153c74b9c341607fcee494b5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73bbc9c0beea0841a4d1e80fa503c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4569217589135efc77e1847ac3100b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6e09f945b978529a543c13f73fdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f497e1f9c1e000bbe33192de6d842441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c361aaed266538246f96bffba4d53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d4ebc3ff0b14998d0fa5706b2b2d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c4550d91f4f8faf4e732e5e360b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc56d8fc3c2d27f71b35a75f5d166c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb538bf0d43fb66f96efb494353fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e1b534e8d9f184f631cf24810567447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072574a661a11e585de95a6115a72509448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695714bb5885293ef5534c7be62c8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe26dede36a1831de1393c3af1ef7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57372fab972932f68df4e8f4a20973c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b125bd36b262af88f78461b7c9a7c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f778ab1f85e92dcf105763504046f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573caba63c9e8040cfbbee091e08a147454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a490c03c5fe50d730b8925f1f494b64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa356e64cdb1f0fa0198b3bda76773c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8017a21aac51a3e9bdcfa295e058d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd77763a98b52f73e5c9ccb17c33fa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39df5745ba049bc2f3dd57092f9af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e82e6d8cf07c25a1cea44e75e69a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8983a90019ac0dc335844664487e05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3dadc4fbd2a5c7d0a4e37e130bccf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461bfc76ad869dd4b7802c9b9dd5653463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133374e6c58c62548feb69791e7d5c43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45157263e977ee025d21a94d97eff78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9efebc7e890fd09830fd3dc60616ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0688e82559e931776b9c5bd9d8e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29867952b7657c340357459eda570a36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0584ffacba1d22b037e084e59432a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4ab0778ac9b5ab502dfd86f6f307470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009674b8504decc86f181bd3eced322471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48c7aab801467ac0f35f071d21738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055f9d358a6d40af06f9542cdcb1fd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75936a21a4a61d76e31d3e8d058570c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3d26a8855ea6edabcd927575ef664475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c701de758009518da0dcf86b1e688476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84aa2cb7fee669a4d041a036602d6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc83cdd8e3359ad4aa9a04e74f3cd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e7e9f29a0cbd766d5f8358b64ac96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f5e64d9e9421574ad5cb31b4c8f2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b6470e9ad70679c86a19d87ca1b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75c7f08b602d1f5f1d16523c79c90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b96eee705c1c47561d9660d7cb96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d66d7c297c5087acbc6328fc8b4410484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f92bb10c0ca701c7e2e6cc78f617485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650eae512f00a87b58c406cb846c867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0e552b73e717a20b1fb278872cac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496cfb806d486bae4af7006d799cc15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999047be60981023c89f49b7a4d061b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309dc7ff0da5041137a7f51de2f4f61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5e6127395faf9ac39f2f7a98bc1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf37cba2f1b2ff3d923b5fdd07bca0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31807e42a184c83a8387d4e8994497b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51ddadb2d664687fb721298028926494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f9675583eaac66d973b92f3d54c20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a474d07c0a4878c3a2d914fc81ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c41151811a8b57a3fe01c4a0fc81d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05db85f3d6f5f6bb93922a923188beb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a69505c5fb594049e8dd3a7a4423e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3346c4e31fa1135f87db80ca9633c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8cbdcef21b043399b5945a28181b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b3e4492bdf1910e15594c103833ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a2b411f2d34c611996c629b38ef69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bacb7d12e5d08f885c813093c65e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5f1fd73a1d73cae7837ec6323581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69527a83f3ed23d1495879bbe2c93a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec60ed80c30e647d0ca106624f2ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dc7dad6188bdf09580ae40aed35a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72425e5ccc79131f9e88232189f96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e73d6f9d1a2ea7701cfdc3d27807f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643451968f09cfd9818d9510cf8361a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4825d283e733b38149c70b8fd5483c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3c63886fabe07d78d7b93378d8e1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894cacf22d15e236935c81ebaa20489514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361afb2c92caaeceb7d95647dc36a264515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9cf18ebcb35ea9ace3fa7b565bec5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d216168591ae3010de0f90b9569c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04966c1fc7c20be40990d40fe23dc36e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9035c900c31a168a461ac7b008ff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb4810c19b98fbf809dad46cfbd80c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bdb6b28b763dae3324ef65358c385521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b72cd11ba16cc1c835f913fadc0ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af6901ecaa774a6fee009c1e5ada6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b126b5bf80a545f4b07f83b8787fd07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909981b3e5834305a5d1a7d6b6cd14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82cb1926e4cf63ca7b40f4c4a1caaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b334564bd6e0f41a9c83d02ddf5e50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe603c1bfbec24ed23e3f84864401528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88046b391aa616d71949dad5b69a5d96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1ad384e118f98c0dff25dfd13b57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20cb595d8c9b2a4209a56631b3ef2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e5e0cdcc9e9b3a2477169c79bd4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b0892bdfbbec7a64d97cca17ac355533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e17f53c63939beaa9076021b1ff63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790ead3180d8fecf6e245db0cc00dbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f03239452540a558229a529687a56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976c6a641eb152982d3d8ad12faa1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e8aabb2526df15cdbfc9cd6bc0ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501597763a7b48568ab4bd46cb13c33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428326ecedcb7607f8eb54bee24649540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69849c1eb10f1c32517bca741d981852541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec0677cb7bb3c6c8462db6eaa9b103542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d7e7c68bad510fabfafe7e38b408543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdf3de6abbaac8d5e99bb094d7456b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87e51182cb9f5d8ceb33b6d083a820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173210f3fbea76f110b7e0fe7235fdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c56f16e090f404fd9b22994dcba6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c057f47defa135bc48ae5ee5b3cfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a243609de501d4f23dc4d7d2c7dd58f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125d9248c629ed4d8b8f3938bc1394550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98160ea0beab71da9ad65b8ec7ffd5ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34575ae3ac1c3dbbcebda66ae55e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575d0563ed71ceeff684d45bb0b20b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681b4bf549d4ae3bb757cdfd3a497d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb573f531b89875cba5586257ec18ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc1ec13d910f973fe987895aad6a10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58468cabd76044940bea448f12e9e49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343c9b2f94c8f27b415d29aee2139b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6619c52c206b6c9cc793e127d61d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f55ad18b04f5261a57bb18be2e10d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740740e0b8e0b931a07e829efea0b954561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc124fbec614b158820bf6f90fab5d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce921e7f09859daac43e6e468f3465fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cfe74051e9609a6403e0695273330564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e47c158dd769d893826431cc1eb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a127bbf311ac4c6ca451aef615d419566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874088a6d3bc6eaa099328a31fd9c5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4eaa571f7be850772caa08fbfed7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8026562281142c17c5d774bc066b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade16c0baa120808a56e51577895eee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0f7d6d80ed3789bf13537c41f28c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84df051ab37848ba8b0763d33e98b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ea3315e9fe806f925cea46fa38363573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba49a9ecd7de0cf4caa6bc0fe24fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c9ab37026e400423bf831e3b893b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523680d99cc41e6101f14ceebb80ae1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd74b4ea7454eb3d0a3231ba49308577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991920ec43dde4961e38b3363248b20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7ba2b5795b9cdca2b50e2456bbda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa434890bd8703dd7de7f84d4732ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dffaf92008042f18ff95d35895f44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d23c1b0673fd8ff5c252503cfbba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df63a1a5ac25e149dec4c4449c2cda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b44ec2346b6f1fffce04ca72c3f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b606320ceb782f8c145658e3562e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2166a743afb8f17077dc91fb88539a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba7c7f28e6bb66a17c43aab59bdb45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993b8180b6d9bc6a6c61d0a0ee365ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f58838e8cbb565186e8eb9fcefba5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb968126a246ef6d76c906f5b3eb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c60e099c14717f8b7cda80e02596591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f86c275b83e90364f3cc744c650961592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d06d28eae04999adcf8f02ed1b42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05313e71de5464d9271cefb74a54dd62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3a9db8ec663588f10cc4a4f27fae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05937a7e2321b4dbd195a2ea7c59fd0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c3483a3dbbcad6204dcb196a2875597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5c8aa40d19e44100a0892438a6dc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6923df921846a739121d9d3ab45ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dea7e2cd4f453762860634f9622cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ed010f5ed41b0c4bb98d103eb2304601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f584cd3e3656bbfdc9a7f9768da917602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dda13b0a8500aad0dd10ddc5bee79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04911ac2e99877373dd71770551b6e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819918a524aa4ad788a723bdde4331ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c48c67f1fed35cb0100ac0451fc75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9fe0553a78a9a16c4a4e4d706ac48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769885917c5528d63339e5c11590da0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5551f5781c05ec59312e840f3cf7f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab7bc6183f7ee3d3d853151ad659a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ae76235e36d8424211c3ca837eb03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d88cf42ebc618963086a500460aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56b81743bf42747505be0bce718cbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5fc53d224c038597a9db25b18cfd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa05f2c8d7fc6942e1ce7d76db551e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3bcd0dfe308e880c2e2ff45e78615616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d82f19d65a35e725aac9ea534ce04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695043d3d161c6ff41b5df49454f1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d770a40db13ce2f4e0216dfac1c31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40502e326f65e118cdc69336443d10f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353416c32acb775c8b5311db5d18e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db12d4d0cd02cf936b2692986216f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126176ca71bc2708f81f062ac9fc461623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348809c2b6727feaeeada1fd6b23798624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe35571d4cb68c5cef28268ad942e92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00563f994146ffe414569623e4516f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae7e1f2f70b2d2a60cd491a9fcad3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa53c884fa7aebc1fc77008e88e360628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275ba04b1203b648f07bd3b556835a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4261af40635294a8dee4509eda1a87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4651fc5e502a86cad209131103db1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bf45defb14821eea5ebe6f7bdaaf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b321e72d34f1df67a76f0d08cd295d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b37c437e6da6e7c92140c8d06077634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef06816ac0c50ff215dd433d92114635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b29234ed10245934615f1fb832e60d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6261a3889049f7f356f5b1576ab4e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573c73c2d5466a16d4215159a48169638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7bd7d14083de05bc3e04dda797f3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33294a523b3c676fbbe96764bc0c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde4dada69041dbc9b43680791fa43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a96d7c11eb7cd87aaa77cdd87d8779642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd66f8c05320e1a62b3a6570efc6cbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe445a4859d92f4f19f8cd8150e44b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b54c7a5ff42e8f1e6019e5ef13a3ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772819eb36d731f049e9933e2846160646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a956e541376f77adb6283641318bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52872dd5dc2c9c88d805656e1ee2f9cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139747fa2418268fe4242fbbd9283b943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276063c08d9f2b01d814d1d5d4e3e614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf26a258025ed0e04d9e6a2aedd535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d460a201cc4b9dae423df3b03845f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a698322cbacb5149eeb7ccf80626e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7bc3341233fb23f334e59f8949d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a3c09f295d533310ec770b9bd01dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bcb014912ecbfcf7b22c878125d6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d48db38d13058768d852ebe9e46811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d31614f1c5154f757165617044ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123cdc4b34afc07e302d9984236c0e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d89a7ad926e275134829a51327159d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2294c74b7f67adc420c21deba57f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd4beaf124e232d33036549659d8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7a07b06edf4ec9891fc77767060b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4af9eb201ee8320a4353b9283962e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6a5229870aec7d8bab6378fa45d2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69158ce13f0c38b60873a7318e3191fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b029b684ba534ab77e28bffdacf3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09ed536e64c53825e1b8c9bc1d2dcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b68a3fca0d54fde8fa441ce079b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59b1c45879feb95b49fb151971aaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d60ebee0cb645496423fcd786960e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd81608779a2741ed11fff1ea45ad126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644bf5de94cd411c0f46cc1c1d92b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e8be440608b07f29cccf3068af5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71cf6eef19948563bf5bea46c2bc3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baff0c946d1b4773ce2a09a531b43f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec1ba615426abeafa3e8a3ea9114331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f40bddef1939422923e42a265337b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74d2988aaa7036940539f7e3f25ee333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf0966b1093e774cdf490d9c36ca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52321046c8ef725ffc85b8606e1645e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce29dc8bb7cb16877df26e8781c50036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3be72e2cdfef1dbc44452d1f487ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da7669921139a94d1c70ba6690a33a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54f8568000e34a01d221a1f817bb7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526c0771a33e64b394f3754dbdc332a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853ce80c8c8f15b4bbfe48ecc91bc1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e754fe33990c242874e6c4a06e5df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d26250a847478913fe1eee936167443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f7e9b847dc8ad99eb5a79a9c97ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb1d791ef1e8afaa04b2bb517dd3b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b014162842f3e58be30f63944dbcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37480a87c2c6642f8f7dcd6c41717d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2f227642a46460c40ac98eee2c3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5eb9928907b678f308afdd789299549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39636a3851f94f5b77f4c4795acc78e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7d07cc0394a992bf17d4f4f9156ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e721e71f3ff4a12ee674d59f149950e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c92d61cf344f6dbb3e64ef5fe7674c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fca3e28113c2a22baf841470e7a5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051a6f8f9df7e49cbb4089f72b2f7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4e21daa5db2d57196916318c6f0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb3c538567152fd9bfd780f932415957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d274fe1b40b15a538d3fb34692df458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824d229640336410c8a9fceee6a01059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb8beb3cdb4e062b75382fad191e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21099018862ee4dc5e677ec04b96e69a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4368606b382b4ef9c1d47545ed62862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e615f4534b36ed4fa104587ae7872b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df083e81dbdfaec5d7208b272e2db61c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f13ac86d5dade8655f66a4e31fb3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f475dc6fb879b70378d6877ad140466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd74b59d07163d1c87c500a33c746c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6594c8431b480e622cfa926972b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadabbad4b363943f719b311e9a84569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad950c0ef810fe09d4573606554fc8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda8617125653f3b59d0d3da92918e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ad4a1121301ff55cff1ad0d21bc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4df7cc79aba026d5bde2b3bd3cb5e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49341cc55bb0dfb07177a8891de64c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f5a6c57b113ac1affa564a12ae17775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279f5d78200e9aa1ef5d54d278710b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e82b62274d3e09ddaf2c3aa6c4374977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67950aee8a05845912bde01cc5bf8b7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb462f1a9de29607c3630b518089d79c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5724f3c33a514260579f94962eef6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b13eb36e4d52bd914da77c3e1ff6c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1cbd0daa095136c113ddd1813e11c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639e0456cc08263d0bf1cfd30048dfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee81c3da6350facfd833d3ee7b76c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d1915742ce3bf814971cfc319625885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70104a417152eb3ebff0ff3c957b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75e5ae4018bc8ccfdb9237caed0c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8096e90511c23750ee3801130e0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea91e882c632408707fb172a4d7b63d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09854330b511423cc220e4056dfd66be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901bbee9bf9f2b5b28ee32146b49b1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2c3915fcd2f6aeb1e6eaab33aa5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb21431dccd44bad3357bd2696a94993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d109065c0bd084603658f8566bbe6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889945f9d6025c829806b89a90683495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda992b0c9e0fd74e26375ef344c344396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64fb007e628831efd9584304c32ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3107916e9f8e164496853dc94139298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e11e8cba1832fc6291df5928e1d49799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ece0ae371e5e9fb4d205e09b110563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ced9b8cb24226de9066a474d80c5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233645d6eceef4074b4293a766c526a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279e058bbf0e45a68b0eb3dd98d430103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66a05db68196ae8f9be1640576548d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00c7e386818ba9a7cf2dbd94c416b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e055fc45efcc71196dcc80e0af1c9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57dfff1093df1c5e898196291825b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ff136df1bdbe75d71fb66aa1140b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e560cbf9d887fffcad0218a24992e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a709622e30024d6b4bc42805b4336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97887caee6b9cafb1abe2baf8d73c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3f216e07bd1a90baf18b32a50953d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a333843e54444e49877f2039ce58371113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79959e800a04f9b0a81f9d4801d703b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23821dd2e596d8f34a12ae88734ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b146a98a89572021efae5063060b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dd4724b3aae763e04b970c219bde2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b1a19b5d56b70e5fe8f58e354114118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62edee2236cd24b900807af90d489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca35e95d7ea2c2fbf71bbd54210ace120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f9c5d9fc5c25b61afe6770ef66e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bd5ce079e1efcdbb43f745ad55372122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389096199fe892d8db555724fd8b23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbae1808389ef5fb24f7a624adf890124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec1c544f546abbe1c0f9d08b5ec13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc962f4c73717b20b26b54140c266126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b59d5d8acff038b6e87f19c44359d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8ffa07f7ab3bb5fb25acf204be24f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35548e625b546a3bce4c0dc1e3676913129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe50251ef34b49c395b3f4aa8fd08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00383481959e8bc5d7aa03edabb211a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc853ccf2b354fd33684700b65cdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7de371cadd214caba4e166dd2e421133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7630ea2232cd6da6a3b8189de46a66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900da5a7868bdac090b77048a70fe26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa12f7c40e344bd96a98731f0d022136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1f5a79614927826baf4f8881bd061137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c489795b3751d344ec03978c8b6a9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d2561625231883a891ade2af27039139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c6cb2133e2e4210a63b6ea4d1bec9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72dc268538b461d16606714df1cda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc42eabf190f0ae99e989e3b19c47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a983525583bdf7666fba44ef54ef2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac4e28e1f2b8a22cf50e8b00bd2fe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab60c643b44ec37b352250b1592803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645df6bbf036d3acb0c386d4d79dd681146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fb71cd53eed3bb1426e13b8a2bce6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62973fe7fdf1d661e06424fe160875148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df608504ca3e9ab3d80d77724d919a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a15ab32d7a9844889e8f0773d5ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26711ca541d331548dfcf35ce3a2f04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035f09524b4ffc67816271a00aef7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe2ab45f03732f1c812935e6e8ff6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ccbf0b11b065c23928350e59a99b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c5baceff66a5862beb02fbcf31ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a806f4da2b67f0c0711f17158ac1a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab42a2ad4331d4e6f42f4044d6f59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d296a18a1519a62f64c13d8839a04f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c252313a08fb632631f8758b7d9a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67b86f03999739c99d02b715a5364160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f15677927454a63c73006877de8d24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a632032eb0ea2a9c6e1ceb54d2984162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d8d5f73e541db4a2f09c88f7fa28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c358671e1e516da27db29cffeaa115164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7946e07afda11c818d8003eb789a57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f59e3a2d437abdd0accc87181ef50a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a69b2a51821544d009b328535c02e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dbf1159518566b62dac9d5994b024168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631dffec85aa1132c934ad8d0b94874169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e447a54b2b4a6bdcb909b9487d0cb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85676fc4208be9289d78c572c2e0362171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc6df7998d17738fa942ca2177adfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c8d16b405dc2634b83568592e7e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04fa7375eceb9f7a5b8a89e0a1132174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daafd742220a6be27163f4d49048d08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df212d341f976846a11d16353ab60e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa85c9231c89b11b4f33bd05e64cfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1cbe39db4c289f2b6c1e60a0ea297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48feab6f4b6f55bf08ab2cfa8387a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a232fb9b1b4f8cf2a51fbe2c7adddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc86fbeb25a2fcb01033d3717dea9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef08de57cdbf4313699f84fc31178ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ff95690044152db4e21d21eff0a08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9615eaed77d357bf96d7fde1af535184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4ad0a98050d9f5b0614a2306f774185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b4a3fed28106a49eb12369fd7f9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dc3cbfc82efa1e868cb477143ca32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f16cefc9e2dffd39192396721cb27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83556f5d1d111b8b6d0f50e69d3f98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909cbdbef09c89ceb424f78438c0357190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274387816b9f9cf62daf0e30f6c82e73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515eb78799376d99ef90c637fc1b78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae419184f62c46585adb2e81d4554a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32639d2b5ff782a1f37c92515dce572194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032df1edc4095b56acd7f9a56eeb581195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655fbda3f56f6195d870311584a91f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2bba4d15fa825520385447f79777f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353b1ffb3812adff2dc1bb98970e84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c78c19ae37f9069852aee042bdb22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4551ef40bddc95a0eaccc09aad0e90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6af61dbd7ff468b699f4545b2fc28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2322ac7d05b5d82ffb2bee10a117202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90390c32749e12767e9e3256259275203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7fafd1b25bfbd5c33f247b9271c12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558eeecd8c383dccb4b0527e06d2fec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e261e76a2ed821835d3331deb6c7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce266507e7de7336b45ce28d87b95fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee572b23f3766c230d2d921c58677b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc33cbb04d4f53bef86f8e16cd9ffce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c701a5233f7952a47c0dbec56f29756210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603963db28384678e90561d8a79d16bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2274065a193ce7a9a587fa8ee2a81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666d74be1d6c486e742b995be09f11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b394a5af830b7f696fb8cce964fc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebdf13037abb601b8409b56f1ee88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb08817842fa17cead1dd7d0df9125c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9bec4b4ccbe2aba1d369f08200c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc2311e137f03e6d73c1f278f211f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd4a3b69211bf1c6815c401ab6318f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470466fdc7aa2fd7ae7b5609e449936220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f1b195984c166c775df4daef8c93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7dc6e94fb0467fa180f856874df2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097eb505afa4e6c35c94c99a739d09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaaee55ab1be8cbf0cc6645edf32f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ad56af1bd4724c10bc88657d479f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b502378fad717ad84199b02b7d6ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a131311298ec9fb75a00736f3e35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a288adfbb830ff4b1ee705a180c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678eb052eb9a0065722aed2b9906d73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907dac5a68c7276a909ac7b7a13e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ed84f935da151f889c8dfd08f136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e1a7cf2a7f29435c5220648948c58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd85a018b13b606f45871d6907d9ac7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5605b0bd03643ba1630e85961964234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11fe69e7f179f10ac53266ab661c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaa306dd46e41a4f284d42082af6b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5562f579639feb2367c84f149b0f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62d5225bb08bf6d869a2fc3a85939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8af76cbac6bf8cf76c92cf686982239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72456fb5ab75e5a6bd648a3b7bdc61ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c31376c6aa3140cc70202dc4608a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b472aa2497db0572d6477345cb6242c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2bfb2e9f37dfed10dc9fb33c93782243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f51b8ce2bd2828b8622a7f1665cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaceda19564454de522d1f973e060ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ee00a52158d1872165faf9a74a5f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6775c4fe729c3f4120f5a5de31818c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de61741f9ea4191ea49199b14439b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc829938da55ef9ede2033bbc53d34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ebf77a1406f0c958702af116c7652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ddbef1a96146b3c115a247aa0913b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b5b56670634fef3b787e284ccefcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61bbbcf332f863b5ec95ffc6e2d585253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d2b0beaa23c2d028890c8c5806da1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf8a5064ca305cf91c438730f4dc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f7c03f4de3ccd091003fd9540295b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f136d864ed2e13a675689d794144257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b87d0d4255fb7c4524152bc130ff7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d503e477fdb1862e352d18afa5faea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeb20496f84c3e4e25344c614cae63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f60de625f4723b057ad0da3e6337261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58b0ac80a38bfa12ab772b671ed63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d7b2fe6595d1b35a61511b344bc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a85efb45914d6c5e39c1ee5f96769f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021ec6d00a059e3e8189f11cb2e854265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed941bced2fc928ea00fa4319737c75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54fae0d6bc87484c9bcb54b93760ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df76887327e50d9644d179b34189a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c68502a010dec300620c529e52769269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d16fea6d9af2aafb1619a2e6220b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda3873c7f3f105eec222b417da3982271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb08ea421ab908e690ed6583ca8457272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe248d2478b4a250b473625453d805273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95fa59e26ec4fea56c836dc4eac902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b7b90ffcf3ccffd9d48a63f5f5736275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d17452cb0490d1a18994c8a4dd4d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284ff80d518968653f49fe6b3bd2e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b8b02bf653dcc22c67a0d5a7dff9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c23559d05549b7fa871ac2f6c4681279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae36bc653577798a7e34beead2c6a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d06fe1625b0eb14aaf7335bc33a51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd560143a29609d72663c725fe793c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c09cef49a5b8e09dbe1542916d5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b1630c6ee93a4476a76900c234c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efeeaf00adb37b91b5d4cb65a2277a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785a01c7fca031938f292e249c39413286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dadc5b76148d464cde786bcad80de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133826bbf3453e77208b07720c733b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca2223f9fe41d08a0a8b2baf355f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176186711b30568848d867dc68342509290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e3f321bb3224e847f565486556e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4903e43c176f085819c36f69eb45e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1e3dd5d057d83e509259d7aa8be3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297996f013fb532d1e1ac82b01afb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7403aa6a1361f32eef40307169020295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7cc669f9c17ecbe9c6b013e1dc4e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbb84290ed4760ff9a6cd549f32afa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705eb1ef3cc2fa162476806c52528b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af599ff9053d18e4c0c8c98723995c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a840dc42bc4d64e5b71f5af40fbf3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec8684385be57c46379b5b2864917301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa928780501b1c109dc787a0c36b5bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5c88bdc97a82b4328b345fadbfac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92db4643106a2f85a5dedc870fbe6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d632a9ec432b3451a22209f4838c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f9f9d5663a724e0505f36adabbf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc0e60a920962d1a2074bd32cf6e72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b593c5b7c0143c0e4fae2ff5a1dc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d5e03d342cd31a1e2dcc986497427309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14643d62f1a752f3eaede80d8ef53d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb26fe24efbe42a41065aaad3c97570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b489a37a15d209074e865a948f036b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e51bc35bae16c83ba93ebf5278349313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff1ce5e50184e44a48a843ed505e5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fe4af8b9a1f5b4b2fcd1c0d182e4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d271e58fa2db3a3579c60d8cabf43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7b5dbe4434f0adf6b1ee59f5a3fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d94228f23625933b68c7435598cf63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04678db7dfab5a3df28a1fb61bd85d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc491018a41de022834659f9f6ab5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91386330baaed098847408d22a8181aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ff720d9fcd511d00796a46783e533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257df776b4d82f7b089888dcbf4464323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863dd4481d8208fd9f481886d7fc7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541702f05f825001a35f848295ba9a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2acb3379f7daf0c035afebc4bf7cef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55fece96318b1be492239ce8a7e8a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3134fb3c39daa19a3fd3f4e7db46dfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c099d8e1b198b01a65d7e1b75adc39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08623c9b6c86cf0be61f32f1bcf7475330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c8e8eb03fdf4b7775817a7ed4664a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a623b650a5ef55de4eb63d90790c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54261753c994c1916eb5e925682391333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166652dfd16516c9cfe0b3233dfd599334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84971ae560f208cfae8de455fea56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf39c67f2148b36adc6b6fb6b8966336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef770ddafa999356004fea1a6b179f3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8888c2e6894377c6ef99f9d07c9f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cdd8ee75f0db1b89c5af01d23e420339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a74c70205c7d2a1740b336f5c7af6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ecb83962de24335b792a90dec75f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833117b319477a93cf1839d14c69968a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff09261b12091e89e5c1b37dc2f8a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ef15595e62ce5bab7489c47db7e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d112a49a5666e76c4fdf12a6b2141345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eca627999bd0ae68424af70fea1e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edcbe0bad03bb8f2ac755a3fd25b51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc7c3d209a6da5700bb2597a559c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb590a7ab9c65ef88247a518505abb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bb6fe7e994a0fc74ac954a3282f92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37edc425b18cfbe757eee38ad04e35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e23183e6e97f67c0d7f59beb5f0f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3cfdd959fa6ac2e4bfd305f0b059b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b486df6475d0893cef32e7ef393737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5378ee17ca7b8ce5a1c3808ba0a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cab8cf9cf4aef0c2d1c01b64bda4d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32a8cd06d43d45b5f94012329b2cc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f3226a0665c69cf7bea4b925176b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff42184557e1da878a225a0c87551c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34b3a0aa76693744acca83fe23ffd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0b81cdd19f98379aa17791b5c217a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7623778938504c4ea53f9a117bccc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87118c4c674f3817b54b01e01244e0de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547613411bdc63be447590103904e4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46491ef54d36b839cc94d8092c62e15d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d2105264c028f8aafa13223f3577366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf098e6cc329f0f38a0510b215da639367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106da36e99d92d9c1bedd86f8362cbf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb4285353b8ca975c4fe11203fd29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150890969f89bfbf711c34265222f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e19cba253bf2d4f60c29bd92ff0054371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52504aaeb091accbd60073d5ce01758372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c50d2a29d9437ba11bf1aaf37538a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d5f9eeead4c57fd00824a3b5ce27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e10e86b84995eab0ae483de135fd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ba1d8ab316082303fa9fee1da7a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b562741351964cce50411a0341548377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f2d4ce5822f2fa8ee25ba897cf93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3410d3cfd7c707b7cb7d4bd25271e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd47edf2dc9009fe887ddc5fbff04e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c01aba63921d0e109dffb95ed661d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540d97bdde37b1fb92d9f483b7ae16b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0f94aeb4ee365c5f37ab4ddd920dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c66753a630e0b254346dbaa295c272384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4bfa98b0893096bae2ff4ad503a67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77dc9e3941587ddbe01abf7fb0cb7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a3443f4ea9777b7b0caffa8b39f9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b2454fc1dd8c59d9a9b62ffceda00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a348fbf7e00d6fde62be5eeea73777389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32aeb2d6f15573d10006399a0119e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14660a8004f473a6001546dbf0bbbeaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbd244a472b06019925fb3a1820432392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e10499af63b8d9798030da5d4141b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8cc49844fd554e73d1da47e79fb59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f99a9f1c0b4a91fb8ad927a561ec6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a95229c0d4c067c2c201ccdf45e380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff87d89e7b16586836ff87c3acffd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccbe8072dc2650f6cac6e250acc32f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed81059f18a22413b3a01ea98a9d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9e72180897ebc7d17a2f998b9f90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d3e6d6ee8d4ef24f1c0da4a5ffc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37682c75c97fbb6573d9824a966ef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910584ead5d86e47cd578e5ba9e2d23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9efa2b3f716e5dd731c9c7561acd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d261d17fab448d2a644876658fac26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201566d64040cee16be8f9d465aeb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4755f199b673c97a2f74ab009be377407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45e87b7915480f34670f0faeecab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc35eea81f1d2b0f0e68ba2ba2d8de0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11db6a499fcfd640523cc48b5d3d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee4a85abc642713ef614654d4af15c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39a1396f2128c8035cb45a1b1cc9d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfba7dea782d42f2c329ca8e424fb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988345302cdf95230eb723cee65df3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0625cbf8f5db12733d470691ba8ee59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73709663476d11d0542ea94356420d4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ff4641de4ca50e6aaebc02b794d97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a34d6da38f0203fa4475e4ca6c56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71303b8883093f99e88a0a2f7143f1ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed2be4f815e9b44ef03e7e087ae59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df69bf498b63fa0ac44514a917a75a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd267f1d1d3ca17ed5ebf23ce8ef4fd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcfb97d93f1e9fb4f663d19a61715d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a10e59d1ee955323aad257b27886424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a21c65dbc91be6d4d38b047679a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743be82aceafe8ecef9eaf5ddb092c8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d96877f29ca40551f196845406e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293816e5a1135d9159c6d11f657de437428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c008d1ae1e9707770bb4ae1ebe3e95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d591dbcd62b77c408ccdff4526fa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7595f1d2aba110c459a65ff6c9e62b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815844c032794e0143ea3531d734638b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc796ef8df3fdb9c70148f8302429433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea1ca5e0d3c376332c721411b9844434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a650441589eea0bc0a70accbc236bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e53589f81d68cd580da84a0d2d4f12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e286627d6580ab896151b2690c3667437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce018aefe58648738ae1774fb99ca1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad262dfa6906b8b831c98a1ab8de01d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad030fdca4dd2d27e936605d856423bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e28fd303b6ef5fd597bd9616a2ef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207da0164ed63c4cd624ebf1ffbdc3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e731a047de85971f5cd20caee7e86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d8217d6929da1d15d523e7a2871f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115deafb1a209419ce3db8360e3e71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ad5da5f09d9b94c1d28463d95513c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a5d069535cde66b3909dc7805ef3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b5d33b64c6e74fbc481f6826f4bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef3e081b4a8e5db78dab6df1ca13d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205f6bcafa23029329156c558149658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c7d970c6c375969465f4ba2a78da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c39f2b82216cfe73d7d294a32e2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0803a635b6dda991e2f7ac74778d692453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc45ee0c8ad4bf6036b35ff351330c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495e58e40c17126f86f236bc4ef490455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b099c9baec4725cf8817cb6a6afd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468a034b8ca791fff8648c71ce3d7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546113f4afc4c646041d537afa7599a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7ce6e509c637839384a9b484da8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81b28651e4363bbe5ee0ea66d5f3da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14295aa2ec4c4fcba3137329d4de579461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa9c0c2151d11e1bf16684cd66585462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb646058419f9c017478a961696b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f3c533a076b3f4bf24e711f84c35e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35dc3ee9e4fff8ea207fbf3e73f2b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47911709d57bc00466919e5895493220466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fab462fbe38f0a6fde80f72b931c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0353802d5455b2dfa7b8d8a9d24b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0553ab9c7c3acba67be4665fd20c601469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e0c883c15526eb3165d130c7b6fcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef14ffb3a3dd801f09f9b0219d57a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a95f9c9fd17bf38c017b39812333f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee07086478e8f158dc4b16986e2c7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c39862ce8ee79365356636cd5377474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd220d37578169988cdbce1f43bf0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4a0cca5abb0c3898c602e0f03a29e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40175a8c3903685918c26cf2572fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d7f5490fdff8785a0efc17ad2fdb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22f733555a531a272d1f76e40b5b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c192e4704e234bf564c5f44924ef6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050d53c0ded442d03e1830e9e6fa80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f9b22a971f2a78ae37790dfe04e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08e8a468bfaa37c9e0026f6e2e3740483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ba0c1561fcf8dff62e778eae04ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf51b7986bae53d987bc02b71e2f9d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21bebfe770418a5059b4f5aad4ecd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38569fd576b4c6dd3e17355cc1619c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4707b631914e1ad5814a9662c69f01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a79047a1e24cff6123a7586e3bde4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66f205d3903d1d0408e5349c6a962490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2265fc6bf8ddbace4bf066c35233491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ed68bdb1cd619502674b89da55b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6821cc2677c6ad294f3616f3e416493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a46c4cc8534dde23285d67b2da60cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8bc2081ab0a93f941205cbb08cb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc7de80292dc6b8754f27ca8a7b584496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de5f58bacea9cea5427e2c61f9501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ceaa80fd4cbbf10fe21585fdb0e1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b776b14c867636dc24642e65ca77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0791fa319610262d8d4615a01b306500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b409f9e62198f6e4dad2daf3585266501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d2bb20d275037a19c83abc9bb08f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a187ffe4eef50ecd7674c719e9f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226bf42aa5ec77efb2dcc9a443addf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762071eada18b2761220abd845d35424505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d857702cd430ddc9e6e39ab872aba6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16235a1dff5a66a46f14e8d29ee84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144aef5c0a493f90ab1f4e19a873c73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276cd115ca0801a70f9ebf4105e8c92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29684478b3b2a3513161a24304e224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ee2e17ee2ca004ac1d08e76c5fac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c64ed730096bbd60fe9023b4d71a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac25b7d66444207f57ac0b0551fc4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2993895aa8b3c097ca7fa2aee4ed31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166b3265e66e7bed6d155d251dd2bab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa04bedc7eef634327e93d3bd80ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55135b9bef6f4aafe388077a1c4fc81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09224308ac562f96b6bac527cb999593518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e79b8097d9e6a99f6296a25513df3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05407f954aef8e6ac38acc37f82b7957520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018392e59ac8cefb10c34f011926533521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a8fd715aafbfbf8224fb21ba4d2b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe28bfd74973d3f77ec2455d3711cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39e51311d3b7c4fbe49664386d10c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f237634fc3668f120dcd09ba688572525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bfe661a148f7d0fde7efe9eac3a95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f047a59fbaa2f6cc3ebc032cfd4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fbeb664cdc177424b9fd17c416ce8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7a66222b22ddaa8bfd90ee92f60d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b3b02ada4e25cc5824e74c917d655530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194f1c5100b64b374f5405423165ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d8e87a36f1c8bc9f27db75c9228ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2539e7df0e44404bacabab3d3ceb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d97a0da9aaa8168dfaf6297f88517a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d794556043645fe5fb56f111743afc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29cd204fc23e889e9b5a2c57993ce8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a35848d67c1fa69c30a02d02d11c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432995e528a977ebc9a447f457d31bbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fec22cba0c48119e44b6fdc70c1b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e41c6ee2001084fdd02ed0407cb789540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efab0ed30caf144ce7c76ce852fdb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82818cae649ac947971c2bb9fd419e1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b7dd3254201ccc1d1b74291654e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5b918c9baa579418275d0cd05b74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688ce0487a1d72cfaefb063e02fb8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf258e52afb40bb8a29a96233e4eb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e20dfd0bfe08557d27c4913bd9e3bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8543201db92d39728b2627284a11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31e014af3e272361e6f0aa847f6330549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a2e8eb6112462209c743de5a4864550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db6c1a6d149c8b6edfc8d3f69e5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b6c462e7f966465e8af1cf33aa07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582381ea26cd925f7db91e9fadef9fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1062df5431bcf0d59007c40d7af33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d78a915f1cafb4af69515f86c73bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89b52e0d5fcc4ce5e1197d1b430df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af389a34925bb80e50cbbe979404cc02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877debb5afde404e33ca423abc5a36e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23342ea26ab11de2b5897055f921fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b688064851c69b7128b8a5a4afb75560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fea8bc162594476fca569304b9c6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696f3d2b33ae46c66294765d25216a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7159af788f116f4486de3f2599d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a006941457163b7b3d8130bdbdfca9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72da7929655ae1ee0a0b2da10d7e036565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db4d3ada1b08404262c81f0dacd80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f695cb980672e15965679da6ac27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f440b266b1c46b643f70cc06c7c729d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27b1403339e3e00c8b118f9ef7620569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf4ef2879ee8ccdf5213707fa6b7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069d119e8cbc19e48559d8accd82319571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a82aac54b4869b2f9a5633feee69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886514d36c02ff4cd524718a9df74e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039233eef080007e58131f7332c4c1cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b445a3f429502e8d50594edb374de96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ed7fd61e8268000abf58983e3344576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a17b682f824929fdc5baaa5e7561b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fef46d62c0f37e7a56879dea85646578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80060e3651bec35e96accba17ba68d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ab278af13dcb5f37730eb5167144580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71611f035b56911e95cb6adce51fe9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c77f5411741df741cd22fa7fb8c5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432193efc7efb1d44cac6775cd0fd770583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df114df322e252fa82a48c381529a596584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807520309233505f662fbe7ba4393882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13ef68cb4925a888d8cc5d4dd5063586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50846b2f36f3ff43e2ab84be8046c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9809b51152fb00209677efee67960588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ca57b1d37f88681231364160e6e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569be859c7bf02e4409181cb589e35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14493e7d06eb9152032da3c2bfff53a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd33cdb3e536eff82a69b440cae6cf6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af95f8aacad11950a50dd0c381ef3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6547f46d0c763887d04d066f8b560f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2695329d284bbdf77c6956eac51a11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41f53fabaa5c58a6a87c4992de748b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00bbf52fbded36a17eba2e88d5955d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab0c707e7d6524c8c9fb153d64df6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eaada997bd51fab363d8c99c2af32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760344b3535d469bcfa72bee1f0d56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607057e37bed433298b0f4fe054b4518601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d12e6fb625b62aa4cac5e2f256e3f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625298ae43c3f9eec032e8cf31f6ec53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc88f56f5a7cdab3c96dc86626f4821604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc811fd480354a4f44048e218370a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b0d2d12cb9bd2e2a9193f3eabece606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80993d6f2ee769baba02ccc1c7f082607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ac3bf7afa84210d20620eeb803df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9b646c67ad55a789c15ed186d897609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b08ea4cd16e485b544301b1fab42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f68b4fbe87165643b74c6906065ae3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a58bb7866bb848431167e4dfb06678612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad23529a07eed66e9545f11ec1bed5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb25f2c75034fbbc5de1bb6f81061614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6334a0e5d82f4214669c50bb00b8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4cbb26e1fd3dfc36d7ff9ee8ced18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc49cf8b518976d4431c6284facd77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c197c2937819e3dc36d3e327f8d496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b3c8db81372f12b888e40d8c3c3c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e0ec535209b9bcb6af62cecee104b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd9be0689a0cd2e9db72109959a04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16819c44bf6726ba97b227666c4361eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d6c942feb393a5c08acea6b714966623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7247c93b816e263246f533baf6309b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62e14ceb5c540725ef3fb8c42523c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ab61a1212be1c7381427d588a897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68662ca6389e0d66970658a2665190627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c4c9503dcabb7130589ce95c5b35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23b30a2a3c6c78837ba6680713e35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b67a71709f4df587d363b551d5853630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf9a8016ac7c06e59b0c3fc098528631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a40ee55c111d6d0638a6471236db9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93731554aa6a622972b3f3d7cc6971b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b397a43cbffdc2693de9a8bf147cca7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943458519fe37476c11c23b132d22f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b6399edffe3e41d3792c038ef882636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9649410ebd237270acd6918d8bc25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd14980296cc4e89f206113770ad501638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24cfeb8cc4a843adc7c2b6d7f21a1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c6b930edce1aa654d5db170c78df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439875aca756dbc425fb9873b927718641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d255888621d23cee106bb70c65cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4484c903a2d2d8c3e2dbf06760aa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37cdb6be2709694891fcfe2abe5ebb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc70cc6412bed5ad21b01c9a7f7023645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90832e7cdc04eedc1e3a773a52fab7c9646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>