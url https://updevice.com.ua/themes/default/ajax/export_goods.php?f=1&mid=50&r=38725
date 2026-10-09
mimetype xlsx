--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9015f712e4d4bc36ffb9edc92e0161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0afdd349cb69ee691b550a7cf25a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3633966712722b1b5d473bd6e68643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84951bb6bf8810689fbe36124ef69c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad91178262c24ac2bf0fa38f4e53c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef80055089991dbbfba48a92d8abeb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f9a7c5b78429ae48713f81e8c48517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d327675687669f08dc22605609ca3498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e8278b58ccf7d17b058854c5ae9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee882ac281b499abe86dbdb76c289db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b70873c91253139135f26e9a0f34011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb273a86a72726f6a37ee23d79d2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e801e1fa401d5759a433fe304c5261313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8f87d1911958d51c3216b03288be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669a3c9809346108aa5cfd001a6f47915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c93eb738fb2000df18c3312ed76116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa120b6ba330770cbcc6610ec9e87217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94b6ebe6c0c817f0486d77cd98e8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b528d44d46bf3d5a4f994bb08ca808e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d362258c4b0842b2992e0930bb170d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d515f151219a2f5233869510f721ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e04b00f1576a27f875d8a48e9e5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8c92fb6ab27eb421a5f6dd55de6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b71d1d5510e8400bfeb71451715b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90c67cc6e1839dc08aa0d8ce584f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f948c0b8664cb5b9977a6c4e379726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71848bc096c2c877d4b3d45a476bd9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220bb3610a9eb6f2cd11a87b21081228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e6d3009ff9d2a1c00a2a9fc3a6e2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f259319f9ef3f5dd6ba0f9ca831d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5febd2e4ca05346187b402520c0b16231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1a2efe38c28c06da1368aea9e98732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f60a3592c79b9d8b4135e6433426ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2860b7a159befe2cc7aa89556690f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f3a7e5f86d26eb6dce1e4d623288835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faeff55413e894070041c520b1345536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e734da7396d9e2f3fed0fdfa734a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22637ff83558374f60bc921c602b433a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a0857bcfa7cf21123e2824a4740f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a658f7177ed6068b06af97a1d7fe3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8651826b13243467016828d4fe4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de9fbceef74c80d1f48feb4f4acc1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4e676a16160b223834ef8aaff0c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d7734a8277f92f7ec6a1cb4422e8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467593d9a5e803dfdb8d9f633c389fbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330334fe15ff6cc91e4bbb6373868e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6eb1a4f5d4502d2cff7efb1c562f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91028a2d937789c31d4b2ef1ccc110f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b18cf5253e28383e6e2054abb81d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091786c89e9750e1b7a9386adcedfad750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c497d89a55c37c14bcb27dfcada5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6df75eceec9deb9227e917303f350452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d032e3ccd010a4d0b9779bb1f00a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a04dd63e9be2e90834354bbb25e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0413ff5b9a2f77c82b71c05723b5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473cff13943c4f709d40507c086fad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457abac28df50b976d7048791ffe0f4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f90b50a7e6e2990dda93d5f8311b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b7f13451c9634ab18b73a4e28daa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3dddb8e55272b7fb65a89afbf079c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d308100aefc9ec76156848a98f48261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff2bf8ad4c83896b9c8b3e8e4b46d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474df218bf08acc1daa60c0a26a02da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc53153272747e275277d45846482e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7095e70507b3a95371b4077023f7c1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb39f5c637c9e3eca3c9cdb77202ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782f4ffc88568346f3c6cb2d761fb8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ede9aaae21136ee085834edc1388f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07273ca9e207a402450e6a6f38b83da869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b77af8449e8edc6afabccfe98635670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94f67749417a321688ecafda1e71271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a612f731b73296a938c79ada8fbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a3588a7edad01484a5636228f70973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474eccd03135b2f639524cc82aeb85574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8f65759704a6fa196f5d951c6ace75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaaba9a20a1e8b665b436d21c22d7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b8dddb7c4277e1b8d67020ff8cc2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf935c824bb437dc23b4e6eaa5f84d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318faa15de3d2067a254abc3c2ec71c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d59ed21bb812c56ac15be9ed6bf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6947daec5619cd5f743e2a883c6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1d45b4fefda957e8a48b8835001f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb22e3c4650bec8a342c4ec897181f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df2900d107c7fde8343ba8b40b9f9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e9f1e23afa327ae7a30cb13b2afd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b5fea950d604d3507d4ac98ed9d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5be23c1edbbb56a68364b1282eedc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c21f4f31292a81955fc1c55671b71888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf692f7ed85ae3b97b3ec5b4649c5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a6668dcfecba1d735c49ae7f7be790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72cda78a1febcbdf9fb3f012b7b6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdb43d93d4a3e3c2b290244d7654f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599875c19f0237fd490749a57d2852693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c33f21cfdab79bec5405781334ff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451356e4364ce4a0c62b91a4e7463a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532282566d7ba59e00dfca2b468a54196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6aef74e9619619382521e81e729a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090919732e4a1174a6710f833a73f4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277bbc218b0e116354c872c368ad39799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b63afd469f33dfeb68b41ab69fcc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729281686ce5ac1b71fec1db504fc6e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c54902fe745a33cde87fea3759956102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bcf4ec579388017c9b84f6a2225e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384beaa5071478b66f27a58d7a7aba3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b39e138ba1d72a6863001c1faa253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635a0a2c3360b58709aeb2a4b81c76c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339dfe6922efab1bffa1b7da4b99dfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f75821362625bf7683cbd16a52c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0607e8109062339835edfb40ce0aea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe30b189a194e8fdc1605ec2de1b1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073052a4358ab9f31ad0882ca8f4d4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ec1ae143422c9022401204c78722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bae57afe82739d261a2007b4112144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46a88c7c4fa8ae38514e6a3b43dbf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209656ac9a30584849eb9ccec75b64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d5135d5bf132fb10b2e0f84d3645116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6678a530527e1784db01e695ef2d390117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f48978da09835711f4276505d15b04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588decb136005395d83c94acf55c7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b102b7ad9dd3c77fd7ff92bc683c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e8023a0700c7091e3206025c6546121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f65a9fed0807414a1e3e154663829122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b315adee8ec7136e14102b04a37f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b4f39c0b89eec7c71420a5a84367124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96662c44d89088e5047cbdf5c9193b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceecb023368927a7ca22f6709051d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea35f59be3ad13afb2fba73b875c122127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeccb75532a00a5d17964094e501aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56295a12b5f05ea6ec820fd8820316b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018330827c3361e09ca3eaf629640c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5bd74310a4b8f2771ad0b27ae5f52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbad5324d19af20414eafd68f58289132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b20c0536888bd4b9eeb1e64e80f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238666ce6092d73c358d8961da677da7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae36eb01196c9c4aa0ec8a9a10103b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcdf58eef61ec872ec4f86296f845e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5b19d4b936463c1b2923c9cf3fab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998adc3ae32cd15fa51ae8bce54b6921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5362dd7fdee74f243945efd45e279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f29d891a18c49e1d2fd7f042e466140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d8fe90889b349cbb7056a241980ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0444550b4dc557f1622ca4e210caae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca661d02e4624c80a03fb560e75575f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c7c2e611e86c919cf68579f96caa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40f3e95e35d6e1b2cbaeca23e4536145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ffcc3a274c0285319bad9ddee668e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b8129dcb8c2c94b6627e3db3d949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c3c224ccf8ec7e5ae829bb3790b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702fa9bb1133a3c37e4d38a76b53ff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef5025cb7edb175c119c5b0036d0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d05f6578a138ca567f54979bd8e45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfade29d564cdee41abdff8e4ea8cd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d1a02b0dcb0c8be4948c60a9d229b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b13b61be828dcef0f126f4fe9b4bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa1abee50077e4a893dbbcd9a13c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb598d1f1e88d81000c223c75ab2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb91a0e3312c1c1740e181f77b22261157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08df0010e51d5bfc63e8e695d35e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6d535d7a482e1a08cb36d7f7c67b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd9b3f38d2d5163eaa5d1d0e8e5ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0650eab5edcbf31c58aaa645fdd9f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51652a4a86fedea99bb75aa4771de03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e7907d67f845ee96e3c2d4c38e97b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398d4a8cd70f2f95c15ecf982685a64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602523859594ae060868ae9f0a91bda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff383618e1af0335449002988e0c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce88882b4126891f935888c4f33d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299405b9c7460033933e0072884da27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed465c936b7ef68884364b9b182af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439598733ccd85c0450d5668c75bfc33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c4aa4fffac4c122da06ee44ed59c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3f4e866b306f9c58bcd8869fe581172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d479af85719336f1765686640bb08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd678a6aff4bedb2429f6d018696a193174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44b8a172b250f7e0f7faf65d1aaf5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e8ff66435644c9e9d2bff1856bd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6001ea99fcd6547a531916253eb226177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a824a0b4a4994c5e2f7f546de0fe5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e7cee3906a056cafca0ce0c18e51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e973485ebbb923652708d443ce53985180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176502e748d721592f3a5ed38df2226c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fd422ae8f839cbc97e0c2f4cb1247182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113f952fd38eb4ff42133ab92e414e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8bb25168ce2fcc84feecff55d736c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c71227bb29edc22783d16bd728bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53862cdbf83a22aa2b1972c052410d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9714841e173334e2ffaaef6bc43376187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902834d4e60033b75e90521d5f5bda188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a9c4388886355215ce2f0450d3e5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872db34aca96d81b8572cdbeb2b9bf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4515c0489753aa13a4fdedbdff2314191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77644ee6febbcc4ceab1531f9797cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98dc0398b7ca8e5f4234fcf0e0d77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048134987ff2f48865b75e3d6bbe79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995941af5e08445bd0b608ca47aef5b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8b25fc393df5e89422365d057fee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd27030c75b3244ce07577749c929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8047f292ba6e313a3c2297c054e415e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bfd6b1941f7cf319986af864ee75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad86e92106fef38608ba5f333d1ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec40b83f0a105344bff6f0f90dbc2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da940ddc894b858406fb36ce383a172b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4f436fb74390ed491ee6253d9ac6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97abe4f3bc74184b6439ed5c397a9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167fbbd54862dd29c130836e7d311f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b14beda24d392668865fec37890da4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bba0fb09b8d691bd29984579ca8e03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eb1a48ffcd5cd884d642fe4302e14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134feaf8eb2cc59751b2087e243b4d8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d06317caceadc8b3e30bf7225742210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085490a73e70695f2c100753edc46d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1059a6b9491852fe8e6bd88fe06a04d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a862f750fd551cb264ca842c6f9109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9547dabb93f7bd11bf294b8264931e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14316626a95b13c309aaf1e390c3d59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ecd878150384062866245c966c7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b08404ca5746db82dfad0e54638fd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1976a8e89d10f4b02129ac3c6dd16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1511f52cfcde5a306b38916bf7da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d5f3290845b51e973104076e2b58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f8ac1fd439d2480a55d9ed1bb68b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e3656dc0913df90e4be3459224c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d0585291ae938c6811fcb8702fdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf417bdfc5f8516172c7c23133276b7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af08f90d04035c88e8caeffb702f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cceee284be961af68210120951ddcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e634441e6f7dc1c5f7f5ca28dc645227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bfa304dd1535d3c05c1a2013efa9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daca0b2c884eeae088aef1a753b00e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fbb026dc41a3ff82a91653daabc24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb8deb9f940be92b7cfbe60154833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03863c2e4b2a692b476dda1a97626a36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293982b4ec26c5808178000bb49bd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fe25063acc09505e4a53bf9def5f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e133df62e2fbd3542f095001342a836235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e2f3007ef640ab1a92e432aa0c1db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d01afd118cad40d883f45d4d0069237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819be1a2a52a6cb9d6392fd57a5864238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4828d4e9584413f08ed335ad5ce1ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12183c1b98ee58522c43287d99877e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49e3e84971167ede266ba30a0fa152241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104f0027328ee06b79ea6624484d4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39ebb1651b5539af72ab70953d3f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f241140650dce5c644e6e6b03295244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26b8c21963d9d0817d574fbcdd8d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d8ce17cf5d0f4e29f190c1995ce65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1c97abd414793a03286fe6d07fd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668fe4e4f7bb6c8dac86c38a186d87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcf4b01eb5b6fac93db1c82c434007249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4e9a815780a7ab6c9d63b323a4b8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606580ade8a639d1b7028e6a47db1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c86a226c09510d429d93090d6c9dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600697108c7508d807e3097ec83b7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a37d3f6631054d1805073cbc469d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9a025909881a7e630b225c614458255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a9df10544c25dc0fd87c1c6710ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bafd3f937045b385f11dacc91708e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93db2f45d6545840f403a7c688b7b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dea57c9a27ca8ca891d19c419c5e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ca9ce574c0cb0ac3259ea44eff2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f16b3cf914ff4e55f4375379c92aaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af36f8240ab78af845d09ff99f0244262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aa9f3fde31a23a7ad1f5f1c38c776263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4827ddff5ef2e558fa087dc9a5a6502264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2287aedb82cdde0d341f90d0a70fcac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca2de50e7c73d41aec6f119b432753266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea09aeb9833867b69f0d4187833c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195d3b530be36898b9ab6177107a178268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769185d5c8503d65b0cfd539efcbe5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880f7b42a7831e4ea8b4dd211a00d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef12ce799f7bd866fed2a23f55c8f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521884536f4f1aa5d1226efed83516ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c551c07ab3a810d384796cd41eb9bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9241e61070c75bb62e2b2244b42b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d3bf42d14ea0f3138933c295133ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0fb6b61ceda5932fb136e4fe60303276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3cbfb19f371c3296d4fb2be35ba30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a54353230a9c6ad13246d43a9422c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f52afcab1495fa9866f70176265c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab496dc5821244ecc88ed2c591e68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867c172ae7cf822e4a11d635861b8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699103ae6188f6dd658034c0c64b498b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bf3a36a135e56b5663e17ebbb8eae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175226c4aded1f90eff804c27cfd59f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a30d4250bd7102357da8039dcdf2c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a913130730b44d506ece95e961080286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148190e4e52a5a64374bf236bcfd32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348802f492413b6d3fd8fcccf8516101288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eb7812598f8d36afdd06a29a41dc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c8683a35cd57514e17e3e39e372e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2da910e52af4438b183a9eddbd43b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d04cafb4e45c641d4d604852a6df8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffd65540409db2135b5dbc4d051b22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbde597cad963851f356e58b28193c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf9ee854c8a95948ffa327182a0e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af7551fd632e34155610d2054826a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049dd0acf01445125b845deefc61e6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc03187bc5553f5aac905ca1c703596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf983cb578c05196de3b90fa1bd0ad7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fb9cb3f76550156f58ed6bbb7165300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50df7710f2164e6e3de426e3fe3712301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55313f8105730e457596aef337a450302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f62d68fed30c24625f52998c05ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca14c66931030629c75d842832a437c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070ce7e2628834e3694eb6b3c9b2082305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064bd98e5ba573b6f7b30f8beddae09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11a5f0e0e5362231b0d58b0eafcdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc0328ede918ef4c972dfe8370271f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f89f84ac44a56c509862ac9b2536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be8cbd79d13616c80e2da71b5c6e85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eace4695f5bebb1f71be4862aae84f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9219ce334975c9af193422cb1c449312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12c8da824f6fad38a41e11b735024313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb856c155479b6642a09c28a4090bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ad7dbf5eabd17b759fe327b10586315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e537e60628c9bb94d4123e4b3b93a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0edc13d1e8e340e5c33e929e3789317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902991fc53af975270cebd8addd5e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1ca23de95ef50ea5d2a34c7f644d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746118c148a392344654fbe568bbf63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af812c953994bf92c851055543f6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c38f5f92860bbdfdec386e49bf9f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49badd76d09a59ec7702f56688262323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c850bcded8ce68f39c3ae590a69e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db655164a86bcc4ec9707e7ad2d8f52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc247cd2adc9eb765727ac59cfb74ff0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df701587f474b51a2318ded173ef01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb6ff2e3e1d28473bc00edc32b09c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6462e89aaec060a76a869dd12091a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4aee488a3cb2963f767315971e934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3dd209c8f1535f347968708ba28a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2f9da709f15ffdd81e24fa4d4b22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555664d0dadc0aa413332dacd0659c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c478f17f3392ff6aad352def6b88ccc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391491924e3ea95c082acf4f909833335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26d7c03efc1c424ba7c87e69939459336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de051c9793fa69efe70e82c82e4c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b35f46aa68dd468068bdc57e278cb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f851a9a37246ae76eb88b6d039f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd3fac127bdd1d99af3fba5c82fff1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a4fd2178b1bae3af677f0dff2a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11846853e4527ae393345d8d06ac1d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b32513ed58e63835812aed33e71cd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db95b79f21eab4b211164b48038994344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbd612d09f04584b8dd0346e375a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c309c70ef63de4b30c04f6e531851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab006d97c8173952c952f634ffd6be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790465931935fd12fc992455f2c82022348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c208d9b8ab030f680a3ccb20bd4d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f440d4871320e17ad835f14216d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f79f6e5a15fdcce7f01b8e45c5ccf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24339a96a04ff16849a77584dcb0918a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc329899036ec513a6fe5b1bcf0f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97f8e2627dfc0f8eff667d9876f0fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f62dfa0551582bc6164065d73cba6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b19153f49dbdf121d070909dc051d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b8ec67f84aa755ae1bd82bcfe2467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621d7e76512a292ba4b60f42aa1c4b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe02ad6b3dbb994c69dd41c0f2cfcad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77847945a1299c762b9304107843e40a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4633d18a46c50e255e306c713568f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0723c82351121974f87c894fbac0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8e15727af9050c7b8f4c48a86eb6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72232bd7fc56e454430f54b2eda810364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab87b5cbfdd1cda8eb7c0014154125365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa0a8a352b7b250f2517fb954f81f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2a525231c26d2511e1ac363778ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66cf7d86abaf7f99accb6b349ce811368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e9d310616e55d0b5a3c10a2f1f9cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e9982d3e3825a26c3360aa5a54668370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d8cce61146c71c7ebcfbf9c527e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5813b0f8c51af225aea6251e3e4bbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd617275cf9f4fa0bbf02c70715c80da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dddfb4d501f600a10a071b340eb7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2119e1981c734ab47d98d2d0dc3d6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517cb59263ba19e09829638983fac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb8948b7ff9b6be450af594482370f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56886fd41c7fcc8bd5cefe269e223378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc001b605155728793c27b0728eb18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b2c94c6b9fc1b3c1c445c9cffb95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f6fac4bbf41d962d06e72cf732918381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f9bbdc61bc6c249cebd484914327382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8c9a9d3667bfa30c18b065a1c2f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daab5ab3037bf3296baa4a96a176a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1dbcaa192fb5671c6c8b6268ccd8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff447e4424b80aac189edc7af6391386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545010677f26ee34534b387fd9a5feb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c166f1314456bf5dd2aa6c814d136d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91407ec572aa4a920c1a9547561738de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f7dba19e298dedc885906f4d65d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83341c6ebec15d57e0d099307aca040391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95abf228341ab33851df6a7dca50b17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366f5ad9656ee0dabfcf416c6623f5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5053ceb500bf056554cd4898f0b16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd94f433d2ae137cee7d10680d83cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494cce81663c985a5aeccec7760983396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19119e8e75361380619489a74527358397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8eb9bff58f0b925f37c05efc1ace1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12211ca4cfd73afff3a52174e70093a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf495635ab8e0e7b867c0311d3158b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17361e1006912c41ecd99a963351b4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abcf4712b7487b34db7366902fca02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85c3ed75771b9c3face60ef76a08f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce9e47ab521cf6afb1687538c61a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f33ceb7a7c6e54dde7fff15b0acf29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2090203a0f3dd5cc888c5a59cc2692406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af7363354228b57c3a3fa3b199813407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b44eb8ed187f9cf4d8b1839e60ab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8510b2db456c4494ec1439e075cda9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed614185c1eac93b3803b066678cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9cbe0efcfc2a17ee0e1f75331bee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c6419901854dde278f1d1bba4f71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62b4d0e221414d0380a3f6641e0f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d75aaa2c7eecd1d8f499110079f03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db48023807b5b7ec45b2bc6253dc4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f483e370e25b10cc1a18a0df048af0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b4227f8e89c0b480a78a9ab7e862417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421004232ded477e557e888df24f449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125786978ce157934da87c9b2931370b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8c9a7e2fd1cb8cd9271d89c0a5f17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b4fefc562255e4396a5e2a1cebf20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7642062720f55ba6464ce91b4b4f42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962305a7a2919d265b2a8e348e13f3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850aef2c49305806b7066bfeb6bd88b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1734c5368150d9ddb52b6d939874f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36a0c2f457d4847506e5004b8e9de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad35e8a20b3b5b2ac83fc7134d0ff2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a2b2ff218b299ee37887d5870460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a51319c02e501260685e104af78f15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa87e01d435b79c50f4308e0b341d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa38a0b6234c19d240347800742609431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b846b44e8ebc927f329e46194b6d63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f90958ba8d93eebe95a8123415ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b046a33c20028c9f6f7353ccb050f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb205b0f391c18fbaad6194c63017dc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f23ea8e3a8ed039d465608ddc52c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e7fe031ac52be4dad1ec93e233cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7137617e54a567ea0bf9d1a4f173d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed7d5ebe51d5ae0adac07ac5213aaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19dfa2de40d052f10b1ab9817b17ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858cddf9576404a5d89519aef8a249441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225ba8140631c526652723ca953edc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082371b2a7858c00c8ac56a0b31c33f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd56f1e62594dce247cec8e95ab12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c755ea0010f82a1d853face3d9e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c9a3db440487b01c5f99b6535b861446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2103348c9e6d48ff3175b774098705a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bbc5513ae46195cad53e826b9bf7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa307c491d44a225ebcd3a0c344fce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a0c74e2d18884f8b239542f15ef74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f95cd369bd66c8d8a1c43c3a5473db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc946901ead7d922956687c95f394452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069a065ebb7681399ee3cb7b305259453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bec4d73817cb24032e8cc3cff9ebf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b3ab50b4db8a0ab2987c1c9f6806455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b28315caec87007c9b0ddf30d20a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab3930265804ae61f5a4699a6e0c10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656821c1fb1a2e6cbce93f7f4319c575458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207972d81d9191b030f6510a42272e27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474010dc17c4aad14aa43e99bc8c2d14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783a69720d92640f90a49c2b13eef60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a45ff66cd2eed97fe83e8a6c80cc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca63054ee2e7e53deab771f1cbfb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb5f0df61b51129b65d1f8c1b49664464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5424799e884bc60d3b962b91fb1927465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3335c9d8c44935d6f4ec024b76b8d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbac3683bbfd327aad15b5c012eec22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0cc14fe2f07c2127bc68dde6f1353468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f0fcf4db966bc58826a0b29295adc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dabb8f23bb2f310b1ff181c256ef51470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be61f1a43114194bf108ad1b836be8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52fe62119f9f4459e8180a26488fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a750dbe7b7ce5b14b29a3467da0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4236df4609f5ce4bd4835c6d14ccc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633f669a10bf9f46488765fced5298e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158054bad13ecec105df29b33b4d5958476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944ec8e2b0f70269d5ca9f8eca4235477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1221f2e46a3f9903ef60b2ad506f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4738f5561f299bb8722068ed19386479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4909709b5ef101d38cad8a693b7a2fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3799e992d6e524e47a3352d5f0db2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e1c997761b53d3155bccdff5c8ddd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335293a5aa8a9ca6dc69be979827f5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c99443cfcf44118934023f50cb240484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae023547ccd2d10613895a90b2819485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3c00364c363f23bb069030383437486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2773c9001420f1f97b6f9af82c1f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862681f9d4c24240e0a198fbbd4a6ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e0fdb3dee3a47648368c1c542c6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4205aab3aae2b7f54e66c9cd5c056490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb706ea7f907f45fdf2953adbfc013c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42d6fc50b44b4ca39046c0008e3e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138b319364d030b2d62b568e565b827493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e41748cfa6af3cc9a90cd8e969dac3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc08ad0349f7842daa449c8db8f34b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe5d33c15d21a147509a66952caa9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c855470ab556458659985ed210694d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5b314f527db6b9d63cfa8c055112498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df83e0eb9d687077a2874f3f0f834c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054237e5c9d690d18b37eb102675fe0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa1c469676c646c2cfcab68361e36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae994f803cb2d98d3254241b3d539502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e81bc837bdaeeb2236453c817827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ca8e493bc1ea0fe1c26470bc2cb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d995a221782c2d63651be69984a5db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c1ba94ca1a415988c4718177aa6bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf902ed9e9a86494501b500bc2568507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda85503736b58f75c6dcf39931a6798508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac53cffb086217dee9dc3053886c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9c1090247ebcdc684412e83fe083510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5bf3703293980c2fdab3668683751511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b570ce05651a1fa3057728c99e21eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f99ff8fa812ff31fe109c8f9decc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820725101d94935c8d420f72779bff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc55b5075ee4d2ab8e7ece8e0e174a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414b131a47ca3093694c64a70e97d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27184cd4c87e96dee31a9df49fbde71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde1f5a80a0dc0801adfd7d4787b5b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb14abd4f4d1fcafe83e1e948b048fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d80dae660202458878f5455662b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea1f59c50ce13e7405adf578eac28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab6deb7061371f93ce1fe48cc711b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962eef9d95ab347686bee4e5133ab9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d298088d6cadb0ae01f53e0597db07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f64c59e1dfcf3bc48ab63dc77b483f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaec129e0ac8398961e9c0a6fdedce1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531912f90adbe3f234cdb57a5b338b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b76bf37b580f032d0806216bc10d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d76b3b42027b334703e461e592a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b70d633d51325d308b69884f2eb875530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892217847c73131f75d9cc533b2195531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cfd822f028372af216c062e0c2bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea610ad324fb58e0b93fc834de80a063533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cd9a8b431863730f800f5db3665ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f057dbdfa3161ae8af32c6a0a4458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933feb3060244132d4dadd070c6242c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c9bc84dbf301df8466059a235122f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75881f51cf98ebfb59d72b370bc76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e532f62e205692c66a51aa5a9c8c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7d03e0a74b2ff5cdbe7dd850f1f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8e5048b804d06b2fd1e311dbdf4e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc2239f2fdce3466e27961ba9b4d56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcab61c75400193ac5d44cf4c057452543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99aaeb4872812ad1e73cec991b1db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16637bf4dc8cd5cf8f8db4154828c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21b8775a3b50f77f360379e4f506d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425f60b263be87fd822196480df705547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708c89592a3f390e4dbb8bb4a72aa4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605225e384ab84769e459edb8db80c1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd911548017812e8c53a2d3e7f92c81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecab6eb0ed8a5e4a588847d2954543551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042b994808eb75f7e1f40fa3aff4233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b85e1348d73dce83312ceeaf4f9e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70540b5e3af8b1b9def03f06e4cd4b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb79fc6a72ab98d460777c1fbd1419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfb8fc48de0a85a8586ba2b7377121556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8cd184b8ad95b7ac2b4168f6f50d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89cf975314156600e521870d23a385558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a54b8b9007835dde70ed6ac9c338d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18435f6eda2c19811715f7329822b74e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97a03d541582d86a7e009b2f8239c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef35b70bd52d6eaeb7a6859a8edc30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bcd8378eab5a56d22660446c9260c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e75d82021a0de1f6e48d9386118f48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bfcca93ca5e508785258dde9763a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400db441ac777b37f14a000bc62f663566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df978a2f2dc3ce569698861106d51f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8e274d69aea6f91f57b2bb28c72c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf3eb4c5d8240baf3833466e5bc0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b8567e2f133f71d06f2c0adca59e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2878b5bbd33afa4ab471cfab70cc157571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f97b1fca31911d92dd7e1ea1d766572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce352998d5f86317a0afa44ad6fd054a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa86b37eb997495523fe6aad079a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7801c29cbb49f683b1582b9cbfcc86b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8d9f710e6dfd23b1f906df7a88f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5e0e31bb15a0537ba220ac3031b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f3d932f4210b86ee1d3ffbc195754578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ab11dc5be3e82e884629bc57016d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4e29cd1e4a68925b4973e1baf7dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287a864a0cc263bad6065e3a8320bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e16e959009b955d89bb556a867a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148266cf967cc29faef6c9c054aa6fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea726508f1addaa61481a45a6ce0cd4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4976dc6172ffa1cc8137d038c70b32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f5b13113f77f1c5780cf2f275f42a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7d80b90d4c0da6cf9ede225cc3b0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e05fc95014decd5d47ebea3ba1b5ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135518eb6bf9198096cccb64edc4e32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f9139b12bf97d23d962ce1610a7b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5370650d63cdc45a818a321b3227591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebe5bc86f4f2d09df77c7b2608569592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2fc1dc7c28ed36070db1aca40ce20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6e3fd0e837707fd96917b136dbfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44301246b7e7396ae14be4c7ab3c8736595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff33c0cbaae670243f8d400c5a7251b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b7f7a0d1b4f0cb89c988edabd0b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d1df6da8d91ef8c077bb7b79eb4c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649402165431f6563da6bb2bba95be4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7843d63c73c6428aeb69a8c34484745600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6788dff0e0389cf30e2215146591a1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005cc8ac53543758204af0e61a2cdba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7e9ae6ecdb4e19a6211c51618b42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c65fa1f32f8e9c0279830cc9fb7171604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7757de3a535b32b84e210c5d07e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9986068f579940329e91885cbdd852606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9cb3f316b4aa4e9cf8e930899fd3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a2470bb0dac21ca5ceceff844d87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c71cfa976e44cdca7155b699c0baf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e183b6efd099361111c6a83d329fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af056fd58a430b39dde9f8ab63900ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ebf4ef07fdf964893593f6c920a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6286101d74ab22767ea064ab03e99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5348808f4743d97e42e62f85d993880614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5a435b59221d09604bda1e059115615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc8565b3696c56f68a79de8ae5bee8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cad9b5fec9a6b4a9bfa9e4d6e9b63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f8d9bd9ccc6ba5832062c75d9998618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453987a6ea149a8336f6d3e036063e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05faaf89e42169658b64ea2946ae2ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e938a0c307e870714cb3fdb73e059621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec3ecc266e447879aa9106a77b415f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664259f2c2af4f0789ec2a3021cac741623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966acd4323b1a787fef2df10be4553624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62b9032e47b0ce31227f9ae73b651625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08eca1bf0d93ff9786f7b4a92109ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883873c99551a21dcdf70a1ec21e04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edeb394a36d53ba31575aabd37eb44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526974b8ad301de52d3a9450aa0d61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416bc2d495d6a10003fd9c25733eb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ee028d97ffb7d0ee82ff1d42dfe0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cacf66e127d10d9c652cc1bc1822a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f22013b52d8d7b0f8923dcd66ba7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e341efa75e066a7b59e6cb418c2c4a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c3eb5c80418da8022f56e778d500b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da692ca222367c1412d79a717cd03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f2ce64ba3eb3431b84d8c0b54b1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918575741aeb350b6585aab79fee162d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466c86e3c65b49b5fb8a6196ebb096e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc3a00c1f4c3c91639a88df1e74afe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35db3a3ddbf9831e93e6a36fb8ce169641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a04e410723ff51f3c989540366863642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332f4e869703062f0767589bd7fb9b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397826b8dcca9b36006e0fc2e3f589d644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887605b699dcce0d527383e16db9f111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7d593374ae80aab088d9fb4fdc522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1770fccc5aa3c00eb75e376bb68ae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61344b068cfe56b7d56fd7d92bf94a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7f130d46d95310416ed3a3c7c8665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f4d5582c4c93631a2907a632c774e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acdc4f5b8a28933bf7cf7e9deb34f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a908611a0ec224ec622fae6b8b9af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea05ab101f190b7c2460d9868c866e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d6768559a1ed2434e7b2d6bb4efba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30088cf90b9610c42bfd2684266a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a401b8cbafcac3760f956bbf3b3e2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b884462810e6714d81c703fd69af83813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289de8b78c3f1b2a0062d743e31b72414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454c614532f4c4ebbed576a398fb0f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f53b7875845b16d978c541198fd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95efff75e829687d02397ca31d4c8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541001b7ecebaeb8d2f4408675f304b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a6ff95c6e6ec2ef693312302375119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36702aa4840e13e3370dc65e1d5a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f178ccab9da6b78245097707dcc4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d703daeda30f7f882a2d59ead0a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b300439ba124aff3b1e945474bc7e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07b9f405040f325d1984cbdf19a41a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458de5e51fb44fe59cc69477631c5d1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e937587a6b312d11c36e7e33d6f1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a3b289070dd0ca36c43ee0162b0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9bf612ee6718067485129761c3ee228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215aaa48e39bd090117a63c964b9e8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172b2b50c78ab9fbd9ac5f3d00c809630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a4961d953a49a36b80fa4b7ea96b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5d90ff77509517ec85b52bb6af8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe90662b6f0f2a6e852ad2fe7a2e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05bd33bc342147200aa899c244b72b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c4e3cc13c4ae8985677fea7b5628035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f2e7491cb2834bcd581155a45275336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755f02fd66eecea7ddf6ae4876bb1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f9b2553d6934bc92f9cad8ac2e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e74ff1e15f212c7eb39b9611788bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476620875547b608087045b72e9c81040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59414ead5a92fe2ec053a75fa6cdb8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66619225f6c4b860a9a53e40bc5da8b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29cacfc1cbdef0e13162f4fea3a7eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46c52a022345943a40998ecc32faac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaea29c8081ef6dc3e45f947b4365745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a7d3bf75ec67d355b9b298b04144c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e001fce092d89f5289b106a6b8e4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951568266bef55bf7718656d6514fe9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137607a830b74da4a093df20860073cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6f0b21ed0f663b5382e76bc0bcf7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24bb466d5126f82ca5233375ac237c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085494da0934a91805fc096a33c3c1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8f12ac9fe70fef6490a60f214d64153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11011182d73dacf9dbd486492d365b9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45fc540897b6fbfca04aab76d5e9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2446df433a1d7b3e23f8b4508f66c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42457df3c3c95fabf35fc0a65843f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659850a94da3b4e1b10558f88b7d76858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b83a3020a8bb27cda5a2d7015b87ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8bea626fe84027bd33490792eeafb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a94ee17fee04d8476dc139a59e957561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245b3303bb5335f99f7cdc370083f3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19032b69295c192ed44bea0292026af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb2c2f7eb46e450497199869d405ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31077c7f67f826ed6a898a6d044f2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0960dbaa5e7051c2d2125db2c53ade66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871be35b5b04274197269b0b7661fba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa601c26de09a12fc4d4a28353749e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814ddba17e8707aaa0ecb5414b10f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4ace7a176c971d9d557960bd86d2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27a3804c294ebb6ac4964995b2342271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab421ccc9c947496115bd105f7468e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02edd3d358e235428dc777488667373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b293884e2c8605bf977ca304904d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bbb08388b9c49ac4016c2aa3e0a9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f38c54f0abdb653c92bff849d5c9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67306af50c80df5c7acc11be0ba8b80577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904aaedd7b82dc3a57b34d6db25686278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfdf4ff832af4eace230ad5773bd1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c02a2b35c6828a6d6d87d1381f8d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c93a58a250465cb3dd47b4d19b39c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280475d6fde9c86295a61997573726a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886824afd5ba10944057436dc94e2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7021fb03effbcf7efb77b5c3081b3a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503514192ef70280fbe5dbfaef0f9b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79396ebc9133c7cd11cdb921f4ce9a2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef74b32eb982b4d4d4351e48bd8ccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c71ca5a0e42857ee7e85a50fa37788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee8744e2ed63dc221d633f32c1bb5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad3276f8473d59cd5a86e39bf1a5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59fb757af8b4e0e254b855bc8176891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b078600022ee769a2126105f70aab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d41bdbd34782fbb5a3b3ff9905a1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7126e72515f4bf0c976c6ffddd2bbf694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c94d556f0d998e3922e7c149e50495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85c623b4aec5f0cb4340cea19c894d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b05dd69c1bcc12de517e4242fbcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e21278d4f2ae79aae465cafc09d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9514bae4afba951ac39200b8eed735e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec223d93f5ff1870f5960e8a69a40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ec0ac1151e8dab64ec5afa8db250c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348b6547a1336a4cf4f804060fc15fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4699014e3cae60c1f7ae0d919b009a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05ea26a61cfe4a1c2f16580db6b1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3e19962805f420ded096dc4a6da19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee93220d793cba3a4d8921c179127c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250c3bbe2456e01dca95cac79aa8f7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062f26c8d1d74eb09cb14dfaa9499ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cc00f830fd1efbf94cfc4fdd004a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb9d77fc078dcb71232f1d691e625110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ec9ba75cf57beb7be093532f4404111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d04bbe48bc26b8d8a8361d2796e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddebc71527d95e877a3e9174e7b56a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2316a0e8865e38844283c3ea0f815114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11430e4757bf77995cc3106be160d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623480002897174457a67e115140f51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc76cc5987bacf09bc868d7b493b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0743da44440ae19b4483d38a57f21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f643959c99ad8e4c54a13b8710b448119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6bec36006577bc19ae1a231b95c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc3c68e30c9eb8f22ceaa04ba5f725121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637ba11d9f0809e28179eddeaa56bc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2592f01e620b6a48a6233eff69fa48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f3e309835f9d32fe023d1cfc2502124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b6e51a5eacc054bc085db56cbbdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804a2fc70f9a5ae785abba6a6fc63c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f75a8fb95094a69c847608292ed4e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa9bda7363dbca2d53e2172d42090128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570e6e910ead11bdf907c89be76042f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace417b418298786aa9fa005de67f53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363ca23ac4ed39533564f26b1ddb1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b8fcb1c6a63b24fb32686344a80b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9eaafd4f34860842d88d304ebcb6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76213e4a61c215c1f5fe022fab9600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb63adb21ef927cf2fd6924ddbc556135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede9a9065b409c7a03f980fe3c1c99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d45be664010f9178c58c5b8ca913137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f0bf23d00c90feda229d2de0b2d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca995b0aed0336be23df9581ae65f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294f5155a323ecf1ddaea43e525ea8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e0d240d1507be445b5e6b4e25e5a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa36c2e6486d337fb8247509200a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbba8ffb5f0261820e3e4137b99d0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185fd4b7923c8ce8cb23150ede9a84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439661a216b79bc632245d83902a30e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b211bf53655370e169f42fe7be25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97937d6f3e1fa4e5b0998c8c3fe0fda1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685364fae6888fda960894965064ec55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d894b60142f6e2229f04a017e8f599149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1bafb2fb9f320ca6f12b6cfc6d047150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ecc321bdf1ccb75eca10a2a9de87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0339484514bde988c72c4b80116ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1e306feb163108dad2a46f33f740153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b128a6a67a14cd4c3761fca56e146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50336cdcbc0e13d8e84ffcf0e314d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9c5c6fb5228d63a1117c95d97b2cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d251b3543044ab378637d4ccb1b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde5633e4c87ecbfdee8d93a5f372a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caa878f049fbd882f3639713ea6f5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12ac3b932240ff1e1b4dba2ca2c00f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a19afc520413b5b4177292bd537ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6770b2a6d1faf59f6cd3786d557c528162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038e661384c930a10e7c030f6a2d6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae871faa64dfe5e6d8a51d3903af6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a3a75a0758a0691f83da059c46b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed82c4667ee66cd0d9f92e52364c31a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63867448bbe872aa0bc29438d96d3532167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a2606f66f32a9f51f3103d9065de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e4981f1076721ad9b1ed6bd1c3b41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c24ca2044e1f9c03a0337b0c7e21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8641412fc3ab2c3c39ccc38cb7d53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644d9376e0109414c8aac9c40439e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530a2669caddb25ec6b4215626263ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e8971d6d24ea9b3ab93131705e19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47527391eaefa602b0651866a83e75d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1d319f05673884cea04e9107970a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bbd1d0be2227b038ab846a1a3cb55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4202bc84fa0ee17d230e105d40fc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e0ebec35e226758917884d45b8261179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873648f6c1068eb15bdde72390d9c1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c55998b02cb461b9ca97950c6e49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e587f7bc685bf9760b7e2cf108f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56cea54caf1604c534207f2659bc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7407f3e87e9dc09e106e2a055d9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db609eb8140d676981e92c3524dad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a5e918db6c6e94f72451293057800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed081e77f0ea536795138f57154f64c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835817ed65982f6428b08aadf20ac6fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444d09dc83821f038103bc6cf3f8bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5604563291ef8a9e6e4abfaa4e3c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512fa6d81b9c6fa30519777ed1ba470191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f381a51a387af413deebd12c3814192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19341c6f7517464e4cfacf4f7f636c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2279d97ba50f3f16b093bab77b25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e601ea112776d0b934dbee28a24b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66923616ec401ba1ef100c94f54505196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee210327d58b953e4183087a181fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a103f10fd262df4874335126f181e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfa4c49430a804edeee4d3511693e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab8e4e88e562f8bc0f860f2b48fcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69007315358e638360e828c44861dda0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158bd8fa81ce92475c0b50cad2fd9e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e0a1e6625c176ce04e75ad7d54dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea89623438a14f5d70f71a072158a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1da75111f2d616768a1b9f73fcae6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2621eebc66ac2c6a87e4a75bd50875206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06ac1da1918c3cddcc3b252d30e49a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183b9fd03710c2389d2e65e35deed51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba76baab171443278304cde9abfbed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ff52cbb7c58cfbc7921dabe0acb70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82089c57635b26c9e5082c1c5261c6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2086c6b29bef575b263892edee17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc66cacb1d3c7aac58e4f18b89f5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d0fb189fa176992ae3b2c36532dec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c2df27545161aee1a33e8ee009418215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d1ab459a36541303f6537a0411a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596c29e317d1c3fafb44334a610a55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493dbf1a85d92276953568e0ce77d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283187f0a47592a98c7402ac6c387ed5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d0256d2718cf6af2a52d84bead171220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328ce1e8721df3616d48981eab8a2d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd6d0c78fd9e1a2b5bd7cafb22358222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7678c284d8944b92819200bf33a6d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af65077700977ad51f18cb2daa9ea41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a1cc9b3b3f7dcca06725f1ed57e55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff232cde05c73ef02f957a2f6c76b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b0b07f0a3573725a0b19c16ac615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434f895d0f7d8f2c38c8fd9deabc9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c60a39de55d77261eae99285f33427229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ea84eb56bfacacb27510a62253016230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88aa044aa6d64200ced4d3ec4ee43e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caed6afbf33d8363cb580f158ed2dc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa643c57b343dac643222cafa5f62f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc56c2e1fed298d14fcc808cf0004e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3beae8787ad2208754dbe99b282af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3b338d02114958d72ed40c671536236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4eb4b8a675e4546d24f17a92a0f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab64149df4a843dec636363e1c5def238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893880a12b564b98ba6b19cb3cb6cfd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff54749f1b94a3d7f573edc5a3ad69f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea421c568e37cd6a5f36910cf6103d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273862524ad35e82bc7ddd0dc02a051242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d342f6cd3149cb6306d6e87bc4f62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c774bf99f1ffbb8c713ac5dae45bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5daa3930449f3e80ddc3fbd25194245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6305320a38edcba712a72e180cf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03107466022d7a456706a8f94075241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1f0bc4d7c06ee71c3a24b7bf92f33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543dc509c6deddd2cf8841f1b12b7cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f24c78737666e32b2dfc7324284a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65306b9b2d0c5aa362b32f2d84c743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce26d11784b387fe6125d8ad936d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d352b6a45f5eab1c239c387c26a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed675c6b1abb65f2ed39338db01a76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ffe5168c9cc48d8a6db9afbc3de29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a324a9b3a975a4b5f9791438f2ef45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60721c028753f4d494109fc15473c659257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb1e2462548e858d8eaf6c39576730258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3748e3d72d533fc96ba2d4613b1d2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e3bec3c6a9c75a9947f870f1e60c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e843429ba98ac452c1b66d143ad9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0391e520b3712e2b54c0fba109581a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c8cc95fa4c22231a85b1b03046b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a9ea55de449a2a7d32094f5b460b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba81e3d96c1275de2bec85903b369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536660ac0b1feb951ad240fe14e15eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e3e8aca6f421f258ff2f3cf35b221267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1ecc37585137a8c4ec8d42aab7db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf68cd91586f65bfc5d2edf2ce48b80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e9a649e5420eec48a641bef3b37d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da136021423ce865cfa74161d6f087fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27042772c8d2aa9c6799a2c223214566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69afeb7610354f8be20b0ea29a4c6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be7a53054f5e8aed69af5c09cad5a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded2310afc10d2289cd271a26c059c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbf71e522660617c0e9106b9e2179a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff78a5e6e99de978c3afb1ce87919277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd5c1dc7f4d9c9f25c9019fcd1e5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ad7a276ede5e8e394f3538e469b5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b020a5eb22c9b476f5e1172201f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180e1deed886dee8b7c364a8d59bbf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4c89100c7291fde09951217d9d11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa0a65f4bac22d3eb43c50b9833ada283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e146e98c9012dbf90c6bdf9ff28016284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597376b4ab653a96cce0dddca7b8f03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4818fcfa0c5ba8c19bee71378d5dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e383a020f98068793792f4bd3242e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4d4591e9d22226cbc70cb75d3550288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ff97f0725c9c2e34eb50e61f8a61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff88f0df6f4a5683cc6dcb2fe5532e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37172eb3902b57d679aec0ded0d9ecf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf49ab94454493c1690e90812568a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c2dc29f1d8d7349ec0f92a24f9592293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b25fe349021e89ff699bb4fa468511294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fb2acbb72a57c602ab72f7464a969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172528f03d4c705dce6332f243a9be94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6ea99d93556a721465d1b82bcd07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c90d2781b4c02d2bb275d43730f59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b71c516fccf61567f190a7a2e790b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd760eb36c7bfe5714cb9dbfd7ca92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda03638df492dadae6cb318753aff2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17ea7b7e6ed41aa656e346b25db48a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a935fca96e47654d4511f2ecbaaf37f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29742cd75e9366c9298be1ac694967e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19e0878c7e5ab42c2152ae702f1330305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8461bd4db89b50dc3a2f2566dbbdbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b54c3a45fc5ce99061d23b4318f2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f9f59612e87dc0e33f1c255e45866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111366f5052dc54196d393bacd4542f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9484e9cc45faaa741726c470e3c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea96412333bafc957b2cc6706ea4241311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d7dca2be2d2e8f987101cde82ea5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4543480e31fd943484edb800b6af2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa87bbd4325dfb62606b21a7d4c3b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5974d45e66675d511378666d97ccac5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5343f5ba9b9b3f435313ff9a9aed015316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a3a1c0ed74579f160aa453bccb39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c1b89c9a7bc5777af0f392a74629318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd697f6447c76551845a9388afd191e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474503ed5e0872af3c8b4f5c6bcf0f76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9369fa01e16886d72617b73295cb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34d331bc839c62c34c04d4fda97ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041d8b006c75d6c83b6e14f011dfb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d18f5da969434709c25305915fab19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc0e3334b06c059b4d876af3dcb0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612334954f103b3258fa898da8987769326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a727df4056922e94d3b435053e67bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a004da4f9844071ae7190da1e396328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e279715f765d18c29708ae09258e4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f405722d359f52f291a180b0424f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af2bbe9cdc16bed1ca917b15d575d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903512715255013db543a963c13a5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68ca44dc31f84a8beb5e2898309b5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eee9d32a2c2175d27683d0a43e5af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27060e746680415a7ebb54525ee8a98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697a7868eed907e54343d93d5da1f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4ae05dc4b18f2b147a1eb16a30403337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d11737cea05e090258749772292e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15814cb78d912346287f02c766b9d3aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3abfd009344c157cf548d102dd3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579f3f0952cea7657076902584e29a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297f642f9b4715f8321d090a7a90db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a8c7ac71d18b1233805ad3692013343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d73ce19f7584f4063c1386422a0dbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb575087f842e4bf0acdeed459312d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19814c79e592da4f0d833338caedc29d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e234ea7d296e04c81af87bce43617b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d3c39012b69b353033920dc844f56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a56980b99cd2a04ff3d9c2331accf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb1837b3522bac7e707357787db6ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff81887c0f33b3f24ca820084037e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deab091fb91039854f0bcfef9dd1b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36227ecefaa4d7e670fc2c001cb6df18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7704bcab172d25a5742901d267363354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ee4de2705a9510c3e1243daf8a60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9696125383b0aed456fde161330a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bccdf7c35197f573b6d99e7aa03bb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d62e654dc58b091050357c1daa208358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870999fc8afdb8600b6d1f1eff05153359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdca0d3438bbf9a67404b3ed966750360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d95d89b555d714159307a73dac79e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f90e47ac6d09b08735a455acfbe8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aca20c55c5f880a82bc6c10c60f0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86065a2b58c502135d9645cd54614c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c31c6462147c5d46c28d958f45df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193365ed4e10799088f7d6c598beef7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6a76d1d6762b5eda95f9b6de17cc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5942fe4fb0a6ab61997491a2e93755368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9398bdfb7029f7de6f17107de3e40e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c90f46ef7553f54821cc77342094370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5a364f9414eb3e639d60d354628f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ab98831a8496152dcd0e6d1acb22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4de503da8a32dea5924bb951d73f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd33ebddd1d0c97335a83dc7a14ffa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ef8a792f9a5bf4969cd88d796d30c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4ca29c2e48ef3a7893e35274e45f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbe403dd8fffc359b357c01997c15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78587a3bd2cd3f86747519c44c3be24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8da742c51b044d9f0ef7cff600ef2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f24d33fde271c35fb2e7ce1248b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca4bdec9037f9ebd1335eafe85ae22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8cf73e35f1cdaa438f4c76f8b0262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b38b35da73744753122265f580516a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccce323832d504af0b5948693a301e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1985cd4bec7e5613066e64a8de6097385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d68c501e102c42adf17da8c3c0073386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff8771bd5d86d618685cdaec979ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e1e22bffcf91ef3e41ba7830016a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e163e1bf2269d01167d3350abd123389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26aa72b0b7740a9b293617d50657af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f59d156df5d18d5bd15d2510f5fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ca424d5f7141583dd7863fb5a71a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78123d212a7c9f09f3d8c599c00ff9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b292d1d638b700d39215f1b30909c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24774f0de7d87db60254831ecdc5703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be453fda480e48611d40fb62f2076d41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9264e20d438c24549394a1ee5311e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef434702f62522fff6ebae43edb32d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069629e98952a031bd0c79c1db536ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6809df0b03b6c60aae245c93879463400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c744b160bdbab8c1f5b2351ee3a379401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c4c2ada80dadbb4338231f1d61bc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebf47fa5098a054bc1b248e2af13a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71041a974ee6f7d10637ff4577fa695404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6887566a12bae8763c2a853581bea8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924afdd397768be09cdc12eb540e7513406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a052d010bc89463778e2937eb8cf3c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bee55c620f85278ad59112b5cc8e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751eacdf6d0a14c6792cdfd4ffcdb7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661f28dd989cf277ed653d6fe6a96c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e273097c57697fb9b38f9e73ab153d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb08701067ec802a24c7d096bc9af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb285972943a8f9b390189f9580330d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f8a29c7430ed5da7997469bcd0654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3902632e5e82c2e4d82e41e49871aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd28ab461f6238455796a9fa84766416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ad8a7efd210f44b8650f04d5c13f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9013f6982c26ff918816712fab99d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba5790620014a217448400ad8e9e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc2c707cb7c452048517b1e3e0cf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22901b74fb40b2a0f5ae5d11df90f3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce38c64e150f6c742c6daee9495b62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e570dc595202d6e888a1311ba2d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19d6439bf605f322077b53bafbb3e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404766356ffcdd75418c7ca06814db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca064a0e049b81215954130bad7ad0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a250a9d128bbebf3486a94d84ffa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a52b4f5385a390cc5c6cf2777f98b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae91da9604ca4f8b7c0f912612386c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269f1a558727810afecd90127335b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4607bc05bf56955949d1bce4cda6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87392820ae60778a45c1d589a4f240432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c0c11ed336694f5358a6f5de2343433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860475d42a386c259c76fd69d4e361434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba87356e1f9d9fc8a3afae0eb354b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b38f9c6f149ef0abf8fd29b3c5e04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9180fc5668f81833bd59668c8b925437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cb288194339f8fba69f5b08bee0de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094212a38b72275fcc2598655f2882e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01265433006c754a312ea1da69383d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d3bf1aa7c54fdc68aad496ab236e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d05207b573570465990c49345688e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2a6469a0583d3e3446940886858b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef1e6fd4308b26cbc58e0588e0624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e927d776c35ba7a04e8e4af818f54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f8d3f882121f9289fc374cc4155a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5e337c6b86e29040435e53931734b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ea1de68e2f2c105492f8ec14f0667448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419472f03da1432c5fefe6e307e224b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544704b015d601f26d91b7fc49e03e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb0f399348e6a7777cf7934f56a81d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863a1a91b3ab54ddf959e64c0eead9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ad30043bf08701b7c2aff8fa4dc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc834de06e18768896706988c933e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87470fb8a44e2ec30f0c24aaf6133e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3df7b5b0b73d5b23d7e5d0f7a79fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004096d5bd7ec5129c489dcf6121683457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a38c48ea1e3302a5fe77a5ceea0f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eb306e7cc63ed76b66f2f51409fa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a61c7e276ba8845651d583a6f3b2de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be8e146fe94271112d28b59cc85d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4cb6beb6858840948d6a6088d71fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda13ff069e40332499d01fa38ee7a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61f0c2fc24b07a983a5ff428a4ef11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aac1d28ebdd0d3695903c944b7375465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1ebe303109f43bddd337ecd92369466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1307167ba25199e78f19034ead6bfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad0ae198f22f545a9e586565df3019468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9636a8d467d9e4b5dc2f3171b4170a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c010d6715ce07db568239286f04fcfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf1a64451ed31521c3d7716c08539471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cefa52ad43ec88e7b061c91d0c1fb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d4600304111559d6b08cf6309b739473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c459ffeb5914a50335255e1c659cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31fb6f6c9f557333a7bd253bc84b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509532bd79002bbd84673ee7dd0272e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960898d445e49b8c6d1526f8dd472b09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bafbbbc24012aae6676fbec2eb0e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03f12ca8c470b0603302880fa1e98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b6a2fb96df8cdbcc67d83240c154e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15879cbaae719ad8299236d1a59b05ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9988539bc5a6e158a04b700e5a2e4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3025c25370e03b054477f103c52178d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772c5a6df65844ae1ac64f768ab891484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205438c4ae847a15d56fd96376c8baf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd0b376ce3c0ce44f0dae677d17a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4613e3d8f7e4c96f5f5b6cbf3f523487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab998a4a931fe0935ff99a676f0a66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7832198fa512092452052b003ae59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214ca871d2163494d36e779618d7bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0917fb3f14d11852754efbd3a231b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d3c0ca45fc773ac1a59f5d1139bba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b02c8c98a16a0fddd2ab8873e4f8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a0cf0c5b58c28a7d4a28586ee0aa9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b1b6341e8e95f6e373a170c94e2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b230c69ed525a8dcc048cb0c074da6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9aa59dbeea3ea329705ebe5856fe0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe46b3313697fd61f625e2bedb472e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c57777b5114d4dad8af062dc1aef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abf969e02d990ff747911f2f615c5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51be57de627e026047e5e983c16373501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e957f92949bff25b484884a7e8afb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd746015a433ed0f55046d36a58e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf9df0cee84bbfa5f6fffc63304008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3725158bfd17f738f6f6b3d53d36be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3535e393985bc26711d66fd721f4d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3c3f11b0ae166f31b27d04ab37f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c48ae50de4e8e1f3d3324989b958d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d94388680e97f027bf71b35283557d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785854a99f2033ca1a07ea222e94848510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96bd1af9a6a0d94cd96011c12d73f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e3a99fd5b28ae9093a417815ae9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d1b6124da2f6704ac8caf6c55fe6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0bab83ae9d98979e7eae5f2112342514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b728b374f060e6b40776f0a5b3a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e244f3ebe77d2ccbc18bbf4b230e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a9b27875cf77f235c19ea34c6703517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412352ca00c1323880c762bc431daf66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c9bc29d05a50416173e5312c1c16c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f2ebc3eeffa5205b71a4e37f3857c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df49d01f25d2469295e12b313785a71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9ef31c0f51a27a100278aea376df2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79930efe549a8ad4b372c5cb1f55de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df26cf007c69a3f52da9390ff579c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673218ac1829541465080fd04577129c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539245fd93d05932e1a57c064794c0d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222bb625d2f86e817d28210e1360005527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b6ddbe2da0194a1eadac1317f2fcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8719506ba5df4ebf5bf61deb8eaf2c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d89e8f82351e96b5761279cf1f700530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a66ef2e4f893ffca7fdd3192817c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ebcf293f9717521f2c0ed1c7aa073532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a84a6bcc96f4b1e46c97ab8767294533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6685388b84fe090a66e3d058b38725534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf09e6885735ce4d7c13919153ebd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c31aefdf742cfc5eb7e39a5ec866b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5a5c1f594437facedd8291df030fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b4f712e69c1fab8fe95e23e5888b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795650320e8c643a0c33d44b33a65b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f269a79aec7f7dc7fe02ef67d2f2c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb399781db9756e3fc54c834a433c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc86ff476a35bf0966d4d1abf61b01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6b947bc8321f6b78ef1cb07607a5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd321a7769a3e73b40d89916459a190544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682ffd94a6991a4986e174af5929895545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8edf3226269fb2d63a34b698a2c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c0500dec8a0abc613479f9bd3dbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5762f7fc5df9d8bcb021ead7ec6fb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15c215124dd9eccd2f4244ef655a17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4d22916f5a0c7cb02bc5c2e6c55ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db03e0808d3aac148ab75636f6f04d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f3e465b3cec030bd7ea4b22fd986552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47be10dca6ff63df858dd67c47cdea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53725df8e22128443453f85e2825d449554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de917ad7c65ba34e99515d10ff248555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976863b5d6ba3c4a25ee64e318b34e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a97966220ad1153c97045f2ac493c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ae87f33dd83bbe0e242cb6bd89ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008b39762b2fe2a88dc3d3cc71036c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2f904f277de7e48155f315c58a3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e79e31b507305d9d2ea82bce18cd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6b937b9ccd3904e2fd34999dd92cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471531aaf5887b00064a3b3da0809c9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f54e5f84a0e105525e8b512b5bea6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e4ef599b20b8186afc364600e2858565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe587f3690cda0add28905b813bbdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2546ca5554b2c88ebe3502bbef6f7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490f54f98e20762475b39f5d89d8c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1063ed164b52195b26c49c0ae036569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb7bdef1b79223b9e8a7b541a7018570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d640a39cdda36bd5c0783d1fee9724b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca65cb90445de04e1d36ffff1762b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f289e6fd9ae673370b8431c4c0d0195573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9148f6d1293c33480f249fb543bbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e15e083cd608d3b65e80212a28f49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442678dbc6c7e48562c15adef6b4c2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b426db4040370617b0f600fda815670577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f53fa6ee58d054527ba4b03b0410c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8703dbfc851c208d4e5f8faadc70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd52f482f1e48f9329ef90a59843599580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63611bc91620bb13f1808630a33f8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20996e792ce4ef1e6352281eb470520e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa8765d44e21c14aa644f6c498d6d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769aff9ef272792e50d669b8604be67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94677d2fbc8e0b9985a96e9178d84b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb409ac780d6cab80757ac0edde8bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ac1ad6d2523cded70503b796e72c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f6a3b878aeceb710bfab57cc1861588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7963c708a4e7db8481b4155954086589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d557175301be271d897050de2f0457590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69afa216556adcdb58939efec71015f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478066bf3e8854b18a15629702ed821592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff8ae99d9a329bc851599b34ed06f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781f2e6b0543b02f77b49743d68a31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca19aa933a3023b60884dfbb5d338595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a469658bf30807b7c3aa282c4af25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b2b358a721442d1813acf207e267597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb96389d63bbf4c5ae374daf09e23cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631eb5d4acc74b73f77726399c7b1f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a502df4cd62b449022375355ae23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb5f6aae0b612b53279570e8fc036601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ac057544a345a04a3f6380c02e1d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0757cf36251e5146665e60d53909adb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ae87e27a09928ecf3d95cbe562c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb68b50b78985a102a27cc0d82410605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ccda8031f53fca26d7fe42e3815b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13384af8c037fdecd44f294a738343a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fac93f71f25306105c794ae94ac84e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfabb0e71f1f684f9f2e5ad4c5e58d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe1e595db4f1a99ca031ebe8aa82db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f48124719c2ef78009e716f1bb4c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1f3838498d90b60a1efc148c67ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03df99e4e3ab5767ffc56e5bbb78b44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff3174ec5f29b5ccbadad49812327614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970861548b6796df536eaec97b3a6b5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c757c3b95bbfe24fb89ca96fd38f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9372cfa405c296da4fe35b6c38f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ee7c103a1916db395722851c67d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790664e17240483796f8426c5da680e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb5f6e6b8a40e650d0966f714c6da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf70a3f631b0d5974d96ac2c494fb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdbc134460d45a8f32c5438b906578622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e8deafda8b53949911f792ef8672623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf698f708d9795d39514a53a663da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbee61c9ff93b767fe0a6444a9aa4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ee8ffc75638d014d42a4ed80ad65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c432ca9b57600169975d8590567f8c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed265609d7a2e54d0ae207745746821628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddd792e46538120027cd173ec4b1f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e584a271fe97647530dde2e1dd8db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68a5de0622a03f1b8c0057154e582631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb13ce5219aa0721cbe7bf4d24d2c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2ec68b8a2edd4b7975cdb813b98f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701637eef18f3cee9ca4790f62689dfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f62d1e7b9f6e823fdf03ff7d3e34ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c0c260b8c79b85589c84fe5665771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e731e4a8eb6c165eccd7d3a55526637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cbd5edeaa54b929e8f8d18bcc05a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a19aae6c91f88d6ac8098bf05fb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d622767da7f1301b37e62cc514b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7861db47cd864315b9087fc94ad6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494558946ce579200e8f0da67bf4a2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c59d739002c48911bc643543e7c2cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6919af80b804c7183f77c3d930e159644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>0</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>