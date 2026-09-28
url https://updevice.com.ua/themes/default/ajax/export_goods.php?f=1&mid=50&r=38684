--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb843acb1676d284a9e083c6af3e35f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c45a45b0d6aa17735d81f2f57cc862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eadd6d6d772126c9b8121115f4a0313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756874f7b3c8dea3df351385260e2ef24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6044d47bc1ddc6438a3a063cf9ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee3d2fc66783fd44ee314fdf38e966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614e000d18dec4660d2051575cfbd567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da936626212ba4460aa22242eeb0c12c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31793b9cda7dcbe3c7ee595878be9599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9703ee391a77b2602fab2b47c9914de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7cf19b4e2bb11784e57afd38eec5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b31e94dc590cb2923e352d1134180912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d36b9ba84fd6ef1095a56d31377f6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c69d2c96229390ecdf79017ebf49614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043aaf8cd0c90531cea3cb44f65e0f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12447a4807ad3057eab1eeade4c8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a59e3760ec5f4843563d5190c7a79417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b969f9df8c28087be2b42f8316a4c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb534f504f745759849d1cb6f3557a0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139ad99a667a32a753a48e7953c7a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea950c7b2d0cc4936882b6ce60d09221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57156e617c9a9220974496f12f72ee4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e10b9f5246549b3ea51a425dc3991e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77743c1f454ab686b0a6c91487e3efd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1cf6cde3c957f5a7e5cb34f00c6d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c82fb5316265544fc1a03d02f2ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf8faace87c3418efbbb986a78b13b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac30f12dee9a087b49cfdddd19d73eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2edfa484162e059bcf6296bb824029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b3bc7d7fcdfc6901a048f0014ffb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac163b2f63141dc8f2fcf6035f3141a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6709c7c9571304c365d67d0b827a6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ed6f6d394a38899985a09c22ad5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34b11e75595a14af537a03fd9a28034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ab096f40603c08d39e6203d790e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1af7beb3394b5cfa56339853f840c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f79085037f06af81095201c8f9d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64bee89dc412e5d2471de328a469b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f8c96260d629e0bde754da70adc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0f2a5bb946ca8bd9ac6b2b68074240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984fa4644f094e7b60b5b76544edd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d679d94e4b0111068fb021f4e83e8fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51da58b77e55a75ae23ca80170561543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169805912cc8016677c29790bbf30c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89970a16736fdec80e7e48157b6164c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db08e446ee273a47af96bb3712b6a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872433216d87428c373515b109f2acd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094daf5ef7b88c6eefc1ea9a4716780948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828fc0870fb9ae645a1c9c0c6ec276949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bad5d867c590a3735a9a6189aad6ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d939c665c44278dec85656243b8d8b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f34a199ae17fb35441b3eee63145952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17028d3ff63d543414ac36688e8c46d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63334319758c39e4cbe3929880e7a6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbb661dbb1547501de141d8515420555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb91d68c8e933fdec1d52b1fb686456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702ab9cdce4566a5641512a8704e3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17ee4e93766a44848b638041b8522e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300bc2b8befeed0db9371892fdf735059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6737a843f194fce723b1944389df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4df6f4ff0c9bb48a6b7c11fa8030b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce92ae5837c6c560e6e110f96baa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99df9acadef84e5b21bf4ee45296e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0ae6c4280074856bec21cf2de0fe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad44446d7a279566d0a08f76e177065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb9a84430d684ffa445b9a5313be5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6b38969dd8411304e255e78fae7d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be5f237b01310705a938c731827de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0cf77f22782b2b1329a18e45f599069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f864e79ef51343cc018217cbff1afbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4d4855a0456915891eb49bc028e4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d372f3c193e1cba6f13af2ef902a1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01d52b795397742090321be8870aed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d703cd89e1f569426bc57a72915d6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d322d8dcdaa4341555158c961d85175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e3192714cf9390c2b1e3926dc6b1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4321f9ccd0c0996e795c1ba428868877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee0f8cd585c75e30de73fcbfaf2d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b97f1ab59df3d51e43ca2fca0aa71c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db547099c4542eb87affd827366f26380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7539060b2ef0765c0d5d0ef578883781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607172bb92d97b3684dc767d5ac1a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146fde529c87c2fc230ed739ccffe0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6cc6e6ca89fbc888c13294a62117384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd38ede6575d34b165ac16ea0406bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f12f648c32377c854e13d9d2a68f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e94986b2b1ea80c1d7754d5e0af8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40e1cc6bc1675423dcb07ecd7b5d6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0487f20bc66c1c09c784476a4060389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769680ab8e44c0d3e0534c162c59f02090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d7810efd36feeeadd54e5f227c60991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbdee7f8ef5579ab4f734b864ec7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe287f5a9e6f4437377a1668434ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c721e90274d5d00b8e11d80a8e4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac89f857be398c4b8bc15558b1f6a7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d012aaeaa0da7031963d03ab5525296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf57f44a6fed4e7c2e4affc361bf0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8c35e6b41277ad6f1a97c2f06ed698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229877573132015b717147da9928352f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79b230a37e58a4eee3e473ec406e7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae0bd8f812d2438cbc3ffff9eaa684101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55edce2120c0ab12ca7c3b86cbb2dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50085aec52cf6b45cbfc5c668b83920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f881c8b8353ca0575cdbb3229dfed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ccb80977069c2aa99c2b76134028f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680133acb609a10f3b6dcc5b4b55cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da175175d19f5c55b1d2249935ff2b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d5fa71028795c80ce878e53a73cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ae74e86f163df7c5e00e280bf9c7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2492548bc784123d9a5e4802c243d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a314f27ae5d81ab6b7a787c0b3523111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02354ffced8561b551207af753102b30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cec6fffd8b8f8654d40e6a263da7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb190290c76dbc5b9aaaf480016660114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adee8d5a78ec8fd71af8de4c45c0c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56652a3bdfc0838f623b31a01a9f0180116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d74d6afa9dd58b0a9d191786feb87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba4a0c3e6ceb0889820a22d58c6c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957e4b6901413948855086bc5f5176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe17ba979d9106f7eef61980643b87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c29915764aa185cb6ce601097e89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fd5a087d3dae1d0bae7be420c8f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb6ddef72e3f85123f1b8856ae8790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7873e9db7ff6fe669524f1e56950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c2f39a9447f1cb4e55ac9752ed6e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c0b010f5aaf82f3d3a90d507c155126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071b1aeb049704fe1522e09c3153d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d2b9237b1c803bb41bf2672c93c73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d9e1a55636bf7395318940988f75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8dce77953debdeb5cf3cb97350e3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de692361d1ec2b53b2a77185a079259131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8e3513d4048164cbe367a8ffa07af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b9aec7c4a0afdb8817c77598c5a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47944b71e357494eeebec1c279995134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528bc6c259add5d05e34b13e617fd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542da3e0ea717a533b3e0e66b9c88d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87b1bf482356f19ed00ee4fe34821137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcf6ffa5e6bd5af511b78b1332b74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c5dba83497ff7a8f871d3db0b6209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2147dc77c0ea259d398c8cf78bf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f2cfb4c92a341e3f7b9fd21865fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7c0606a36668cf85f4e34f1d3b93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127bcad0c5c72ee84bf908475f200e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f00c13cedef4e1350b4f08e0e2c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279380e6cb20b064e17307598e5a12b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f7473b90e62a8a16178082936cb6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c9d8fe0d33fd95a83064328cf90e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109e8efb8fb5feeea850b1111a36cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59cbcc8b8dd5316b53e8f3a0b1cff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538dd00faeecb41f654c7e13bf14f3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036a1aad8340959897ec3f75a85208151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3e83bdef5da0115d094b4f26d0d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd6106f096b901cf0dc7af5edd375b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9782a380ab4b6ed650495831820dded154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8b939a43fcc15bd11cecfd45760f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac37e3baedf81c61680181fd05b820156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f6ae200264dfeadeeb3c0d42f10c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2813f8a1ee050babd2cc58162927de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52690f1e332cacf4e7099e027870e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97386b94322e7f9b54531622fb89aad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341e743135337798b4324f3fe2f7e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c90aebb247939d2b7f546e7e2530e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe07b8c05792a41226014fb34b0172163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802825abc5b5d3f064528591c92c7129164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2135b0b158d1f6e6ffb32550825f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c82debfd956cef0d29845cb2137a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ada59070ab0d5b6c1db222e2c5df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3917849a5cd73bdb9f7045e695e32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112a86fcdcf0e5a168641e8c628d772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0609310531e38359eb3e1d6c287c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a463dbf496cc65cfd04e3ea91d4ded8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9137f6739ed468ddfa9a989226049172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb69673c325731495428e01240ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005ede6bed57dd3f030fc3e848dacb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5420d7feb7f0cc56badf416619f08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1cc128787faa69cf48c4a18b80d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddcbc25da9233cc9855faf98c4ee91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d213402a0c2512d85887a02b709295178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1bac082fe995b158d645f9daccaa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bff5b4bdb050235c381cc4293b4fcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664c4f101532d879724be5521dc7e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff3e5eeea3e3095a4ae99bb8f4992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba67f7ee77544d3bcd98621b61099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1982b7b6a1fa2b45a836f07f95940b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882059a1e14845d6a8dffa9eb6679ea1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733da782817c141aca4a8d97eeedb05c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4e7f19a13747d315196b02aa4c76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e2fb85c02d3485f19e13626aa6aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a3843ca5e5cc5130b02a006649ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879ac5bab70f1a7d73de24e2707ccc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de933ac560c364e20f8ba56a955f323191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575742211bb0a5c24f6c2752102bd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867349b00246ce3d904a93717384253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340573e23af5a2f6d00f6985cb15d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51002426a1f053d5d2481839fd41312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e17fbc14b81dbc57dbf92405b744a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493a27b68d0e8988352b1a32d667da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34bfc44520bbf52ecb19b20a9d72c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513657e515766771c73080eb640dca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca706a3a4513b4800208adbd3042f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa63451e7cc9797fa88d6dfe6ee108201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c84abd54d2823d1f847195f98b4dc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927baaacf91421e5f411a9b43101a29a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e43ffe900b53e4ad7b0464572f3a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f22667e640ad9fed0374e282feaf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a4bd77245e04bf9174890be4c271206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587689ceeb99cc25706003f409450fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68471b68432aeebee8a3d7d6f5e6d09f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d2a77422a6a70083de3e55b57f8d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a195e30ffed66f64ddac78943bb328210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ef6abdc67d2ef4c69db74bbb59bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ac66529452d57b32f8e5e1f912216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e18cf08481290df2783506ff1db26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe688788a9c0c33f18658e0dd45225e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f77e112723bdcf4f8c3df7fcaa325215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0298c9a4d11d6fcb129dd1027418b3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed2f4d68f41bae9e506dd929051a58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219525c6496981083361bce06fcec417218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d29dbea09cbb83ece596ddf337b48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a46a001750d516842220d433bce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126827ea17787b925ab3046b09198b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a37f0990cc131037b0de6be31ee877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f2305dfd1f6b21c4b336489f2ba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3418d6ba9ae0e90bc7978b4bf58b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb3591a8aa92c85f39af5d9812f8c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82223bb8c01ae73becbf76e62cc0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013c04df75aabe7973e98f9bc7fed85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedfbfe732c88ed9c3d72fd9a5c846d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc468e45ba41bd232f123a0035c4335229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef3d31e6812f58150bdc51b57a42e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930a4e8dc3c3f12fcd4ba3748b2d94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344bf7ffa24ae663044774f5224ae2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f87155a1fffdce04e322827e0807f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582211b7d9ca6a8f95f7ca8a8f88eb15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf41e320bdbe4f3c6f0d5c47e8664c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f3610172df5a191dffc1b4344b519236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa20669a527f54cecc5efc2880ee26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee1d611d67801b5d21bfcaf28a731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a2848255711bd72a22a5e6e820f34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b6427be8840eed0af1e13bea52a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad4d7d36ef8e82c88ac8ca538ac9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c7eb63d13910da43c4be3485bc43f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a85c2794d82d8680bbeabf5523cda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd803deecc5f60b893416c11fd1a15e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b197b15719a9bfbef295e8ab8e1a28c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223316768149dcba352d4c4532ebd0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb920e737ee380372a587d5c6d700247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd8ef8011b775c275027db69d64fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473da4a4f7812c8134238dda9c527c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281036f9fa18a7e3c926c0c3c22b781d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594390a92d8fc1690a57628f603df5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aadeb910f04db358c0f9479910475252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd203e630af852da95c3fe4467c7c001253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570b5807b5d3f5aa8a59a8139e15912254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41039c6d7e2f8a8936ced3214fe4bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399a33f2786dce9118d1160f29f550256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e074941a48655ae8e1281a21ce449257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850ddc5c05279c35e9e1b606747b397258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc5f1af15876808ff291670c6f9bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721efabc9a17287653da4e9cf8075a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8376a7eb2eafb824d37fd09fe87b87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00111ad48d2a9cb815501466622ce1be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48387b7f240b0d50fa5066ea8302886e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ada25c669d5b58a3555ddd36222e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3cd23a998531dd9d6ef78eebe218e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76916b81ecbe7be04b1784d685532537266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ada912fe0dcf529ec5f9b3566130c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8dcac1142df6ead156eb21e2fe0e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17fef3706411d25f3f006f35d86ccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c876553301963d5879531c304e89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fcd230630c4bdc3a68a6aa0dcd52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7410e27a0d37045ff49af50eafef2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200754d0a57505941fef9c60929109d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6801a1fbcb3e7bf0f5d25098f20cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1260c5a45db24ef248b2f49fe9b46d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fcd02461b44a126af37bfdf84a7da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff09c8f7568f1ee9d8a5a2d267d1f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd828d6796694cbdb375fea3bda69e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da5c79b1ef9992f31cfa5a699b1417279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc147b1a08f826f82cce837b907513bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681c68802cf58437d2332b659782c13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0648c4b066ebcd03997f474ebd406282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fe85d080cbf5f91e02d1f409ee24c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76384d1e217d139b5e25d78a3fba1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c255271fca0f0a86c899e071da2054285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dd135d795c6b59dd2d49bb1ffa71b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c931aa2091142f552a24c9ef8114287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e020e571fd193b743f8e20fca75f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9efe1ce0d571dda06d3dc54bf1cd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcbbac880524b0f35904a63440e90d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802e315938998f4225228696cf14229291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087a922122b3f5bed7e9a26a71f4677292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a777525b210fde5b26b6f4f406f82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003c886e289193822872d99b6ef1b01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c0196fedbf4f203a619cff43bb6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09f3457b847f5e4b7bb2f597e75735296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e51ccc2bed3569482f698272749d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12703e95913db673440e2909503152298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2a9571c3621bf787c143e464d3aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca28f6a87e3c8d6923ab0cf6cad4b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ef9b52d59d01e180dc41b13111635301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db66dcea5dace0c79fdff9d9b9a00e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e96df691b2ea2f0768c7519392cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b9b78b1096d017a53cbedc4919946304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a58e6233d35d35993528480deb0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545629ccbaa5f6bdd05b8ca5b8cb358306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf913803c4bcce3b04822cc64fd95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf5b4109b2caef6f4f64514c96b9cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3acb46c8b865b5325ba7c4878699eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5efb24243f618269f779c325a3eb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116652c52263f8745ebe247f01d7477311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14eb3973f3e048153aca4178f49b40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb8c9e11f2fea7e0bf55cfc5ea5a5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3dadafa30ed74663a38378321b23e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d342cf60782df689df4158479f2628315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bba2268d723e2b45bb181b162a4921316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57404f63de24b6900b3a146dbe9d7965317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d746c5c42d64e9816e83e3ee47aaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6bd66911c6083cd24883a776d9258319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053400fadd917cac958d0d13b28c838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582920a2f9ef75706c259d37df92a893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c938ec7d313285984e37cc02479e4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b009ef77744da73bc09804aa024d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050416b5f986ef2761536fbfdee5f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe458ba0bc52f23a8c199b659b9b9ce6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe85228c83bb9b48da052889da3155326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ed257da1999abda89c96ae85a8948327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87d8fa068fba46474360a2db8b534328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593fadc84489fafc5e7656fcc936f4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef8d59f19d27078f1d0f199d22330330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c220787552e2a9713f42c989bd73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a264f77b1097a6d67ba4a37a8bf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff85e3b80edaa4cf5dea08aa38cfc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341761262703ad278911553773975736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95556a42c07f05554959b416fec23ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb4909446d2f166ad601b305f3ba9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e718f02d56fd44aa0f56f506cf117337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adf7def65da1c4231e04ee9c1d6b75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c9818ac49af383d4eb932f046b33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf510c1de3201a09785f831e176977a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b9260e07ab58fa067ba71959b422341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f8927d19646717eedd1739ac8a7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8fcfad7f1c34c9f647559ce2c56d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc47a3eca1c32e650f322190e1c49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc6746842e70385dcf18145210ee1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabfb931b3d8bdc0f91fd6c2f6fce2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3dcb1b1a4622c565990a3cb2ab87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054a4684be71d10ce9f9a5021f7793348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb91b2f28fae059d974499d8361f07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e203b9b6fbc328c2304c6fbb1a529350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b968fa9154a0334ca239be127229351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3e2e5e709eda5bcfca6f6add42d82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827e80bee41c811c8ec3177ac3e2d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645bf2e89212bfbd6d999f6695e4276354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283804b8ef30ca7796053a7f4a241d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54a2bed7e97e7761a2883b4b4a58bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e1c5efaaf5f63feb125f8312f3fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde24b5ca5499c62b7841ce8ef0bd7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb5b1fdbd2941342464eb261661b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbd31c91c7c870c66d938848a21e21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdac2176334e902eea7cb909663443361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8281e7259dadc2ac4dd83ef9c584974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebafb91e2996e5812778e7c6edde5d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb23132543f2a044b934aac74d315c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8dcf3eb8ba3a445deaf6ad7f58414365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af154c8bb618126398650f5b68f3c18a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7526b2eae033cc7ab2390ff5610da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6ffa4d610ace6b00799db56094a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73582da06a7ccc3fd303db17ed92ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383438be8731729ec5d1e0b6b5d3cc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a14c67df7a157dbe0d6c6ac58591371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c344c514870b667bcfdb6861f463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177e3af72d47190b0f6aa29d476b1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62dccdade7827fa150541baa518b99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81915ad52f3aa4b1c1bd8eee692d10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b50096f296f148ddc17f8f5fb0111376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f02a2c6affd8a4d993a3e4588dc94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874382f2c9b2e4058f3ea46d505a0a06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c100295f89627b8754f7d1a43db45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77f665a1dc9705ec8487333e5771b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c2c10cc9a216cb1acfc80879ce74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153abe07c594fb2239797a4b8f9e2f76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ad605e45d2c6dbb09938150c2fdc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0b52b4f731f99afcc4291128fc38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39cbfadc51571d7b6800a40acaae78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c921a696e17428e0595b60f1f852d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82feeb41c294b5cd48e4985e6799c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e254c65c5a0c1ec42179a3e690a62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab283c753989b82409b87e5f8bac153389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e534fded9c7030db250477eacc15fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c167ef22467617a8abf0bb6fa27270391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd752c9c9b1d725eff2bf60d96d0d4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c21832ea72515adbe705a0ae505142393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf8abf0b322e2e6c92bec99afcad1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb06ae533c4bbefdd0b096070723f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd40447e57dafe85d0e9238aabbaa2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f631c96f5c1561a91b8f0423f44bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c39a723a769a7b584e0c8dcc78e34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65375b028ab3a9b5f6234935266ebd2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae90af1f7e868cd638d2e54b5f451f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260e5d2126657e86373baf9ade5377401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8992ea46eb6732eeacc283241d13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12926ad28f578ac5a89adeb5ba81efb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66f3f1463275415d54c2ad4a5647a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106082d8f8ffdde278fe1a413ac510405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35658adaaeb2d0b37de980bb98136c81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82334157a7dcb3c098ea41ddd15f9df8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45845238c0032b1cb8cc4c2c8d320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d3dd2df956a5c411a316e1b79ae2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3631d8af2f778808165e7430b794f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4f8b5b5e08ad2f07c509ec4d9c97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43806869fdeccaff7614c1700c2acd7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc799e8cd35a9f923e1a938a2819cfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c05b08912c4b5c85f13177aee27a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d6cf0f008c5b7a0cd41819de11fcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b61e7cbb5a7d24f4c847e4ac18914c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2e8e5d894071668045b019ea2760417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911ff8125a4badaae7a77b03d6ad5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070398cd02eba48c5753d0d75762fdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659559119aa2a78f057e67fc9048ff31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3984b8c9869e7febc5f996872538d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e43b45849852ad76a53b9051a7583422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fafb629852afc4f78bab666ce73f2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b635a199f458333bc3b18f53a54b8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a23ff40e4d5aa33d80968094c9fc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d069c532a8f5305a3680cef7b8a8203426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa98a3043f477e0990ec61e68cad09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb6312ba0feb11271a7747fce75468428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6f7d2be5cf9515faa0628cb8290d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a23ae15ebbfa70d34203ec3214e40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ffdd1e22b19989c4d238855a496a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba181034e0c34ffc6cddbca3d634ed9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c791496b03052571a177225bb70cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0deee60c9ed07f933d24c39ce12822434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c3b95764a225bd415fa8059940f67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cef5c329af416f0b44ef2ff85226f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f12760d042a396f744c85c04b7a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2dfe8f61a1bec6ab09b810fdf2d2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f007df96f4d640ff11e02f08ba57a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e8cc83dcc5210197ec58321472d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f0cd1db243ad2122db9f15e189961441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccf5f246ee1d6584c59469d5e14508442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd71d90413333271dd9d130cde9ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b5da146a63145338c4db84bf6b88b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0914f7914df9a18a67ef950004db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36392dd7531af2247c1138aa66893b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441985124509be0257337c88430edad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62606405904bd624ed226f77b77e260e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1001ef2be25d4dc7dc0ea0351e93ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd1ba239cb7cb9ec8f74c8906c2ca5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e301c2c5ddad27ddfb048d5686b8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce880bb99b3a6943718c5a30f5f5d2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d8afa72a6e31f5e27a145ef690900453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbcc3949d42c32a1ef7446436b47d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea864ef3f38a52c85d1ca2641a867a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389ec368973dffc09380eb9cd87c671456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf487797872eeaa06bbf0376f50ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c841c51500e21c26648f05681815458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3482611dc4d13e2a3b90240edc6a52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56b056333e5a597deb9c7e544edd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35851278b61ba564b7f5d11c5314b48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139a9977c25bd86b3e1c70607fe1702462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45745302c5152311b57e62b5730410463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c036eb91fb49965cb7d92c176ba9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bb4e799e62ea62cdbaf2d109fb75a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0b914f88c7dcdda23447f65f5714d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828462a2a64661c2341055cdc6cfdcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ca93276a06d29daac914334067e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7aa25040500ec71bf9111d3b77b88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3525b9a2d8e0c47f95049e7bc739f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d6aac311fe3549003e57d60c4c08f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640feed008445ba5225bdd35aef86c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff57af9e1756f6ec26de0696b0a4f54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dfbaa1fd2ec2201a3241fbf294e59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967f6ff9c1d9f82f2118c80b15fee2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338b0e8649db455499182c8025d04c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c7272b9254cc5e098a2349a744ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd02dc0890d877568e798626bb1b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ea85d00e01ee5574b73dbc24b484479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c5e7ac59c823b3b881946ca07ec6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d9654343b15c2fb73c92b387c8f1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862ce01e5a91a979e08e162e894af5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0fab409793a07d536205686bcd37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc1828c19bbf9a5416e1cbf179db18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a156d66ca9c4e0f635101eb9440c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ec944e696552e3d989bcf706f5ea6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813c5750f9b90cfbd6839718552803487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e3043fbafbd09af8e1ab86c2dff78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f1a3f73daf02f20b231de7dc5fb9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828723124afae16d58564be5edcf9d0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780d3664360a46aa2f9a04c2b4525a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b746cf543916fb618f235a0dda2cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc1a57a97405a6fa1178613a4b8d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26aa6a4242f95eb7c276e3f92e89f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e041d5d98ab4a5b542eedbff6336495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969773ef923e42bff8e4b038393272f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513038320dd1f0a3810a3fd617fc9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda655dd9382622a68d823f01bb89fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a5bb178813132039644f1806f2ec6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da388e39db8e1b0451f28240dd65610b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f6e31e6aa0ecc4d26cd00c87fbc5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bdecb238d62e4dd8663a48ef9da4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520c346417c1834fa7b296cf412333503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e46f0503aae04118f7a56ce19cd90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cfe494872175a2c6e605868ad7807505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e784d0fe8410e425d810699980c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6237dd8dd7a8a8c894046f53c8bdd47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96551a7b4364900b70903d846026ee7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41159981c191fdd86404e69420055509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd46136a46633409bb1518a671e564d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850768684af1df089fd2349c1d387ca4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c246053a3922ad827fa5f9898f624e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b32b17928ff510b4bc208cfd521e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b623798a241c737693245dfe3534f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c655782d1c6f8d177752e4e045b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e677ff22e76d4226a52ef7cc15a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc2e51018672c19421d730d19672a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a153f088f799fea1e9c7291860deba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9e5728ab2663a244cb86f46cad756519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4085858ecec7c1a76ca5b65242090520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f63234912e94b54b6577ba63cc2d29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bc7bd806b9c1110fdbc5f34c7fa05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd89a124d3a1bedd924031ad959182523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0f06f75d48561f854541dfbed048c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8f4d3df93bcef834da7ea4500f18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1570daac252bb85cff26b538c96314526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ce2c2637bb06627a7e4f52fb7454527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a49deb9a661d0767150bdda4353d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32988d9299d55e7fe161a34e4f0d175529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f939ccac4ac9415bd4e1f37f2e3dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786940f2f0c7c2adac3f16e7a7444e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c7124d38d94f57381d6307a10693532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12079520a95cc372476058684575e918533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43fbab2e815cb0902e783ae1f493bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18f82d413d7ae90152d95155fa2fc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa826a2e4aa91cc19fd4aebe8d49d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262501ba4bad822d6fe0a6f4aeffcd23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadcf8f70e0048fc6785f266bd85ec2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a158b54c61bae5c35ac6d0c92f01a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96380414a1ab2a779e3342c9c405b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4935d518ed1b27b1c89cf7e5bb41ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d200d117fa901c7d15aafb1c4034542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069528acf8f179322c32520aa387a03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6a5008794c83fec29d79d20e2e9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17770546aff6769155a2500f92112c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ab95ba3a834acbda6281340379c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14480c8998f631f931f38cc7575e0758547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe032ae78c765fc783909881456b74d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e93999ae027fb8152d9f5bb878877549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd81e9bc675e652b362082f51a347550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4fc97b09ff7e8bb04efaf46792782551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6918d750954bf48505913d25cdc03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d06f42bc525feb7b01ba72c07f78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7fc9bde9aeaf3398d8c0485222f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294b894acb38e6c2ef8a9a6980b8685555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32da80a2166e0617f3c6e9b4a982c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a126050a4d0b14d7ee6211c6678eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3856122c43075a1957187211616075558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f41d758ecd990305292c0e1c064c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ec0edb5a613a0b2dca1f1b8d9e97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ab7730960b6a746f439859a9097a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf1ef7d01d256db553a9bdc1b9e72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a98950ee904176dea588833971e6ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50cbcc7d9013f521c9b3df1351d27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b98aa4b61e643d6509674c879231565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b9213668b329f2735c4efb39b0b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade424131178216a49618c10a7dcf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb6afa94551c7a4118409c782c4aa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34abaabbd5df9f4735b8dbb81d2f24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a4416cfd6cfa135e07d7e1144379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d1bfa2ed2dec5e1a50ad6fee6fd1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c503316973a24e1a3023ef7982ea15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc6c028c0b0f4b932eca63e5510510573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54e978805d358b8c88a82aa49a0ea7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc2a5d7b4d55bcc6da9209d56b6a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ba02c1569d4a173371adc8ae34c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee48d35887382bfbd543d90c1d50e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f45a734f53d56ca4614821a872ffc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ac4490071f689a6defb3ef9e57a8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b0be970c493ccacc60628d93e61b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69877b0a5dca71f9f8175477dc3b133581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee76c3aebb5ff5334a792758715e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef8d7b66a1880a76cfce832c7fb0e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7436ecfade333af858ffed7b1f5843584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b3d8ca617c085d5a52522edd42b9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0896e5f6bd7a0a543f51b472b86caa8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cadf3c1892b076f643e267967fbdaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1845c09db121985091957f0afc4f961588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05004283638849745d1aafdb179abda8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71fff08ca38e1e1bb891aef11c60e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b993dd3b7fa87d41065230e9da73f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3ff1cc1c039515382c8f48cc567bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a9aba059997be0bbeded5cda85e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d84c54bca10a5278711077b0c37c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e175a41929f410212ca9fecee59e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e238ed142bed2f09aa5954b434f70c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fa4712a89241e1f7139be808fa41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f7be7ef7607c2f74af59af2a2ebda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153d01771615b061af3bffb0bd8a5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4e36be0f6f75e2310a7c15d64fdc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b65de92631488d02aa2adbc63366601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec13c51c978060ab42a6042dbdcaa6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7da2e5c72e915a4e1e1a33173e401603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e3f8364ff65b3e02fdc60d135f10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01b549768af57d25c77bcd03befd00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1762d6f164eff6459adae76b61ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259bf27963b0cc2e6873114d7523b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d82e9f0db004274f2849df02ca5ba5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fed8ce180716c2e086227c856c7c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175bb56dd3818fb47dae24ed266269a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6494c9d04b865752c2b758fa75ca2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e6018f888247ab2250ea513509c3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977475767e940d36639278345701f54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5686153a6780981fd258a5573f85c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f991d2f0ab544fe3178e192b11908615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21da06e61089192c847f1badf06dec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14867de94016f8fd01938ae81cad6565617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa05b51bae2ba9e0b03062161d3a6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063a51ad73a0576b9edb2d09ee9d05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d3ef129d54fd7e276635c0f3e6e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77387f9fbaece088c06be7bbb54b55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d794436b34f132c57cb4c46e086e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76b8f1072c2ad2efeac97e437e547623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e073a235fd05348c9e5986afd2a0881624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85970f6d47e126e79c3f82a71fdab1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c7b21b475b6f9fe3400a7248941ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de4cdfb086232c42322a2f56d3c4b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a30e9c2e7df14cc4871b4c63f1350b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aeb146fb6896dd3a23d2f5390ed6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302eb7c165a329ea19b5daa16016f16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b5c68056df36c792f8eeff39ae254631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde60808219bf14d9d6c32d7330edc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df3c6d43c8a13bb7d46a85de057fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed667e95f3f75bc4d5047c9b32cf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2def072c446bb70ec9a0747bd4b8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43782e0b3b9bf4c5b520b2e4eca692b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218eef976ae8d61869b848fde706b4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc632b2539d4773fb2f8b3b0b7cd5d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a6547af26058f1333aae037ba61d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e544fd084a6f2db56dfd8e35611e8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a31b19c1a34256577adabc9ef58bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63581a0e1bd13a2fae44d0e39c757614642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef63ba8080a2e922746653d96d5f7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb5b5c4824352b26f94190865c8b20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70619b668743ce86b345c1c30c0bb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da9821b31f19d6e2ee191199f75156646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224e699ef40a1594af17c9ff61fa621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccec7cf635db49ea59a6af674510912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c3c3247585d69563753b2405eaaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94de115b30cec67c91c6e65a19507e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaecf47b78169e1cd4509affb5dabd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1637548c1a3ccbd3719a95e75a28e526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa652f920242ddf4c9d21dbab23d8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72604f67af45b439594fa11790dadf738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f16c3f1fd9b14356564e0a6cfb4589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0e647338293986f7c84b252990e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52e14d3900df6adf80a52b26c08aa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d829dd4a30517def70120be8ff74c8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dc43f3f553ee9cf3e8f495ad0d2bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a8076d02a11707941ad63fdbcc4c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f47d3eb8d70e2f3eca6d806ef90d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143092e65b70418d54541b8e4ce66d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc92e4f8cd80fde3fd0c1a13f29586d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd70e886799acfc9c9997a00211e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbf66e1f12c8c67a37d8ae4110afed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6dc2fead74cfc3a105a058edebd5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7016b1420478f0dbc78d857f20d37a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a0cd09881fa4eda25cd3d788f7c0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556439a0799447c42d2cf695263612f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef1fb83a80ed664f5df2fc17aee1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0fed257584a7e15ef493b5e793a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d0e7884cbf6f564a50a9e345a4f3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87187925f950e7fee8fb3968e523e05e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567daa89b002517695814c2f64dc0dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cac4c9c6acde2e50d08484298254929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1799e42697fe6ac6471e446d171a9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c8a29888fa678e24b535e76aef4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef7eccd40cf7f111bb9d2f4addebb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a4aab4c3ab6463632ac120f85378533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66f119068a80de73798fa9f8e69a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58210e0364ca6b844e7b20a9d0afe2d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b07995c2dd4c695a480c7fa526d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c66c446ef064e614f4d13415e5af0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7bb7e461b291a4b64dc2df41f532038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9a41bfd86feb675462897b5115e5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264fc4a479fb9d0f08c6f529d59eefa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa7b0edc9aa9ced424e6db49e4ae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebe825e3ea09e8d1797a3a1ec601fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618869e70d0ed058fcf262f5758bf0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86759e398e871e634cddf7bcf39281944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a88a9f2c6c0d0fe3a042a5b74f635245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eed80271628ee0c2cf533899eedac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce375607cd5fdc94c4d384f4ac9f6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21164addd7bf2cef3ea6fcf74d4219748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c5cf85f8483c6eb9e2ea9a42bba5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243f3d97409c0c7494ff9b0d7daefd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017dcc92eafdada32adfd61486c33d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fce04972d3d5c7efb8b3250ce6174752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454479e45823b2adb652ca0c84ff4e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e23b0a140e408edf98730e401ae354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee85a4b7e5311c5f6502a93b5c314f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7bec4e91ee8cd0fa78779b39ea8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328c06884df2be6a3e9f27488d099657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e42f85108b98a71d64c3d4bb06200d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119bbd89edf096834e0e282a0131a8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ece62027bd1f577b5bde6ef5ac6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9496610fc547ef24a5affc773231c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb25c7fc5e3607c2c5ed04835d33e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0e9cd3c1b91dfdc762082d8d2801563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc7f33116ce1d0d54a4260f4b881164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d9a4d53b529d5cebaf491217d2b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7e275ec725b63a85d28124676ecbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6684c1bb215d15eeaf08d48172659867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be93c410e09db4f1d24c8d696787d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f608e208080c9185369e902e3c238469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291548e5d406a4e8c93ee02f7f767270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6c76cbd9cdecd79d05becbae61a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b339e7874d525a13709ea622b2d0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b47c60a047fa376d733496f18ffa6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dce85ae99bdf92fb7031da362046a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037708e17f29f631a4f6b2b99d09696675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c964a5224df8eacbe7498b2ef8f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a71db6f43eb0252a19e751970565577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e85528666d0f7a8f770f53e33a0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b72845ccd4d5a13149ee146d2c68d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02010da48281999d1819611a09c03e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f60651411ed646543f746ebf1da681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000f35fc948d0f9c3417cc1d25088382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a19e68667215a10bd4bb6069698b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b68539105749181ab159f37fd40eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1db6eb6b56638ddabfa103c544436b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299808d088b7f00192022717019c1a8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d126d7566210150cb321025a6b0c9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b2c30712484a7e87aa68d42259b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1aecbb25a9a93c927364e4b8ec3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2a9258ec0ff0504ffc0cdf2dacfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022708d4b0dc2c578884e31af106ea091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c511da804ed0ae9073129de74188992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb84cd141dcdd5b36e1142a12cd1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622e82453f74ba5b7d97ba8680af15694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfbf9f6abdaa464006fe41e89842e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685324a59373f695a83d47f737409b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f213f1086a72455b590631b4c2f88d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f567d7f73add2bc92b7efcc7b4314b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e471b54b270fca3d4f60bf12e01f62899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378094a9c91907aa1c8233674a05bb28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d6bcab49be42a4ee56074a43dcd80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c3971567225be1b78785b309afe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f1afd9cb81a04a57aee526f1fe73e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e77171380af7d511a67497c359bd6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0767ef32c86deed00a77db5e25c7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668507ff8833263452f80d79b65c3bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15822d225c8dc90759a838368bb108f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391ef19cbe79ffdc7de3e1756d8f9ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8bb75259bf77ac53dbfd0b81d162c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28886667f89a77224b0d9a7cfdc088110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96cf8b2873bae3842f6a473f002b4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bfbdae478d542769c6d6f9f36cfd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770d9c61cdf311e599b1d6e9acbc6bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cff35d40d917939aadf0f073af9eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d033f3a43aad9c40f1b018efb5b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e0a313278fc18b33709dac671942116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d761922d18b2877b684985322cf5d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a03e90da3b5d4b8fdb83b44a328e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c71b14ff12e54a152e732daeaefc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868e2efd281454fcabf040e1c740b09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73519d28055eb84570105125f96f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e81cfb143c92b6d1fc9da8981b7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e9a9165998aaa8019acc4485f32f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069217a257bd84545229fd9afa5dd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c76874ff74988cc724942dd2da3af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d06a9cdf062a36e9fd69905512cbfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b76b3776babf61518ac567630ac07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214e51d8e322eb0f0811ed14cf6f59c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f94a7bb8ff738c4485d4730c7ad76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99708d845d964dd72b0ac4f68fc2ffc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017cd37f1431b1a18883fedff724fac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a3ced581d0201f1de46737e6ec45d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ea8f9f15866fdf4203cfa4d41c69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17d6ee3c9594a961e764dffe077212134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9615fc40e10cfc25f6427479aced29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed50ee4ec727afaf901f26eb1e8b1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da2d62f2610174761bea271aad910137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27843b2f997b168332ab560dcb0034b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c00679ba8242d03dd0c6a1e2ae073139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ab05bec669d93b2a0d20ffd89de91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003d5e5324171c5e92e9073ee65ddd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fcdc79f6408d34a636ba2a699b936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383ffef608d75127c9a77c2421aac89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8fc1f9491994b5929a30ff1bf4657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bba053c306ea65917113be3942fad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a799c8a35c99bbc6c582177c7e60ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14bed90ed6378d6022a403e70493b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd1bd0593c946ad2e71f3d5b01ff46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d9408c191c4c14fafa0d95e619b96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b469e3e91112a01d7310fcf41e940150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97da3d16671b527252a572be983958151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5ed968e8fcf40168ba1b9df66930c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec27e002b73c879cb0ad51664e3816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86b877f74c06cbdce887c4f23354b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da9d9e1959fbfdb432075892176b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a065e028c15a1fb638dc4e0bcd2ebce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705813db32531bd60bc23b6f6b7dc1c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041514768d7bcd49698ebd3272940264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a655daffef7602c9e9d314e49e8dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34299447250d18dc8a74698d7520637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e979a2b8c57ffabf21f0fb79124ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f396abd789f0ff4041cd3539c19d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc9f130e2ccf606dba6dbb29a9283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df55f346c83d6c6ee2e33dd0ec28b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6671aa67c59037eec00d514040313165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eae24e41872bb8e91dd939e39c0f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05739f01e454c42f418a21ed7a41f6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da1f9bf249d1c054724e011f81d09e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94952226f927e1844384ca8731262bd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690f2757eda49de2a383a6ff5b3e38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7b029372faeff4438f50872c9676171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ec914e42fe00a88f0982725781ecb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b01e0de0f9aba7eef594abcf645d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b81ee1ceb051892f14258ed56c2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59205c96aefb138db78234fa333bdfd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e5d91ef80bf9d385f0ed99160680d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197f576d2179471187e03684b8eafe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b0f550c91146da944d0a9c39b2b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18e6168d90939e83f2c191af9343dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ce56425bf4c0c387ca68970af094d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b82dfd5f93422124c9656b6b7f9b37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04945f5e8f49e8588185cd72f5158fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ff2959b38cbf40c60cb0029b2b454183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82724dfc4177baa6057a903ab722db76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b43c25d641e7385eef389cb62c317c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9876ca0dcf3f81e9a621c4b3513494186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb51eee2a4004309a7842b038ef0b11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6720973edad10b7455ef4a126ef4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb96852e981f63052863f4ec89fe311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d1bfa8df7898eaa442b0f99aea422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6f6814c50046772a073e7f146a02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5292d674e6f2221403f72a2f8ac02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42cd0a00223d9a4d6bbd7be441d11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3e0a387ad437ac1bc831f03aabece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d023823804db500c38cf114d0d4bc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca45fbd923402dce5529e60ab385e30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087503ee059ce699b968a7273bb0552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea04def0dbabc4b0f567f546f938a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bb50dfd752fe7b79e39ac372d972199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c7219a021232bc57cb6063097dff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51f55e8d97b0457aee95df8da6157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40e7746733ebd7a97fd8931a9ae55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef50a6755fd6952277d2461b676e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca576cffee3c35a1b108b7f415d8bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a2003e6bec9c0a6fdfeb286e0f648205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0604ef281c33feb0c79b3bc1ddea07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00720008b4894beaab1a3c40b98fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea34a426c9eea5080846fb1e5e3bfe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9d9379949bfb02832ca6b2287735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa65caa857b9bcae6188890057ee55a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf83f4210d15e8f2f4ecb548901fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f16e44d2cfe4c9b0825ebcb9d9c1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12556761b8b9b820a4c795b55eaeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400c41ff4bc78b6a934c0d7e691752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221739b8d9e4e3ad5f237364e8041dbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edda33140957afb6c8555d35f45716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5b015430f9fc2fdea3446ba4c25b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b3e562b96dba3f31ba96359081ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b6531a63a94eaaf46ad0f8a2d59bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f012809d121d77303b0ab4bd1ae6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b2b1eb6619253d26edf242b21b95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e057fb5b707dc1c85afc5460c32775222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd61b75f7d3ecb8b334bae22a6bf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af5cc81cf89fbb115406c9dcb7211224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b7199a04a86dd7829d5e6e8ce9c29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2282bd0b5394ee7c4730b0dc9ef0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9cf26c6fca21aba26b2c85c521b9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341caf5dd08d6854b6cd3af020355f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18469f3282b0d2d8439f73785aa8b44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c80f786aff5820c7d0795df10dd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063f56fbc2822dbd5762fa38c6409d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb18e0eb267c2b03c495d8e8f85072232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca43a7a839d7d5bded69d372f88fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054df0018d2de9a77c67a04f869e346234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1397a291e4c73191f89d2fdd3d01376235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f9e9a2d9ec484afcfec3df0eb120236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846e897349eb6d673906e000b0bb6a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa2a251df6003a7138c3b324f4304238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172562e726bc3a690cde3f41896ce17e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac16da0ea733c2bedbe1161ac6b8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d43b81ad7bfb7dda87408f7b01c6be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33467bbb6401279f308f2ff9f285ddfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b3c164ec8bd4b457ce0c22c0b5663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ce72c8e51689d03a0dffc4ca27b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce0daae5d84a503fb809e9671d4586245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05c38bf1f63d98e2498654d50b129246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763448e19088b90f5d2a62fbe05e0eae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75978a28e26427ff4e4b8576dc71c911248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547456dbcdeb5214393b7a67b36171d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a48c7f9540c15554d8c0f4262a31d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58552eb0cf864ba26e8732b4e8bb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2dd78b730590455ef76fa1dad8ee3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b2de9dabdd47164ced2abfc0d0d2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198fd8aa863b5078e20ed3ac7260df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa70dc7b24867a52a593997dfd8dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613af1f3184f2d731c4f9b4faba56f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c97119eabaa2c1d658d9f99b7200257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf6d2d6728f31c84cb6625e810461258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5395b13b4cb408a63e0d9e0f26443259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4d602776a7cc7a810a468374f31b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4101ca1d784fd681a1a1fb4d7a9bb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a8207464a9166ab815e549f4a7a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef61c969034451e701265ed91bd6b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f41a82a5f2614c5fb136c2ec19d2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a001d36afba25d6d8e9d1f92d3c43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7197268e088ba238fec28ec065db0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c5e2b3fa3ff36e1010ba8b8df50b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797b3c601a07fdeee92116b87f2ccdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268bc1286b35c897ed7db4a0f6ae184269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e82ce02c2d96ba4592078790cceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9d257190971795b7f109127a2172e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae905802b72baf5b8b12efdcd184949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec121cf3e14cb530245aa94c3eeac6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00171dd1915571950a1a1e3fd005706b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08affcdab250e3ad0242105e97338b5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f2a2cbe52cf94fcc9ca7b615851d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11791761392b6cdfbab742790fbdd2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de530a3f4448fe0c42a52d327382e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8127c035ae0f6ee83c8ec29de1389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac193419681c3fb38ea7aeabd8768c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741eea96ef57593972ea9a2aab7b4ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611100bb5a1c88a52da3e5f551241a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb777962fe1f26703ea886beef9b6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d8f7ad23ae183c2dce89f80db61b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe3450de491025d36f5c9ed7e60c60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3f65431c73db3ca51c97592f6f53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1703daf8ead4ecd41b8a94bacdb42d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95bf5b033bae730409d5bfb98fb95d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4f79cdbb1075fc8b7b2f3dd15130289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98958d1e0f6b22d3384492c15c3b44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b548664d810c903bdfcb1e310268fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516abbd94a18fd73e6358442572bf1a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de595c58bb0cf98c1b1d65591309eef9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6cdb356433e32e7cb2c7c8b232504294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2c87350a0e93264c709a41f145ae0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c2616b18bec2862e5730781b79169296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa795468bae954ea5b6bab12c162a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af62e34da5e74889054e8a3579613298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51746375ebf91f29d59381290825f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0719a9508eedcc31fe6e4899514b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba13ae06e1e3e75c5af4edea772153301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6095b551bce8f1a54ca367d00e6596302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db5eec7c2f7501d8b1218a6b3d119303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97c917d98adaa05c08a18c362ffcb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d40f09e8f98358db9cf0151f70fc01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1f74a80f20abbcdfd9f0ac7d6b93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11217ab73b8506372bce3aca38efef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18564189276bd46b94c32e80f506d723308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2625e7edba87feefb7656221da204309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361d67a0c7cbbc31f70f763e5bd2506310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e036101e4764420490fbb06d5f1f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8c95acba35e2d8f03bcc7bb930830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ab381daee0bd9f01bc9ff6107207313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda444555798a75c23fac70a594139c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f94c0e5292be63e29a02ff42629fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10968e4ac137073c58da146112780f2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232d1e8aab357b42b1bac926a49f608317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a744d5b36c58d01531fe8658c35d7d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f606ee88cf28e4058c8cfd490373d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99325055fb25100c4061a0bdaca3e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de0df773190ad5bb4583d159ca73e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d478bee3836b09de00a338835b4e4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2877a7e5e3352809004bd1157d80d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246556a6b996202d2ff425012050de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec697a690debb38c749084eea85a61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77322e09c9e16117d578e3cece32c773326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e928b585aa8e552c0a244481b5b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f59bf7dbcb64a105bd92cfad73fcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b81b403e6172afa8de7d3a751f20f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da514b612f8e15017b86d5dbc5d5587330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3671fc79257551bfcece9c00e1d1338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde656238df2c8b1d5afff760174ba6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf04737f3633d4e2a831c495a3d398333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4dda090c756a2ac4f39b806f3daca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8b6a0a42b646c2fa85dd185e2263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd3a6a81118300c13f34f9005c64b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36188321a3f7e3cdb959e012cae3db34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84fd7c7905cf5c7fdcda13af3a4db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ec3e0fe63b05412add15cca3b3a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c47a7870a9cba82bac64ee57d20c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece30293a327f0fd60dc47bb0d2de16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab595a15d4ebbfa2e82f65c01ce08d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dffe7b797acd34e92a35301987dd6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13ff8a426a1ef1916c4d65d2e5768344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3044fa43f6e0eee057a659d8831253345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8289da703213af878a0393ec9699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeadc9c99d8ecf93f1b58ea26d2ec21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3593beb0690b627b32fa064776364eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d556b922062b2e54c9b6b37595fff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450be8fd092c7efd94c76d271bb1f40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b421290746f4eb6fae5373080bf6d63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f078d336a086f14a7851f908bde43a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b72e3fba4e524f63720d434e065a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878fb2661f2206a9941a68e760fcec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e01e565daba8d82453b62e01d436c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87233306103e798eeaf62c1bbdac68a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be836446df1742935bcaa9439c7ebd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f4873a8e873a8b4d9864b573ef9d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67364f3613d81a4fafa6eea0e89dae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9f4c355b6b9644c86220829ab706360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761e74f5a9d766104d212d874ed2e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742babb4dd7df52400a56fcd4f296d46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e0749fb42854f6b09c92b62372b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59941c115c496fb0077c9ee58734a5ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01769bf7ed170c0b44cd6968c728660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fce705f572b383c2ab7d16917192cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64618d975d71b652967001d492fbb60e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c54ec83b33ff4ff8aeba8b142e2a4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79d1b042fa50b0832f4c702fc17a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c8fff7bdb8aadad7840a25191cb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab47151b7cee6eb2ca74721798504371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bb5cd457a0b2889c42f02b29d7683372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0d91872c2a2a7e5bce15d3fe51d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6279c9555762979ab7525c0e63be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f977cc59fc88038bf168798a7c82b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a367a93ccd0dd66ac03f13525b95ca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f7f9734f5f29437ff5d7bff23cd00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab16cca2e90736bb11f9e072bee34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68435f0cc82b805d4d5900908d759dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e99ddec7d2137f9b09b08698bac31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176372017817543465f3ac7a495d07f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7f3561eaf2931bf976bcbc725c524382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aef50aad1883e56d4f6447bb8cfb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c77187cf796ad4cf06b3c78ad615384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c688729144cbdbb8a613bab06b1e69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46138c3e25f342598daf68f80fd98107386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a66b2a243c55cc35a211b14a3249f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198dee636c0e0cadeb381b34072da6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f711a6aa39a773b470f1d5302f53e79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef14bb7f6aa69cab016f5c8563c2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a2465e98af90aa60537ab7c85159d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ee31498d0fdd9a1766ba53701aea0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6a59ba25157ac28f1a2110b5371c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa85910c8343101e1341e3c69e0b7b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25c98d7593fd29a2d80a53169ed1b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35997b12c9af6c1cfd494924af0db3a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b22bc010085592916045527b80546e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee03e456d1c02f66e2b6b4a872811398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd5c1701437a61c819c9255d5a3a59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3ee64ad9e47f71c27eb42f2daabf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528d66913169c375611e29962d0356401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407423bbfa9f8129858f57da9c31b819402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a924750a52a3728cb7c28b9b809aa4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f141c83953f7d4ae22ab4e8ad788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2885e125049fd8dd5d0e9047903843c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00aeed21457164d1d8b165bfca4d7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744415c9f224a0d4d894b5ce93edbb97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a95827059d5eab80a99653bbddd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff6cb030a24eca6ddbe15497f7ec8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe7680a7a9d37772fced5716fb02b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4fd08704e0a97d793acb2cb6dedb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9799117b0a1e8d67e9cfa08342ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57f736878875736e76d3b575ef7d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac3e6613d8de7aa8b3553461d9f933414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b63d2223ebed4f9fedeb4b2b5c52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b47c31ca0a22463d9a9c91501ac1e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28997eaeaf313f62a903645757ad202417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979a2a35b08d8dd5aa64511daaf463b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6890ff4fee6e3464e93e1f32522ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120e23cd1cf3bc4c21588c0aaf3819420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cad54eeaf8319173e92f6e6541d84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d79723747df54f8bbaeb2a4b82ff66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec07fc51fb2443781ffc8bda0beb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a0d4e7e3e655083c2f057af07965e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71562dd5ab9cdaca6f1f11cc186cd610425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead135373a2b366ad3bd325deffb5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086eef8d718f57f400f3f4bc3ebb8b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1bde9c68bd437fd0f9b155f840de7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e54df7f9517f16fdccb87125e07ead429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00db5b3669a8014a34be641a8fedc5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29574bfb731625946990fb3fd34b227431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed6eee03b1d23bd0e197f41047af67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664428aab6a2b2c5d1c1bf3450e028f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9178899bd7b2ec5dc0fda53d6aa2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd11531610fdf8bf7283f463b9dc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7a57a16f454e7c6d137901ff1c91d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef435864d7aa81e7fa226eda461dd1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ffc50a3894456fc20200a99e4caa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830f6ae0abc7c093ce07241dd6acbec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b707f2376f89201d95c293b1575a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b93e2e0876972bcff1179049aadb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73304ff5d4171b9ad8d25209e18af0e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a8e81e4fc6756693850fdec4fb51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae404cf35810aced402f8437e0368444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725415b5dcaef2ea5e9bb9c488b18367445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9537e132a268e0e9e90b5fb86c373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e848229bbad5c50f762f2c055d7c865447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c886301323f5d7e9ded76b6332edcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6108b1b8158023516084d141a3bb50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953835d0d85536fdd86cf660aefc99a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa4a16cb073afacde6153718567c6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ac7e882d5ce4f50dc930d1229257452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e329608fb4210377638510df22963b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f966dc7787767dd9aad0976bffaf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39a43d46100e5ff6be02a21d6eefe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099357e10ad87cdb8937b36056532e94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a4d1e1baaf44e52ccce0c1b6b8e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbeeb9d35402da7e901ee23626426b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3c43beda8898cbef9b485189ef4ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a269f0cacc0f68865e4c105a7fb440460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5354f4ca716baa81519f9bad2528461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81907e8ec061f74d2c252e4ef4450967462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3bf3c0b4c18338c033a620b4e0e71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe8aefc12dd825478d079466f657ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d61e487bee426fb6be4c4a46ef9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5850bd3dcecfea33a41f861c49f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c167c7c88807f6719367e24b981f0d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d94958ced24107cbae2240959ae386468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686c8a0fff8a6cbf8700f525fd4000469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178529e4edd58531e45e4e1fa8d805dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b23faa94f7e7cdd4a08b000fa30910471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283dc4d8ae184972d200fcc506c299472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f77d3ca8c75b7cd61c5864cfef688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b79b9c16e7d7fe3f2644d4d02a80a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39e4458c579cc7ec03a30a553309ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71545ee0d002ac831de7bdc027fbcf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a2666477c14e7147cce94b8999fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6b3768317c45e5308acc226c4fcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f814cc13f2653d0aff2b268db5af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223fa895fb1ccf9e45117db23ec256b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a04c1f39041d6ce922c755c0242dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e88e5e05e4bfdeaa572969935dd44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06cd2f77f8caded9004931fca0bb6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b6cacfcec7f07997f0aaba7b6e0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386028b016dcc46e7d0bf65a5289e8c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362aab04bd58802d5cd954c0fdd537a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2fbdd8dead51438f820b9831c539487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d42663994ccce9a67b2c1a44dc42c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c8e5a688aa72aef93dfd9cfba21a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd668cdb392381ca8528c9c922b62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee92abcdf069f7423e9ca2fe39f727491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c113168e750814919e520d8d7aa2d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d83d26deaa8025b984d78299d315493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a23857250155def20fac73d2486a75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab95b9da2e8bf29d8de7b82f236da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bfa99151fe2aabdd8aeb2979f963e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1f929c8c9afb63fc1370709bb731497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10eda3d603dca2740fc09b61ecd351498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a30596b57c4baab7f780d865d98d73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34814af3bdef69af7794d509bc425420500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d32944b5774566b1d988295f42af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f82e4d2a1540bd01f1831733a1d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679003772b7ad1862ec0ddb5e27628503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4aada294481a37659f9babfded5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2076a1c28d6b9505419f0c99e15af3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eef370f8575f7fd667944ddb73fed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134e0c0c38cb472c66af8ab405c7530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d18b4d34837a318024950cf4783c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411baf1d0b01ac94e97387e8f30fc24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b97e8500e51ec09dec84f76757d49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f69cb67235a49d9fbc70efdaa164a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477f16ce5cc9dfcdbc69aa038f148b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db07d2a912335391370624f35e8c7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36d9446b9acc6dc00330bf25e06d59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0abca5eb4107e292a211685c4cd9f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95174316a3318676cb0585eb53c50d78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732101aaed08c4926ffd0be68996289f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723f611afbe88da617039fe6292d2a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e0d599462470c4b96d3439999110519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb857dfd79d22fcdb2c344546e678327520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3074a046d011cf96a570de2da9fd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d479bb54d62882061adc3a3bde65bda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a62233538ac70da987fab79da60dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60914f8cdfb409d18dc7df354494e60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7695c5fe511de6846cd37b56ff2310d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f6fe89bff7608ede286021646880526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfdd6eb17f17d08110acdea6a6f6e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b9a1b30b4ffecea313ce97fde9742528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f6ee266ec3dfab4182432367be93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de893cda8aea2c0956d3727d0594fa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f536f47dd667fbe4fbb7d42b07dbf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ad66e28c030eae21cf357fd97de0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd24ed201ec361bfc2eec189d285eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718efbcdc1b7b4bc63abcfb949116a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6f999195961390f90415f13bb223535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d6f3c92156316cdcadba44209b38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b951681134879bb923212b29aabb20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ae88d3c715b80f54db8417d488dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0ad0f0e2d07cf1f956c6a18f6708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1114bbdb68cb8106fb296d4fa047540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c94caf0a75b2f8109655a2865fe74f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679e31e395ebc3871e3c4f98cc22a0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186025c4d3e5f7cd3263cb3ccb0902543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d40f64ada1ddc6d171ddf6cc3f94f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aae56b5ed12ab98a851e0d605bcff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4816ed14da920bd6689569b14f88bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd86723bc7ab814b34dd7e1ee9bc986547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b64ce12fab405cbd461957ff93cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80cf1cfd69c96ffe79a40791c7345e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4e12c206fae972b192b792cab177e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a58e6cef31713c674127e24208eb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766943027ec461d91ffa2e4e11a637f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50666554dc63e5711b0c427b9503205553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076c50105b3424cbb4f312104185b49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb181a0024672259189a9b3805b4c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b4fe2faeac9eacc894e0537211760556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033e97192904e09424b32010df53dba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a1a03ecdf2bb062150b71cc88d3dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3bd009ca1e1fe47ff35a0b3c47398559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514fe1a08a4199d4c607e3188573dd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef722f925152afe841359a0a58a562e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311d1dbed731ba9e168397399d7e81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bbc76d6d27dbbe4e95654fc8abac9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f948e3ef073b445aa4326dcfa3ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ecd4788a814c32cff5603ab7b5835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f507b1fb00842d49a3f80fcf59ef5fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957c0948f12b5ef1bd59f1e027deac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad27bb742549634aadac35df323e52a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ecfc4e30c292c7a80a7b5625cde6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461ac9ba8929c9e2afec6fdeebcefd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b069090e08fc513fa8ef5d9b8d6eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a842c89cb09f53e84f6aa993127a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff889147a138bc0647a670b2d96d84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec3002c19846838ae17160aa7acdbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874a1f1ec4257c75aabe0f1b686a496575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b417965522b0f2edcbc840c978695576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e4b5137c826fa591690c0e4106031577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85886cf779b8b8625fa587de962514de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383e4f8ff120ad3747a2b421d80c24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b6f6c05659c0ffb879e12c5223c1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca4751c80cad5a8bbef42b68ed2abb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d0c3b900df48ebb59c15c387e6eac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161f34e63edb9e51641f7822a2b4248583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a40f39ec5fd7ac6ef299c939076d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d49aa49b4e3708e990fbce04dd16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac14230b2a05befb27367658da0b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bdc52fe100a0477711b8588a18a9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162aba2a6ab4020d7492b302752a6ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc077f9a6d677906e367a454a67249589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccac57ce5a1702e6433268ae15b931590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c3a946d487ff427ffe688c26ece8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e30079186b279a7a5abf23f7bee68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897e964fcce25b2a012a4be7c900219593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cf019e91cc7c4ea819636e635d221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49ce39d356d48145344e49d7239d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8eb26b878578cceedc55da68e3432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2cdccb2ac914f75a9fc2b82bcb34d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f89b087c20ff5a8505a54fc7e308598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732187ef0159d4e94ae596160e3cad25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a01ef3f4f3107972912a73f5a378e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f106c98e84ef0b07f813c2801f84c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea327dfbbc5b4d16940371407eab5f4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236482cfd841c6668022b237631df1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff22a9589c33788abddfc18acdf1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931b3d75bfdfb0754c22836cf73dbfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ddd2245cfb5ebab9d0d1b90198bc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a726ed7227459a51dd24a812c7efe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609fcd1c0e535cd11ceb0c0ac572b10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44acb7cd5822bb2af8958282e2f8f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a240ed652a722082bce672bb63a09f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a4cc76a54544dc805526256e2743611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e10ff3ffae75ccbcfcc86f7077ecf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da103a152d88f2f420530af0b97f57a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4789e02ce10cc5783b87709fb6f651614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343842e6031241073d7e460b981785a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc191aa87c8ba8083873e35e01368616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcbb4cb5a010aa004417a74c591b14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e76340ac9217574a9088587b737e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde70a9bc3e4e24318ad099d7cc9f96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7319a17e4f7fdd07a7d7a5a2a474874620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa914ac2de9352f00886c3a4cef84d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f9811425917b9438befe60510df9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0e63834aa741cd076e8113c9e7e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197af2f42d3870f0441121b8ff376da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2ce3af58623f756921ee51257b6f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb72ce2f2ec51623326c36bb33c0126626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc27b8a961000095c5e8f4f9db1c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d846f112100eefba50d7c1832d8a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3a2f5b2288649adb00daf98b6d9d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba26d89785486343712c6e8435d681630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06c26b2bc474e98be93a6632afec4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716bbf74d45b0270377bccc88c8d26b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1befcdb04f50537c41fcc1e511e40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ef49fa0464b853c7c0dbfef9fa91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e4e3549ce2c16a507d0556c8c8f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d805fba814edeb35be29061e237db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e12091e8c9d960a88ac18c454e51a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23966dc1c5da3bdfbebb5b77ed8be78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c14a69651b922f0892e1a46904cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e116f2a153e7ccd9e0c5b0369d1825b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd4d2f567538cd27094067d5797ea8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ac51e04dd63f6f383d733f3290ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f89a6c866d9c04a52498bb675875643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9de17eefd3e9d95eb63d5e16bb47e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff056514d95198244635c5099eab31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea7adf5e08da60dca1ee06160199ca646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>