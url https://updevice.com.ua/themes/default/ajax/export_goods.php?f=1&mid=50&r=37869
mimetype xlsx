--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216e5c21e5d47e1ccd4aace329ca461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b02c5a88c3d17fc272df030045082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69369c11da258de4c83a0779e394cc7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9572463b4c2e4688fa340ff19b404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086030fb376ec6121e453be5873c646d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e85e4ba7cbb5e0dce58903ce40d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28248364c2aacf03ce055f663451fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effb302fa52bd4b8ddc7812cd50f35b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d35c0d811eb295c9cc2f57ff6026649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8976263995ac1e386b7b2d578f61a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803294c49bc9b04582c2ce55722cf66d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dd190b7c3985a3292ed1533ee557712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1741c29e75ff96562e5a0223f6f8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319b1c97cf32787fe1cc3e6d20dbce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708bd7c7c53b26af42bad5e9c9965c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588afc5cd210c5103fe700f5a8b475f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a64d5db2f2ff81b70b1f298c5ae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d84f116793a6f1e3ebf8e37e9fcfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6092f77cadbd8bbc624e98998111c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d0c7aef91149fc167bcc6be5edd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ecfb3aa9348b22907cb718a7045e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c67e996d3740d8eb709da5ab75e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62147b4e5da1d6be530b3aa13fb36b9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef807b322f5311b47c3a583fff968924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b47ccf7114bc6b74c3ed90fe409325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0afefb72821d2927833ab9097447d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38efdb1f901631aa84caf1736ecf4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf283a5061657cc3a86154eefc6d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b361dd949f3053765c7dcf63757e5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3137b52b26ca754066813be9aca830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece1bb7b7e05ce6b9de64a1a4ea5df631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d517aefdd6c16d0f4b579a4fa03332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea3a691903b69fb9fb7abdcc30137733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b3ee177a66bbda4fff41144ae75034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac018ee5e11b2f63a6295aa6d875235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f75e37eb3a264598ab03b222939b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094f5e246a2ce24566dbd37936f5a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91800bf7fcbab7f65f4df8a7cf138738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d5a3139f9584bc03b0a8ac1c1834039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70631f45f7137c60153cea1d105f26540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c4c6597f035a09d051fa906c139ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe229c54285bad7835934d5a303d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859f28d7d9019af14e3b53c4ec4e01843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d299d6bab41b28ec057689529efa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68c654497d1961c4c61779db7183945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afb8d835d37777be30c307f0188bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec68e439b341098d18ee4f2381206947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c8e97dd52990a2fbbce50666e3be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491034990f58f99f4752e00641911c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9682c2abde429a42d6bc0465efbe64950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995cc7ec16df81c4f5c1f9b8548f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a5bf691e9f35dd8f4ba5381be347952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e308e74774d7c03a4d72ce75ea676d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06986d3397f88587180d67a6ca6ab42d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eeca47f2c22fe957d07fdef5ed1fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52332dbe3e99565e85eae5587828055856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276d8e530ff1cfdcccc93b3a7083a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f76e4b39a18cf8ed6da09192c715558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03acd5e3bd01ff3125c9cf5accb4b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42dc3772aec42284c3300e7f7f045760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1832156d16fedf3d82cfea6b5fff1f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218e33808c4674e89134aa8ed2bc5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d61c69ad07969c01fa37c24a5623163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc88addbee72504cdf6f04a1d4409664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f609b5ba6852094149a8c5a23808065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fca9aa4f3e9302f668fa4b8fb4bfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff234805e899d4e5e460512e33f23b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550afbb55335154e51e0c80cb5e8d95568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed93d37837b04b5242c0e718e0118469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391a5bc34c4b554f64b655f497675b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70758ed5d1a3fd46f4ecd9bb058d266871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c6d7db2b3bbdefdddc4e927047db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b0f1cf1cd53a8efd7da7d2e3c969073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb92e04ccd7c402f5f7fa979e8f4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d0967176282d94c839ab2e158d6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afefe1a769d8a0b947b53b5fe943a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338aab64169963a12fc243f46f581677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedd9fcdb72f9b636cbb21c51de299578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42deccefa8cbc7893956f9bf82d120079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96557b3112ee208d069de08f91d588f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add04989e12ec0cc3853f62adad55ad281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfa88cb596b7c2963a0bc49be13d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc99a437784edec54af1eed8f9557683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d7591df92f2dcbcbc02685714ce1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e73186725032cc97682d9f02d859f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5717f9e31f6389838a6c3c7780d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918192d0c2aca18cb13958b031469d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b472360a9f582e80279d31bb7dfd1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4ab76b9aaabcf402829549e03bbfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d198a6c59c9b8b5fccf80d4869219590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d4006c74605127288ab2e6b85e0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176a002b6d87d37df76c2ecd94217492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da6011b53254768262f04aa0e2d6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a97c947de9d0db1410c0888792ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6926850b925c3a8fe9199758d655d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6501488a6fd0323899369055b52d7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d7b8381e9fe61f54ea4b94a7363e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279518c47a0f2a27f70c16ae7f1cdb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2fef94443511c66984f9c83557b8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a7b548e6480944512592a19dc6053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1589fc42d412daf30ff8bf079e685c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd62de18a9608ea75623ce78792d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2f2082f18aa435987f154136b44a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ec77e928f55ffe3776e9afde8ea2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea6002e6093c9d430e7ed373074df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d4298a53344416bb18dd61423753106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e876a2e3c80558cca3d3a55af2c0ffe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908d726bccb0c8810f9b6312ccd196108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef49bd48e6a261c9cc436b375ceba1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4026fe6befe97e51791d2b8d2f337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b167c4579070942b32e1be4a9342570111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c6fce5bb2c64553609a9562fd5d01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90fcec19f14847225e0cf2a83ea23c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011f5afb516558711ff2ff5cadc82f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4258969240ba3b55d28d55be8797d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb279cbc2f6825010e0132b4b49a8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89ee1d7fb4d9acba38a6d4328ffb3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb695c7f82621c8da623f2c59532ea92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60119bb05094b71627785b213c32fe74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e573ce23f605287b7e49da2a7deed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d244f2d92a9d3daf39a60f7475896121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e96afb47107a2c00b124eeb5dd9cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba7c8f69a187161c2a0da9f73a064123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22667d5ba5f75bb9422fc800c67eff5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601e76ca2eae369b0983e8fc30cc151125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8470b2a7c7eae2aa52204606ae4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d0f5c9f95d33cb3048639c5010dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed27ad45bf12822888921f355a93b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde49bd08523ff8d0132e97a9e115bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef5d07c05206ebf1ba2945a0d89999130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404b2fac34d7be51b758d8886236a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15709c6b02ef3976677b8d94bb27a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add6d0e317299ddca9fc6ba6ce4bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5cb4fab05dbfeb8b3f48eb6a001e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e052d1f027d4c6737bad44f67cafb76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0552fc04959bd566fdc550ed33274136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2c737f2717e377494b8230b7a3ef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b0bc776f83d409ab0a7706411248d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05905e0cd1beceebcb1c238a1166c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e011b88867e6cac9e06b26b59ddc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cec8c79972e15ab8079f9508807f8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e2de8eeae2b61f633c1c12c0e3f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00222ed2f57bc22d85bec9b6f51053f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cc30f7104f7fdf7afe4cc728e03bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73b20c2d685df52cd41019b1b5403145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7c0fcaae06cea55e2b5c9c697660e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c6a2de3d9d159ef8c7c41ac333329147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8eff0934cb093fecfb133f36b7c2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f358c98238a07615cf840e78fef71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163841d96032ae462cbda374325103fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45db310421094bd6d6239cd532b0e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd28273ec3dace300fe3623d793c235152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888adc3facb584c5ecd27a0cb1ffb7dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c304135d5901ce2783a4fbd078c576154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4d20dc8f5f92af354f312f135624155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb242db9744fae15a2d3912dcf3d20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4431c6c35c331e2ab10938dc2c269157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49408e3af290e2d2f1023e86e432d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef46ef29720c377064d10181185d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d72f42bd3648ec6a71aba852abb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385967668ae8bc80a8a5e7bb4d8bd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b7bbb1d3cc23cf7b59e3711d16bda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd415b94e2ba16fa747c556aa1d322d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216606c263fd05999b80f6bbfb05ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293f359cc4e6efef7b0cf99cab4641165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421a2d2e96881064246496d5d0f1e84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7968a9f35f8dcab54c28d7ef1b329c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11a4a975af92b6665c0f588a352458168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dbfcab8c7f7934cd1ed5f94785a12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efd6053987f2a670e46339a66f3e79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a2d6ab8e347309f5b5641168aea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a566eef4ff97aadf7c8399f3495da5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37039fc30641ed7d2489e9a8503baf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6137b18662fba25e1086096c3b649f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd924a0d574d2dc1aa8d4ef1fadb9b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb212f57bbfa5f429870c25b3492a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7918a0dc145074246a23896bcda272b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1730e49e313c355e9aab01d29d3a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb662fac278392ffd76b5b83fb201b0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28622c9510c928e284d6310cc0fe7993180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae4928dd436b2eb7f9ea9671ed8f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95b94e6a73a66ef4c8c3753146916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca166906a79f1df9c584f1889e2d93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd10711dc390388103d76e9ae1d3f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150d32da74eae20dff1258a93f65bf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e272af318df20b70cd02f316c83ce4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6134b745dcafcb28cb1ea11c2f159187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d3ed3296a9feceed136f3c7c81f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4acb6565fee7ce8fcd84d6a8eecea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ffe70bd39b7d353a96ad8e933bae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d67497f77802cb4db9ef886c553f5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dedfdcf1c82899d7ccf30f57297e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff15ed026914cc8ee38268893d983193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3157131dacfc93dc7c08b678e3537c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdca8d72f71ab8963f8bc3d7b5d76a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed95deff900c3463ccb43d49f9bb7ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda68aa6ed74b946d4c0516bbd483e10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e208b3de65b8b9d0965d98e3fec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778322051ab6f2e0c53418f9da774f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463761a7d619d78476f2fcea63d3e38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b13271d5d9d8eb10b8b7badedc9147201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba203d04af1e6d3c6c1ddbcf8c13e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278888a0c6f035ba7a908b0fd5ff2137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab09c6a323ce288fca94b39193fdf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32994382c12f7d013e5277ea9adbf8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5196719da97833f769fc55bf6a23fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844a86f7f9548e89c00e5cdd5cff39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaea7deaf9f9e7396027415c4c27e0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fa67a9d881dbf157157918fc43e24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033d71cee6cb43a364af79b5545bf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bf6ac63861ad667b3bfd8c9ba0a4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17cb76ab9d1af6edd6761cf1b390a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72973ecf63e059a2452f337822cdee06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912e83a0a376255c3646888a23994c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b787940fdd957b7d22d6fad9c14014215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a562f34e4aaa525e71543559c6212a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff1d76a1337f8459b711c10e948bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b5f320dbece8f7259b23c2a76d37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcdbb8971d55ea74505db421065dca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049592269810094693af108294500bd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38f71d9f98d28b3ce0809c213b912221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac266281a726d35195ee71c5d6dee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871b4572ef9c12726efb4729f998f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6d10a9f053e4cc77585cf91899c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222032a4d59428eb14d1d2ef7c8802b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c699c8a6dc62e9c527af1f7e20f78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e4c5e5c96633bb9de0c6e2d5c51a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd910ac77c2c6ba93ecccc455b6865d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db257695acfab08fa8a3e3f37add39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba050c99dd7e32921ac48c7e29e057230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437df3052b7d0e2559874e77e2ad97b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf4d7ffde094d7891dc18efe41709232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5eddbec4a85e718432cd4da210f36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475296c6a30a8d58d9b7c0905026866b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e593a8d6f230a6e95bf0b3c99aaf5de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0038126309990a47c57b74d3bd81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb1f5e897272c746149731f8d7ff1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850015ea108ff46aea9cd68b7d31b4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ec6dcfd4f37dff4b09a742754483239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92a4ae5510816dfbb06e7a495543e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c55d9d138633a56e36d7b41f651a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651089e0e96cdb9c66229ba81818ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ae6073ca27bf027065d1d71d30318243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f2e403f4366add09ddaf81328e284244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d99a0d7c8b75145f054b276ec8e7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904187049cbca6fb04c8b1ccaa38ce2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6042fc420bfd1668011f97ee230e2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a74fc4a39115a9ec51994497a42cf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928760b46bac6b91ca15a1273935a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54a9135a38cd431ff718d1b6144eea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb95cf5f78b138d0ea02cf3e314b27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d86a0c85c9d1525be93c326887a59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97add71419b7b8da6b35de4460344a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fa175d5eeb54a9ba4859b003b9b9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b630376333ec1d791354213fe6fde35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de593c410bb404e107c9d3e8b019500256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e076373d861ac0185527aa7e9be6cc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942e8cf7af808f0092443fdff39059258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9997d3d726418b70a2f2edc16c4e6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951d8e191d043b491bebe61381df5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8094cfceb3b4e5bf484fdbcdf3111d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f9b9712d02093abd12a7d55259240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece8d72b4ee0eb881775349a7111f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd20a22811f434aedde31995abac50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7379c535887bbe5df34eb6b824a17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738529cc1ad6569cad614554500bec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4444b66d5c123cef431a27eb84bb5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fe4910a205c7ddd7877f9cb01276b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd83132fffb36f56f2d25963ea3a4ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995342fd37fa3edeef6f342dff8f02a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e956fc62d762ec3db69565247677b10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4944f183aa63847d11672b69b0e81b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e9fe608af50dd79e4a679643284f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec892801bead67e14b83b13ed9b15b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ca1cbe352888d010eef379c041138275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532409219247646ae38f41d2f4f0215276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6366c6c5ec40b3a642ef28719424277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cd5d66e6b45d076d494e16a40fb85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13208fa55bf305cd9bd413a65466e0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816492f891e0e9a5c5ff4e8c2c5f64ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa50c45b432b854de70c79139874746281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90de78a3cae98e2de356b0dbbc581b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69d8d73ca812f225d90c59d873f67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca49b56c8c800051d8405ea6c72dd3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ec571fd39475a3da1ad6c21a3b2f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51289ea2a6b85d089c58827d53401e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efd752da070ce300b7c79f8b6cf35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa1da82ab57f113de0ce91685c6193288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e9284952cd633a1964f905cbbc11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07fd4340d971b7c8c91e7547c3f926290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5314773bf1a04e22c326d13f2a56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8aacf0372715c08dbee6bddd007a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917064cc044546d95c1b01993d82d23e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d8d69229574f48c879b873a2b59c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a212a319ef4261ae1edce3f34b67a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9dc55c82e26fac0867d81dc7e0723296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64584e068eb900abfcb216a5c36535a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79f402627d6abf2e8d6e57c9bef77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d806de9c84b1b3b0008159411c17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97dd861f9662d18d1137fe12f03503300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc2455863c5ba23f23b2f89fc9c88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5ac8f0900670729daaebc39434b7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e2b3cf3812eca8a61774f505cda3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987cc79c2b728f7bc9a1e68a29932f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406ad4f2640aa8890950010816d38a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d490d983c3bcfaf18b7383ba1028e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c85a34c5b11ba7ad3be24eb1f30fd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db2c90674a8f3494e63c69e09af751308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad43d5a664e8acf008a4765239f27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7dccbee5e09a3e1bfcc8e7fd88e47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8696b77744ce5231189e18d0e0502e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d852d3ee9e8770d94b5951edc3551a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99386b672d7ef4f866bf89018ff409313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea9992627171d9d5af4addf6221e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ec3c846bc7b31b7ed79ac16b7ba04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d3ecd0867e1f6dcb9f291cafaf88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d62513c5d129cff28589b3b7c6d06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f4b02f81b143e2a9b41cf1ece133318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13dc43b81f708e416a5c5d34a37e65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4589528302b8de1784e40c7df78838c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1702d84bbffaf275ce7be9b3fa81e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334fc1765a90f7651e2d0ff6fa8a982322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7486ed222a33b0d3ddd03b6966d18b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf535d4a3364821dbe6bc8e19554bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112fd402c78580547040ac53ef0646c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72bf2883836b9754ca10a049ce7fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e76c8e92f678c1b166d80e119271327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077513b47c78d312c235eea6da1da343328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27323dd30b60d21077245a6155f2d89d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1c68735bffdd60e351a8304fa73f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2f9ea31c094cb546ce68ac72ff3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee873b2eda5a6af721b2149a50c99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbdbbb7ae02bd0ccc9a9b199a0b62e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e972c4591cbbc34d4d4796fdb0ba8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88f2e134811aa920e4dc95d521aec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54cfe440e3588e4a2457def0865f40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45dc3225130aafe8870126e2d0026337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f955766969812b65dca94326433e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2db24de98c2cca0158bacf689cdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940286e59a776dc3099c66e6955bdc24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589229c5a60ba1debbc55884b123cfe9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968462dc909f9c4fb57b6d25c3fcd19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042164726d24cdc3a5dda941f87d2d0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0cef4088c58f869099d9e515e640d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542754dd3c025112745d929e359690e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fadf7ae9682e114b32ccfd883ce03a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a7ecccf0842339400fe8a9597be0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe35b945464328b64e6eeff7e7a460348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc26263e70f1585680e5094d4afcef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7c79190cb677d713a46ede907971350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43e03a678bcf55627b7fc713ce2a13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffbe434f806f13ba9274943467d0b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883f546327adcc886ff3461e8bc4eae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7069b00d02be0a5a588ea69756ea05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720677ffb4138f1f6672079b40520c37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d8facfb08d1d47444260430d69fa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a13f4fe8e0e348428bc055b13ea0af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a58f3a025200d01f9f1b721e10c73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe1d4fa9953711880d58e78f61143359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6893b5dba57c4b24a466b4b4c2287a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d74b1d47043ceea8865688339be75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d1e8fafe7065b6e2e7ef72ea78d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abdbf1818c01e1f57455b9df5b4855363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d83d407efb468f74d9c2e007e477364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b6de11d719f71a77da57fc3be2aa1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0298bb971eec9e1b4b37c2a1ce0176366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07dc0073f0bce0afe538039bc0a04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c3235f6dff1f4d2e54a4f377d510368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5368dbe02308861b854101a99a7f0eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ff848738a983a24a725478e46509370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a9f649f8cbe73edfa337988f1ce80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380a89733776cadb99255e6e16fbba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2ca222e2e933d58e265475c8bd53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f911db42c8e236517e2b5c47c3d227374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa67c920d09f5d613e02b925bd847fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bcd7a77b26bd7889604fe4b44c68b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c8140fdb911e054ce13327757058377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc46aa607887d595d3345cea07d557378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df68de3d5bc5929048522fc416a92e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad612a0d7f668119d909e7c73806100380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c135ab2ed04b1c7cc86436ab607557d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aae0070a66b328d5378eef684cdef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924c83e689a67b78d8a427b5ef2cc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb965d238eb0f2674fb996b89a536384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e999e83b7aa4975b57f4605ccf5973385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ac23d1885e812a9f40daddbb1aec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8cf1fb35c90a37df3f0eba881d59e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773a565462eae3c088474124049f1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bbf8b1656fc1ec5d315038805d94f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d3362505c2dd8c82725a76782ad0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375d3954314e62169f86228f975f3ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db122d02645d022fb89171ae9f5a32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300dcf897854a889d043c63934fcba4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153ba2163630f69df46cba7289614e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394fbb12effeb96700ed1a5d17f6990395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715db1c8ecdebf6577bd335528b065e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd31c057a836a0745f1ed618c5b4217397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8ab71e8374d6ac349d576838a9bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef357aaf7949249616dbea6030f71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c73f73d9b502d49ad93ca2ff3e3d6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e102731aa310a9eedc65092eb76e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6262a29791fe0441e359b4162e4bcbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ec110af925f74ef310a3fd16a5da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c740b10129c9de9ba3ad26cf2be7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625ef28ab5154646f292dedb0eaf09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90140432715137187518a7d22e492f28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a5171f0f4f9a966a88e6c079e3e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcac05298a249760af792234a53e6b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496263e43361a811dc1245a5d66b9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306ee5b6bd3b66f0c0e942fa18a65c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdaaa4f559d717682524ab9de73e40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7413a216cc7053aed9641d48a9ab7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e594f4e305d220c6a96be3a8f9f4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303110dc6382ea52ca45d928f8dbc364414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee9de73ec99aabaa680af7e0369a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e124e773d0fd8cb9b27c11152eb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f3268859e25b52711c75ed9001feb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e45c31db4379b2818920d25d76fd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2028aed8ba64aef67e89505598c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3752ba7b482ec87ce59e35bd1743420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a4a732d2c133a9584abd55ded9a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22526b3da6251fa6aba57cf4c1fc95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec1e5c145265575641a58240acb45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b970b328f73986d2106bc68d9367f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9907b45a501519015aeb4be512988425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2783139ec97d01709a61823bdf8ecd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856be6ba1aac8d5f05b986e9396178427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae34cce51d95379fd6e8868878e9390428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b897d94f7cb67258aa47e9a3f355f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c5a81631525d6c2aac03da4852388430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967eabd063ecde9456fcedc79eec723431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab1d71603819b6f6e25481b2d2a257432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca30b003a5bac042ae05cedf23243433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32786010d294398d3f0444a29e45e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b679eae5dedea9a7bce1c9e37342435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34b9c172b6b766856be541a1f37656436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eac62e317d3e7470a2fe24ab35702437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7bec6b82003300d9004f22ded4674438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19d88460ee801f74069302c296c728439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a5aaaca0d1839bfb83becd91819c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65119ccc4157ea653b4bfd3bda27f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2041bd3750a0ab213bfd6ccfa2457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645205f0a4d4627715c042ca03df47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4750d71247c69601c858d9354487ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a5f3acb985116387129278285181445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918e0aaf1303fff075b4ca905ee368446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420594235bc9ccd3abaedde6c24cb1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae804fa9222fda4113ac8cd1450ed9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17b385fc631260fd3411051eab78d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f03992c89761dda8308ca96a9aea6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9887e03f779814219aaf5e7eaa726451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b1d118e9e772495c75ee520145f29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e30c739854a7098a4a66129f212d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2c49c2cb65dd8dde6c0f1ef56fac0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b917908695687823bf8e2e74115721f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189bb12f5b9938649aad56d3e6f48e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754d649987b2774b90e1b0c792a9f0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd308cf721136aa0ffcc6e243232b40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c643b995c35f5808835f159c1ebb7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a325d2b4c1462043a1ec76106035280460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb5540f39c30e106da3fc8def65fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38798cb49c2fdcd45488c0e01c03d5fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1203f618a334743360b92a8210b277463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27f32e305ef0364eb046ce110001d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5098b70763361e0288f14a416afaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186555f43538f672e868c8e5ebeb94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab659bc1aeb592af1a976eb0e893e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e55a8ff84af6005db24b103c6cd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94722f41b40e07c8679c646b997baab1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7114df73000a1d293ff2d6fd2184da3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047bf4a3ca47611584b0b323e21c5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92309ad1d6c0a81d7c3263b258e84300472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d877a5bf3f08a22d8856a5b750d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3426b899771b7e3ce1d21d55530a145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c3d6fda12d9c1d4d915f7c3ca1b74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c532a6850bce424ed18f25a2f38b82d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa491b2328ee126d01f42d4a96bec8fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c616b8fa8835d4c9b2a370d34f9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533aec66275f61efbf8e8afe7cdaa5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608a5b02b883542f9c530b3dd19e3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb05708feb7119a610a45c8fed35b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fc4f3709c4861cd1b0762e3e7cb66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd76ae90074296163ff252b1383c47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd83f5a748e081ce4b4fb10c0484b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958acdf87a9537f0734cd09cc5605c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d21041681a04f0b67ca06a5f76b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70689d1a727fc0f4cb3566f8c06e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835290fbab0a485830e107f5a6dab6fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef0b750a7cdcf112910c1e9af8542489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57274e2bef039710b4b468e34845c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c33ac3bc1f0ba6ef573e58fa9401e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642e092d8fde4135e5d672cd38762c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9bb06f3e3c9f94cfebd7cc33ecd7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc637436d19d24f2422b864577852494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0e56684f4e224bf249b5f93aaaf72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863474cd791bbb66732fa90735b5cfa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06234dda424ea75ebfcb5d72eecfe5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077c0ad177e2c15febe2b6417b7c538498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e35046bd53ff57015232e2a9efa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef0840421e1db1d44632c5f2f1ab01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf801d00fcdfebd9996a080db5ebb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888b4f0dd8242519767599a1f1b9bf7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4edf955e52abc739f1a6c059b93b5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fbff3736d7f6dd210e0d031195bfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686eefdfdd2f9b0f47c42a08e4f4c4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb223443283cea2506425c50195d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571c1d9c6185de398cc3a6c0c96c46d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb34124cff7f34704caa804f936b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b55cb3a48c14db6ab395cbcab4975509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438d555fd46ea926f9db13928ecbc26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615f39b832923818402a4649871a66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb273ca612102da59feb97711d688bd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c05c3ce32783d3a4f262c0970aa3e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773381104bf4c688fa3155b53698cd97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920076eb0b3d4009b3fc7ffc97a8ebb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f803081e1fd63bbb968ccf62c91566516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810f7d7a700721a241fe479fb0cfe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ffd34f7ba6d30fa882909b3f3712518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbc5dd5f76a2b56c3af839ec77c6d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311f3ed64ddbea36c52630624f05fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfbd494a3ec654bd628e13f9c66193521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd5300b0cd65a9909629e43a082715522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa79ad19243cdcb74cf83391e5af42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7992c967b3c8f5d06e216fe0f47c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a9b968dd21f9df94df1d34a3b0e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c94359274577a059ec354cb2c3f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d6e6da5eedd4b794bd255a5c1b3d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b7ce84e1ab3cf41c311a100fcd2d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7c39199308b6fd129a58d72d01d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec045b802c2d955a1332af81e07be3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cd892ddcf119fe3a0dd5dfc6ed2e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f4b94bb640325f6f33cc158a4fadb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee883dc7521d299e580d4e81d706bfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3397c6b967508e4e24af66e9b1b917534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cff15a6d4d518a5ee30ac7559f4fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ad1f4f0875133deb004787c09b755536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585700d3fa8c20c8ebe064b5f7624f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b658d52605ba1d3c6e16a2960548031538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d797e1f9e52ef8cb38657929f9e9301539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4e6ad573f4d7fc1af29863d450444540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b17d7ee30ea71747fd388ac6faf16d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d2a07c8b9bf4fe1e98793001f8d3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48be394a94e55d407076652297f74a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe9ab43a6a779d29b05826c59937ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1da530b71a1851bf8326a5a99f79ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a4382acb5740845a0aee3a4c2097546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f22aa6bfe2e0fa2498e091765d31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf73f58ef2c1012036423b4483125df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07bb0a71e6d99310b204dfeef5f2c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e44f8139a6e247d9240900ed5fb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7f8e147599ffa444fc67660b0da7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2e517dbacda3c09518f7dc173786552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd60dd94e5b6d984c571b41f7c9ebe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b81469a718a8299e0ac6e4a5b4a99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d98fecb3e9c1336b2628305ebcc8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53ac234b9237185752f63f456f444556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3600a3deb7385e8876b2703ba7d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1241cd7d962682f6c314400de1349558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31f66b550a876f0a550dac3de715f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4bded5b64bbb94aeb27a8893efa8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9342410d253090573ca2ae7fc06c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0822f87e395577d10b9fe471b2a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed45cd94cc6a1de87a4c98e285e72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d462cebf8e75a38323e7d98da2173564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff624cca031a35977d45258e1ec3573565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adaabef2eec350cfb96feb7cb9cc4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abb99ab76fc27fcb179e6a9eee418b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07146f81689f144954ad9d33df14f28b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b733ffeedab4d39c6fbe95ebf570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0109d58f59af677b83138da4ebfa69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11db6d3d783ccbcb64be9a52950117571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b04bd9a1d52f558671829268147be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b62205e8164207be56b0071edc9b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0b29e98e7a574ab71585070303af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189242b2ef3e7419b4f6006d45ee96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c5dc98ef8a7ff46190fc95e28678e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc79db4a6a78cbb46899952f1de8e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d3a10c72439c455b7d34c84c1d85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7eaa2bc892e951d1f6bb16fcd2051579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc8663c57f3d3e28d7efdbb6d68d6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce395bd7b281ec7700365163b10d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7e8a5953c461dab830a7dbc5a241582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527cc3810445ff61e311a9133bfae4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917066097dc8d4156c3a750711412b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec1eb8d0fb5d23293493b652182e27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca84a4126bff97a3a2dff38da7de2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc5d9211fa20c6c21c6fc0954b393587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d6762fe7bbe30ed2080e7ef3e608588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf12d29cda81b5c4efc9ec7096123b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f2d82bafca78255af0b6f57984f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be40e02ddeff98e79d44134384881591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb211deeeb310351bd739184759380592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98658dc8eab94f6f6fb321b26b1984593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ce69f86db106ddd73d4f3cf6ab83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0fb570168f4868d795ef196592bc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7194370be06a10ec155cfb99c4f0e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb7e7b38a631a8d7fd75cf0348277c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1290ffe662e7dab4b824b10c424fe1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b9904d3e523d685493851fc7f4e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012778783be1921e27f2e771e160a36c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15e624032ea54407fb4072933d561601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb94e9deb886bc7e61145ca46464b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f7af997dd654e4376bdab250ef66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba2fd37667a060e00a7ec77ec6fd9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea00639ab8895691589e8e1e564b3d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c35f853331b2a9e9817e3dce7f64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dadc0c85bb20356d1704d71797df9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc30bde668f5ce891df884351bdca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31610aed61d1fa0add0f8e85ad5720609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0622c242b6991c72423819c49cf1c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b7114b764bdeb2d7de9c765375bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db327d377cedc12f913b6d055487c0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b2bede2fc8952bedc4b71f0f80c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b87dfcb89ce1c9742208aae27b1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671888e118e60761e6ccdd244377ccb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf9ecbac34a0b242df68df13718365616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe4b95897cbead28509b45a879b9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc99539b3fde348465e7313546133618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b0b16c6f840606411c65508ad8618619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544e59a48386568a03e6370b576b7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906e1e3edcbf1b1d850b8ef96d2ed09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b59f05fb4f3b2c57915a4ee499ccb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07559d39061281aedac22812b70ed1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e7c7fda3152b10a1476a934ddf80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacb026184509a5baa1124355e56fc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e32e65b38f493441c895c9bc1c2ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce643f838d962e818ddd2de93935d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613049b3d458c540e6c6353a3140831a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa4d8fc077a0ad654e6b64cd69606629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a83c4d3dbfff2c75529fb7c293ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118d60f1cbdc28504114dbd7d98adf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e4692a31146ec6a811c57490936d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd20f20ee00b40c797ea8f6b98877ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ec41be2264e7c383631b8df616372634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2360d19cb0b768cda79574ea81ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cd0f7c168f6921699c94e83d8e34b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555b0e347b7b10b618a23da0e75f11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1e10c7a3bb3a30f104a6aedc78b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e3e121d8687dee28a6407d8601d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2039700db0403948e3648516cc87c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf153e6fae80858fe4d906e27ce9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484f9fc95e3d9bec4c6c1b1271cd3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee98041f5c3f9105ed1d05dd374b8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783388b8b51053914b4cfa0197f4eb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6a41723366cc070bddd0f90e6cf59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b09936a0988cd10116d4010d533ca646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00bf6a3ae4c5d13d77a2239ef61a721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023282dd86055ea14480ddcab5492c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d774cd772373414c8df5a733b6f8a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a33c637cdeaf627d1b4994981ff1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd4de3df18e875284cd53acdd43c665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff918cc26adde4818fe48dcbafe5b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345355e8e64c586949333fbf4fd1898f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984fc2a460039f2f9054c27e22766ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987795db039c92bc675255c655c0b909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213866194f2565f13c9b621c2212b2f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219de6352c464164d827fc47a15e096211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc1e69c45b0fc30b57437d62d691012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac5d440e99dd3f2aa277aaa0f8b3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecacd4c632982455c6b1a0f933262414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e1fe5dafa565469f81061eee916c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa485a77e7c3da2cdaf193d3d0b604e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86bf45c5be33c45f9fb86bfa151c1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75b767be4b463a93feadebdbf2fac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533f3d1b9efcf033cb8d4b9b29b520519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715cb7bc47af51bdd21446337fb891620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f79cc9440668505b0b85a33dce82a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4de769ddc71aea995dcf735b0c5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3a6ee1b2208c48f1976937c04fe923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2730af37087a6651106c7b9cd4caf5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc067bfe81773584561026ea567f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ed0e4e59f065cd47ca51b3b65f02426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9a5efc07e2f0b4d750fcb787bf7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33591f2f6195286b4dc6cf4863529b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eb26b746eb753f09b5ce83206846629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56227d6739e7953d40235dea1e734d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a48fa265c3a5b68abbba4880c91231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0d9518dd0fa38df175871f80ba55732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0fbf93c2a264ce3fe6d7014ffaac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1bfa05587bc22fe6f84dbf40c931c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f86722e9f44d1ad21499db5fb6290e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac3755e90e325425e57aa9cdfad2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9bda2f107e41fd97e716798f3ba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55bf2197aa159361e4ab89121d750a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406efe3e56745465f5750d9f29f022ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62c4f03cbfc89afcbda2397e5245740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a975036342070f4665c951d0a87afb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da0f60d719f1db935c41f5456221cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc1e921bb1bddb4fbc50921dab660143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a619ec3ac8aa2ac080f34f2a792f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679420359b0557f87208d34a407f101045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7940da1ccbc43d78d9d257b48213046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84b4b9aa8c9cb935b1a21e57f0eea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff7363e9fa02f950620fa0b404a77c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6a6672fcae2a607665ae1b9de6e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6000a254f6b8b590d1af1e9d10e4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d86beb0a3ebc991f678865bdfc232f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c7672228a95e9c9fb384e21143ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc357ee99b6daf6baf2a6eeb7bb55253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c13a20607121374a4a20e09e9c9f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc076d1d7626f9d5a9e8e0617f04bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f5bedf47cd5dd7566b3e08e6508656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a615e0e82fbb8887e212603e9f76457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc70abffb014359f56d1146192db658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d99cd575854386b40dedeb2876e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fcfa6e6c400492ecbc9f3b8f6fb8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150474e50be5b7df2401e957412635761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db0c392bef41cd8b8efd13e04d0f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f526a26f54c96ff188ef22aebc4b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dad22d99246317249daff210e1d0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f5fe5115a83bdab33f4834aa1f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92b003cad467dbfffcff0a7700712466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f07a3dd4a8c350e94c5312727bdba167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b51ba531ca1712b44e459157a8bdb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8913d1583ac3ea427dc8308efb3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e57f9aabf79e4a6a84e7ca518b9f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911f7256ea958076d5621e1c5dba4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8b7b7839371dbd31822dbd478d4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b725cd44524ae48b80707055f52e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37329d928ec1a5fbe936bbebbdef9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28df19ed1fcc8ce001b07e1f2bb4ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe2b36a1cf2a01c301610f9777770276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db169427a0788b7baf8b277b61be4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da2aea340c5946680070021d8411878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec0d12aab73a303d7d9d837fc250c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d2badad311d6292ccb8436c9b3c6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327c4e7d413ad709b3321c2f5ab97481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeb7409db03c775efb03182815df2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b2f7140a7197d8a9ffd7004be5df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e138ae066c61c1227da8c4035df5b5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece96fcff365f424f515c4b9bc2a8cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38229d328a1ab76ed4acfd8a49cf4f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4837dc4b0501f1f791152831ae85f9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7d94cb5347d03d58c6c06a859ddb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb6a3fd33ad92b006f4df834480a4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d5196b96733b0ce8323adaf614e1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833af5ee9de6ab1c27fcade10ee1c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d4a82f2eac24bfab6d2dce68d2c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811713a5389fb8f017b2e96acd4c1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2078b65c9ce752284f03dac36f261f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d7c1fe53d29e2cbbab7e49c4b45c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a802b5b6c617f197f14de2763dd86e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b4b1f6281dc4fcdb337a067e7fe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4bd5b9a4764d297f1b70a9a685b8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e682a087410f9bdc84df56fefbd1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e12d7ac421e972d63478e0353e3df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a107539ef40722b394efa30af6247101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410fa9c68187820c7eea90983629331102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8192ff63802a492923bf8c7ccde4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47736a4c765f407f96ddc5cfc8a4069104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b103aaa5ca36a0da3f0bfadc9d70b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a82d1f55c86caa37499affa16db9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f75b34f246a4ce0e8aca0f4e4754107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8eb79e5862c6f454b76f3126d51d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92760f602d0407ca5e6cf389327e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58712e6bc37dcd4a0ca6b53afae75fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9652fc0df29fa9b34bee13af94fab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d19f8fd446b1ef3e2b9234ddecadf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7d32e5a97c876a72f7b2c6c780c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e4fd4791d4c8cf4607074d5e37cc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe02e8eab2b668ca1477ad4518174115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1d117cf71c0d27b3d9059bcad982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b8bca0a7f0028300275fdd614ea67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fa0057f7bfef45813dc311bcd9867118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99620fc70ff29573f15984a0933119119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f3548bfee2fa80eb5c877b3b6586120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1631df26e83dff010aa20c43d7eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef06d3e381c92daf95c81c5dbaecd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac14ad46168e7431c02275faa2468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e2c80a4ee109ba46251c684ef879124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd1b17c5196f7b4bb0f820e4b50db6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92c6cab11e448a7bd387c0b5945969126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7e9e3498e36baadfaddd75d4da5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab70ce72ad157ac5c0f6a3f92e8bdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0bcc037438e483d91221652617112129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad617d53983ba789f0c513c3a1bfcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e93a098e5b8f57c608e09216022015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610482754cbec88f023715f5db1d47a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92687f190cc12cff80a863ae5a50e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbe31795c4d6249acf7721407e903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0594c7f1e1055412f867e9cccb3fdac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099a3ea3052537c50ce912243eb633c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49dca72d1085505d31d5a8d8bcdb44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56745a4e04c311575bba8be907496f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1e36d604817c056cf60b4e1c2af0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9c6b548b7d02e5a80b02c93c769d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f02328102a3f15b65e21231ef1b10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7db8941db8ce9938bef73116a3a60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a6ec3e8f1a9eca8c243bc1de7fab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68eac0981b812280682d179e10eb8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995826a3e5b6aec6890b7104047de74a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1958f61271d54da87f69a07e0ee3e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb24d501646174511f2d22fd542179147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81537fc0db6c48bac50c43e04b82d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5859475f7881e803f41541cc17c384a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb5c8f7986d27ef92092112deef2dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5e5d0377719f532150ed2c7c08901151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb74611d36dac7736ec466c25a2ccb9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fde8434d02f38f222cb763c5e41ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d3fb970f1a4e570c255843d95056a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba65d73a6c71d62c54e3c08dbdf24d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e3e93d4795d04a76c9122034c7d42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe929717c6c4235d5e4cec926764cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4570587b9f21e42d2e757f2344bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce265cc6fff86db338429af4f7a3ad5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd23c79135f6942372603cbd4821af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b37c391b362ba3971e6730fde08f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b3cc92cbd841b41cc10b4e347ead162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb97574fd8be647959b35441c7125e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af565f8e037339da8f2b3b4fe6f413dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a524ce52512538151b2a383f35b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddae33a953e41c7249f44158413853166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af914c555e440e65bbb36db5337cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71ba2de4a7187f97229c79c2701fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedad22a72b81479bb2b780ce81d0702169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b4e0337e2536a4f74b343ef3fe12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989077d4bf5fc703b22d5b07865b365171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d338ee47246585011bd8c07e717c19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fefa9f61232980be186ab64b21a6ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2a89de4073ea8cae39139aa07625174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3951fdc4bc2414becc6989116522e69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720dfe147b8a75e9337747478d1184176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a600f1b5a2784b72b2af64132bff9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b7299831f59d1074f993c25bf5ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece75a19da7882427c817f9d85d9bb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf95e69d6519015cd54c71e648215180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcc9351c97ba46bd9ef878c46c408f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16a9cfd9a781252c6e4e4d938544f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cb99a6af857a2d9366b4f4d0e510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8b63e62bf9030e865a544e071b4ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d5c9e6efa627a27edfbe05e09df0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aeb51cdd1c10b41e8383cac95cda8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b06c95a8b3ef3bb4b8b0031a6f7bfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c964c88baf629671275faa02434083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531a1bfda15c51986d6b6180cab1a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb6cc79d79243443d34d8bc1e3c778190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582113c9225cb140850d51737fc1d0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23c16c7383740b3ecf2f93b03ff6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc1a742a34ac01eb1fd50007d8afa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129eb9b5ddf122cd8cfebecc42b6ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688434f8ec1a3fab58c2bfd1ca5386195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12d9fa5cafe4f48d14217173f265b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68ecfe61982efadd87d870fae15ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296e121c1831c7f7038954156318177198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bacf5e90edec216f02c17da558a4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf425cf43aba3c2358bd0e518fc423c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85979ed7030c1aadc1cd155f58a5d138201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a948565c12b9b76c94d765d1bfa74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35625fe0b1e50ea1dafea83e23461499203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024187f8c1f261e66766032a106a2d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76abf70df49ef7debe2625069812cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d99f4dcdd2103081daff4e58ecfdb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d877ed7f8b6ec0cfd839df825467d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c04f2d295dc8c8472eb5817e9ca67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742e8ed520ba4d59a4f8843455b47a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0304c34f7122d678c4f488967fe5ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207be5aaa5c693d268a8817d6ef2a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845ddd54cf7203265fc1c0d41d20e8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52b3b36d9b8554cb818a7cb1f0816213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e60f58526ad16b0a677561f6c8a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078896129d1fc291d58b6c21e2c8a53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c7329f113195c08c5461789cb7ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339befba7f2e2ec043edc9fc4aed5423217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d6e019d887f7caafc80c1db0f8b1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35dd99600b12fe0c6d154a57578622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90345eba7d0a951970118acf4232aebd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0d9b0d3d4510265ec9fd52b15c74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350107fa7003c2c68898237301ef8f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b69eaa519b7ac4a34fdeb3d0f93a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1530d24132f8292f964dd837de79e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36969f0c44c15d3d6322d7a818c5017d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b689b095e87b98dfd3eeb4b2a804343226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5b6986e42dfaf0f96348ac1e3f2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e32597651d8ab7fee4e97f3d6c1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cedcf13f74feeefbfd75cda7c2e46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5c65130dcff0736566cbfe8f55de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346e618711d930882755e56bac571a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1dcea262777ad402e688e90388753232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc7059f84ff2768ad26b44748fe4c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976b23edc553c2ee4185c5a485fa4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287743dcba8e0d2e32f16d3efb7dbde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c359d7666a2fd00290d6fc6d48e0b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea4c94d74fc6ce1b749c0d7c64642237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95a3ddebc2bb952cbcbc133b5c423d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2add61fb9cc307ac4859892c4744239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f60ec53a1d5a690b907cb4dbdf6e26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194270e227eb6c093701b24c657fe84b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1919906cf7ac4899fbb8c672c05ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72e8e78b0cc624e0b065b9dd0d51f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb353ff9ca8e74d9dedda064261f10c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37fdeeceb9f8d68e2fb07934e163f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e18cecd7c3bffab55390a25af4330246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a142751a27fa22ba422ae51e9cfd34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57890ead85ef0dfea640b48b4df10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1c8e4442af5cf4fe0c8eed968eb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cc6039231fe336029077e642b9703250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d84c914b5b4c6686952883f7b375d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1e2f4e45365eda0102fee0f825ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e48b4b84cfda6d495349a2a012e96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0c9c00088044d4ec4c160ffca6bd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af8946026e3d8c9c4e558d509df23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b91e14127977699873e09d6f7deff6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c5c2ba7583b9d588a7dfac84fde83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6316d9297d7bf800c670a3d36f2e6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93512599a6eed18125954e559fe2f9c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f3e6bb9dfd17b060f4dcfabe30bd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d96bde3442f5769486ef8abf57cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4705cf508c87a5689d947709c143a37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28c9466f1de9e0cfd68e2a71413611263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ca8666bf4186e8c4c8200aaf22899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eab49fb97fcd877bc74a79a50915e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699509fd718ba4e970207107037b574266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722bb0c9beb225dd5325e471032aacc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2f58df9bab44aaf0524c737b0c899268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65fb458a7eaac814e5a0873d1647f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c60b70f11238fcf7fdc1193d18015d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98a1920d10826c55f8ee3548559b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abecbf3456c872c74843d110072e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9152883bac34285a87bef86ae26d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e7aada8b1382b41a28f00cb00b33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769bf577eb8ff68708362de275a4da8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132560ca53205209ad62fdd0dd676163276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae011dfa1dae45c1daa828c608ef5c4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a4cf5927d0aec4cccda48eeb55406278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d52cf209d9187d6aa5f512168b0508279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43dc252c2a542f5dda3d06f98c7044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b0fcf323213f5484eade9c48d5b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fb9a9fb1d371284d714185d9fb314282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102881ce0874c38e130a575af916abfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dd712e8338dda9ddfbecd030bed57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0b177d14b1868a5715a6bcf19e286285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43173afc458f0d543b7e9fe1181b51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecce797df6ee056c712df9e048babd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b7bc6c75f954325fda4a9d471f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6037dea1a2fa3ecbf53923d9b70fe4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e525bde87809ed235041a483591f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5ebfd26d8e7571bebc58010ec052291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f88f16e74d9f67264409ff8992fbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b856baac273ac974af183e339635d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4207e77862a953bd42e6eea554bca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63a09782e971935c041748d5e4fc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e3f72a086ed57d65b1809a0210d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef30206a3cd1e8718332bdcb8fd8fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586daa4243761ccfcf73912d9bea40d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c74647ea54f521b5b37ad47c2e23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7eb5b791296aa658133b13c379b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfbfb2975ddd97d39c11b024df6bb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42bf7a3443a8319c931bce31daed0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea7e56f453f10c0b310dfe5e34da28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50563c7263e4dcbb51f0d8fa80426d5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5db00946c4f8e7052a95a5955bce87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae4fd412d4a6c99fced331514591b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057bc6e85f36cf22e757584c2a75ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7abe74c7acfde69bbba21522bd670308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e35c15bd648a68454891ae0390943309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb3cc632ce85ee8810f421a24bc388310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028507de56d67f3aaa1b47ab6c0743d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70336a466c5b07d94daee6b2bec58ab4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d08e99cc52031e0eb2fa815225cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbaedef25b2bc20cfda230e267a507314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9ab262acba40062784b21ca908305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bffa04a3f1715cda593e2b8e11e6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2dd63621c4d5266a9360039ac8121317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454fe9c1cdcd3ae4cd24bf717020e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72019e22e524ba0629269dde1c398e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5cc9afbe3cfb0b255de1b4d6a8564320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b3b11533017b5f377ba85cc02284321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153cbf433d6cf22677799c3e55a4948322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6fb243afd2c9669e2eac739cf4e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68615a7aaec8eb59e1b532a6f22e9b67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadd4a945afdf895653f04dc9d56331325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a615ca6e6f5df51a834725d37db78e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883044757468629d6cd4b402e985830327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee4f69b8e67e69e28c3cff4bc4208328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9449b7f43576de43607735c10c8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4745b6cc63050484d4d7a10850404330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a23c1b2ee8b605dd4fa2297be2f96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86d5dedc382912e5b542ed72fbff6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d393f10bf290d13024689e99c233333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3188a84b17df8537dd2a3d42011f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a49b1578c00067886f3909376e40f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25256c9a42a5f22c26a81335714018336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934483dd2d17f76441dbe350e3a99c54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f78852e9595d953237b90a6f11f60b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954c388793a34c6b4be7c5df55b00ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10564d3fe35bb58320074eb6af7f28c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305506ceee36b2c1a88d2ffb9ff90ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10647d6de2eabde9d71db1b0f9528c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf084cb79c2ea58e50fa5ce238b7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba767a5494c9679bd7adb4ed3d7abd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8f07cef2d6ad4b907bfffe6f2d273345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603ac36b5e0f90822a72144cd1a67f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378662f9225e1f73487dd084073aed47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29860217d11c38d8699ecb29a24744348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a1f8b709da5b502db12bee1dfb654349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a52ce8d136ac7bb699430b405ef8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b05ade9abd59d2de96f32f948fdb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d8c29e6ac3f4014304d0a35c882a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e6518c68383d3c18b66e800649f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b06661c250dc365b1f386eb608bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bda65ef2133c88c3da7c351cd15545355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a81fd8e354f3247b53082a39e99549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c6e4941b27126fcdee331ff8914b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b6cdf40f53a4b7f6a90541c29771a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f24f96e4921f6b8f9ed0e4306e2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b072f501a1dbcb5e646ad35ac231360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87f6e19b540011284e8bf2c65a224361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43458eda345714a3e9e2de78692fdc61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdb0ae480d95eed6c3825636bd73a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64ad0655b0009c86bad8f820165977364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2572cfe100f3d0293212845523014365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e5b43e68a8ec4338cf249091f014366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a3418e7926cc97b0fa79afccef9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b098a4e30a88af5b31e8b2c49ddbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37308803f3896d7c5a4f044252f0e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83daaaaec4023b87997ccdc361342a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21cf29d8774515671beaaa2b49f6b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ebf0f2727e808c5d29bb6f8e7fbe8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2c5acae2312d2e378866449f13d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d910d24499de719d70bee466b2567374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee8c4667fae83cbd5ecf8743255cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d17893392c5369e70e1f5fe06f1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b80fa5b1729b67739b453438da5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199943783e2db9600cd3bb9916ac9e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47957225ba7f1f8e86c4af2354aed9f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011575b5a41334b5982d4a9910cba1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1576149cd6b6d7cc01469804ccf40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058cf31662d96d8a88eb5702115cf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b4e1a370f5d9bebb9c0e00da95ffa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30245c59ca85dc7ceda62b9e8b92d606384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387dbd09e63525e040fad1ffd32765385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd760ca9931d118c015d56b4be88f275386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bfbc8a875d7d9dd891dbb69cc59a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2a59008447fc59c319e6c76dce92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef96e8eb89c7809051e53e6af8642a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aed7357f8e88d85e461fc9c683754d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e6c74dda6f03083db72302b1d2cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2811c0c95c755b8e096316aa84d27be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c7686e699689c3035300e334da63b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688af557e9f6a55327a5849ac23bd078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4808badcc97cdf8a42daa9726ac13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494fc47c6345249b340d233c6eaa8dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6828be6b1bca7dbcd1f1b3021fa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1be7d1f982a6ff2a1c9e813ee737a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79813ce7e47dd25fcbfb6e58e33bd90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f78e6dbe4913efa5ba190fa6e955e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411df11f515cff61fc8f16546fb963401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afd45235a4737e9bb88a742b25c12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d24e154d59f80f5c5b03bdafb15bd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b7ef57113a1e510672d9e83e9a15f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da46654417d4860c52a0efa68e615eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c429128da388895b5e8fb1e3828db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a590a67be9b51e52ddb1cd1e61cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf0a3f5c2c7ccbc510371efb1ebf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9e16aa60b8fdf432875d45ff523b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80132e22387183a9759e63969cbc0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57e2c9fb3a4740705d93bf7680a2ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c096e208858e6e3cac60ca1e3a3b37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ff216ccc949ad70204c156f7b1504413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb917f9d56bf7bd86c6b0af69e0fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648735e9abe609a06bb2b8f0dd96716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0967aa6042ee79556488017fdc9ca7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f2ad9ff9fbff76e7198a913b13282417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40993ded3d77d1541013f6be9e41e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48f49698c326b0e10b07d1d9da0e6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b843d6429b444101fbe3723af807a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba22723d454c785fbf1c10e4718711421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b0bff4c3254e5a329d05e9ccf74e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1588a496210344b33865ce453c200423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44f57eb9cdfb95de8dfbdb49e15188424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7473da4df1952dc4de2ac0a7eca0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a2cff79b1adde6b5eb3f14dd0bd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a892402ce8f4f84da648248b3186cf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f63396acf2e6dd4a16ea88462f737428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a430b9498ce83e1d0badd1ef49d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a6cb4c479c5c6f89f81aa9074203430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489198c0f54a61aac05add58817825a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eebb55a75671e125a41c5c210511a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a8060c5d97d10540c27047a80ee2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d473a7999ded8e0a55f7cf2fed9f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad8daf58e24d5dc4e3923a7f952cfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f45a1c9babe16d6b6000282db5de5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d24b0c8c742b69ad0d642f421ef6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d267abdd678430121989e0bcafe586438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad8c33c65d6266004729ada5abe1d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad14f99725e9b4f1412099a7410d34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd25c32a48f6cf1dbaadb1eb3b5ab6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d7c77ad1a5326079c3d08bee3e97c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3332d76f77d325bd5ce7f635fa1297b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978241f30a4c231fe3ab3b0dd6d854444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6465d63ad369d77bda0611902a9766c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002929950bc8a645cc970e534a05c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33586ecf56d9bd06cfb239c1df4642a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd12533eb261b27c02fff1dfe0dfe8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce300af6dda67f8684ab0fae61d11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314263eaacb69e3879e50b5677510834450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa8f2ff1aebfef59a0d70518f4f18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf2005c8fc764673655f5f270b55b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef515ed6a8d8edde84c613ec0bc054453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee0dfdc2daafb95ad9fcda762f30c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1332fc20b9e8a0e9c2425d27c72221455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8667bbcf5a78f5c5fcc238bebab5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4e4786c93d7078e27efa7b60fc2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33faec9f607b08d7f042eb480df880458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b2207601db42292bc7762d0c69d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15382878fbf682da870b3266c5ee09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc82594386ec042fcf350150264348461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ab581ebb50e431c5ca24956acbe5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5015106c1e31ee867ec3bd61ccd43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b72747b23d603f5921dc051c8db8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1b336abc4759412aee826b601193e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79819ce03bf5c075f7eef8e7dcca9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bebe5fe2e02250dc5ac4eacb4973467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44249fe5dd7f2db7ed438422a8a03eec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bc1cd3c7655f9f8d72ab32fc3279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049327879b6ebaf54d19fc2c5d2d9fd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbea6583110c4216f0d4ca2b576457471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e46c7eff58687a7479f6e1c75f869472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ce984125dd844261296d0e19fe1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebeba560521009e7555805e43c2e85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde8e8729915b3ce37718c1cce985d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137b3c84b859cd4dcdbe5912eaf6ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290e4579a085d063af2f7dc38c32b4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed6fa7e4cb29ac9d2cc81219f5986478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee3d9638a1c67ec7a0bb45de3d633479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41145482be0be69e638375e94d420a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba7147af082e3f61b7e7b525618907481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e36ae9bc67186e77e852d7d66c5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d0805700d1ef2be3b78aafc620b09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b88047a6875e5542330855747b55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707137d57e51aa0e17360b084e1942485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a19465f3b3be214f2f67f568f05f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffdaa42f9fc514a018fd2937f5194487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e4601af241eddca76fe80c19e60f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081245fc395566e3c2c11cf87a20cd6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80864137b773a4f73a681a4b3bac33b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d1dc3bd64e0fbe18b2f97b96855d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df7f4bf5be78c369bea720370c7935492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b19fc30a32e79d3e9f39fde67d494f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b377edfa58a47075d3b2f0f3588fda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78639bfbecbdd35d4f5a7148922d2127495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2a4a851965cb0b446585847220033496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c706cc4920e5412431a7c2304f16e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724dbb9c3c33b514c0c20b42c62bdf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c5d5586e88c3b5acdae390c693fe9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a80d8c1867be2b3a621c8ed9af36fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cad1ad62c34575b8aa4691a9f7a79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087c5f0f8f6b664625b864845a9a42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a104acc11b6748dff2169d7d5578c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cedf39ad2a376bc024c025e0f7b980504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c577524c5944706b434503673a5af7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231a05d4988485cdd36f660142ed925506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5016fbc07254750def0f9473b11a19c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263adb77934140be1ddc0bf61b6603ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1bfc178e8a6521cb46e53812c288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d57f7daab601ce1f3e5468760a6c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03968a4b3870b15a9d2c2668c987247a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620497f1c310577ce2580abf3d5cdcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c202d964ef001a7e022535ea831dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405aeca71e87748e5b1542733024ed3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf92f06f0dec209a8145ce0ab79998515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ea67c0dc5a44e3d47057fe1368fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5777a36ec81334f7cbe132ab857ddb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5ec9ccdbf6bf3fee958199ae3cfda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98eda8620bbe0b75883a317f8cb05a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d7387f6f109a02df86f90e96580aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85454c758c1fbadf3c293a2adc7995d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93cdf4223c35f6a4ea458f88d8fc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258644ab89046d78462c735cc7b2da93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbd24c271d02e2aa126c5e52ba998524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b51845bb09864d320fcdef259e4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1162e81fa30689db93d82dd50268c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3ff3e83cc55f8e6e48b097f90bbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ae24a4f6c7c84b6c16ddc84f7144528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8219cc95e95b44b1e0f337f0462ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de6d86a21f57a22e294f97b3a5ee30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f4f93c84ae034e98aec8eb96a8ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18a3f80dab1570529c1f709b57f96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722419e3280e4f3a3d4b3e31fdce50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629142d2c24f3b7df158c1630759da3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f74205e6ddf8927a491215a7e958535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707476608bf87ff9ccaf7f40d860a47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe92f8eab952aab30b269533b1d7ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82849c257487520c6926a8c39d5ae8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef6a743f05b76992016dd7636fbeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458894b4cfda1cdb6edd6bc5027e113f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8786ab94dc5b6ac2888955375bccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87568d974f8bcbec4be1468b5ad14b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a17ceda99c3dff3d7d6c9f681f643e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062743b985cc3572844de8cb29c4fea6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a7894b9bb1a460e0b9f37330511f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4997b8c803962f679a0fcdf1095015546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc160ec5e878329bf442468acfc7bac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910be79c82c1d19ca72b6c083c2da66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95832143ff40080966d3e103d3b22a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e20d7cfbadfba41d79354061f75966550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c333ae84cf7a7a12dccf2ca7a2b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691290bbe0f681538c0153470d5f8ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aaf8cb9db96f144ec9226c939cbb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c4bcb805f06c3c4ee09f5d4d09bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d138a2dfd4fcb2e94a2053535c4343d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475678fdd63f38f3f6f931711af5d8a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d70b1664e1873e36b2218231340e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c7eb9a5a93a63c0d47f1a45eb9b21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2979c61cb98b000095cd36a3896dea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0314e95f6968fb45fbbf1f8524e52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14480048a16692601972e46f2eb9371561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b5855aad52357b09b75cc33c934a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3731725375ac6a41a01f820a9486b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d5b701deac1799e54a3743a3b1c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a048837753fc312814bbf1c4b609e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10a1f615ce4b01637ee70f26fca33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a37adf0ea2d090e8ee329b56fbd3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4d787ff3b05e429fbf944b9cd8063568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2e615cc8170f55ec0379ebac706a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b01bf827d956328d883da11e4623a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7594b0c7ea67f5c1f8a6c39e9a933c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb22c7c0cff064d1860bf38dde4f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f711c461915ae718e603c2bfc25659573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd00eba1c295e29706cb3b07811432574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55842acd8df7580cb98ffb0607fb556575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605a2fac54aa67251571cee70313a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd248192ac6c4262c21a1062099edd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e0149d9194fe66b929149a526c89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0995837ad0ef620c0d61c5a05a9b70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa34e9df9ade46c93e11308e9b31aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a4d2ba8be410914984d3302523b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727087849f9a03ec2d33d77b853fd147582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337395be3615da3fed54ad767ee401583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da441111c44a5cb5f22482fed8136bd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd577685f199d2bd00be1ddc67a6ef87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369e13926414b6f3f190f2a989cadf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc05bf5b9ef940e0d4a9edcca0e641587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd95574e584e9ed43cac076de07eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03bf87b4d13fabfe60edafc133be2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79aead27ad8af15f6aa23aead04cf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5731e595068e90d382e4658d36be1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3bd2f51aff0b1dfde3366ff5b8797592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28631cfa9513a85ae6a59de7500f63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a53a419023a5233e29536c8cfbb28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9161de5f65827ff028d2082c266b15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fda20bc340848428607f966ceea6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b3f65f3f39933c80a2953a9448d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb6d2fee06e176403e2d9c727ebb48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c130f0466d26c9490d4de8bcafcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950485b76a86f4baf3357737cd850206600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8a7ed8e2e5a1f6683d5846904467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3c7bae621ac8258c1d41ca0bff41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e203846a807af0a3abb9d045f81207603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b39435e80589739e58b520746d9f06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc94628bcbcf794e570888afd2eca88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035454f646c52f52ba5f1ec0a84ad670606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491dd82a998255649670102b5022e7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ad0fe11734f1f648db2845fc065a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bac99008b1dcc242aaf4617dbf26f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6690875b50ef442244b7d7e98566563610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073b189a461bce5b4b47a2872ea7c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ed2d55b20f17f1f3b46b6c9587a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0e4a89fc59e7b7e8caef32581c1f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554442966b4615ee47beb8649595600e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c21660289d8a9e8845bcfa44ccacc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b552ccbb0cad429055d48a4c28b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1831770541b1cb39a877b1b42d9d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308e83045ea91692f71808a13f20ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86195fe86df8593655d2137a30ca963619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be32da4d8e9013007260aa8b626ee6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19f2391c831afa84459ec94df2261621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6659f7b6de8fc2fe0a4b5ba3f0f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a8af3f7f56ae53d894f0758a4d87a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a0bed78eb720f3bb8594a5fb96b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c962e87074f9fd50567980cdfc0ace625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285e6db3a20c18420d4c3694d7de6fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e77bbc3f69373e3ba1ad26a6c037b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1728d6befa346fc2c39d775573011628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c32d90af9299e2b0f8499c594ce9aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8e5f44c30ad7e8763c283d007b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef407792de127e814b89136280ed3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b7f0d58b64f9b911c48afa80bc39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cbae76fb860bfefc2b5f9b3ab9680633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65aa0a494fb4c939f3dedede2954bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f0f396e3c015ae147faa48cf48dfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7795722d1177cd7eee89b6d9dbc81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16187daa7ecae895514b58d8070957637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c826d1115e87a9f9d7860f5021daba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d858a7c66bafa62784c6cc562b76bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b27b49dd1591f3f3e7bf6b08b756640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275afa8058c532e3268189d268793ddf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66698bb6cbc225296da1a3f7829bb961642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2db27ef8a96d9e7f6ca4bb9818c045643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9785b8a2d87401e13605651891a679644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665e55e8f7fee728fefcccf5a744aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ef5e4cbf0f0c9ec0289e1079439e646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>