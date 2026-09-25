--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08151b0acef732edde567de8603bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a182d52de77dbca765390e0f4b765a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b056e769efbba510fe6950e0dff0003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bc1ffb9556b49de7f9fab5aa2439d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993cc7b85108d938ca733a8fcd8d8c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b0e8aa5d0a77a87b710fdd8d9e5626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f103790978d6d8bc0cb74ced60a9a347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad248b9a325a8e0275d545e95dd4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa8e8720a67b9da14562de9c37c4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8085bb467e1e6714090de83dee21110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd9f17f535f0b48b776b45f1101aaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043b313008cb9cf804be0b64ecae2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb58f141f4d888629b3cd91a960d8b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc138132fb20e77e15bf133a13e08614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9f03c612a16b76ff2ba38aa1cd5a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985233d369f824b447450dfdde732216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c520c1e4c6ab3cec6fa2a4ae8c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628428ae5fff7b79ab97eec3b648766d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd5e9588c0744bdd12614b6c75b4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488fe3b77dace364cbbbbe1da5ab68a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae6340017e43ee5af1f2e880ee9e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfcb04707bbfc7d905c070f92283722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df88af30416ccf2737f95b4be77db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a1d84799d44884ad9cd222751be024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846466331b016f05b24407ce77d280225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58257466a121cc4643b4992a70b7aefc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe194420cd4403cfe983b62f9414c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab545e255d0b5321391c3117c831428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e9551637cdcd5194e1479e14930929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ad2ca5472c8a3d56d1f75d73cb6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ff9452206a533809c3daf7a0204531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98507a317e76e36f7ec238c6ebb99df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65121a5b1b04529c6c4bacb78b3d87f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f4c8b8f2c6cf49b57d67a926873534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dbf24b4f0cd769dddac63fe9c35c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ade2c26f599b93985d071aa7a0f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a295fc71de4216133716c44b6f9ca937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89481f74ac78496ef88330f5c03881338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba901850e2f15f12dbdd09ff6d5b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a159a325dc2c9088796ec53eb830df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ddc7e0eb355c0924215a67318902e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578477cb1511ae8c455cc93cb1dac3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cfe2972e94d3f809e5063c891ec5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f57b01bfd5412bca73793419aea7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89351ccebea572ccf3e7d3ebacdafe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b0f157fa1172326660b85a6b5db7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd4a4d8f6df143dd11f531d483006c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90267510d2375505b60fcfffe2b667848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85abecbb79c13d2f28ecf3387326e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b429c87e19646dd1f68e9a8b13a9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af29e375a00f06fead51aa0e8a648351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7ce9aecffb05e167a81b0dc75791052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9ed857a262bf84af1be6e8589a74553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436fcdcb2fc48a2a798534d3c7e612054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff011cda4299ae98e2eb65acb63de3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e3e7f3850d0a6d1215938d0936a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b945b57fd36d1f6287d3a23f67cb0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918bc676f1911344a259a1b9f0dc5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a5e5a87305e41df9a079409cfd4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e670c65cb3b6e6cc6055fa4fc0d4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e114b226954c3ae6fcc77c9361a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff6cc95cc99ab63542ee303d5d94862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847b974c71ce5c1c1e85fe5555cd7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd8648c1f9d7c3ca594f833a1687e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bcedeaf6cf4caa6338f0df5ad495365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e51d2bc3c39465514f8cb5921478966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb86587684ec821c940e298f82b1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea222bd3a3f8c11bc38c4fd41be14d6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a43fef012cc58d7b257d78b751bb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5cf67c2cf6af61b8dd4dd18c175ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432ab262c21c381d4c3ab9ccb354c7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62999413e1e940d8dfb8b714ed412c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f7413196b097cb8ec6378385375b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b32d9fe8fc16985b482d708ccda49774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761911bf704a75f87b337ec724d56ba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4fca52c4898add642a7729cc1f6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f191e9363094110b3434f03dc1d576877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39812dcd8cca6a467265f9919febd1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba8bf6829d30c1278a1ccc9f5559179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9fadb4b8696b78ec67f8424202c4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c535b2069bdebfa2e3454f683853b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424a5e56391520833ba210f7b73aca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe71b964a0b2c9f682173da020796a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4378891c9f014c4b9bc2bc7f1c716f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787db1c7a1be728db692ce27c6a0fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27b925637d6098e5a20249a875cb5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb11a2e852f1c59d9333e0456d09f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a391ba7b49ee165d92b12fcac70f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a00b972783cac9e5d20e392ed31be189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d7e7134e3e0d6f71233e5c74c93990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff24e5a029af93cdc8bf44dd11d24b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb921b7cb63d994fb31fc794b0f8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f145d8d36956724787b45a2a9d2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef4ce9b7b9d6f557bee2ece4362b6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b6ba9ffa65ec2dee630a65250c7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee090bc5846b5fe2408ced69bdb2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803011d65fe51ee5564b91f022b04f2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954fa3e54261c3abb7d2405de0ca3c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489967092b1cb38df380b576ea31ab2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954ee66ceeb6556ae34e9c157546a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d93ef31db9e03f42ae13d2656f28dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312dd38183ffe0bb474285f909515c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf272962146363ea58adbd1f2fac8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead733cb453e2a94be5a1662e12429104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffada4a703ea59000268613047103a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210dfdb0a705657e3f074c87d3b59b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b8049c7865b55ae8ac2eca98760e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457595023c9a20f95581f19986cd6a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c92aab27ed4fb0cdd3f41aff48122109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a3a6a57f513b9ddaa2706ebfe23b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4cbf4a24220bc3f8884bc7d7eb71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6882abfb71aba018c33426d89cf1d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea43e1aa935865c421c32f304a30b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e2ee3024a3a6a2e53e5df8c1aa57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a3b0aa7c7b8bd084023dcd5ce0c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32808c4c73fee5c02c8e81cb3977153116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ff25e8e5cee13b0709e25548312a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ee98d2d052784ba82b0bde010ded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a013765310cb446b7f3dc1c897a461c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beeef8c2e571ce91775d14fa5cfa5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548aaee3051c87694fdf6a7e25a4073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d509bc411f90c7f586db0fcf8d3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c95e98fb622fb63d40b5bdaa34e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550859d4132bc23c50d5e1ae1b50791124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ab531b63a8a56342aa4bd5bacbdc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e28313d908b52486bc93ad9cd276126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fde0bf30934a66c85a3cfa790257e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15194a378a3c1979aa7bce1b6b2370af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab12c3d72bcce449e4299113a2ed8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e183de8b48b734623eacb9ef4fa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b16630b44069f77401f058447ea30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85cb359f580a2fb6895c17ac30175132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4c37da6ff89fe97ead283865c90e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a798c99ce5fd05b423470dc309653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f348e8be51342c9e8eac79b661862135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ac984b41359d9fec492833982fa3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fb65f370ba97b232fc1d0d7860c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01927bbd439fcc761c9cb3add505faf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204fa316770216e4874d4f929b8f5c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf636c674d6050544c8d8fe8d64ae58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e933de02d4b0410d356d8b5760e92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454a5e07f6b1bc8c7e4c023f7e1e6f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59b5acbbb68c4e6a0b3e4cf170b32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3ce184aad368adb9e0a0ea12b7fd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0fd44d489df32fbf42f030873c779145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18f2b5881bee9fc12e2008165dc55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660473d4e9131d0e38f062234dc93d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817838c927ccebe77e770595a87432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f20abf8ead7e7e4e216162d3ce9d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599628ee032d30e811710581f30c4b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8234aa3fac20857472b8234b701b894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32dee6cbcbbbd57e4a522aa03f2954152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c66b907c5689f6fd0616a69e1b4be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaf0b5df411ffdaeaa66e5a6b42767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c42eabac4a0b61dd6936eed7e2672155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358aad8b2761a8387129ce8db203be6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800641d9c2b4906798b67b2494a45fb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd8f8ff20b72b3039e1fc51cb48af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d8ba00ac93638bef79e736ecf685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa59c1d33104176db5bb58312f24a33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6498cfae097ab55e4198faaca8eca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0bd9c939450e45a424ae4356f4f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b91183280e5362ceba70b75f5721163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b013ff2d9f7609edb259d16b956b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a831f55b0d3215b81ff83edc9c5166165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f183037d3555c80447ae44db6b0073166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b88529165af13143f42a013d2844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587e6204a23b44937e5cdbacf90b09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0029272a086c81d9aaf38a500222169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad7dab36dc5f364d458ef507ecaa98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79cbee38253f8444da56e6ed736d56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec72994513940af3f6e89746cab2af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd3f25847cb30a8474b2610f057bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fecfd1995c23492fbf07bbc1f26d2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaba8fed79616ab5d2082020e93500175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8b4cedb58d78b58c502e4441ac105176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9e9071211911a2ab791a1f992086177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac0a36c2957dc7e3ea8396fb8d1506178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683b1782fc56e86b3d6b5ac03677a13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e2c38e8ab3a4a5bfa3d232dbfdd9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9d2f2395509cffd9b39b2619bd1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5b7999d3a5ddf7eec3c7e64e0aaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7ed6edb5a1bacb39da058ecb6fc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102211494b3acd2b7d4de8bc1a79b36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78ef3e0ae3f8d4b0c750d12d58826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0296970cbea64bc8c7b362b44be7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f68fc13706a3ff9464539afeda08f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873af9d433a6d5eace5393d609b57e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc76a43d05a5f6f971a297de16fdee6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6eeed86054bdf093cac012869afe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce249a7c8563cc74943b37f190638191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed62948e7e2f744e707dd9e5ae36260192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8221a14ace40b6bd8449ee5a488eb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295808479ae298c0301496e90966b6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40215babeecf803af1e425e789ef6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e583c2ac3638b031aa8e2241fc43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356039131102bd2b2a7fbb5ba46382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e7545bc9ca05bbb6d9ddeee70150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e711008236aa39a7b5461be618bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c1708692cae1216b3599e5addea38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b12b087f74175f007d3f9c11567a5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de429592bb4835b9a1f67031ec347d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d034e3c1c91ad80f6c2179ece6bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e26c8beac7500e0b85931da9906d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799979991e8846e1150f0cc3f1c4585205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff917a98d2a9c7d52cf49e217a7d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303c88ecd037774d4327dc3db4bd39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867894ffa5691340c5fe57c02ca2b27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d1f8d664b9736d23061702d964e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0cbbb938f5c767c1200b88aff74bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb94c4dad082a222877f368bda418f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6354aec508c7997245c74270a92c12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f468c0b392967990125ec8cf04b053213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09282be907eafcde39a8650251674c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163558ccdf5c94a584f5525934a52c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59689e59a3e8126418361d9a437d6f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a0793d9b3f26088e3dc210c53d63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d65053b09e8da42d8f919246173413218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a6a1737c27743c7af83007fc5fb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e7525831922d1a0edff79f7c6713220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2f2dd039c0813048b11bd921debf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c06e6a80bea3e3b38700614fa1c555222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f368c735aab0e5d340ad3821a0dcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d8e2a17a465626985cc6521398ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f4f3122728e64fc3f5dba468424c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf7b76c35ae5df356cf30e80e2031226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e034b36d2fb2594564a34a79e2e4d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee03ecf8ed916e9269b37c99556e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd94a25670738ccf30955fb4b236b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda1ee8b54c81ad5204c5ee9c591b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076ff9d18ac24bfe056a0d3e17e73bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a6a16dc3e7bc77e0a2d6a8420a9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c73f8effbdbe6a35063317ffaa226233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5b4cc1edfa0ac677226847fc26c3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33892fc7a62d737d8548a32e407807b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca493f9c3fb8518f14186cdcd6a004236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863107eaf23f92fd8a59c7eaa146d10d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fdfb5dbb14f0e0e8be6e410fc15ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a51be06b429b75d377b4b48561a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0993d3d3ad8839eb2c67d1d1f9c5bc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8215c3ace571c3e3abc5229f2ebad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d59edb1f3706dce93b907254d1d52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b3045d0b1ad1dd8f9ffdf3108546243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e998034b285a5a2837737a0303d7f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49dd2e11537ea002a3b724bc5725e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce7835b3883eeb03a56cd46e4d386246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72a7b6fe79450a96c1cfcf832d1784247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9314bc69fbbedd65e24eeb1fd36f95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b95d31d68ac3a7de5ec20989993ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefeac8d01a529f474e4dcc9ff60be6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d153d9e7bf22ae19afec9d7713b83b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f152996150036d13f95be45447e72e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504cc926184283b7d2cc13c720c3e64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760692fd410899689493c1497a168af8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f222fd7ec81f264dcf096cc8e4a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a46faff796c71abd23cf0a364d37dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa42a700dddb7c3546c5b9cf0b2cce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9598bdd9aacb0cbc32f6551fda3d9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb14e7c08894d8b4b42c7020681d04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43868b99bc11355ead9227daa704c5f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b061e11adfb1f0ae143ae84e8acbb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b707dca05e85d4796de2ace382e82f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1bcf1756ecaf353003b91ff14494a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da3abf12fb5ac3415fcc5b605e8f56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286664e0c37b89f9b4259c3e8b5cb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308adb617f1b8acee80956a683d79327266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b90e87b91610d9cf5464e3d6d4398267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a2e677e0a2776810b52daf722882a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5cc1c508a179c88163ebfc33d6f86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e707bf45e666904d97b7b5d7a3cd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fba81bce7a987e46f03cb01246050271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865d955861d17669bee71961d1a8e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943feee99084a115d651e46923ea38b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74430b20e4407a8d5e5c62c1039147ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384b35633a221a03167f297d0aa41ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806f529a7a3ca6cdeed9701648c9b21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec933008aea5c8357e037631f07543277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1047b323af00609166e95a2b2a2973278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08cb4df21b9f06de83a46716ebc9c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b35d79b5755ba4b2c9dced94d0aa9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34975a1f4e7e6dfa4733514a8f6861281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216a76892330ca9fd2b85ecf1e0382a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881a8d3ec9c3141d8cc5a5a9030117283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a45760e416da17bec282c8415af5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70cfff94d862b3e5c225c40cfe080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d0d901a0cae821dbf5baddffc8230286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f412952c05daccf18532659ce847f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e91edf29d85513d6e4d66aeaa5546288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6f461f14b7c71957c0f281c36f79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0b3d5902b59ad2c8b6e2531108ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f373862f4fe1d13893a8350c9f0064c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae8c14ef84f85153844ea4b8cc9e70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299716bc7893b2e93772d55e24a34b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff808b77a626724b4095a0e69c421b87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a339130f5081f515b9e3ca7632ddc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97309cc5c1ed26f3312bfe2cb40b4a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681a5f153f2f59881fb342a8c7d438297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b258cdf4a05e5005c6517f57c90579298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56835e3a8168bbfd75c2aee17abcdc68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c01ef6569286b6b887ab8e9503dc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621192591755abd70ec1fd74c048434c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ae4644b90df4375a0971f8f9ae10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627af0c0e8eec39176e028d7bf704c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c4d416f6a9e7662a0ef4da7b7028304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ffea5ec9326f23a8cb41e006f0c79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd82da1cf587cc4c9fb4d369560f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca47e051f8027c3182ace97359d9a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c3d9f44099530903d29702aaf2045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c67bd4b96ce4ccb526ceea24187f08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c566a9092ff0dfd68c3b9e8779fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907dde7da507a42cfbf50872a5b648311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772833a77d8ba3edc267ed56cb34d3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53cd2f869162d3fb4ff169defbecdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d4e01f1ebc1b371f8d399d62dd2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879367ec080d8477aa814767b9c04a45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9bf9f8a08e0fb8a09ad99332f13e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9515231bb276b12e56ee9a6c4afc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b62bb43c6ce41ee914d3bfcb62f8d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadef3b62c557d0ed72109dea483e07f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b7da2e09bb5bf5c966acfe3b9aa5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6105c13f1490c42fc75c5b7e5430321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d2821c597273ac29caeae639bfca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759eac0f7185043c90ee32dc7a1b237323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b5d472505394d35726c6ec3d59222324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161ae46a44f123b14b3620f91bb41e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df44cfd21fc93dbc413760e8d7a77e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb99940d90a09ded89a4e72f6c1ef3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b691ba52001c933daba51a759ca1e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf55ac2807ca08f251aeaf5662c4cc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb5850e7e85a2096ac293d55a29168330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d7ff0eb9f22738c840b3472c99b98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced9f16950e81ab5e21c23737a4f4a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2d4d2fc1f834ff36488eeab6709a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5231743d1cb9f6529ce9c8d8db55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3caf50c5b789d1fd0a33d4edeed7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27523d6f58d3325826671a7cbd81d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d4ec8948999781fbe58daa29000ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48a8da935ec3e1ad9fa406f5ec9eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107b7b1fee67315a112ba59ddc5e0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a667c8f3a602e07416cf30f92a8db32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb910cbf7054798c08231e03625b85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac157d59e1ce5b3746190266994f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d39e46b014df5e8d45450977393b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4c4042aa5b45791c473b486c6d829344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa932dbd74682a14f4918011a499451345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4b32ccd1069bb6ee9a7758bdfe67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4370a6c71dec795c937e75c51ebba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fcdf9b32ab7e21db5517adef6bf61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f376b72e3d5f947fe35f830b7499fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa518040a75106560e2da7308888b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1644d1b886abafb290ead737255e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3514a7ac8e94b2ae0c44e12617f1b28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3034193c6c3c12f6711b96b3d4469f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76d97c81644ac083f677b96b5c82f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5defa7233cfaaec15c113061092fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dec1922350c2c944ad9c1f013d510356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fff36bf8ef8382bee07f517070725357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0cf80370fdc0d631a319feda96f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1b1694cf0414c4aa92d31103d0ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356debd70f6831f5fb93dcd23c0eb6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a444ae13c214f9d896d78fc4c10382361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad10fb0144a7366313424bdd2190c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b1d85b0178158c75d6bceab3ccc03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91b03526899038d908bdec2658d0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff8e44b639ea0a382f22bf16d2fdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcf4dc1127aa6e8fbc4a640c08264d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af4af1bc3185003db4b8976d3019a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f57e9ed95df18219007afcfe5733368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17eefd4d411e11e07b9a0f5f3e922369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10505bcce4d426dc840ed54e41d45870370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428185de324bf7379a66513e7f7a8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ccfc66a1f5b69fdbe261590cfa21d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb188377cb0d4a195677f8acdf20f847373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99d932cbf6c0f8552e7e26607dd55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04b800ae4bc54f88917e8a9b349001375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd8ab88e15edc2e115e1bccefc45ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060710857570a00c8ce365acbdac6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131c887c01b107733057a46e7928eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460135d13b3cc3f8d2bdf1d7c41aeea9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc9e86ec7cff9b0fb40ff172e0a52a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926e20223de9e5c74607f3942d44e30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbb91e81b65d5fd1291cffe6e91a57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b76a21279b35072e1245d4a2989ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1336f8780f2f36bf0eeaa5292b68b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e64718486b862a6d06c75af808a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947b79b8d57e4553267e545e8cf9bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fca133a9b6ab92fd01c0e5ea53e1da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7aebb0e42c9dbbdbf5d79860756f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2ca33f69f50b58586541ed1c90b9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047cbf0b0436a867b0a2896c476d121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0b39477e282bb29d8c125f92096d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0be6b211c58c0499b888b6a8572a4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d260503ef232fa41742ecabc75e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cfa6cf8048c90c9f79de15d25572b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec631e342340d9cc87eff238daec4f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9073f4be03a082f7cd6ee6b086751396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753577424aa55ac236260d57109a8e93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73f89329bd5b539681df6fc4376fc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6373a9390d39a4771b611acdae9f9e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26475d8345d27abbe5485e5fb5f42f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ae9d261a77c8c52c563ff881f3ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace8374a89818c2fb7277c5328e613402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854694dbb58b3679dc94a9f4ff0a613f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bb64e35a0a264baf6351db2939f4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2984c15df9ebdfca9f45683b09fff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111d431b0ebeded857949a458c97a0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c219a2f481fd9d0dd95ce8667be84d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497c010b00e95746b64001ee090b68c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51911217f245767550d80b661f11780f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325361cf22a72004eb02fca95af8449f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35194861d3c9a020638bbd0d80cfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a07ccc84941406e60263db80bebe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45122ac11bbad74e0fcad88ab9c1e65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfc1433c4ce7fea1138ff99b4bb665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732411bcb8054ad11afbb1526700eac8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694686ceeac7ec430485476595d18a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7817a74a9f2890c3fae0212216a72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d3c75f01d21c06c7de3c519ed4e38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10949e9e4e0721581260e0ae70a40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1830b5ee95b7bd7ee6f71860e14cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d6427e6eca66dd9127e05d65ac27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632e9d57420c552cbf39bed1ee7648c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae802ee055d1c460028899bad26a85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeff600fced10865ded34cbf1e7af0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947eb9c00994ee941971b4b418db81e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a2b353d0b789436ce08ea9f8ebb58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac993f8620baa2c922872cd25dd1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688012f37eab4f36ff0437a5225253428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c900deb4c84cf0c678e7bced9698c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a6dae8702e92289e9c191d8871d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ddb052ecc8a8169989b0837bccbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134d6146b0e3a14a899edcfaf311935432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85d83acce6cdef99c07b5114f9296a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10e6aef300e45287dc453cc0dec1e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3258d7d7247142709086ac43c9f7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b762e38d65d1b7bb267126f1fd6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097f30b507447076713c1be142ce4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bc2767db19af91c797efd3b6b5839438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f03fbdfd6650981cd363aef3f30e74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e6797198e8a1b7042dab9ae405b74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423cf6409e76124ac4413896777ddf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b5d4d2b9ded68674114843109844442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249526fb793e169446cc1629544c67aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a408fc42c955f22006607bc04dee02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc79ec3bf1efc8efdb5ce2ac7d147445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c112c9cad6484e4a6a4c106e408c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460cdb79beba44d677d4b6d59be8dee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8695f098253a5e92d9d8bb2defee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df865ec34fc5d4bcf1ea41c0c52c1c65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0bcba0da374ab6001071a54e278b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7400653b497d752d84d536b5b1574f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff9a24972a6eddf4e7d767b86dd767452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223e7b7dfc48727c8ca29a7e58be89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7745fc01872cd8f1e29c595a078f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0dfc909bc58971b613f499a7bfcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e0cb625545595336f58dddd18134a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1fa218e60d72361a690a9b9aa9944457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614da15033cfd824affd46363f1c60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f07a09d9c6e0adc573cf0d5ae1ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ea9afbe9c47d9c337f1c471f2a14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd629bcd3aec2d503019f5b0c759d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799f1f8ae985314115b6a16393e2b3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef1641bd0e7f713a8d8be8a74e8fe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a207b34cd088b332de6fadfd5b902464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61db44bab26a3ceb793e51d86c218ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631268b5f34c502bca11dd3483664b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b42eb9a63ba20168918fb6bb2150c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525b8ccd22f90c9eff0aa8c746dc4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b501863baad92df92ea86e6d2fe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac7ff43fba7f6ae616721ffa337126470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7207a60a680ae4d0b14801e353c24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264244639a160e865bbd1f6e0a69f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e901c0c8ac1ca8c3c4a56e88a7d06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d761b200cbaebfcd3ced5e08e60eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994834efb52894eb47b880b146b588ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e0f928048a1ff40e8c05aa4ad143476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925546adb82ec6cde20254e8ed11b21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050acb0cb52543b5e188624f814a1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a942e1498010b2996b6c804babce3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cfd85e8e966dc617ec3603c29ac5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e37790c4cb24584f3dc7ae07f8e57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd822c27866a190d5dc7d0c8c524be8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbe9e6d518e63efe36e5a044d92191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e03a6b0235cd49d2012ea6654f4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca13efcfd0e8c57acfee0d83498adc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8749ac97f6b9ec4b1d8c458d66542f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234229a0e665fb6d0e8f02c073011f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe8868c209f573f93d6139841123a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c316fc8a04d1456b82a81e3fac036b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd7029743d81891c61feb31b1517bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ba70052853881dc625480121fb2e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100cf16c620c45974f8ed53de7e1fa9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768804f3f9cbeb5425c9a6fce99101fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859c5803aa569870490f4c24275dfa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb1a06faccd77428a2018486794950495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e657f2f7c443b034ca20930b18bfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece053da46374b8ff1b11ad2f4bb8903497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a428b898fe1dd49ac972c06e0892fef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca14ce13eaabe4f390c6b6676af1c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9448a2bae508b9fe21ee1d37c129d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5188f9b676527d17c19900ac599388501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c82a04265e840e7787bf93e62e14da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233078ecee7cef9974a74e15e86a9ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13244b5660e255059a520bda921827504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e441b76864f65170a9a84f2a7fb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a1e820a98326947bf5624101c944506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ac7f18c14a5d7c72c66eccde1cca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfefbf5da9d9e95dfeb675ba10f829508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a72129050fe6b7d60740a83a68bd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affc8046e57c23c1838b78fbce81329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbb5ea17b7c8e59414992f0149d82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99cc6728e6d73d40ccd9cd768c021512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d738379b5e7e768fe11c332f5d29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8bee83929220ba1f62e923bb623df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac27656782df427fbc615191ebdb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea039e24a677b17565f6afc7c0321f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947bc4676e13390445837fdde89dc06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33cfd260d5bc029f2f096f0fbe2bad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9874d1c00d0af799f9bd6234a9cc7a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ffd65139fb44c2a429f2707093e27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b471b5fee669c3aa20ed4ae8d51f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403caed1afb3baf3c2f8bbd36d65ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c8826ccbcdc2527fdfb8d38493deb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c055eb4c31ce3829a14f97d6f4c38d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263afbdcef417c08345977711d7798525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6a70cae012767bd4c4173d182f01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc1ae2d86c05353546a6f9f1daa0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7372cd343de7cc77e4a9e2f31e6dde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3d51a0ee2c180116035df24a2c30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92c04026f2d0dda4a1b3ec8b6f6d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbb2215967d76088e075e45ba32267531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c308912e50830adebef6b3f254c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c38deb5504fd434ac3696a71aacf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeeaf60ad722118ff22becf65dbb42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc2db2869b1deb769ee5dad2306a1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64062553444bfa8d8eaf38f340848d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c343e6d86b5314ba32f9adbff9cd2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40290ccc11478448819144c29b61d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211bb7de3b85323f123a4915046f0e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf2867046b7af09ad7e6b5b186a97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dfb05d064103fe52d62d67a421d2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d020007c6264cb482fa55f59dc990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a7ae44e3fb229206f6f819f026bcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c4973855f5f70801ca8bf5b52b8ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb754cff789e9100638b8448daecbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742e1ccdad7824149885c1ae8d97d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c240ee6994abc4afe6ed23e1697b2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbb5fbc0e9d58c69c890256ea16683548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29d22bdd621936caf73e8c0bddd476549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831543cb1f5f678fdfa2371ba53700f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee49824543f2b72dfc5c59ad95f6af9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd764e6b4eee7d8cbc934f39050df77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08df35837b46fc9ccf92cb8280a099d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f669f1d6eca3975198fdea28bf68a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd23d1ceefb1e92cdbd332cb0731f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a52579fdfde309d175e27fa9bc0abd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde689eea1b136c70801197d33e26c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e569fed6e7c0e9300ed77414b855b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43ca53cc42afd368fb7b1db843bb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392e8539039acb42bd3ba25311e14a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0064b6651584dd57b7e10d4161bd0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c4b97591714ea183080711367b3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a722bf92d28a05a4c2b657feaf6cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a16663e56d184fd8e7091f1ae0a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075d4c0e63728d57f66d915e6634cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c1ba5424ac98fe8a6365504d35e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa5e2ae9285233f29696fe0c548f33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b273eff5d453e20bedda5f9cacc0fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fffcd083d824da152c369798582f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0607bd2a65533a32c2e34a19f18d10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8260f67a89af2ad9b1eec331c35b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc1b077d6a1b264d0763af4f8adf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b4d1fd047f8d9860d23f7fef7165573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369e018ce93ba4475bea6592bb3a675574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a39201ef5805f2653713fe09a09ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0114af148b92bb0cc09d79ffa8569576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c90d19b7a45ca8054fe45a474f03a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c9a4c8addcd8fe4eb7572ec96a353578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82356ed7df2004606d3cb7eec281667579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4565184ba7b4547d9d7792a9aa045580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c722cc8e152fa9d968b3803880b1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c34d161f8c7e92691e4229c4a64f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c848729a3e4691ddc41898f7ec6b1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9d6a46c22b96ce400ebf699a7e1be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aabe2b49aaab2562ca3eb9e0cd8f85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e50c923a857091736333dc83318475586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1790f682c814088f34f1e581fce822e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6fe1cd2fc9d28eb95187ca12919c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09eb3a4b4b95ca79b541429f31a6b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834db38aeddc40e04095707747d809590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71cebf1e041e6985a658c529b03224591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b00803f8bdb1d8433dbbcc91fafb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2996c980c244444e77325890ed46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581277ef2892146f4e71cdf41d0fea04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4792798e66b9a91765307eae989053595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4977641025895b4c68e326a62f4908596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903b35738d8a0803f800df758fe15f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffbc40c377661cca5977900043d691598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa6fc79063bf958b1db47473edabb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659876c5f50716e547a50b36b7adfcd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a8786af92ca147c63c12b77962579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547e0f9041dedf239b162c04f39131602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292900f8d1139aa8b926d6d23ee2a60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f45fe4c240c1ea178caa011cf54e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5682fcc7ce4800563001cbdba269605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d356b6e0e8bc429069b5a1a9b750e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169fe8bbd9c225d025233d131cb43e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25122004e6fe681c4123f915aed07d6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781d074402cb27f1ea52585d7a99b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9727c4f353f74c4b60b7c188cf8962610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a18c4870de89d62cc549d0329a6b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f3993555526906a5b964ae9a7975b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a18bf35cada705c950b79241b9b64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349dd8693a9e83afd3eb6da5174824e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9f598cdf0968b3e850018e95cfcb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ef3f7e6ab3fc72b2d14341eae4b65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68555f889cf0c76c41763d98eee962ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f2fd625ddfe176bdd09dc39f4ec6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ee9f58afb570b37561f60a94c4ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb70f3414affdf566c0a84406132d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f339e9bbea8d4220563c1f3ee183621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bfbc985765e57e0d8846d93ef4c22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a185e8cf851c484ed0cb12c443927623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa95fdbbd2be04b4ae192cfddf50af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933eb3e65912205205cc8b228d54691625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf0ec0c2baf94a328b664ea8bbb48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb620969c84847a95587ffac28b675627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455431c4783b208164dc68fbce731b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e16c78a39b874a553f5b171128f84d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d492179681ed09bb5499b6545279630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a47e6909b49e64fbb96a66487578631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f36d0f1125c5380a2248b97642f12b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ab760afd2f15204941430418ac80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb11d443b372cc8f398d95e0c0cc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089ce2ff30d73e24568a8ac2b1cbfc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e5692f1945d905321626a8790295636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0efede5a849ae072f39891b13567637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df38c27c13f54305ea0dca04fd693638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba70c390b956b6396cede661e1b35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c3363d2516878dba485c149abb2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f405961508863bb6239ebc74d11bbfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ffbcef08766e2ad6c33e4c12401c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1caf475f92131616157221abb67e13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1c1967b3662e727487938f106fb2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290ba49fa3807332d854817dbebf21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c3da632fd51b8b3a083473a801bd5646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf154216cb46b318627710067586f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aa3f19e144c93f50a66d65022e4502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a250466f11b689f7357ca6f730a2f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527f65ced10639023ee6cead31913d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdd0007c823b163e51b6f9e7c576fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c506dc0587d7451ca97cd3fa1a6996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a727c91d35d9e44ca7bb3a467629927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397987f0d35001edd4d9b6d9f5e7608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6db54c6aa253fe59fd7fae16571739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497a79011302c27608c17fd88bd9cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76576de72405b6a01bb041eb09550b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8caf918f16fc749caf5c674574aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4366571944fc6c7274b838aaf72913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ca0c83fe77dde0c760fb3d263b80a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5000a58938806508fbd1037f10f3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f17f16a9f50166496c4aeb0df1f9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a5696cc03ce08c5ea9994172c8f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8aa0d1fb6bccbbe4a8e1834bff5d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe87c0db754ff5e4c08dce2019ee8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb322f733b0a80e77bef0d23e8f6587c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c38035123baaf0b1e6b412f5a6e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161a213da0527cc44ba908a209462d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429463bb5b74ae19a60a33ba090d92a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca038697ef7b2ac0aebbf6dba601ba924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28f6b700a83e410ef195e620aae40b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93edd259af9a4fbb82b7197ca68c7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b03c6d415cd89251069c5e0ea54bb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de498e8395f143be235e77f569df2b7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1adefea43b76ee997a8e56014e0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d8f5cb57e5fcd224f84fe8258f19730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b541808912f045114fa899cb89cf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c387db4bc11dfecb6c9663af2103aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcec669290234057bada5a8a8305b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa405a12e7c51477da2d75d1d191ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a896e3c3d000a8b82eeadf091a937e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2daa0a2c3994b72a6a3be94ec04d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eac61b0200571c790e272522a03a7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fa21d0f5a99043818ee593279889938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf6f0ef3a7e37fbd7a00ee7aac03039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e7168d0c6c376f73b50cb1e8ebc4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a7d408f67b6291bccf53ff363acd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010416474fe0ecea97208fc8268fc33942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f367a5039091cf92e92778788b71ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5631b4c1a30f16d1cfa12d9bb3791444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa181ee53159fca33eb55154e85ddf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba7aae272d5555593562509c7b77a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45d5b830875b849d35eaffc87ff6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf42526b7fa44e0bc38eb22bb1378e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272fea90d45cdf36efd876f297ed6f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b22699b49a3eaa8795148143eff350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4840fe291f38e08379ebc3eeb522e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422fc544a753aec0a39242978dfed7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2d46c02636368aaa239310bbeb9e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280a9541df79ac676cd095aabd3d0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1fd5aad5b1c636b3fcd5692f266b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b56524150323b5d6ccffb047a1e8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bfab4aa2b778cc87bdc0aafcfbb2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f1a540af2603076e78dabfc97a4fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d172506f6568d256eaecbb183f3cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bea0b98f6f463b47d6e796d9b181c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37aab29390a35317677fece317963761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a61128079a363b47ff91bc756ef862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdb39782abf09065e0ec36586932a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8a105d62985c3b0274d45e28f0a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67953f130432c576658fec827d40a0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0749f0a2b9bf7485860079a4c26fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f864d8f6262aa344f5cef5ffc3b3cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d2a6ba0daf51a3494fc4b49fa56368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bacff1d4b3befc6822e1f9e5a209a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472898d24898e4018ea4ce4efe40f96170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf130a6993cb2211ff25cc289187ff871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81109799f45794702a119d568a83200c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef935b989b5bdd7098dbaf2ab5e342bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84167e040f686368a40e20d9a2aaa2a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337493f0783d3d3a6c05c201db5724275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b0401d002d7952fb56ba2dc3ae0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a98ccd2b9a7a66c930e5b6fb9e03377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb29f9d6458c7178de1bfde56fdd4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868a0d515cf6d47d2de85f9e7d1f4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66e5bdbe669833a25100c244ff9f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe165225d04e350e085e3317e8370381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e1b3e7ef5187adcf2e92325f152982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0830c8da47ff7a20715ee69e84e9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7328884243eaac10cd162399693d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9412d16254f91710aa78f6b0cf97c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ece8733305b9d5d1c3d24ed89ad8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391548833093d6f1900c21b1fced107c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ee602ffdd296c8f6a803e822dcf3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a5c7ae7b48acac47f338e2c881b7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924429349d17f0d3f980805de30d4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545e5bc0990fe9c4608be3b262cee691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d312e5afc62a1d3f965f49d8e5dbd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a5364b43a3ce8b763af1e97b528b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcbc930f1c85d0befefd602239607594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393b9fc2cd035f301da8dd198b81a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d2c5f88cb44340ab8cccc9ee798a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b402f3e5a763bd14bc4a0015ef75bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e55c92fdaa9f011ec38ee85547454998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c5df77f82b645e2984129f6480da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc978fbfa6f2eebc5d24e99b202f0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9138242466c6c40abc937852faab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed1afe390507a2615798e382bc0036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d78f94ef311b7781b6ebceb0cf49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e894f7e348d29d201d408ff1b7fd14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1c6e78990a681f77968dda0c7d63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56ff4afbd61d6bcae4d0cd76c8092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d724438e6b0527664f62498e5972719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae332dda965bae9f8d5a367a587387108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae7881a90cf8dc72078e886c41416109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b93d652539e080148d5ad8992a681110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e0e50d7a4911cb056d0391dceb3ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdaecf06842ee88e7ed41352ee8050112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cba5e278dc16352a1b3a20a82b7e4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110e85901149e8a2154ffaf5833117114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00e28f1971c56c743902c11961d97f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224025ff053615830a8ddd3be0fbd651116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39fd12aabcad34b79d731b6f3ba102117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db528efc58fd5eb26d32441fe97c88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518bafd61b25ef8e31b683fa4fe3626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad40c8e10bcdebbebdd71f92114306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1dceb7a2900459fb584746c1e4e67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450836fa708b9a3b1e1b57f870ff9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95407ecee22a8b4cf629e34e6eac7b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30f7eb39e145fbab7bc0a6cfa7e735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00808f32a81b3e65eaf683bf9c250b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e89ba957de7516207141a65996b85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3991428fedae7f786fd31a5e59876d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea458938511cfd86d8fb7e6b71067e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64da32f3bcd57b2c0b4c72161b1ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53181b5799a754f6686fd633ed70b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c8d2944caa338f91f1def1c36000c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a55c2f020350663e67feda7cc206a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43e60d9aeb1279c24d924009f7f43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c0ebc28ae22bddf4aafa33042e72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcade3e7cbe608d41ac24bceb218c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd865adf9a74767cd3cdfd80d44b62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcea2305930434ce9c06725a8cc2db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d634c8ca914a15c0830895aed96a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b4e88926c24f1faafc742ab40f5fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d7c33e4d7a665319c70a24b0073e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6d362469f21bf87e1e2f68b554680141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b389ad79f2aef9d1f04140c258acecf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582885e488c5dec4b0d34552cff117a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452dfd1b0af30310e2b44d568367fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc423675146ea4702a6fd84a07b2f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cbfb885158020546a415b714a06f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573cfd14e49e493409533f4b23ed82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a72332b86910dd30aec1202e3ed8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e47b16485d9acd995544909ffdc21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb2be3210795ef3e8ce0c7d0eadb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689add79918c12ed1aebfce621e00c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf7591b9e8f06479d5b1e8aee6f35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12364cb43f5dc85168e92caa23fba9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441569ddfa90838aa67e4d49afffb7eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297f11abb359afdc4a8f3d2be02e0b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a20e36c837d964a8d5c9e9d01e0ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f9dc8f971e8af8a7d118811b24ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794700b45cbbe2161d7a684e957d34b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fb0e049567ee41e08cf6bb8be3a44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4429d341792e2a5d95ed99b028ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec36927e3d62577cbd117caf929c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6d4470405802ca7b45c55e2da870162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251180f489532acefe129cab73fbc4f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f586ff6d31773a7439331537176e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee486d359503da9fdae18146e804f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ff19387af75d5e024f2b96a3fec9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb5d6b1bc690d35104da0d1f9bab6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f3d1b11e735b88b83f7b5f927025168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a98fb6f77b698add8c695c6520be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5289753762ce4fc2b77bc1003ee9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf0d046da0feb761ea29b851d72e6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23b5e50b4811515b2fad8e67550f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caba87999467e8727bafbe921ba726173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434128494cc1efae5c61823709526335174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea0a99b488468505a3b12a7056129a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b0f7f73beadc2b5be278785a89c66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83bbcb77f1f9c3256b800b4c44e7df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2fc59391a566ed39692d79956d85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e23d02963d60e20c67d83505403d34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59d55974c5300464e2f21778970215180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c591b344882fb76ef9ad98dfd5db4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f574669836100f26153438ab026ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc31f44c726a59105ebff9853cf049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcfad6a861edae307e9342e58571d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e69d604ee934cf05fcf41ab1f8830185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b522641bbd9e5fed2d956d8d50291b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244ef88ff0e0124cf7c26f8cad0f00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15447a9047a8583053478ee278034d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd300310a249f76dbc0909a53176f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c88456975f8612fe631a2a6b0db0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42053816ae54cafc6d47972fa98daf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42281231ba78a2f7f9f6bdd154cc43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde86a6b75d799d25fd383ff6443db6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8f0910eb2e94f975c43df6ad0e085194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e8dfa5603b4c002e3c5a7e647400195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beeb58740cce08a54b0e3343b330d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0227c435e1918ef69c23ffac58368197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91620f7bf04795909d2197c3b3d5b10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4515e86d5cf7c07c910bdfe106a5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f20a432fc4d3281cc732edddc38dbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3f82628405afd6fed416b3f4de4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebdbd1698be2055be93b6908df230202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189a3020377a886953cb8434f0435b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287528dbcde0cc63a23847177d850f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7057d3445c72d5b2402bad94f51197205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e66f3dc82656b71b21ccaf61da73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1c1e5ac8044f56a250aa39defcd21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab16e80bbc0e3a47f61949d9b666f14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2177ef0ace084dff67783cf62f272209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ea86480573dd72edda65f12705352210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ddaac93eada5eb26430c173582943211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca2cee0668e7c775d1700ea4d503f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1202b90bd9f6f91434d077df9592c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c5bc1b0d2bd98eddbcaf361c1695214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce7da4694753b08db93cd074f72595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd98b77a320b68ecf6adf9ccfaf13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dec99c26ea5defd9715b8ec7b73bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcd65a5e5182f6005cecccc72e6911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f40213d695b061b39cf6d33ea787de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa20d827ff0f8a1408401a81dffaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba83d48fb5d644421b62f8dbe468b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f84a7eaf289405cbb2f9af4fa80db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af84c9c209d30ba942e217abaf78f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ea3ae0894d44f07f0b6ef05db51d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242e4b3c68d33c30feda6537335311225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e717d26e55e425437711314a15a259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d83e670ded49916801d56533c9c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effea876e1c44ddbc48be603ce3efb90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7aba2e996ed26c6d18c260ed8c95e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41978370c8a88618bab3644ebc9d6b89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d99e4bd591783ef8e1761310bdb91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc0d40c75ec25f7848b220fcffab43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65becc2f2b87f56996a2cd3ce98bd1c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108292f108d2d9d78f587549812c6bac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110808e9fb5636ef384c6978d249429235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b66fc95b338f5b9b24e14b9d138ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49b3bbf865ac3ab951c568385e9436237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131c522426815121201c5f2a0b9605238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af62e6a3bff340264ab8471cc3a97c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717b0b903d17fb3a177689dfccc01af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a95e9b2f34db26494ba46efe7f399241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965312fb959771cfe7dc050262e4d6f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece59235a5ae38c6dce7f80b232efb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd66fb40c6cb85ee813ca98423e20ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132295050e828fd0de6dd9188ecc7f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb49d1437ac438c884711c004e3e6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25069bb1c475c956b459930b57071f6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d86af37bcd81868bd6c2154809a2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c995d4aa70b95f03e35382bad238249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689243cddf64f721a06165d1a037c83f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198242fed4f9ffd630eca21ca3a9741251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034f5c0df99c228de3dd8c60725a79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e386af83f285695f6ffd5dccde7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecb7726e251039b8dbb1393ab3e051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec3b0cd9757ef956b0ad989a32798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708444fa8c0b3491eb324ea01f9bf743256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af30efd3145792b9e61f2aefded5d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c028042210c016a7db3c37c400eefaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f73709050b9e42856a1e5d792b474a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac069bfb582b1dc16f5e6e511f661260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cfd1044e81ce10042e5853fa960f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075e7ecd9f4e43ae85d9a8db7e09a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ae6599499b846fab9025bce7e44b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b036fb810375d2f61eb1a6c370d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032711f5b8be48d221dda6528fbe8c5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65a8dfc4cca33acab5e446ebbd5bf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b76c248665559f60c82a021b23a07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c7c0f68dc0c1fffde3e72e214ee9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7801ca8078b3d33ca97e583d16ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a397943d96ec304ada0138eef5ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91331fec024c65a8a9f1f2d0f5b5c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e95af11ae8822050706085d797341272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb64f15a41367419d8b0fc7014f0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3dc872bf81648a7ee613e164d7d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461da988e0ca9ff98a565fdc2d3268d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe253f6fdd390a88e14bce0e3fa3bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ba40a21b8e7a5816f978c53602df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901254eeb8636713a0599955f40623d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32189235ce812d69700d356e95aa2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f4d69fdaf8ce02b4c167073a05ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93497ce7f653219f6588ae74e07ead88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a4257bedabb6a3a1fe0f44d51d952282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e970c9a272b16cdd304deee656acd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205029fb425999760b35a3fe3f24ecb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a226a718321c8710a4f174d27d8a96d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc358c50ab3fef9c34d1c724ef68d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ce00a6680d66ef9df031b244289f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a9e8e44464d293e885ac5cdc693f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f76657150f13cc243cb021dea21f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01b4c0fcf19f0e6178173205e94633290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f247f92be8ed98add948b951a5177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e190ebfa4e7a28459bb0a38ac150d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0c5cbaeeb943a861927d13654cf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c15f0bf7f77097889d30dbf13db42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ea7d452a27dedafaff4f1df5f52d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24224090788fe48dc7f017777f3c5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc734ebb21323d99f2693d9d0e3a3d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790b9b5da94987c7e9653f086488e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb7f4a48928df6f75b803d7eeeced299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d276e8c15f1ce51b6cdc34f2d3a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f03022fdbabe8e4532bc47b66c21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be1bc4d5cf738d1df9f6d5e426e61d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614382a96aca000300ff6c8378d127ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a1a461e56326a1875378a369f0c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ef84dba836593d70307b762a5598305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14e3b3e8c17d380041a8a7d6efda6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01a5e6a3d39a1cfcadd616bff49991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427506168d9ecaaa71eaf2ae77f115f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5cc05f2f9de48df1ebe4851d50617309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d38896adf35d1be4deb10b1549511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28ad286537d6c6d3da578b414a699311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20d8d5781463544decd4075bb2a5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c089fc984d76859a8e1998e11d06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d24e554457bd457e8046b3a0bb192d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac1ec4e04c4273d46fa1970bbb213315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221e5bd7ee39db10a4eaff63b5b6419316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3c493fb434b45814bfb2ff1f3f5b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaff7a327b9858ca644f68e9dfad97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fbf8920491e954ac0bad6638421fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43333079f5651ddfc572c7418a0440c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbfb6068c15dff2655f3b814aa6461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba1578733e0f50924069e37c80113322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a638dc30c2a5080cd58079e96952323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174265a2545ddec703249efb102f8fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323f1b440390f5cb0c4e67f8ecbe72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5661e080e23774f8a96995c64d8d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc8576cb53764805a1a8fd0fd73dfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04faf68e79daaafab2541da6190a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ffc7d639f19c129b43a656f7d821329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d109226989e0d08787e86eb5d926330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0f6a28cb08ce0289abbe397e0062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e005d1996e6dad2cd67f8bb0382be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5091b068dd724dc8a132d9fc12da2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844c5799a73d1ed74a45348ac8ebec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57198c1bc6fd657f598214e435f05e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9dd8e8fec17e85b3c842a1c8642e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fbb886aa71689c2e46fcdd43a3eea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430969097b22e045da376bb95cfe88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bc5540f1375746616de3b50bca5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e21712b0faac89af743eba5c4c8d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf79c70a4b21fdae046a8ea081f23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0236aa970706c46d209d63269b976342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4876509254751293945c936ab679d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e15fd61fc2ff43ff675ff40c7deb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d50356d6eeef20d3bf4fd1ff1486de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a25ffad2dbedccb9c10599b0bef2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f0f10a1e228ca3989b948269b9d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b877524575769bc7d92777df2fcc81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09a8bb85cb6f0e0aff0a881f39b15a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092fe2a41b1c741b4693ade6038335350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa449c68fd4cbc51b17fd3cdceb5bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed482afee01b36fa1478a206bc006d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b9497fb1bf95f76b5ad3cee75de4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6298fb1c652d745ecc9396f5cdd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50badaae9b62ee3cdec84e493b5b0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a67875f12ef2119bf21c352efb3023356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e37d1b72ca1cb2201e39383a04bfe1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99dceea006f9a8ef8b77b703e7aaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53a466711d19dbbe214e76791e868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c6c077d85fc7335660d712bb5004360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638202ad1584e978090517fd9b34661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bbcafe10127edf717d9663c11ff3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d085245979ff39689cc185c474ee7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897b12d509a2f65fa88f70f733f7ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045510169416f2e01085f0384391772365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb1ac64b4eff8d4e1816a515a25f36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef837078d8b0d5cff5ebeaa85688e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdcc50358b4f621f67acbb15885403368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be1814797f5b45af61a150559a27f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175272386b3f2674671459b191d2ccd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188c7e30ae67becca3437c8dc2964f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef1e7615b7b47f3116f21c9268cc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc150fc309c24a29af1766fd9b23982373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cc0e9f1601953e373637f836154d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbae24a6b80f178b688f344cb49c43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d105902b50b14872ede603d7ab0579376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab1afaf2b9b17cc5f04ea43fe28b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bfb13c2c1d89ecfb359685a3ec6f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3153844e03e012fd0c7d9bbc37a0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfff7ff1e08ba8e9b724f876773661380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f341f2de43b0518e0194b6e7a7040381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6850e3e833bd0e64ba24ddc12a0054b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990731efe85e3f9093898ddb45cf707b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b407101edb78df0907ef39b99c9ca1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de080e0df6a95e74f01fb02d795795c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732a47db51d89ef4bbe13678fc4df4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7229dc8219fb5e940becd6dd63040387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98708edaa226d5c9e29c389f15cdb378388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c122a58ee98437cddb85fd65d8a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8857faab24851963f32fddeddae4f03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7928c59150bc9f63104e2214d2a5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8d1a29a66046e48e7fab3b201c33c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de33509521e35950e594b55976f01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bf3cbab45ac38addb6e2fce993bdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929040b0c2393bbaff4d2623d14a2a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601880a22180e059e98ce249327639396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e758234ba90d615f1d42a46af934f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca419f93cd25133f2e558820aecd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ef759b3c9a8be49c27d9ca7abe0e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5e84abb5062559287aac3b58ac460400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f8c9ba3dd4cdb335dff5d7abda393401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb996384464c4821af0fdc0505add6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba930b2aa57349f7d2285e5986850f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53b4eba03dfdc49df88204db543e65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079adf4f1571c1b46cac7a5c732310e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6baa04a4561945b18e63074fbdc00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dab9dd8adecc56a483f6db2cb1dfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08997f864d5d1b2eca2501b58bbd0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b20bd52edd9069c1912995835c04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9404bc1151128663a0b742e6706aa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a087e5dd5b04a547952c5b023c24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76050db3a0d96973dae6bd08b3415dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f7becabe5ef56f59df1c61cb559bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149232b77c1fe22c4a4f184e69aab9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6782805508ad0551ba55e7543c50d27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e3332730d5b1f322c13183c10221416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc765995a979e2fb3b06801c6f8d6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be1646e20973d30f37ca93e847a300418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ef2cd51eed119478e9bbe15fd784a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6be9581209100ad0ab29af4048b3b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd10cef3a50addf6de4d5ec65d015421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf26e67356d87d4e5af0ffca0113a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6e29b0a6e8146034e1f3d3b581ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0fdbc653cf037e1e5c098976e349424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5385531af4ee542b53eccfcc53793425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5933b4959149f7e81de40f7c6cc861426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f5e344ff739a3b33cb33c351289eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3fe27b8a3449c2e04ce999414e2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b5a655a748b48d6c082f3cc767e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece3f74559d0c275b5d7925b2e822eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7376ea653f913cd6219616ef9a768431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463bd27d130b64558060b5cd8d1ec21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09545d024056c6ee9af7832c74c5fda3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75231a1a2a0a68b173d78182b1a5c32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0012af93748730fab361e7471039396435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ffd5e67b088c592182fac325c751436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90b8c47ae302802cbb37ea951fe72f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703262d7ac848eb9b78e51e26e9c0a6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60fc554dd59e5491f7dc33b3867add439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e13049a1511fb39709b78008b635440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182994920b398cc7d1ba50eb84dc0bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0234d55ac4e7fc1d32351e675e8393442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a660f18ab25051c080e9b6baba675443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0fd50df882dc6155167e27628f377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ec26e8ed25ea381c0a85d3ddd227d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684991532f55e72dade2a10ed0e280446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7752981eb6e0ddbb0cadb94b007042447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d9986a91073ead53e31c273711bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab29fd9d455ede7e20b73ecea06f29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22839c2f759d0298af5954db65730c49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f63d4f6dfd9c36f24b246af09ca50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09f931893013ad71537105ecabf0d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cea845b0c2709ef9483715f29e3c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22dd39812f368f838f2d442a6615a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93548a7824765b74e0f81334398c1de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8cc2ec0e36bc94e36858d7b646acc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f852b67b66f47c83fb3d7936828d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1682cba6d06b547490d93cdfbbff4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ac92b92da2192ea0deb2e00134ed6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1547ababf9d3dd566dbed33ee7dc5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272514cd4b77c8b67622382e3846e6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a159be412047cfb5a6cb47b5d1174462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e07d09cff6d48467fd465fe9ef446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702fef402e51fa82798fab89f512bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f465d0625b4a5c724ea0d966022069f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ac0b7d5fc63d342f794957373993466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb5028b9d79c7b6a6add592c5acb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945063089b9c180bcd221936e9f3d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31979abf36cd949785bcf38c32d7c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a3e2080cc3a49f747cdc804e02d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f4c310739388830b1b4a0c3e1178471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f36b5fa05f2a9f2e74e269dec7a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd998455cb15f67f247ad5848da1a8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dca737754dd96429973ed60a11ee91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18fb09539230a49d6fd1f08fa983f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5384a325b0aa2a8be227aac1eef8e6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d392aa243305bbfc9883c1f36deede3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086b8e4f460389ba092bf8b6063c3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e2387f9ce9dd9d5929659bb1c0bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020435ee80d59a15350385fcb5ad823480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d66fe5a5d7a075f1b7989b45ee85e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84b31fb3ec08619e74f06139cb036b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a6d3703437d5f3e9a89d61303f251483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeb9bea0aca868947629a21ebad4f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99f017d4f4f513198b275cc383476485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febb89f6c291a46d480da80597e1102486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adbe997046554a6a545a3c0581b18e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029b94fd39a11bbd8b3d865e99fa99b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998fccfdd07a3d723f705e214e4b960489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2885eb184bafd69968f94802fe579490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36c4e37545413aa21b86a57b51aa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050186c8a3f2279f710f857fc7866f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb58bdc399812f3061f17057109b0c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc485de5c68549e72dd03a46852dd80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec8bfdc12305a137ec13da529f76c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfcb4b9a3ef90b49cbcdf26c0f627496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e425615ac5f9acb2281f3dfd1ed3479497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0af2948d62e78d2dc73de2bc60541498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271f1e49952255406678d3ff4ae5a58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a3fb6c1864175565d1879eea45de7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e428ff21dc265409cc4b2a5366b9a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2e3c129e71a1cdd8e74afe3cb8909502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b053a2a2a7da8981de55db609f280503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a702b277495a5d77119ef63d042e9c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196e2849b0d52aee0bf9a904d711c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac69d108d942a57723b319ed0dfd49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ea2bf3a769d350743411d11f9723507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dcd132213bef01bec38f1e774988e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71703fd3aeeb45cbc22e6c04ebcd0c83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d89759c0ac5bf9441ac2349bb0c85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24421d9453171e7bf746763f7ec05f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b60973d3f415af10e123baee342296512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577524798265fe5535f3659a6c614163513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78198a57736bb492f433a768ff0ade514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef1fff736df0b0a3876cced51979fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0509e70af7b81ba3faa246877438c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3629e814ec0d726ab85a0c25db61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97718e6d8930c1b01901f3c54190237b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f44c532d9a8532ead285b5746864b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1c6ff9a2e6afd829e3905fbfeb73e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32ce295274f5edc047d93657c5ec04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c347a3b8ba3979cd4bbe73f67e2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e6279eeefcb41a8d7de9943c82c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a46ca1728a2175e45cd754d28673524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc8b8fe7161f10342b96f55147d4f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131596462d2f7734faa007d5dd1b2b7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fbaaf2d8b577f1fff8fe8a78b68af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421223f94939ab77b34918908e1c2bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc77a22a9bb0eb2f8c6104d24bb52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980fec7430344739c710cddc2bb299530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7dcd03a08e6cce1419184ceb18710531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d5fdc8d8dbbc6581a7a1c3252a3ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bda8a969ccc6b3bc0cb40a1b06a48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19af8c4a7ce7b4dc8a62c144b90718534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada902e20d72144a1af5bb21da3392535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77aa48e6864a1e6396bfdc0007e31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b886496b3db64a217bebed4d0d8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce04807ed0c91fa686f2cd7479cb5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a43ede5969c9e6b6b9279edf7f942539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316072be42755234d7ad462dce2ffe9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02163a48c0bfde8384437d5c55fdf062541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c56fe772773bcc71065304325b20a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9fb434f19eec7526578cfc741abfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcccd29c8ebd6f336c12a31a078905544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297bc74895286ed78b64c79b3c91f68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272a1f8b4747a71c3168431f3ff0e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a43918daa78f39f637fcd1498b32c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b1fef5d9cdb38c64fa81daf0ed1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f050cae2314ebd73b2d8c532d29d86e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b4f8f5346daaadb6a39db2f3eb8d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2950fd15ce4ba0953b2ee4122798a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb757235d91465ae74e3a6a770d364be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c393cecd20503aabb07d460e9376fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5886b1d525d3fdf434054a4be85e3e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba31e8950f0e5313c0757bf164672bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3514c1a7ed997bebc6c26c89e41786f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae322c5b015f6e7b366d6d935136815b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80837abe868f10f987cc34508ce8b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc04db1758814a10e6ee4bcf5cbee4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8432989a99183fb01328adeaa67b44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d67f98ee0c0cce974fb543ef74868561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566656c0fc7aeb2cc9bcc605587ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da03fc0f1298e98e0dd43e817301c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e9c3c1555687dc0e8096ebf3941f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5245f1d27f146a58799c7a4033ae275565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59251a913cf5626c6c6cda636dfe1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f74193c7f55e284ec0e7a3446fd17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b2f897c2258444407e14c9232194568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64c8e55feb5c81bcd857fe545b61e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeeac83ca573eadd36fc05dd1194c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec19810e3b7e415f61aad345e57ff9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eb13337817a7f12b02a26b20b8837572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c15bc65539e403713d34132c9057573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5b0713a9af0b43502d4878cd14ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a03674a580a9eb1552b005b20ba68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478104b6e2dc4bf7666f32612bd2795576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea1edce4f1bafdc628bcb4959807e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e8c97f549a8ad448cdf55449f9e6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc227eb11e52b6b5f868fd9a7999e1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cadc56887896f7752744052d59c16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b47ab6483356fbb217c58f520516581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6fa38686c88dee0de9953e06b5fbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3765523617a3dfe96225cc0657e46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ec6222a6bf7be17babec65f849a71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288e5e1b7f95e931d97bba2bb8d9235585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9291d6aff6ddab90b5e3f015f23362586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e4a6296dcbfa2fb2577e556e81db3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e550507b343121abe7e10d7f32274588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2523d27fd227779f0de99ffe2ae86a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b797e0c646f158f2e4be2328ea6bbec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70e2c2c8acd4a0f9021a9a586ba574591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34a8a7f37a07d3a9564718482cb91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b579e3f57b879bc2e1f4262fdc10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79677a169c074113774b51bdf7e369594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226853d1e87dd87ef3ca03691c7630ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c560e4c42acc8c05c1a2f8aa56a30f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328adae5b00d4efbd34127dbbfb3a98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee9ed897c5b755307395b25d87fd12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedd4691fbb71337bb5e136d1da7ecd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acea4a21addc6537c6130d68bd7fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3d9e00b488419bfe2b07d5b9314f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c7888b30898ede27ca08e1709498f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c53cc783f67b6bf276660094e38f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fcaeea1ca69a537d43a40b5e514b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f336cda891ae5a9ba3c3064c790f41d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786d476affcb6d8335b6c5d685dde2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143482d6f121edeea3c42ac01ec0d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3ee7ef105c3b2304aba8772436f29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94807bc8d6621926ffcce2e2bf0238609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5cf782d440d38adbaf1e8885e260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0d807dd884edf3a382205a5bd849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766f947adc761f22fee34aa0cec42e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e13201a0b1e106efa2063f29f8a990613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394556d254ced7f9b64e3a4fa95f9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb7c7c45ffd0d142e65ae99c4154b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ff5173ccf434742970fa640548efb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a9388b46ff673be05e62d35eb1711617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1b8c9943287769462466892dbd7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9835646eaa37fdb45f4c65f36703e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7300577ed6ba05d5b63a6d8ab605ba0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884613b9c4d4970f66dd363d0ee0139621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9f7dfba0c7efb4e8827f7516632b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80d882b34dda596d55110bc6c207a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a416b4509973b7dc3313928229e47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73988191a0d97006e0886cd1bc93f8b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557ccc7bab12de0fd80e0ee1c65f3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b03ccc26ddc9bfb9359f5ec8b5f131627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4b753690d8c0e5c5e1f76365dee55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716fe5f11aee409a8cbe85cd67cdd2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f0d61e97366c3ee6290dc2ae882f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed602d52206c3aaeb750c63eab0116631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e18dd3b66490e12a725e6c857a953632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765e7844392ff994af725b637ff145633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330e6b650f23788de20bdc4a799f9bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917b9680790a28cd7b244f15f764a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d02946340669f0d287ee63eee47c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb94ebd29d86c28fc931b18cd5e9e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b8179ea4b93efe95a87e5b832b414638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6836416dc8d80f764292703e6494ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a417af0efa5f88e39a584f36076a892640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71993c15dac1e2fe53ddbda04cde01ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232567400dd7bdee7c6aca412e2ec429642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe22a0c50f986c87e4adccdb41d5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00c7cec7c240f915be8b78aa3eb92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828f5a660d46c075c062ff83ccccd83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d8f6e34f5047e603c7dcce8a48f2a646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>