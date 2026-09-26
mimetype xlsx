--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76d3ad6b6f7a2705e913ff87451f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d644d811caf7b4d226ba4eff45e91e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8edd1e8120b6766ee569b923b6a5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdead499bcf6828bdd9b392b786524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6d38526a4af3dd2719f9b59079c7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cea3b99ddfabcd9c09353d8d0c758a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e18b5a6e556b20563ce5a6c708a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3259e8c5870847924a859f5fe21078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a394de32843e6f444a8bc63401e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9ab26fdb139f4154dc046bea716f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf979a1e9f75ff51093d877da3d1e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e318efd421ac8cc7fdfde44fe9c117512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68926c505ad6d87ced32d6d43b18913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769199d60b9bedf118961d046906d7fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c2c0e09101cf25e8b437279f801515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23400d858e56d47f10ee6d868904d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11460c4b052c95f7d67a86e615164c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881bd4c968dc6a6bbfa02c4dc11b5c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e764b98e633f6e5ad803e941eb0b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fb55efbca4ecfd3ff9e443a1fa1a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ff5921096d820a46c233056ff0f6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6c8e816d54d4ce020217130f82ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa965c58101b39b8c9ea331e10e49dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd554df50f6efde58fd7863aa4c44024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062de455539106398022c0d6eb437d4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8479aa5e1d54f86846ef33efa3423726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dd3ac8281b2d355d955bf5cf68e7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54791afabc276eede354f1582c7c3bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae03e6cce6da691467e4e20d21db429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03c1ae4f601981369588eccdf026f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c281c54381dc212896a39eb80e082031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0c022ddcb7f4ef8e1fe4d9176f19732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083486fd07628611ad6fe424a7c2b3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bff677dfbc5691d67fcdcbc3d19fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9fc0a7a80a1147484c0724b5ac96a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eff2285a83316b5b648fd84865561c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f435e1cabbd26e6fe0cc34065998637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016210b6b2b0efad2fa977f7fe5169538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d20336ed15e31dc5e8a88a62c29039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64349f51f8118ef5edcd7330894505540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c4e34c95f7f67bd22c32bbbe4cd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c3bc22b47ca28ed50fdcdc96332242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534fcc6fe070cc0e7a2d79cd1cbd8dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5451f36d604a6e8abdd66bbd7ab3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18363101c623083787b58541b7058b4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68657595d501720563949f17f47c4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551411bb92099af38a23c4200263410647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b50855f7e37a885899e030bb987e5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d3853d73f6f6c78290c59fb383d7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4249fa8ab9ac5292a808d5dc2653950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6495ff3bb447d4ac46794914fe56451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415e6e0040427ebcea2f18de6cc9dd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39333af080ac9f4b6c3635f3d32dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ab2d770dc9835a2148ea24f33eab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd1d5b55840701268a2d6424a00de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac25e5e5fe552d890f87cf3ac856cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8940b72b8b4a79045ef51efa502e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf5093911b3967a61fb7a3e616daa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98680392b0ddbcbee4b6befb797dd0b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef86295590a0293db3c4dd304424d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fdb21a5f73ac7302e8e1a32e4b0ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9026f1658919ec9ac3cad074a801362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9967ae9c75ca6cfdaa8e7e26eb432d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c23672396cf969a6a4f44e0b7d9e9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9342a6a9ab1dd676e472beceab1d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23275db2345bcec13fe4da6180cd22466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a27cf711d26b45c72a5e67e0bb8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c77c9ea2e81e0900de739017f16f6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f83d7e6c2684d7409d0f1568d8c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1e2b1551251f4000f3a4d6ff42ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303559938fd9ec834fd904fdad477e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c0ab2684c7c691ee883a8e4846cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc1141bfaca267fbe05b70835246373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722387b8ba2cd95ec154fbeb1e1153574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056f936f8f210433535364c4a9e5f3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fcc1fdd9a43226b20addd9d61591a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223df11d47b7fa31dc8d1a9f07ed3c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35352276f5a510cf151ce27162d1895078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fcc8b497c3d123745da9934cac33679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd67cf7bf270bcbe3048da72760b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4da30e76f99a5f98696fa44a1fda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80f9af88dff685bd478847febfcdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6871e041264fa259f52183aac9e30f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180bbf7a42914d2aabd3f9596faebd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e812ac267752ab8763ac9ea12ec28485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdd729e879d03987ee6e64212948086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d76401b11439c3fb8eebb8bf70e1d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193772f587c8cb4f9d080978b0040388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277e7fa81abd566857afc8adfd785289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a37912f80dfd101bf372a99db01890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9723359acd99273e7958aeae2dbe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dbe4c528fd1b8c9cb93a41b5d8f7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0056a4aecc094b62cdfc59a1adb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38761482b41f4d0defe546d9b686cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c21ff07c9477280de0796cf664cc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6741a134a500a581616d5f6845dfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476b563befb3a4e8fd2222860dec1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a378038d1ee0dba6b80ee3e8729cde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a66edeace7db8b895bef03dfdf7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c566299a7e337e1f0d8bc4b62936f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce5a61fa5db7f292011156c975e80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191806024d9a43ec0b2a87f3171d82b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f50a16b640ab8000e155c17d5314103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5977ac337776c5ec1e32cb71f27706104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35ba3684f0870d01ffa6a5f513ccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb096461135def87fcf70a026908a544106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f51ea4b7c300ae0ef024159b7fe95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b71b09570e98a05c6e62e8f67b66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294bf3088827ca057e4562e71e22a2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c3114754f51654d2fadab8785823f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc49220a33510e7f5ced5bb75727f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeccbd74096a8b08727535004fc128112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b73cbde3ee62a055185f67a28aa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615554e83f9948adcbb03dcf3874dd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b39f74e70a8bc51332cefbd35226115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15252636c292424adc8e3b339b8d1cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc277ab9021baeecb93dcedaba2c8519117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b21482bc3def65e57e6e2951b43fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38291bd03a5e19e8e7fe0a05f15c7ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726809ff226c3d0b9f12b14f8813de79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacdef1e172b641db1a6fe95be1f416121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac20a6e62131c5a9e6a79170220c348122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68334945ea9aea1dd53aba84bccf41b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b39fa83bb8c5e4269058c85b0bea10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272bfa5196585672c5d429c355433c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80742b7d44dea3ddb9d386b972c1ab0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2fe6bddae175bb24f93e874a32223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8103bf1ec7468d750b26414b3e9fa02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b54bc1653d77c91b0c72a94199384f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b69a18698f27632a4e308ea92824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2503ad315dd3d0bc63b287557222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a13bc1246a750ad73754d9557818bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17e66edf51040540161aba8d1832d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209902bb28c28e60c5a8b36ead7c8e5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c0f8af73370f5007112f36f832d82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae1219ba2886bc4cbb53b3d2421600136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34de3c7ff8c80cd29394d9563ac8ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d77ac614a46a3ff9a0e51507c94c1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf068d750bca968b7dd874b56af4f559139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d82aea940c8aa0ebd4f28426045dbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013402dfde61ca35c71128e0d79ebcb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530ca3c83b66a7dd0f99cbb522e15cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd33091d903f89b8127797c375002b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf505a19e3c0d22b7860ada55e11d44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5649b5abec3cbe31bce813d2e50c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343216e8e3be1a397a3cf8819416c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc0e203f3f2a10b3567fd68a4f4c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf14bf5edbeb48cd5e37546a925cc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79494a68ed7b75501cddc96d69d4d88a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70126f949ba429aa06b0029528fe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b189ca6a6eedfba11033acc15c99f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d270f2ab1554bd01acef02d42174152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85dc18c0adca9e4df37635e0beda4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d4f22307da7d8181e334ca2d97723154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a8130b34861c143dd29a62cac0122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0de0029a3f740a7bc6f5a0ba156c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa30c0cd87961b1c299952f4e8c3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f0654f76b608dc0e06aebf988e50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011df2df5d5273cbfc14976a7d933d8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522686513fa2b644a2c9c479f41ba806160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e8f592a6d4570541d44a24a59590161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc997c8c0879cf833af3faa6dc10676162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c5586968b21dc1296542fd3afa77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fbb9b9ca325ffdb4956cb71d3ed7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67cd3b2319ce258e37bd0308eba2f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441623b84c317369516e92b9d0c8a9c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e959a6c70c9476ab1fe32fe38f40d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a7814e2083f645dce67b8b348e1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede379917d15448043f8fbd7cf77fc45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6e251f37edce4e688c7eca62c4f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b894abf915332921220338c9f7f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b032bc3c7932938b0229a2c451dcc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8666a8420b72639cd88754931d16f83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3605ab0d19136c850df0dd90caa4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dad3b088017a2710c0e0af250cdd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb25cb4852f343abadc0961f784cafb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc0d48cb779453381d1a36634ca06e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15594a168da9606b64e6117d305b02f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c03adf8749dbe81a1e93ee3f65b7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b050232eb888f73915385918774bab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f7bde1e4d3cbc613976b1ea933fc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc6749475da2040b3a2224f2457b01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6ca2acef147bd852489eda8ad6ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883403471956013dd1fc02df2a195a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcff4a0ce8f40d9e4899a88374dc4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1603772e08db7a027019ac47834326186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24d4f6670b2c16e829d14c49cfbbe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c844a75993049172f692004bf5ae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250d07dad61f7e8ce881bc613381d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c995e238febaeec7a12f85be071137190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be40aa5b9709da8bd889b181c1765a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2ab7820edbf223c1d40a3071d6895192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a8ba8dad0832d8848cab4e40d8f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80adf0b4ae29dba74bfb8cff868430194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf93d75f05f4b08af93d79208d47e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6412958d831cc4977c5284670b84456196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e8002331be763bde0ae28efd0a95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980ffc1cfd2b4a63a44d577daf4ace198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42f94e07fc6cd7ae33457c6375f70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c27a9cb3e1badbeebeea4fcacf3fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da6a30f326e877d8e27d0300d7ce09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95441fcfd4335eaa420972dca652c132202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e191f0146e52a1a8ce209d08c7d6397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06aeebe4a27131da412f1e7089817204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8b415d4807e7c392c1509ddac4cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7359c76849858df6ba47471f7f007206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c19fd807909ffa993d6c6ce37c9e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a18f98226aad48b745130eb92e22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015f3c02e7af80419f3154783e543a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8becf84f8a60913b421bbc3108d3bd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59c62dfb1bb45d7049a644d1137ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43086906db5c698c35bb1e5dcbe2dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b5aa4c0e8dfcd9cd56f664ef18fd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a0dd28a34623eb33996290c283ef5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c625a06f5c9cb3ee8b1bb69521da6a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871288023962bc33774e20711e4c74b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d441477a45cad55e667fc66e44046217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586ace4aa4d582c703fc6e72e89666218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a727757422eab39be3a237b73d05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582fff269690c0abaf82143e1a677de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a24c89ef6ef990cc4e4fe4ad23a5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15410fb62d110ee2530f6ef75e1184bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccfcec9466c33d7f18d90fafc7cf6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae26f9f2d9d5c4b68bd61dfeeedda0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3eeff4a5251554486318c56dc34bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d455a62a38259f72e62d5708ba74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85813e78b4ce852cf870467873739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952eaff9d08227081c1dc25dabb2a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e145a44844ce7e2b91cca4c96e63d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a695a3e6df681286aa6dd60d335b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103483edfe871ca7774ed1e1cad1d90d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c088573bc8f8f058c6c4db36c76f25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507ad71e72c042f6e3002f1e4c3a1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819744297522a740af0e49fc67b641fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8899e7cc05d0d285339c99fbb904d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287df2ab8afbae96cd8c7c68075449236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd673cdd3c006bedf7829e3f113f6641237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb091063e7fcd39645f7197173e256238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5801ecbc421e593b4cef840966842e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fa06b1389e7913bff2f1e94deede8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc031d86d3886e852c9f4fc40c06c15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d6212a6cb49a14de37abc0443fbc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153628d7bf55885afe293a1896d85a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f2758bb2251d2fdefa5d51ec04564244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d214541d0d8f87de57f84b300ea65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272f50b32e1b16fa82521b1ce98f3a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f746410634c7ab293fedd735d37c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f09be8376ff964049f7df45540771248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a112e8d16faae3b3bc06da00bc27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f2d7eb52a91c30b0b75231a8e40a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a5b7c0248ab7f57ff3f991b97d7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c376cdf99c9fe02f1b7da7c33f3a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019495e9bf3626f123bfc0b73b2d084253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7551b4a28d6781583dfbb41d7e5f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8fd7a2fbadaacaca90f6b766130e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e720dedce8434980c573c3524eae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7cead116c6709dba95731bfc1143d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f59a0fa8e6b9d495114c7d71f18431258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b0642a39c436d23ffa2f4992d2ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531cf347fd7d50d30c78fb51f9c35f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9bf281ff61cf0f473687f44fd6c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e647b1b6086636eaf9639893e3adb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2b095d4da865564bd143615a15a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe827efcf0e5b8902eace5d3c6b1b1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f49c696da30fc60f96c2c4483099f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412094ece00dc82b19245c1eb460c2d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eafc3f8f146d9024b25458211f4678267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaedc40e139dff8b540db93165d72dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ea637174d54dbcb531824bac41c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c2fd942182d3633e389396357f97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb964de9bea1e13da97b94de6820cd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9496bbcd6c9e10c934537c3c8c2f7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4737ffd31f9dbedabe48128be57826b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36fe827ccab1148bf43675bb73045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6577aba72a5cdeed7b65e44137e3b5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2582e006113084ad16047185fc78d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ad1ce944de2bcdfb8a96a26eb0948277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0585b1bd5c61d928f194ba5a2c35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355fc9c132768be027b4161b86965ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c19e944c685e31b9f5e7c5b14743da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5b525e298aaaadbc35b52c3f27cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242176f94cc46bdc3fff543f53565b58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de7c33ddc356270f5f392e06d463b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66134bed98890f7a3b3ce959c9538284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffffb382c340b1cf449ae4c9675fe5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048cd99c6b63e4777bf2a111c56bb39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5307c302a222f0a64c72ba35cedeee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a65d39c128df5967c4c4e0fc9743288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a1e943a4b17785fa35e68f911f5c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333977cbbf27a41efa2a6384a9a586b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc8697dc107819d8d4c407abd06d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9834e7653ff4bd77247d249fe21b54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f7b2a041ca469c8e8c2360a5aebd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ab1554d6af514a16bf04c6f4880cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a93a8f5d4cca548529ef7153ecf1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf364a19218c23c87b929a7963a27ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf7ae6308767c34c24ad7f5316dd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b62b9fdc83c4623fbfbee3a5a8c36b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c004bb41ba5ad27ebcece83f01d9562299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb095ebe2d7515b771fa1be3ca13db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be414ec12e222b4a877bdcd45a3af3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f2fba0ade3286e67cdf6d9b617ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e55cdc8399c5d0b3033b265323bfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892be6829ca70c1c01e7c49855713af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026b162915d44dc8a491d83ec56e7ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec533915451a50ada117ddeca22e2fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ae48f6b7b1b68f743a466b3702e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8782ecd0f02c2fec93b4c7ae4e276308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a53b3c90ae35c1ea990ef13b85736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b60e7a9161c956232e0b1e96d7132a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd8f8be35a112ec75581ff4fc3c06b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2912542ea926daa2a974250adc37f1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53d5cf4e63eeab2824fc69f7f2eec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677001228343503f4683213fffcb047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ea978813ee14814c9a7c3b895e55c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97fc9cda236faa102c240f6a756883316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4416373913d3f34a86adf5fbc5980a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a70f5e7d01f68d820330b5f3d40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bf5c4b002eca3e16476bae80b15d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f77763569972bd574a18f19a3cf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889de672f4ec0aa2914366b3f818f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ffb2a31b03b3f05e90d2e9b7ed86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d33e00c024064536a98848546031c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b893cce7481a30060515f552a6db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684496c8ba35cbf67a89fe535943fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d119c4a47b232fea3eaa132459d3ef9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb169387190b4917709c2c8c84dafbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b933a3036161a6b4e33b31a3acec2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7b2c70b6d0f34df2b4aa41e3bc4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ead95affdfe2381c51aac24293b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67d57c901efc94f3edb885befe0ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df428a3013a6b535a7076b88bd89e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430c52c9acb72318cfaf99441c9250333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39715ed28b61986f48b09d06615881e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a40d6beaea9b22c021fc17cf9ddff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69679e21f39d2c92bebf5e26cb4b3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a994a51b3df26a67241cc756330d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc094bea3498dbbddfdbedfb06324338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb91079b30e1491e821b65776b374b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ddff0464fcf1f7c10113b045e0659340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef4de8d306c57d10897cbbef044c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51d0cb7905e5140f14af704387006342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1931b3405fcf4ab9227705a5252f4ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890462a4b1d5c45b2dde3a7bad420ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9383fe097e743c2a561a133ce1d34d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384a95b52b74ff0c6df32e8ef1e57db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9b02c188a4cf48e45c4c997a159ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd562f0968800aabe41945405ba90ef7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c066fc08afbcee94af1f9d986dcb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66dceb09b02211e13eee1610d82d19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f67a304520b420815bcb4ab24ee67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5c6fede9804151d41612ea026501352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892cf5ac5cc2d200ebc69471884fe4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e1922bfad1dd1bec7be41f1012fbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918de95592608848b4ffb761eddc5f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4a5e5faf130f12f047de627ceb354356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc0413fa3d7107ddefac7930b47a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4622860dab0fec40bd3cefadc98b4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc51653d3bbcd36bdeded90fa35671359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280c8a44af7e0cd8f4d331e0f35749360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c591c3b9675fee170c028f3250019361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaec500760781ddac5f4eb740c23c0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ef5d6920d86c132c43e58026766b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2120115cb930ea09d3cf0d6b43e06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9328a50c108dd6c89451568f2c8c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3ed266147a3c71432587939ce025366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ad12565824f2b6ddcc75fcc5f910367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bcc8b1543454d7bb5ac20ee175d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d39b0f0fc0e4b32ccac6eb52615e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d5f2b89d8807b7dfcc33b12292db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48d6be5cf58d92169e80d8dbca02c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6f05a342090a50d79c4f4fd19da5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997c4b0b08ba4d1d40947b06e72b317373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11eff0a2733a3eccb892a7acb4aedf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcf63c8c9ce1a76730bb7d8325b9c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e175a7e1be779ff9d3d4898cb26e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725852cf5e2f2ebad71eb8df75be21b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c3b34df7f35f5705d06e4252365a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8858c6e885365aa10f0191be275b57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5de81e798a70c5417f4360faf663380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa8afb21f081009ff0ae2415d3572381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777257766ea0f2003ab64e55a78883382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7349343376cbf816f0121d561ff4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c180b1c2028a04896974d334345f8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c8afcb5e4370e057c4fcd6ab5fe4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963a218b5dd1b4507710bb5296ec1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a68240079c500525471452830d5f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e65a254a0fdd7e6396deb3811b62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9260a0f6c16c2fb9a24b3f796bc20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc044d3bff29bec34e6a8b2934e363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f88d86cf43e8cfdf1d15be347112391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb62f37b955709f7d39e090a055c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5349f2781181e90285ac17dc1399393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9aade39f2c0e922f21b49a8627e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed3c7c8d547d6f0f500d2f6b2d20e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc71be70535509014c11e4005eb7eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237da84097a376c70a21b6c2c913a17b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7914ebc221d544e86db702b7d4268398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825992801746ce5bc573b31c234e1975399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246322d378180c3de95080e7087e3d5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db898e4525230b9f46beaec808eae0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f34a31cd8c4d605d38c9ea71f02ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac7071f3b3ee07dcc00fd0f9e1ddce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4864baeaa4ade9bf158cee9bde63f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d959ae85e525dcb94b54ca83d704405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed81e9865ec3411992857ce06b4ad1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6688939c500b18c0825ff8c6d8c4ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1115d95b40ae925ca22b5282c77a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22497b9128fa46faa23b13b70acd64ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467c471687b79320d083c6821a255cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a6b0cb9048f8912326cf48e9dce6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edeba48655e2e245c96f8798c61563412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605cd275ac3f4320a38fcea4bbd7f54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66867e59883b91d5ccd95c08160ba27a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc61a0178d1a3f9fcf63e7a3aeaf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b6986c30b1b35edc74e69ac3f384c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb3f7521454503190ec7f19a72d164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb849da53805970b470318b60394c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c7b14e666f1fe29582f95a991fd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f4f058acec1dedfd82fe2f6c74d15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779824d3e2055c35797741734822bb2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853391e11a8626638d878bbbdd05d736422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057de8f5591e68274292b5ac9cbdae5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7321a0dbda57180e49b8c8472e04f36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045360e6f9ab3e83cc2a8eabf05176f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80530cfa1ae7ec6947c692e7b5967548426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdb17592d0ca8708fa32ff013d505427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83501ec60801919b38727891b27048428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc89af227f5a0bab37808629b574c95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b137c63cd77fc8cd26eee4120eb50b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0125f2cfdeac8cc9eb94cec507ee1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb2fc143e01f8cac66a55b86f98d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721ab2a69d2ae2c44ff6337e5187bc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec078fc47d63ee4aa893aeb6d9b34c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1722ee2ece7c4ff2363b9c2798cccc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5ce9a6ea16e14fa4589a98c77b02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223bbdcd2d8027af150b22e5362c69e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ddc99a145d13c3b116dae6d30501438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82749e8d982dead40d1c9f59691eb9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d6973ffca50ea6b6eef955629a224440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25fbb96d26eabfced9c2d6189864cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82f241c6a61492544ccbbf465442b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30111818e49a11ba004ea1883c904443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6995b7bcac0fd02e2eeedb9c8d2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fea66668cf32e503e8fb8cd17324445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab134b2994065ecf40f610b46d9d72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164d8cfc5b2a3e87af9ca58ca7ef3d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87b406a4df38fd14fd7907b81e3c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032078d36c6b0b7778945e40c4aaec7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f661cfe5a2e7e751e4eb78b24c11c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f838a58798ac44ac48a73acbf4f2e1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa871790b6e2f5f5fe6a40047f30d73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a18ecb86904d264d8cdca4982fcbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc12bc5abc66ccf3d8a4b721214f08e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a6d01453930d84fb37f950b6201f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d379ff97cec6d96aeb46b31ea3a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c248f19763a74dc8281ed92ff2af86f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96c23fdc13198414c71da34611f5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872bfdf1c5fde9d506f9df7f6b94fb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d742e67740be1d258cf47947a7b4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d3daaa4c35353b3a0e537dd391876461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a783556bffe4f40a650cbe3466fa98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400edefce8a3ccf4518dc85026a4f209463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d7ba437a3f87989b40ebf849e3523464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b927761f9faa156b8ede2f407d1cdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb404281e0bf5f056f4a2e38da021fe0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e3baefbefa4d93a5e47aeb3984f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb02a18853138a7024d4209c7fdcae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e97a304b12b6f792243189f0cda12c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87783cc12d081a61aec5b300a866ef28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72483911a8fe7698c08b3771af4794471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466355632c6ae8ecdb1a84770194fa7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f869249ce762ed2f6ad8de2f5fe87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e232f62a4525622bc31c58dffb7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7ea8eb0eb340c6bb3f55c54a3f805475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b6f21ce6f7edeaf16116cda2fe550476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a827ae47bd056ee4b2fc82ad389d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e755446ec7acc10c8c75ddcb0168f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d837e197a00a820b0d95b816f10ef3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b0d010ee098bd1d7827f29df3567480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625c74bb81890372c585243ce77d39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa99b0626ddca75c574f18b6296392482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ff72c183bed379b29d3162d48f95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b524a7b8acc208c9c2bcbfaed1f58a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816965779b557bc66ff054f78eca40f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202aac75b632d16ecebe323d7277cb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa5e9728cc484aed74d89ecde94d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b9e38b4e21a49fd5fabde18c3708488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e626799a8eb222318e017dbad190c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8946646fa2fa647cba3f26bb279982490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd83f7f97b41a0c01af912f2b1d9a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142795dbe9be7cca693baeb411fc3306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439f2659c1f0cc47c9319060434769493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f82cde5f5932647526f72487e56b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744914a3831517e0850551d0d92ac57a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814055740794d894c44019a2af83f43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3006704346fcb92beec08179c0c21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6bd620f42028ed40a9c66620d603a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d47d1a0e5e4abcec3dc06d1d3cfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4c231f37253660da220b5ebca5872500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf938257b83e44f851538d43f4f6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ea1c2aa23679244e8696687d7cc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7bfe5a57333b80a0833bd553f10a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f03403753c2d026f4a7b607be2fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25378bde0dea3d77cdb2f813853b498e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61455d2e46b5db00f80e79fdef95b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f4ca0a348e5ec196e1a069244d51e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e16161c9ad02b5fbd3c8531ee5d64a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce89f1e1b9811ce77400fab8f8eb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e461d75fc0df736e49bdd22eea223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945e520a1efebcb6a468398bd73c5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64065bf5bf0395812663995c4ae685512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b680ec634f8ede296b1bbe78ccca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4010a67294e3d3f1c8d550c715fda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f916207d223b2db3d12a8ed470423e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906a447bec3b0f8a81add9a4e480225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96273371d0ac7e5ebf83931e5e87ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f47105d2773ee94848918fb9ef4e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7908733e6f3718141fa27bae185c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6817ee9fd5e490fd20b6a230b744520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf1b49d94e82d716a35adc028857ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240352a02c8d25c00177cfa05b564f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8296666cddcfdea2b17b796b9a98dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d013380a00bc8bb1ab5454e53822e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc718a7f93b4a36ef0900814560a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09cbc8e634f278c614b197ec386c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2abc4527c4d5bce44c127721d59d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477842943d254f3cd2178a928d9c0af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021d09bbd63d38f5acade4fef94653529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9632d3b08ff759eb97f8793c3f2dc96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee1d24756dccd35b3f3dadf2262e63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af3000e47ec4c3de0346d0334a8c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e0afa80d704c138b413559b11a82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87c43a59bd883ca282891803066fe0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc44bb74b9af8b031606d4fe3b4354535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec367a78ed3d66137b47f25fc06f050536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcd39c9c4fd5c05e0aa4e060f47a0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596453ec0a4522336a2d5832062465e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4dfec1fb47b86d2e57df65d534a1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636689b2762ac8f45a3710960f7a11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37057e1fd59283825aa0f5873c1ed8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016cdd64a4a1808911aa5342b21b7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e0a861f3a81cb19e7f63ba975858f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598195f6f1248fd6ce250d60ae31fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419f6968ac0f9313db37873acf6ea8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9faeea0c948ce3a0053b41e5c2986546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca053d847ffca989d181896337c3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2723a11cd4a1f36f09d511616ee2a60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ab0e1a45b25dcada730070915973549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32fde0dfff93a8e0f66ee26b0656db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c900253c3e990a5db1abccffe28c41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb1861ef17a3a369e0dbbfbdd70750552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174290bc96da4d295bfcbfc6543ce1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e21039f7e5a2a5c35f4a61b0204674554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1302c1bdef2cf6f263ce1140cddfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c25dd184e75af6036fec1f9c435dcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a8d9b58e655de863b4ad0fa15ad9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425dd9f2190e1e78fee028bdaf3cecb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd5c51033884b16688864f447e014d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af8354ea30c517cd2a32de9b0d4c5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985e8fa8fb42f160ee371aa85e55cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09a4cbbbe5eddaedee32cb3eaca91b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c47b0adb396aa117fe29c6246748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f93e839936265981c065a7f56399e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599341940add3b261d464e10698844565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1c81278c306982c795ec03b09866566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a106b7f82ea7f7bd96506110dca1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8ba9d241443623f76cb0eb201eae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9debaf104f7a924ab9fc4cc50f96f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222226e074bb34807916b8c40d0d5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c35438c02ce9a547f29ebaa5f2722571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abb3f8937d432f61be6aff25a8842f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e0b484c9926501cd8c8749f79187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b795e7d22958be7619abd3035f6321574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ad7ac87aa6e0915c7dd580cbe22f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d89a0e3dc310913f7d0b1a87d82c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19fe9364fcd82e3b12ae72a682d359577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9a42071c864fc125a55f76cdcb0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bddf5e58cb154bd5dda783a1074f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578603d9fee8742e02790c45721433f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a79ce485449c1cfcfb1030d4ead296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361207d6d01fa1be11ff38138ba6da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889701ca43d84ef1730bb28f66a1498b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f6972a070cd13638879618edd3c31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed58c2a0bbc05ef864d624dc3a6d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13e6d180cf9a8250dd9cbec41042c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d091793888c211dc22bc86f621a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609dafff4a043c33e95b509e3bba09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c972bebb71cb1e9b904b2c71627a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dec52dd62686fe81c25a827a73ecba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ff73027a11c4381cea04f5834b18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9ea40c5c6e6f05ba7c35484845dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe463d66c6fb2d0718c71c34c2b03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc93e55245f025dcb004ef94d683a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca31a2db8cc275bd892b1ecfc6741f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783b524fa71bdb7284ae3faa5cb15b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2104879c4e9765fcdf5a898ad5ffa5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f46e7f629bea0a10a05b05521027598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b78a4c7f7b42b6dde744d8f377bac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a3588cb2e637b84eb90500b57b22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05853aecb52eaac1d8526dba0738db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79534c29d856b7f559152858d71728de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c58a6711aad78228dd5a39f9647c19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcfacd98583cd8d18940c8b11c1ec5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc8bcd6bcef5c2d195cab7309690e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6daacae36fd8234b672f7feba9382606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc2806fae97876e95258b8bfc2ed2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08f8c6ee0bd9aee46cc8da1796bb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd7d2132acf1d4b741c84f5bec8ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e368a640d4f124af9147a05a8d70f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a9945ef05af571cc7737245944bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2492b782c969f38992380891309b1c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065404c0338702db0420ccdf86a8bc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be4e3b8b5bc3ee85d2e0475083cfc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8267fb598c80c4cf1f9f53fcec9ea8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bcaca1629ab34205e37d8dd83b593616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a5a5c948e2e4613442f16f0e1cb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ddeb28d9c63dc1f39b87efd9de28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d31e117335c3a7c53a8ae2dc4a21a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df3c0efe2315a577157b07ca9ab8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df2bc5cc1a269531b8f77d948e9ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9226c5a10d0da49aa3319c4ffbf0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027acee088fa3d636300d05a14c5865d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30a8c6445dff9d4f24618cb8c3620624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead70b787ad3ddc468e317cea1a0e6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e179cc5be0718102056c0e3c077ac1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b12bf5ce53758be1b4d804881ab0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e85e6943189d8931cab4efda71107628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900146407e7a21e5c23d37662a549d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf97e6ce7bc36d93cffc2113ffdd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794ade89f302efb9e27126373eb07d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782fb660454247b0c296a85f4cf4e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b4bff1e34839fe80105d3da36b74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31376e920ff4a37325327593b8ea167634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbf0da267986b1e74d8fb5280268a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3d02553c1e356426d838eb35073d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b074586a0194100306d783e8eeaf7f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208362cffe412cde5cd3fc42198d7eb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317d0665e6193bd3315f96c42cf9665639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab33608a5e8dc4004c8d2b471ddff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ab2cc46e456874fc5d957fbfdd04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10abc81dc0bdc5531c7ffc811283dd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549ad6e783e6b32e602d6a1c031f845643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c2bca0fcb2a828276cbb022fb2eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4640502c14f64ac6e3b29e602376d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fdb3a5b87533b395d390fc24a2ee2646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73041994ad55e20f5ff4e25dc43e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4df3ffdb4240dec554d4a6c10593d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f1caac7c08382bc38bcc68ed42263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943a201203c564a349fde085d388c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf974e2836f5282cda66cabfadc5bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed227142b4e1e2a64a2bc28879361d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec961e3500ec48659892fd67f02e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d2bb125870c93829555be10772528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802b876de7d690fd42ab0c38e80c9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da801124dbe815d1984202d0b7f19b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add96847efb81accb2a63e16e20950b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dbab5b6e3adee08cf8f7d6928422712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bdf40468c0f457529f4588c16af9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc17abe833939ac0c0cea57c697ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835cc7bc5fd77c40e2f4cdc58e74abe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6039807cd800fa2616219df1afbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87573db49f6dc7990da9a05d0555768c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e3c6c6e16749a2ad473575cba374f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc7484de4bd7232a005ce72b404bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b8920e52625c6650e19e0c5dced320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645260f8bff8e98e30fd0407c403d65c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac011d99ecb1aa62fbfb7dd00caf7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b186dc6ae9343b9b183c02608454b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8572b7fe716a09ef176191466e6d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35625a7ce54fff0ae3028be53055c3bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e99543f92fdc5216d59b43c5fe3d7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa0c694716edcf6130ca26d2c203827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20cbbf10dada1bef6a4535fc6b8a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779cb5be39da0b7e94b4f730eef36f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc2ed33b58bcafa5e869dedff8a91c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a0df9197c2ed3db2c69bc6f31bcf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381fa57519815850642cd4199b1f73332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7389049a80e2585459f7483ebd329f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f498608d7fabbd541ba7ba4cdf7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180784160310d7781af3e963621f31e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e55d86ac3277bdc7d2955ec65703e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce76f8ad740ce8b9bbaaa92c027f3e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264f3ca691ad503824baa963a95f14e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb407d0e5a75ac1fd98f571ff4b8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10034218d1777fe97f0a89db036ea3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e483605f48a432e729b865647f10541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b36c81c13024dc784dbc60dab62ae142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095681798ffd701286a0d301f9c00b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53992d4adc9ff8ed3aa878ad3448388d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43597e6f327d66a2b6c749ddd3dd0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82a5fb3b525bb1f513f5c19c5591b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b03edee87e518a096dbacdfa1412a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9340571e13ff0b7dd395103d817bd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de834dccc13dda16f93d51c3ff8b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25948c76315d47c62d0e8db8dc5b3c3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d2688303951c4023db9b8360eb8db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb724e018f023892d72649972e0e9a2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5a407bcf8d1c975c4770fda484ecd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f5869a8eefaa4b0367b29060c4db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e41e3aaafa2e8a893b9f4d840ba355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ebc18cf6112c94bc7e9f667421d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210f63ced98e06f4698402e822057a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a506b25e8e33d11367af20fb00a25dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a7e00bd28c3bab8b7b89b0f47ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f21ed1f024a4f0c579b0dcfa0817d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0169df37ac4d1655a97f017157a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b2f88ddb5ff4ed5424f9c546bef5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa7878142b79d3e2bee2bd2641cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b775c8dac4441f05060bc6ac1c1677764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40144967495019b4ecfe3a10f435465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe93d713b1ca12189d9af84cb51c3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3dfd282a01287248d43cc8006b1e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee9b1ae1a20d2cb3467878fe6364868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7294a58d28e5a8b04a7839e977d2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386405074a53543e71dc5df388ed0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa250f9990db5ed4e8cf963367afd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e322c84080c93e0b64c08b615aa164372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c2610d41dda16675ca282145b457273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d14dc0f5e808033514cb356bc392374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164942e0be5f8afc2b27a398a8f6a72f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba1fd2ffe2c999042de3182bdcf7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f887030f31853c5b691d9ca2532968477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6602cb50dcd19d1c80a19cd2303d5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e7d9161216dcbed25b4aedcaa41779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4de15eb037bf2dbfd8791cd1a8a1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f66a4be523d3899da7d1d787848e5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb6855af32d15045169bdb543893482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f34b9b8b54cf71627f8658bad69883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa86f5a8a14eebd7054a2a52e5f8ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9a53b149bdb9fc907eb3cf1575fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703942be2d2025733e796c71a5ff56386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd5e4ea8082ef268b52ce4a650199987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadef05962c75da1500c8092367a9f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3247cd578c3371514397aa300fe9e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ed9ae454d60786627d62a6cdc99390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c01379f81533a9a470fceac39c43b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17351063ce217be7926e254d89e2531492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63ddfc688d9323ab857ef8d93253c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066033c8d572ec8c5de25d1f6aba0dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579659faa864244ea4d9f3e4cde12095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8cfbba6ddbd38cc5054f53e5fba4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c003a04582e34dd4cd4f3537bf9d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f113e33ea429a6be9d57091ca96998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22dd5699700595e649cccdcd5bc88699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851766e3a69d9cc22fb6938389637daf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b717c33bf4a897bf70fce4a32d1a97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42d9a74b783bafcf7a84d8c7f0c033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed67118c031e939659c9ac55d327e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d845293fe249307550266ebb812c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeaf389f15d1cde1ef57096441416f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a436022d2a2b35e73b40977791df6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ff47cc85c2185baed832a3eb92da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5132f915559ecf4deb96d4615dca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245efbc638a07020c36ef677b488654109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09b58031b97e42e5d6052a15f2f914110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb0aaff68bd4c85d34988f52bf5d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3ad1154a0e0b910c82e3a4efeab9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fcf1178d212adbd98aa0cb24f5093113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd075493f240fecff23a8b4698ee68f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400052a0c5b76dc6650ceb4371f8c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e97150f1b8f66563c3974c85a92b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ea5fce91c43aa5ba3403076fc8ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5854ae5a528665207036f3504ac440e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c95729c3dd37cbd90ba5782f2e3b9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6801a06b70aba08d029c8432b11717120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064d5653ca44678e9b0820eb970845121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6aaa4964b58f793887f7b594d405c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79321dc47fa1ec39795668e002555bb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec21f63f82009e59e376c1fc88f74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e85143de573be5a0781404d49143125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d055d4c4f83b2dcafc6cf6454a0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e68ef353f4266f6e000a84057960a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823f3392ed66718eefaa1d5b1a8a1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cd6cc2664e12beb8829830afefa17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107d7eec5ccdaee2173971e7eca9f93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f97b0084a05eef0c3d2090e38793cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c55268572fcef49642b59f58c2cf80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915bd65beba7580d50ba532c8537db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c723f59557682e19fc6cc9449ef0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38d0aa9a47f67f22a4846f6de304b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b239f8bb065a428366b13f7316045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb000bcb8915065b9bd1398d4f8e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735c3d329c1e111ce5b2acd8294b892138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434d7a2d873db875dcc6f8b5710f9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5217c3c8e61455e2b4aeb8a6ee5364f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff3ea5659162daf7419bd421d431d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb33f1e37900055f50fcb9c226f4b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f9c2ee3df9cb4d7e767b4ce44d5d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cf0da775d55dd135c15ee045f9e4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e42815c727f86adc7b5fe9cc10e8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d22177d8139e89d5fa983ae54f3a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ed32a533f38b31398f59f801343d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481d94f64c98db4823269e18d7b307148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a7d0bf49e4e736a9fb9bde28d72ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8585666a8404d4d6e01526766999e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c2a34bbf149c0fe8072f75aeb544151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baee9497d2d7eddbf7fa224061e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784d09e0b7d9275b62c5f9f57a5629153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8df8a81c5355ed0c6983f130c75075154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed76087572169512ba728f2603807155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019358c2552e5d02ec614d7d8505ab47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ae35cecb5cbf10a636ce62265d28a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05d4675f80fe196fc7b131d83170f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebce236132396cb49045604ebc7982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab58c3dfc34f672b831c52d7e06c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765521e1dd9e39c5aca4d05fe6ac16c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8076a19abe3e3bf496510835028a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86016d5d87be37b4c61b4f07fb6fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3cbbe2dade621baab9e6ab49b22b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b958e295921e762d2e65235b5a9dd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f13b3db3c5fffe804098c56c6b51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde4a5ef8f3025c34f6e702b982306167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e13677690a4e74a02ed6d4f5989b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c82f8e39bf58f489e8b257076658169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe15053b7f00577259ffb64a746270170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b36c7f60519fcfb9e66eed03aa193a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c4e0570e9b529a9abbe1ea82dd74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3fb0ae0e21cfc11ede2f3d7f554a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f363ffb26d40a1bd07e1efcde8c254174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0dccacc6dc3307b60b97c1d6a1e33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f646453dccefcdb9426ffc67eacad8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44055273697fd25c557f229d4a6ade177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a0a840433d8b2dd9d102ae648373d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e002d3a63e32c6316d0b4386f07955179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a926b2b0be7e41ee1b7080b0d845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb35d2eac8c1a3c1b255985eb0be5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0939c6d2587fbaec49406efd82e1b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3da9bf422a979521019db50124b16d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976975b9c5941518dbcdc795ae854b01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3677ad4ccfc0b71186568f4f85fc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b8b21cfcb349038e87b72290a2e95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a292a3050e9723b6965d9236ca7fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad58c1c0c60f76981610918f60882b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d759bcd6db9f0768e424032f2e0d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328718d36314d916ef050e43c0fe181190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030486a64f0a152db62cb6217d7e156191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93343ba4e07ff858075e99ade78c57b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bcf349ecb6685842f13faa0c3601c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3594afa2886a28695212cc0262783194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c2fe4a0fbb2b79b6e99e9d8283516195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c2ac5331b75d52fe81430a198ea2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd8d567a6e22c095942be329c001e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd73880bca97a05753fb63e1336ee1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6c63902465bea9a9d0f344b84091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1933952a6c805a35ff5d4a0b76853200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca002e9f2a43356c5d9ced86eb6dfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508db52fe3d28bdbd7411818133e45b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a26fe58f7ad892820d813ec1d0a50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5234883221afffc74373380fe9c575204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885caf7e74f4290ba8ad2cf847c0b53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310a019a8d2f5293ce9d08dc90787d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f1e072f88300537e70f8e1d76ab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddaf43fcb5980dac5de52f03baa6f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ec8bcba24bb83e4c1029984fd58a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee0aac0c647a4b695bd869cd2365d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b0317105a987f5c852f9b3af2feb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdf149507eb26f0dceff2c2475729f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d23cc5b25a765629d6fe3b6ad1853213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fbe92702562bb1d4051303b76eb12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d835151f6a36227063f1e863266ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e906b65750ad2ffbed0ce1c5b7a06f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c18eef77a817898a05c1ea16b713fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760269410ffd09cebdfe250efc6b2d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c38a9486580239c28576fe1f67f6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a331ccad33676b475f447946dd0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41f9fbbf9662a2ec0bab1cfa50facf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee0bfa6d46e978593a9e907a759502222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95216ae0a3f6846b509eed328b7dcd62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cbe4bd0fcb67e8aced1aad611cbb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74eef2ea8c9dfeb677deafa936eaca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f992fefb62959df0f9fc5e2f99ebae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c83631a2f628a34d5824f6747cb870227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e643c35f3b550441037a69aedca2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548da7d05e050b1733949789d9a86040229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144873828a3fa3d79eac17fb42b8b78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6d55b3d75162514722e3f70b0c9c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61f57d170bf6dd7294f7c49acb8c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8d0f131f3a1fbaa5476ca45e5ec62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc1870c66df5e0e53fa05e01c772d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716a5d76e8ad74a9e216bf936fa540235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b1ba4e2279d8a0ac071da8c895fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345062dcba1e810f001f5d896193b879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d393887ba5239b964e097e2a7fd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa95df52027044531825055c332423d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f424efec781daf120b70edd854216240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b7ecc67908c8b0d466a9a0551b6ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8500c1b83d98b7096082c6eaa30e5e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0cd17f41a24eeb8dad48c1fbe5b71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eee9b032443d210b3894d496aca78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1565c4219eff9e5aff0fc9235e20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940c39fc3759ca0147e8c2cc3aa5904246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8c58e3a0ed2446fdf7dc2e2764425247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddcc6e6c2b0f5535e53139f6c5d6c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca530acd2ebbcd81d6381dbd5be6a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bed76bd6fc2eeb866dea343063b1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1879beb3e5733e561166040f4987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08b95aa77a94d3491ef3ce6e87b36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b6c6282630034dc3b14ce1fa777cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1306758f16c7860d2bfd1738d41f571254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5f5161dbfbae44f8d4253098f902255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ca9df425f8f9dea9566f2a12844a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155d546f277ffe50702de9acb40cbf9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a0718b67e279e9eecb20802ae91f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a09b60ccc075078410f742001350d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892262119b1cb5d5a6c75589386243260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952cf230fb254fceb1840f445ab5f6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfa509e6340d32006b4bf51f9cfd78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b7b7cd7bee54fad70d73adc6f5ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e15869d1ee4a9bf6c12ad2c0fa03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe29e6f0776f8b8c29aecf82f6cc0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e7c59f8dd91553e400be6eb888d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe227efdabc75c59951c7cdb322cadb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3758af16ce080702fbc9b62ddffce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2874a398b275e574b474a2772d395ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23859df0df5ec7737546b02f7f71f7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7233739829d84fd7a3bec8399543191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faa2e6099092c37526cc25b9ebacf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0b02104eb497a2062241fac853884273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb4a44fb54451fd54bfbcd7b57fdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f492a50a141eaf13d5887724755b15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafcb2bb89e478f39e524b9f3ec0b0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58463dc7791664019da2393d03537e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b59cfd886f47b172c00e52197e61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33b517cda2b65f44e3bcb776297337279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb361bb2761444ecedc3e7648d2e8d38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409823adbd5fc108fd448a8060331e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172bd9c0f4925b83cf1b47b2f9608ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff282f096879239c1a9521b3945c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e02a3c936c9c4d30d410a38a62613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb24c0d8cb0ddca29a0f5627aa31e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470370129abfdefc61dba01cf166d7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844cf7c5f8820ee5c01bd11c14c06f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eb9df73ded9bd80b678f505029a0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd569d9eb9cda33e49cfd864f4d633289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5c4892bb127c15c74e0b41ac7dc2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef347a09abed38aa95638f898628afc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0bc25a4621b71686f292a0c8b584292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1b30df0a8ce597a8aa5bb41bebc5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef61b44bb18fa40cd1eef18dbe1b3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee471efb9700e7e8d05fabff566d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31952567ec191624a320d9a20057d1b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55281623b9a299e0148ecd465a25219297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9a6bb27c68d0b550fda62cf4f5315298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d530c6479de8cc9f00280a9b1b53f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5f2cdf4aeb113401069cffecec7bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6942a1b2e542881b8aa44f3aceb33e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a38815838b8f0455ff025703c8ad5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea8aa1d37366cbdaefaa1cf0e6feb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066337787edb53bebf18dac171d33331304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c3b922488cfdf84869c09e6a7ae4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb01c95e146a8f19b7f107487d3fae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a2c324c7c0dd2f06bf24dddc215d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2423df2bddbd73dd02d4d8d6eac1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbc8fa1a899a41a7b620585483b010309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6715703ec3d917953e0b841e019e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8af6e0bd0f483dba2f172edb9f93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472831f1f260d30e586f286c56e0a1fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1d5f236caa1e15f6255252c364be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90843cf812d1c50b568101cd4a2a693e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2a7a5a12e527aec6f615bc936007315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781f0b6be6c3f30098cda69acc978a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777914fc481d836c1148373ea3370574317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f91799f1ac9de80d635e8e9f6f165318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ccc2d77b940b5ca578127f6210b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565639770323446ec490b738815b97ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed167fb0fe1ea000a962753946774321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f297262aaff97d9111918750febc6b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975539e4b2211754756d59834f0d3419323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e60d44c52fd7563d1bfc6e4709bf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d52f82eead1c3c7f150e80cb63c09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76436bcd68beacdbe2a5ac7dc201ed10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be6b1fb82db5f82a869c9f68d3bde6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e139c7b96ceda4a420cf265e93d4c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca921dad5e9a721693bbdfc7283960329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba6bb09958ba70124e12659813f38f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d91c035ab96cc9be99d406a6b3a8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7856fe55797a988c69072e299d79a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff61f2857fb8d76e021bf5b0e6d8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd69d14e3f20b705d4f7ed82e69c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeab156517d82dcfef1a3665cefe58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ae46ee96e93b33f6782632fc4dc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e46c12c56002af9d240148ce9f198337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569bd1e6376ab3f6aba08e275ceef29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e94b1b2ee84d6206d3f1b10bd750339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31eaafd4ea329a9f1905e8fd6a338340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f13e9b86cf5554388e4cbf38d28bad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf43bd908cedcf55d64516ed0dca1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4e8c3932acef698a979dfc8bbf52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb2b18f4aa5ce8d8736920c5ac39f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353392137c33a3989260bdbe3de95c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf6b2b968ea1552a2a7430ae5faadb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7146c0d206526c890e63b32f9df1bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488b530871d1358975b17532c5b92d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07577c49bb45eef7105245ea39f265349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7bdb9c8352d5b51c68f6edd24baa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f91c0a855a2efc31b09e4554f237a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55129427eb37a7d53681b3f543f5a6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a2b98d08690164108753313e8c5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942371f94d5a670bbba353ec3de7fbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437609e8faaf86e9c42decad264d3381355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931c5d5013ecd6fcd6f3a63e88e301c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a8b0b7faf92f09981e0faaeb8dfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecce5443c48aff5c9844249fb7f18e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d06eed27a6138bd3696556012bb49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163df9c56a4f9c83c7cef87efe9d26d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d9ab2d9c6fe9aca87abf445574663361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5578fda7bf21047f69f965ab94bf21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229e7fc564b8f5a1ce345f7c6da2467363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50ce55eca31381841c190c7a58816364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfff17061f1ee072a92504c30fc7db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79fd88291001a0f3ecc41c14cd85c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28bf641d8dfe77f37b236ba2855ca1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c710a896cdd01c94f0ac1ff7e97c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae489ba71dbf5ebfef08a1fdddba1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3194fefadf8d1309ed6089f8f8631370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829acd0e4a322f0f8691376c29e8c2a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca72fce4c10355201ba73643687fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f84819d33988655be84a1c9e74765f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac96880e2a561100874041597fc38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35ee0ed28ae76bbfd38fab570136ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582028d7b59f75389679eb65365d81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995e2ceacb5cd9c1bb481335896c072377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab8ca0476a4b59705fb9cdae41841378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d741ebe3c590c809b49e55a2ba894379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84201f864613acc23c0b3a5c38b78b9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c092164112df58f73bf0acd24d3b57e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a51841e87d518616c0a60983e4239c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e9685ef51dc465ec88df0384c6379383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6e696afef123b30f7af8eb0b1e12d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f1621b12c1453681e8af26e57287385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e71b3243c1527f3a5b5f833a14dd50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7128d81aca237339ea6b156106d21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f65e5f7168a8dc1e8795620edbca7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213991142b30743a463419e1079290389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94907ee3829f313d2fe7f77b378994390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51678a24b890d1eef458d24024ac9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d16e77f4c11a1c2c11bd9c2b249cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801380388ab40a5c34d7151f0c273569393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352f4773fe5920716d1bd59ae8544fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ca5dd531be545f443c3ef70179d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d1bd37a866c300cb70d34d70f9d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745079863c2067a6670c645dd6008414397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0ed4c0ec132cb77beb2e579d1674a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356febe922d5ec47aacfebd9505ba32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e3f2abb5fefd359d0842d17f350a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18128dad0746079fdb5d31de85f124401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872489421824f054f0a7cd14d1c658402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181c7ea3cd4cfcb952ca6fd8b5b3c14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc22e05d76c4e8dd2cc216828cb6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f86a618b921249866312b2124a14c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa77baa6b465e8570008c5be3d719b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b7184d2a8827d590e1641ac3083e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0592496a09ba361c87c6123859b178d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3b2a435c0fae0f3697dba505e8cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57bc1d45f5a1343f851bd0988a8727410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd634e20be45c7bc8e0395f1d7d627411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26e8a719c1f1e06dc374b94a94dfb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272999d19d5ac2c428ca7346fb69220413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef08433facfacf9fe135d26ff17e9ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c9cbd07153ce570048a6ec5ae5e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de43d1f43bdcdba91ee2e833c24a91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfcd76932ad2117fdfb8759b83a8dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf839465f12ba21652080091b7d555d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dffaa0da80f203ff9f1a5770c350a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7a016c2545354410fea482d448ed4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c67d80795e81c05e6ae055005f7e6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913b3ed48264697ffdce75cc1a1921d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc0779e1150653bbcb00c3811577a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39611b042169b51e78466fc7927c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c18648a7a77b67fa5344d6a05eac7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dc1fab8a8cfec2914e7cb6ae5034b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a329fc69ebce08902cd3d4657c13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544850707da4cb5911e2d47d14158544428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d313a69612c7b0ec6b06f2a03bd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d18683e6e67e5079bf6c7d362e519e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425039f4952f460af822f3aef9e1368c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a460df9f0e31429f8bc25d6312e9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc6002ce2952c5f10ad515484b72a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677342149eb007de09ef6d18a5e8527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e000064b6a29950fe22526833f8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ed9148a0ba78464432748195e2bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83a14b832a4ccf326d455f2dc235b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f58818ca1f28a2a2a79ce3c6a339c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7a101e4ad48fb04489332b86d34c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e43374ea7a3e5d521e76bc6d2c42e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcdee46a96859899f5a55053016670441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78259d85d4f387ce27782516e544cbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124194fb8ae887bead1c7ffa3266d92a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bbb68f16411c01c04ef1053d76766444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dbdbc8550e9ce3acfe9f3ed2d117d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eb173f5cf5eaedc33e71b59a72425446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d79168be60adb12b2d64cb235a362447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc0c94c9b7cf87ab9f059e2b1af7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf06756a656b91d44134a21839653449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5318609a1a624eb38c21596049d97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a08f340c1366820bbd8cf42506ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccb52366dc87727dcd6f9fde283f92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b616b9886e4a20f96a23ec770b3c2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80319f9a06b481a91f1a415b5f06409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257d7297d5d3f80f162e2ccbbe0f10a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d81af540111da70200a49e91e62551456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1b5c83898db58ac9dda2ffcb0160457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd812b72605c982f079c0e68da8024c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962b32ed3f8d1956ba1f6a2e3f9dce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685bf904c0add33c4eed8957d4ff95d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c659704f1eb523af6d3130d0ae7a4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bed455e98608eb497adc138114a6de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeddab98f2931e19bf48cadf93d406d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f0108785ded411cedb9cc19da8f28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503216945620710dcff697f6da037cea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb2098f4d6202f523529fd3572f32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf8a4ad72f38ca1805f3b0a128dd51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f09744ada68eba8d9a106932b0e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865cca9d301083f225a47ebfefd8e4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f11020cac1ecb50204bb90fc51157470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d7ae47881033a732823ac10010d6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62b03069cb328766b6c01db496d77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb09b4ff7c3eedc1240291a4f54a77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef7676d9e82bc4844b0b07aa475534474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8938aab8e320fdbff7df9a2ecf496475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5944e2b6dd6a1a7f72fa6f4a90b0118476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d67e267f0cf1482eff39986bb45de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d784518c96a2d80d679fe77c0e4cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f632dfbc24357c9abcc784d78945507479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d54e854c0e35b3fe87ab568fa35bfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0bda867e9640e4fd42b69c6db5fda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768202f0226426af16702405b9a7cf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c4ed1598051b14689d4422b0305c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e34b84a6cb7d9eb972b8dde031e47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd335bf2ea72351119122e9dca82c18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d51aaa50794b80469264bec4776a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a99e36080869895be4232803f91e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f64c973fd3e06f81c84c7280fa36fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e935e61e33faf60146fcfff1ad2e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a5c94525384df7edd35e9674753b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1bd2aa9206fbe4f98bd928e98cb2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da6d200a0030e1b2f10af7bc7bdaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda524ad2555fc7ffa421ef4621bdbe7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ba208da003a5de81177867c0403e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96abe4dc1497a1fb4a15085220a7f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4e0e410dfaad9f8179fc1b852c1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be827a8020fe2a3f02a87691c2edc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0b7170bd122831993a62731390154498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102df915a7078635828e0231c6f8cd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82f39fda9b44c41afe43c1e69e9c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81261e08910662a6aaf6a37783fe855a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9f37071f9b60456b0082ad4d9ce7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec8b74d8f99cc5315e7bc5dce97eaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abdbb34a03615a07c43b43af4c2e37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bfbb5f9d71845b7dfd4f8fdc73b5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e3c2e4884aeab9b3a5c0b497ceb7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276d12e440b2ab8fc7eb32982ccf7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6180cfb98a357459f35c2cd0566e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc0f4e748bf7e4c95a8dc6bafbd2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b8190bccc26099a1ca66aef0fa127510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33172bb20cef7ad63c9b35a2f43f41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e2f4a3e9e7ee031ac397d2f21b365512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6656d4cbc3dc62a584349fb1e243a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ded3867904290f026c5f45e0eb722514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f27563c8ccc160ecd43c9f4795e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e20ff1eed3647e596f5953d7dbee52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c6ec31cf2f4be5568fa8e89d7fa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f1bc85893608e5c1e7318b38afda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85076a47fef35d9652372624b59dbad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e93b0cd57db58877993bf719e939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47613c1e389342df4c195dd12e21f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48406ea0bcb28761a00766a2b379b69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27070e471c2b441233a09f6b2c3b59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5363814a11fb787bd3746fdb3670524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331fc63448e70d330ee3a95fe37a0c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d73a46ee1d28e205c8d470550104526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21172d0842d7a2fc86d328258272e44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0f0e421b9f3e63b8d5d4ce23c7c21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ffae238c259e8ee31899daadf214529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8c759206310c6cd869da7d3bbcc0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c58d3027efef9759e7bccc44116551531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d50b6fa5e1c238c85a05db905770532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abb3c846798d7165cb00b50618e9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794823ecc3754c8b0ddd16d9e39ca91a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7d9461cc817ac8796c920ce9e815f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ade7176a5fbe1c6bb2ae28c23e29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044065178bf34e4f76981ab4deb593e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e50a06ac7c97ba8f2b1501726ae0a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ac3e39978383b62265c083327ff1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a380dd63f151c9a6ff7a87da09aad08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e38a7d615c2edb12b4ef282e52fd59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f0849c99dd6ef63d67119e53eb6af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbfad08692624959f1c9ddcbb4474f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c449e213d29a0b1e41ddc9bdbda11a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a6575d11ab60782a58ab6c489021e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0c21691f52c1c847b62defb0d60a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669449f57dc1c41f6c3c6a1edf8e753547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d78da498da409d23806bca8f7705d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513ca169dd829719926d9d3d39a4166549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c1877b5df207d16ba774417a19fa6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56443ec07f3f12b47f880cd7e584a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179945de04398438665ecf8922e3d3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605824521e5da4c8228c5d511f02d24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac3958a9e8b4c3ed6bb4838d691423554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1287fec93a4ff44a79d6bf0966c64b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc9c98e0023efe8a4b0a94b7c10a19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f8a4bc11386287031ea465da8b55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c77eee56228226f7384232c1baa65c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba1e8f4c7e68cd9f9bdf15aa8f41c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789fd7dc6da65bd807feb06b55da12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d47c3ed30ab0a4c01d7a54ab69e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be39d0ac1a54ff4affc880f73f5fe2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d257a477bb5490bb81d071f1cde4b8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e69f3f0d61c5e9827c3f33b0df85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f652a68362c5f683b04f8a71dccf8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c8e48ac01c3ae7f4dbfc6d187c169566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1c0bc8b0dd802f70696cfad8d64c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199096f05f64b7f7dfa6559acc342c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cdb249ee636570563ba6a5340e0fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8390c308fb142ce42b69f7fb6301570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb073b5021e3d7bc76b1f8785f163f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcccc7304274e770f22aa2852a39a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd67428525034f367284f09eabd26d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ab1bd2cc243635775b13307c6b25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254e3b67810aeef402ea153eaa8cbff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad735d797a04be818a5f02c307152a49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f163fa7a897bff566212baa9e2911e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262020a467f8d8320c792a4949893aa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188712762d4996f5d757b56d5453975579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c82cf588bcb771db58caa3e8e659a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb51cf1b75f9165f759b63c2942243581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c646383ebc75a3ecd41f673af2893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbaea870b37bf30175e2f247e4307583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb71db7c45f4dd69b4db48b69f1e4cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd07c3e1435ce65e250f78c700417585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668402a659001625585d9526ef7fc0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86357b290660b681a93a80c4d9bafd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabcb8d75b54b30b60d2263bfa1502588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871789ba34dc76b8dbb57a75a61774589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e57b5947cb4e68ffe77659aed407590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e511248268f3046d0c5a78845ae06f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944e5ea62cfd75895085c8c17fb835592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90560fd9772c18b564a063348fb817593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c99de0bb009378e52435c5309b0173594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c258d9c0f1e16b86bd48e3e47f368595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c92b2b9b509ab1057e053de6fd79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e102c2e0b17999ef76b99b72d146597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f0ce7e4f9fb0ea010adf1a7c306a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b087daf97afe9789182893d14b8862599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939583e21d1bec5c8eff7d00630d405d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2358dba18e039ec22693f16b030faf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e5a2c4257c3a0fb3a559749c248d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83b19a6fcbd6a35aa8e066daac144f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974df7506b8cd53b27b6f8f79d5ccbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ad2d2a91031a8c0358f0e7144c31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5f132ee93b026f2f166ff4aef642b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a92e646619aa2e80ed4b1a5c65aff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3b8d9c6ad450e08742e6a26287d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491bd9ecdc57b7824ad8e4fe6483b80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a893c0dc71a551409c56eda1b9c12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822cf13fe9fc666bf21861edf1d2bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab7842f9402994f361b30b99d48050612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea18988f5a90708d5717f58578f5529613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbcc3ee1943a3248bafa0d6cb8a95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf61c6c6e1fcb6753dd9138196731615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a10d44216f95c7933eb38fbcc3dca3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c2b697d58b29cf2bf7062a5bef7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c5aab9e03855f1188d2ec884bd36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9e1172e675999662b3e0a757b8aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef778f5ff13d09af9a5e3e31f40e004620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13b7a57319c08591f6851d10250ae2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763331c258daa7e06ebd1bde450b4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7a88c609780833ca2c039d2457a8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9699da9caaa796d51019b921e4562a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef4ac75478084a75602803da112c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266861c50eb312c35af28e4efef6ec6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1620bf2b76d2481a04a25306c7370627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f81fb682239f1cc9310f3bfd4edb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2864228bde4634d9772e23171ec6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0902169eaf46c992eb60d484ea15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fa377b1e0006a36d9cdd3e0918875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1795f69acdd704159e1722a317119b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9fb3f72383c54e88f488d44053ea4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df18f3027534076087a7015493319b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68cabce163c4838d392190bb6927c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fdb026f3b97adbef03162029ca9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f7e6ff2d69e9623c7253be9d9346e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b88df964c49e4dc4aba57f4b5306d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591717a138cacb3b91b32dda3a53b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbb4d8b8f78bba5e35250fbeae443640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587365f3892f663442caaf7ea1766681641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed68696d82d0382ca1a540d716b73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cd88c888e03b3ca1fc1247c483f9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ff78468d4e381c9969afd6a1e092644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d03cecd6e2e2a0bc5c47195352e64a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ea0b1b1f1a518f41810612cb810b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>