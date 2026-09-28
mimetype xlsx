--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531689a1de80b8e68ad09deb870cb0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965087817011c9b5627dce66878439c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f38155e443fa407c267ac7117d9e523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745cc84bf1e084452973ef562995ec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71bcc8b3401d0109c8500496c67b545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e373d9979ff4817d138187021cd716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd049a70a0f0a44ae8a1d9dd8af827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71711a3725766730f1a65e23986aa31b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f666225077b29cc5e81a0da88c12859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494960228398d0dcf3d2c9ce0b5be210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec401d555a4d9dc751f1b0399f13cd3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6bed93f2292377b88cd98c52455f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c4bbd4b0e4e8328ae8272ee38b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2588ef519214c1e0e5c5e035305614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259c81c03506bda63befb1e72cf28515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc726b12a6a780b04be90f7fb09c9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0099d9a70c8320e27e948edae987e9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670471e5ee096ee12907825ce8be44e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca379666d5b4663c70a9af8b813259319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf049bc7741a62b87a21617839baf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356ff255e4b3af770842feb7a29f32221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd1e4e360028a4857b228aa35da0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819b35b6d43e7b6040f743c5a3ccde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e03cd537614fc361ba44f011e1b51224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460e3a4c9a5d379e6855e604b58e0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec055f02d570051b9c2f406d8a04e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2660b2f741775b0e1fc9c3daa77e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e91e58dbaed2030d6240b798b1d88e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753ca1af2db7f0c123e1601c6f3af6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535c2c06dd408cdd4100c02b0a1e70230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33bd42fa86bd55a59f55d6ef2ea1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419686e07c148330342dedee0c948b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd343abac8c62898eda8666c4fd42a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02355e328868a3c3c1574fc324b4a95634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646583fe122dae672b048894c9c1ed3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2b7787b259eda01bf6fdbd1f3c4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db70a791067e085ac14310cc76617d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a17943db205b7e1789fbdf344f59538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb85e607dc61703604d851134e7b2eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4d7038d45da15acc5c48da240fd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fac08cbc2070376612af40afc95c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263f40d01c898e199b84194749aa36142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321a979fdf225cfee69d25e21a27ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd22a0b52960007e92d53c13fd750144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c31b93ae543702a02d82c66183a8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2c03b07bdf3fb356060ffb549d7fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc018bbf93b3e84d731eef7f457c4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9548706b89ff3bfd4888c781cf03f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb403c62086e2d800272e872c7c66aef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c14a82f101d819d43382f28351f6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172edfd8a52a32f5b53b6e18e59436a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b0f18e322cb3c70ff135d1ab1e69352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370781c3a4b65731914cf6c2a103f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b1738b3f7bb0eef9fc81f8be0b9cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c9d630f92e643ca6e2c0c88c1329555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071b0ae5c54f09f7a32e5246348409556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb4f029e973f9aa0f2e3aa657c79457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57219c4dd8b40c22f75ebf4d12b0c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab46a7c438debdeb7a5cb363fa7bdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d528d7514765bc847d8f6b61ad1ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088294c76809ee26ed83d2f0d8a0f60361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0aa6cb05cb3a63156d45c193d5f4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ce8cb28bebeeead1d0f986fc7f5b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96923f06c217de81691c3877cea6fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df085a375d0842728331d94678ca4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59212a36e66dbcbf8052ef0a6f3e5b8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa8fe074ed4c13c35681fe1678bde067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bfbbfd4f776913cac8f0c584d84e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f18bcad010ca5c99d5388eebd4c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37259d44908885721c510eb4926b74e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e7c7e32fe59e2debe9327f33ba8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e85b2c842c6b6635ff53f947e9b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8a4aad7ca9fca233e21cef84295e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba51175227407cd8d5061f3ca609d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8016c64b2d3b5ddf6fa290430861f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be22c054934b78724ab0ec241079676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4a5062a83a49e95b1507dab1a6c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1f9d79c220f499d24de69a8fb1b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a472dcd5934c5efcb7c8ba4e9c8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f772d2c2fc9f2b3004a7ada30fecfbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e931a5fdd699b5d7bcc8871a14f3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b73dabb7cef929039a6c3af83cda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90512ce860cbb0496c1a19f3eeb5c4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3cd2fad9bc02e090db40f8747e16384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2246ecee5b7065fd66a25063f5cc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a4182bee61157926c49a2c068a2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051ae8174f1e9f9940fd946c1aeecd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd63895aec89e78bd4084720846cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaa6addf7aabf4c58ee3b0a6fe697689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6aa506b354f1308260de48bf664ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ecf93486185156484c771720a2ea091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364fd197cc0a87b9bf3e731dec272d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086fccfd552643514f3d05c1e0e95893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1b15dddb8f1af3faa682d1309d98194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f65996e9888e6fb4e1ac76894b90a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2937b268630497329bc357bd10ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff22fead54c9cf6c57796f7ecb44eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06ec5a16ce524f9b833c18a1acf81398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f193be2bea9b45d01bc7f38210fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dff1300773995a9de758235dadf65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b860c3530110c1af1a756da4377f52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844091fa81252861118423bc093fb2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2736ef57716a1d5fae9123965feda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a67edd3e6b319b1d6de0f3c7f78b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90431e347d661dd09528dd485d7f15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04582b6f2f5e78e828770024bf7a407106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee4b305f30f2e4f3f58ce0a58eb16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748997a8b52e9c957abd3372f4f7728108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519c5a06f369365bda14caffdb2df1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c1971a8aa8f8558adfb7cbbaae7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e05d9a34833459fb3780076633d555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019daa7f61dcce1347dc1e7409f3841112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3954b55c0dd68b44f3031cdc60313113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3091304bc495400de6259a0ed36d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede206699558c1962388fd9569be675115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a56549a413b31598b0490e5893333116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd52a988ea3643aaf6c5bcf4c693a89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae49f897826e40c1581e684bb76e4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e748e91a77882572be29fa7b8bcb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdcd0937873c383a95777aa43a99e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93019bfd79726eeb6b08298f6b75be3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f34de8a39e1587934b351b946578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff854b180c1c713c6f22a4851c85b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940192a7f605581eb61016c328c187f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba1aa09bb6fe26aabaab326bf56cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13e8f675ad0b83868fd2b05ba4730126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6a93a1b81362c6a145cf68a22aacf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d7e4035a7a4dd13ccbf70c9789a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfde611e664edc50b479449fb5665e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc485d7c207f7efe715425fbd233f0d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dba15c2eb3d52b82417c1d5c3d9ee5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b8793883bf6429f23ed20a393bff0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800fc9cfdfb6f95d7b149302e7de3e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592bf793f8506e0b99fee6a78eb2756134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac39a7502749607ae9bcdee653c59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c39e5e6746e0eb045caf80b35047136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1a4a7fbb5abae6f404f5be01c8511137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfbad03acd08eca426ebe8517259ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9da5a5c016139014ce5e2447b43b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15039fe66f9b676c6b75cf5d53ad51c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58691b777a3e4b5f7cbb6656be3a6ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f31ab99aac708ac261051e29aa4cc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4ae4c518cec8ddf6bf981a978d041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6eacfaf14fef49eb7c5cedd2fb1c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff4d54c487bcbc90338c8a0037bca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a98c09f63c7997e56d2dfcf185811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa52cb9470a99a1e73105c968115d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdffd21a7f5b4ddcb87cf228af7df68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1526279f064ffb7a5abe7f170fb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36cfd8b18d82d633c1a1033ca41a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69bfbcad14b37397393940e13d82d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f086b501bd81b056de9ade9f8ef6b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bc01e8d98f9da10599aef32013eef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d17ff2cd6105d7b86db3a7972f14a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31ca8c50aaef5ea792109b8c414f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f674ca429fdbac5e6492189ae35f45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2921c6e7729b0444503ee4812629d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d0b88b9781a62f3669c2d0df1f79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a5ffa54ee28bf6790d53129b92e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a32319293f597dd12c839ee07e6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263d94ed7ba6d1a404af90f29684cd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2a595ea1e103ae1546f27127ea2d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f8ed7503b6e1ca28798143d36252163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52313505a989f27b3c7a480dad45a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67505c4aad06a1e70034537f2bfbfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3be4e47e7717c7f7ee9fc9ac8bc7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3931b9f757175daedc67b48ae871f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379c6370bfe29ce3c4c81fe44ffe8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5801c98b326084d5e308d99e55c4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee8ef8e9e2e78be3a73c3baf48513c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc4b0edfcc1cc9261166f7d6673090171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da101bad173afc510a55f890849ef4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4c7e8237e681b8fd39d1ee9bc7b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f315a8a9082c77c891923988673454174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec69962f0236d0751902ccf318b04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e939aa4523b7455e762fd676dea2586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488dcda6a07b986f277c82d8376822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0420597ac9c60dac865a21484514047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64294ed74f67947f841a0c8cfeadc9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fb5e5c087d2bd90e354976ab39e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f2d0b56a81f7d4cbf7f1e182e0e34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7d7bc73fcb2b0e896d6935329a94d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af095c10eaf0baf7b03191cc670fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022427a915f03bf193bafd08e3e7512184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a847713664fb2b9608b5922bdc318185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2cac8d1d3f49559a0ae9eef66fe7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e4315ed7780a6579c8fb448ab22cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dfb063bd48500f6e48a5416d602f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8304afa6e1103119639b3ed3c38c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68dac55a6d1e263adf78ec6992ed39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a430dea1a0e7b2ebfb71778c7e65ba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f462cb0175e2bc008e9371fc19ed216192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799351d95385e4f5b72a2657f795ca73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2b2c9dfad288798b99eb71a13627d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411115a6af57f904e5f82bcbc008d42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772a5741db76d753f58305a6b55b72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f1e7c97170938cb60097d0bdd0714197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ca9de590942a269166ed30c2a3ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa12e15fe9a2f044a1ffa37598ffc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a52d3d8a3f6e93cfb685a4d109a1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791c0854677db5d03af51f68fec51a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a70f3820c44535f1f75a409e0695e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be312f2a5ace2508c871b0faf7849d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112409c496d76fab8b134cf1a997cbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebbe3c92525195f30275f1804021e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7eb736bae3573e6dd6364059a56e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a47cc164d348f40cfca4531598bee0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ad5b410baf4d680cef01881b976b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6280ec2b2cd2ded7a6f24da7b447d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b6fe3c3a58f16909904b910f2e8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11a34c086890e5cb3eeea49c650e6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b1612047b359c840d8ee35d5da50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c0e79effb55789cb8a26d9a0a06d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3d44f4015f1aa6a8832fa8e7fad8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22868d48e8a0f01be639c786414e83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814fc06e3175967f377f7b4085dfc29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8fc1db0543f7b591b1c8d810ed8e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d128a717c65176e5d99209c91b3bffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b24690a12671eda75f48059880fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f6ea1ec2ce631093099791f92fde220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb35ec4a8099745ac003cfa0af4b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5af269409384ba01a0c292848ea6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3259c8583cb47f8c78d652270b43f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66bebd7f4a57b9055d91e4a6bd10bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a98d88508d95a2c14dbdd1063589225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff2b0a3e6fb086f1e6513a1e79beb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39778be901589943d40baedaa20deb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f15d73801930df0073765daae2a44c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e40103f85bc8c362f5177baaef2dfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744289fdfa4d32d3dbb6d6307eaa15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157437515a95d6484f12f859c5aed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4722edc74b58010dd92054062a111ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e32a8d1113c5e5c639f3bc81929e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77da7706029e26ccf0b7d0440d4b88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14824f3eae1df699d4323ed170c69e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f55b64817a3506314bff82dd3b38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1bf565d35cfd2aa920458f7535495237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905efbe14f37577bf6d6fd7c89e12f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec45cbaa911a95883c6f06212e1761239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344174021f995ac4396b195dd56139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8852792790493c16df394eb4eac97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8b9db5806ac91075a34864fe4af5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55f2a811a8095d76e0fd9b9df404c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8355d505385ae7720c3918b9060fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523ed85ef8de1aa23315347088803b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debc808e4e17d0b5f607da59438b6ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35387eabb3742a8c24d9f83d49f13a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e7a6af7413e2ab02b88c9823ac62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc182fc0ed96f74a84f09676b5c39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b0e5c73b1a29bb23ad003ea1dcd05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c1d05b6ede98b5fd879cbb71ad9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30facaa7b7a12e331db3806ca3deb15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef713a6d4ec8186a026797a441ae1e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814354f4750ae0f6cda47308462f6c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57e1aa38d2c09296254cf2dc3f7f15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27dfd4c48b0adbcb527d40fbabdf5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500f54ef634eb2f61330c31ab9e8a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173fba7a607c26376addde926f50d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779412f244e1665316f84a03ce75c11c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d61c047eae23386c8cefa99135c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5234ba7e1175306d1115d3753becdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720e23af7a98ec000e2ff1180f9ecd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db6c4743c169a4dc17abd0358e2f3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367001e6e8bfe3212b234792796526c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fe42705deb0cbdf6c5b4d7074db63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade225454a157a91319023a3c97076b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bb5479171a77751c1809ba3ec9585267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1aaba815097503a1300fe4264688e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f66a02959a248a7e876570757ced269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a27a4fd912e2474008d0eda50505270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5b860dda71c57cf2b3c1d6250e90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f31cacb6180cf8310822985cfc1dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e341b0089768c26208a7073448a9bc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c6b78e5f9ac82ec1443c28f6ae91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dd869605242ead376a259b9130f2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded5effe6f5240315c452de08023ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e67be0e6f20d24dd0ac86a168a75d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f7c560f7996720a6c1a2e60bfb1df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7df07002ece32ad8b389baeab53b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f2324956421b7aa9949e7a38dc3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce2593f6071c9723c06ec829c3c5af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc09e42c97e4fc5d2ce2f23d037e55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ded433d168737718a71240a5fbb95a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f38d5078900f01f036d6c0d9d37fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4a1d9bb2751ef8ad971aee61e4bad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17632fe5fc299fb8f953dc473253c1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb703643cc648d9e527e5563a8a17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99665f734072e9247b467e59b41eb29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb4d62caaee175120d423d5674e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1077578de16264e61ef8e799a975450290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f605f9a7de9b241b4422a2da1e4fe1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f002f89a82180d22d16eacfab271292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827930b49206a9298e673eb4b826fd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027d7b373bc4378b62b42d8b1d6e244294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4297a9808df707f3bdecbbddd143e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c7f0c0ee5e056fcc78e3ced9f2ed3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f2c1e9a943b3e0e95f21ada8e9c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285445b7d016503995be1a512a46b2b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a7c683ce5dd3a272e20e3044f477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2673133d4782aa833a8863acbd8028300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e118cf1ae769eaef3593db35537b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa246179b9e97343b3ed7f5097bc71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3ed634029089a0739e2d051fd91d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892faf425b42b0d63841d1aad92a6d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96134fd8ca231320fbd27eaa0df950305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027bcc1d926f676734aa3ac675a46b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd1450a2eca1b37b9a334aee47d0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad8116ed897ce73031c93763b776c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7035035ff2bf602abade0ef154aa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8739ca0f9363a9907832e3b5a16439310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3cb50b725d8bcc24b1d22ae4fa6fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63627e32276298a69d0cb8e68af51aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbcf2e0892980300458ce9bfd5bf32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47788dfcd444a140933f453275cff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6bac6601c0d11c4e2287a598de2cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19e6e497d0c30023f7ba1ed61a284a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33051445d84261aa024dccb61060c55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af235eee9b1db40a74e005ac5de23d9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e04dd8efee1c5f873207656dac11a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f3ed5be5c307df2b3f38e2807055c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6238f1c9185af7dd9d3b1379f2cb4d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f457ce6a143376d0ca8b84d801f7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b88b54f99b9428ff476f688c69a16f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ea90c95b42484d66f163ef889d4da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a7ae1b41827fe231df5b7c45f22e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05093a748fda90fb29d83b96b0c3119d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8b3b97969d5a10c72bfb5842d7a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f2aabdb1a165fa42e50999d45afb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb38e40be71987c0b5efcb5405917d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20352bbbc09c633bcba8ad6ef7a9e6eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c5098fd636f5113bb2fd03e5dd642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116b1dd42c285d93f21786148cba120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52efda6bb8a43499c4973444c1b0ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3699f1a3fe15e1f43dd472e029361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4382d9b257390edc6fad0d5cf7e75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31fc54ddfee01cc5a2109936ea65d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0af9c0d36eacd6a09fc897e5d677337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d7ab1b7b24822e9488d0fffa2f23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cfff7ee36010a6ec5a35f22fe430a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed73d64c0e2fbdbc2a0c05ce62ae304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d032f1569dbe115baa7b18814a0961341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb05de88c09b3a9c0e9f77bd71d8042342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb428efbff8b61bba2ef8bfd560c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806a3d1cf70ddd319134bda08a7b23f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fccf4758ef9e4ec8bf7927580975b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f024f929923258c1ed5b6a0315b75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8172deb7a504edbd565314f7100c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e08c0c3b937e26c09e2482aef4517f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1bb71de3c3d932b1f845c54c37c21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa6f6298732f15c359281f84a6a17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b2188726e3b25589ae84036674b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94119b8d3c4d90e6b81a9e3143ff1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371825928176f855f184a832132998b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8746dc47c30a8cf05480b44adad1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5480dd604fa21d5c0ff5ad0b24ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cdd165321ae56a1250e1c81243129356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a19f1345edc83fcf948809a5b0f6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081b6c37befaf0d0dab2d778b4b30e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b431111ccd99725aeb8e2e63b4736f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014116c7327cf9c1eed072fb2e55785360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b8039be32eb45c13c44b1c5dd1030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45869f1668fe28114cc1d031a120d45d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4229ed8d30883353f5144347c97731c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b86379343d87a48219912553121f76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb32461bb844d55b4d5bce1d0f26c82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc157fa04601ef1e52b976d2bcb3d2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdac5cb153988e4167bcb6c4bc12be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0af7d4f33358a797c9f9020453039368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc63427e91ee09e81a397887018019e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9d8baa7492b4425d930b16a4f02f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c056f6a631fd9b37d05203216070371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8bee92550c4f005095810109ffd9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e729a72f92702758ae58d46da8b1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9f5b0212fdf6f47526d60db379a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9e2c30a75495522f20571457e00f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc86aadb4aefa0f56eece3c91e0417376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf017d50049408494ed9ebd7ce3da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337889dd4b01414fc7ad6933237ce32e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a79de462c470c28d0d4f0afb12b183379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7dde1ea2a8ff0f1bff4cecbc98b27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70509e2be16f5887ba218b6f528ee0d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8061ea3313d81dd1489e16b0ef08966382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2128d2a11cc639f2500d69b369fd65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32bc5b8695d2ae4f90eba6a08a6637384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ab126d10f135b96dccb6eba67046385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a93a17973cebbe94d6191c2b6d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedb395c4335aa8fa33b023446ff670387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed84c420abde01156ee056cfd72d56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817fdef0cd7df4b49453784037c4a98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b50b561ac846fa16eeeab3e58bcba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b46964fca3f7d625980e92fd637424391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7b314f1f9854d5bd234866245fd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83518c601c3c93bbaf3e4accaca82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe1aef00c44e2f31ee7dd707c743c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f20e292bf5e55734c5ccd2d6b5dfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401c1cf00899ea8b66a7040b78d3f6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e452e6bedcfd6b23c9e5ca556797c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cfce73db9f1e8fd88b0952144d5f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f349bd668e1573f05adfc2f9b37b572399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce48fcdb5431186d846b3bf36e186400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e29ea3fae26e5b711538281c69d0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d49a27338f7fcf7fbd3d6fcece736402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6efddaf2b678a14d6a66b4f8d3e2c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8eac45060662a9aa0a07a9e649f08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714150b5550d5da5ca387526a6fa9306405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2d7794983b781520f17af4b71d27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1e8d3e0cf095a3c469f0bac30ef5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e0adc9874edddbc72670454a6443c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a2fc200df054436e67609e6b6a0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5af7b42e39ce638d676b8adf094963410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1b2fb1c97aee113b2c08b97ff019411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99314e030dccb4c3ff90766960b30c04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c5a412997a0a79cb12b6867067ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc843dd859beeb58063455c9d6b8fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b955c7d74b65da9294b4b7aa4b397415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527416a28f64629a570a55415d76734416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120025a14836f52e2a3563d59c089bc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7b7d553c91eae75f2f9ba83801af9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc283d3f998f223dd89a82ea9e636419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c237ab02fa130cde0852704d7388420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46c30fad2ef370bf6d768f94b6851421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1f1c1e24b5c497574df90df6cb73d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f4350452fc39bcc331ff4d524b29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5135c48ec9258b3cc2bd0593f3aab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12a177f22264e96c067d2ca67112f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ec902407f9f6b3738622ac3e1975426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97427baf98d4a6de8baeb588d57b127427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68942fa87d20bbb01359b8db5a81ba60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c852e3b64f96f34036a88256d2e26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc4971190e5c13376038470858f40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc87f10aa4c686362a2ed22eafda9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219d5f6682b9ff198252f7d5028d40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb475c9d7d4cea4c19c746e625ee1e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1934b2110f3587dbd60a4ab914a0ff2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a69b5b87c3649ab5396f236f5c8be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5ac6fe4b656f27bf92e939de2c7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e963f7fe90321f72509547981804437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f6281e341d911771d805274a6b8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437062e2ac5facfd3e9051b21cab4032439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0444daf02679edd2865fcec94476b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f500adbeecd7a4d2b01b1283fc534441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2083646e8ab6b5f56c8265311b6b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd4a7e7b68273d04ef13a2ec2733d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c66604dd1b4951719c53cb78db7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298b0cd53a6b02e3ce0744bec4a5598445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad6ea6d73c38638128d2c8716f4c6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d7ec568763b6aa87773bf3c7d5ff2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f9610115f5fffb4e1c0bec9e5ed8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e106ff3e7261103fbc58ff96ca03d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38da4c8d9cfdd6a2d4821ff090d297c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17935c2c19194959091b69a91d29257451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f43b7a676932030dc3d78acb1ad56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb579311eb8b8c60e78a0c80c028d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ff0258a0bf388727480256431c6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee562b77879b3ae738e25b7a0a3a5d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeb040e013208f91e2038c51aad236456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88468d5cfdf2995baad62cbd12a5748457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6581ea7e367c0478fc22058bd4b74c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69b1542338d1b25283be289b2d82f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d58752345f2e5fbca32ce0b81c7aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661499a7fdf056921c18c4b0988f78d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d0e4c8fc2453142c4d9765b6b4ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582800657347918be9d1cf7d216b1ba0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f571ddf0dec1dd2a45901b4f3fb2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94c8858a2e2bc692c17ddb57653a5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e696237021a023c205b17f99855f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8f5b37d871730fc987e4a3e9eb96b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4df6f5c82b85e0712ea16866caa85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e4ba5d607b717cd356ec0dce61eb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681431635906f736a86dcc042e40219470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b883bea575a65ccadfa966e2102f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096c3a1670f35e74522771fa6a91aec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af27d59fc72d3988dc0a6e1b30cca7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44c732da8d9423e8f275879cdeefd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3461cb1db64c7de8d9f3d20f6855a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba412d9ab5fb86c09b5273d2b50beed4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462884332046d865491ab0c695862a08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38798f44d005a579ff226f0c7700e5f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f4c1ede1baa01e66488c7f477473479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d206bcbfc39a01dfa47390c38af6c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc1800a8c6f6e6bd0d23320383af7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c3a35033513eb4edf6babc1166939482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc71393826922cb1622b35654c33e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc0d4855300483ab872e81cbae51c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b88bf1f6ce438189aada229b62377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8213ef50c3537ff166f3782c352adb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950dae374d241cfddcb5f287e249525487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3a7d3ffacbb544a49017a3456c72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fe451977533983fb0833c2d0bb98c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfd28bd4aff60235f2259014be7b9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0690008bef738d52c2d31ae33a9547491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b4224dd0433cc3257b642e7cc774492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402b9402beb359289bfdb7274a8c48a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a4a81f791b9e5fa74110a1e9ab8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c10785e2a0cf1e4ee4712e5ad3eb27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c090f19cc4d281005aec96455c737496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c373efb52f1571d857926db7a65637c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797136d423dd5e4e123eab2a306bd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb284197c69f35964305b72332a5b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f035d050df60eef94690630a129799e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbbe4b1d3ce24f967f3b46221688e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612450889c8fa1ddc38a4bd3ad7eec75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e31e4f7e824149bfe19b8156f54b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c2da02e7024e2d4a913fca6e1e918504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a4d8523999929fe73db974d7066e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021607d4003e6ed173c21c789f8b6679506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e267d28347c02df638698f6e4659507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8079d4b317570bdb6ddc9b87327bb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547528e9ec6a2d417170ea199298d55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6fa38d9ecba595e433ef8204fd1c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b458b57e88040a898325ce6c935f78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff23076273095cdf206b580c04da10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c3a2215212a4092cb63e437427df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a633c7d627740df9dacf5917b23297514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad185268b4d8781c7f360a5db9d4a9df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe934475e431af434409fc8ef7a5c2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448744269798a0b267d62069a0e16492517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9bee82879c6a95170dd025d82aa1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696bc9ef2dbd3583e3f36614a0b77ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd82f5465cca55ea5a0ac082f37f75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a906ac117994b0cac0db2b63816b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84af4aa6c9a8906f2826f5ddc52916522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52991ddee11d382a05cc88d62142cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec870852b57b6aba276348d4663ea97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207fb3d0040c031e44b14d71e2a8ade525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05068728087ba893468d708abdc7909526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901504fb0c7e9764e3a844d28152828527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896986ede1522e3be53d45d6a473100528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de234bef55a3fe189343bbfa10decc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3e0adccbf200a7a9644d2e57d665530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3859a10fd8f32ea9312f01a8dc0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33492ff03e539b88a58d472c873349532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770af60ec062144691d0c99e7f8618533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73237dd17864e91e08135fffa5073f6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b7ef1822af9e297d3cc2aa029d561535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae5dffb0e28794eea210d86d10ef6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c32a264a301e3fbb5b8a2b437502537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bdfe360c0f1154f6333dcdf35baf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a559362cb4d5f5f50af6e010b2a0d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c042dbf613d2d2cdc16175a1c33980540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d9c27c62d10e1d6855cc34600a7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cfe5d847670e685a2876df268840c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5f751ee2749d2f869fd8836efa30e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9e44164c289fcc31d3e097ee8c7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c8937322d7959400d3eeb0950b86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd79cb33ce0f947a5a492c951f3d7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282eed47b67df38f3833fe368a9fac1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d36d9c37ae6fcebd618e28244cb002548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737ce764313d65945763d922814a710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe7371cfe6ab6ba2093c261969bc76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c901f6eff94f28aa7a95291cd1d06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8ccf1e6490d6cc6bbfef53b281e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2d58eba19a820412a44e5eee07156553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113011c62930d91e95aeb79e7feba7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d9bd34be76d6222c4638150bbf0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f8bd3220a3108b01b90bfec723e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0ad44dcbaa0b7eb62bb907234114a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb8c85399734274c4b5ce2e4915b8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2adf6fb8f9ea33229317d64b0714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e358f4c2e0efa086c35a76d91729560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab2a380d6429a7424f4ab398e0466561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014d51ea3e8532a73868341deaf203562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc7a210e03ec737682c36c79bf6a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde8067b83c306a18824b4be69c045564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b5c0efb51c11c3a52503469e0145565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9455310e0eedd905f9953408aca629566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7be53e2abade22229bebea8d188a33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29618ddf06a8a3f748a1966b60a47f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a42be25394490503c21cbd3142ee8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d42a2cc032e2894335c10b1d371ef8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db91c474d984bd498dc7d9dc10498571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105c9fe6ac96e28da4034e6af34166572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eada7c0297bac82699d7112d8946f44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac377f946bf69ff63d68e71368a3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21315dbb8e8d608ecd88d7e2a47bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef50fec954e2c2a3c281c8c0f90b2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24294374e7ffc0152bab97f6539a9731577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc0529d8c2b398dc35728c8d5c918b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d73e7777cf1ad4c9a2e50aa0f286b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9bf37ce9e98faa11d27ab2ba55f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12702c5fd92239d7934f11284586aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386022a37600701245fb7ecd182bc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45df4b4c313f278d59c6691b5f6b7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c76fe0e477a7fd6ec1942acffa6b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4d82b862255f9dc52818e2e7fad6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89117ca95794679b03f1947432b4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f4b588d9947fe5efc14199639303587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103701c46bca2df7eb0889db76ac370588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f2418b0142ef05599c4c3898e2ca3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235c92d0b342cf0e15c0a4bedc68876590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659cfc63edf497387dd6729df23b4eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e0a7907cd655a565a9691695990f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c86d49a4893d4bda3e2256c6d7b53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b29dd79c91d62ac8b2633152213a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578778f2b9f77a566bd6cb6b5f29db8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24988b1fa1049bd370742ba261e7011c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df677f4d20df33a252bb1f24bfd444597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d43083f602a8f81953ed9879d71f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b71d209c30518fae1591422ae5c472599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356e4db2f0a9fea82dd541429d9daa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5bea65a7a5965b24da954abac9a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69d9b690b9418eb99da88eff9d910602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de927f858f1fb954e1a8fdba5faf810603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d59a28199e6f8ae82fe8b580b1e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a7bdd57f7ca7060c2090d51c9d0af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea70271fb189bc5bb1a9b23a073fcd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca323d7c3acc318b22c4b77246eae1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca5c088fb0e53bd7a102a94918a9f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb351c909fa8b9ee005bbfeebb5a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be426feca2e64ee596a0aaf1b2ee4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283534d1611f309d073cd4845f2b75ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7920563370d81ac9ba38ac6662a80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1692575013871a7865aa538d9766a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32036365a1a152b3c110b13e29640605614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb9f3ef4ce68d145a4ee3819cdedf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286dfca12f383464966c166f24e5a96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffa4e8ff7b15eed73b696d4ac38ed0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4637fc451c9ac963a50933cec6bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f245f897b02ca14ac2fce1a4f44d03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61937c0cbd33121d351cb8c82f004620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9a7b26f8eeacda76f246affb00e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0cc533ad7e86b9887d3d77e8fa90d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8896c5a7ecb0446fdec1b9c168b2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d3b18570134430e59f0a2156cb45a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0bc46955e06e88d3df11770eea7b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a047d0e7e4fb0d298534bb8a3b4dff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866b04f8a1058b77635d6da1f7631f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291780084ff88dba31f010e62b44e77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e776a318c5f694148749c718039d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a99f6b475a0ca6e47828afeb010886630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826039035140a4e059c94ba3955f1640631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152072c880cef5672c178730b5156d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a7259abc7aba9cc7ea3cf71c0a0dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8964b741999099539d5e721c5d877b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605afafd53e5779fb888f29e5b71742a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce0d3a591966120bbc4c6d3c5b229636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd6e07697fe61c0f3842b18187a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d2f158869095c06a48fa512d1651638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d21286fe30b190382167510bdb92d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceaf9d114360fc7edd12522c928eb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8ea21ad20f9aadc155dd9f9007fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac07b1aeab97619dd7ff32356126b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900f022c274a19bf24a7f7764b809eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4b722ce3546926c1cc0fc4bcb3c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a171dc114f0898105060d4123dc50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe381b58f711a84bd12456786ef1b8b646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5f1d86d7e321d96cf8bc97e803491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7665d75b4f67faf5a5812ca3d7f8f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccf3ad4dbdd586bead8c289d7f7a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10313cf306b895eff68ea4cbe603c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d6c04e5ae8edff7afb623974fad035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe192aaf0b6b12b6905b3383753120666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86438467f9673c7c7277d3bf6a08117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1987b63e5d5712f18f976656d3ae648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf011cb1f6ec9ffd3bfa0c013f34419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bfa36019f7d1601ba895d8a712c3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e32f27aa526c1440ee68d316d596d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef05be80a2934b8c70af8d6310d8a1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4cd2aa3d485aa95f7dcc874c8da013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac71e051cf8176cc998d5404764446214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57931b317a302dd9fda34fc9308df89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a48ec583705682b79ba9dffa2b3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89af2f8c9debb50cc7488a5dd7ed017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e68929cb1907cb8771bf56755344118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5087f378cc6bcd62435d2c13d47019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb468fad7c6e1be99fcec288215a58a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf719ea6fcef1f8b69097a7123c6d9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a5caddfb48d8ed90982b11de281322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9cb6e5d2c46e01861b03b6a7d30023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945c98813c535b58d97b84b2b4c5e9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd4641ddbce66ea06b974c430f73d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77df21d4e16da44a5dee13e63f54926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e39a8f0b40f51ef5a4ecaabdf88e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca3580f37774850a1deb9ff80e6b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce0b94598d34d405d9f3c10584776129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8186121b078048d4abe606823e8193830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec64161ea555ad1adf76ceae9931ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7db5ac495038c8dfda415b8484ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3342252bde1635e6526402086cddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d8b9e128dace4bb0386296a5d4ae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea67773fffec204895bdc00109ef335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe051d0fbddb066b06625692161823736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e06da8b1c0144709f865e3e3977337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f87bc2aba02bc97d04bb71744058438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1bb96036b8f76c231b31162f167a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bd55efb33517ad115f212273c756e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558fcc656fb346f4f47df761d3c6c4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab817aa7f7fc0eb5e4964c85527f4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3e359c3a43a16048b662916ea67843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f04190c48d2d8fda142682ed5dff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3ad34a04a0bd60a12b1f627cc0f5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1f0ee0dfa94aa75d2cc5a41676ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a251721f3067a3841fda8b61319f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8d5559735a73df00f2eba3c66e67148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70596da778d3a2df66d3cd398c6a8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdcee0e6732944aec4de22298263dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20df520deb70ac410eb1dcf7e7d0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97209ee15412611e73a6d2c8607b8ad552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e924cfa4b3a99fe2ca6eb5bf6375053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589269bc392c6550d239bd6bda0330a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7499f87ae83c883d1101ec2fcbbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd12040e96d0afe8b8ed5836d3edd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93232d4bb91e032486a3ad1a895f53a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f295bc63ce50856a9316cb811c28c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d42faec77e34085824ef3858574359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dcb5b1707f5333b7c8bc83bf3756260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ac09ed4c1e0bf3c4d533996c0ce661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172eed3f07944b6c8ed286ecba56d5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723cfff9bdf5ff0fa9fbc117ef8c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3691e394f9ef60a9ff6e98076e2df264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697399d3634b68421f355dbb093401a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4bbc83b862a54991953c7360d28b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647b5a644a3eb10e5385cd70cd669567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb34e7629ffcdc9292abf298472f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe7ccb5e038fcb59ff1f32f68539469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0548d273756f84762b4b3ee813e5aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3babe38c855361cf9ab197debe85c7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d04b3787a4423dfdd0f8e9bc3b8d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b429634532aaf38f6a66ed180f23673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd56f824dee5b76d05175429af61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19b91348f94685e23658c5c6cef3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b902e2e13362f58ba166de752324e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7025adfb9c550c66a37fc7e6169d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd4ff22c972ebbe987d61f6224127378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f96455f29351e240f57a954e0e67679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff8780c1d658d0761ee37aaf8bea180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215dac5b8fbff6a0f77398fccdfe7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c29a6ac319370f75d5ac06c81af0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a509849fd77446b997591270f9f6ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b3ade0f182aed36b11143954960084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00199b8105ec3637c729c03f678969285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac73889f93e4d959bbf43a9e9523286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcb9d2767d593723e79920a7d0e0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea4c2848e1a260e1664c8cdd6e84288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70186135628d4f573dda21b4b331b11b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c597a7f98c56686e716b3176cf33c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc9f413db1f9213fb69755f62c0a1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abc0e462abe7911d0d0275a185bf8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f82b7242f1cd5a3ebb208822ddef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e19bbef89fd88a03aa600a805a2a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a945f9494d8d19f6451f06d7a949e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb480c80ff5ea339f230f420e3f0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae9cc58392be9e45a72de511579e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250767a739eaa1192766f27cde0cd5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46dce2fca4ffe9cc8e86284f2df30699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db9963a60e80051377bef26cededde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c327bc837ec7b28e5fd745242d692ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dcf7abe8b6f2bfbfb74d51cac5d7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d5f1d37abfdce51f394f6d2d2a271103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50586a71035e0cd540fcc80288cfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262507b6b3265412d06f4201780d5dd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19b5a2d939b6687c09c5ea1987ebe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf9dfbc246ed345afeab9ae31184d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da54a3cfe2844627d5a61c1c7b709f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f68ebd3228c63b1c02e8fabfc9ec6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf771976d65ab82198bd95b0a49bf9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52279f4c68d3062fdb0bba9dbeef8348111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3bd84ef195086427272acfceac82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1449d8b4fb6691c208041ad5cf5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b06dc17bc34ca7531927f4d4772a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97497acbdf3de51818d3abf8550dcec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f91e172db6e2ea439af8db3e4dac7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ebbec16ee7dd06e891c572ee3bf29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d539fc179434d4662faaff99b0a64b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178df829a7f2752281c41b1b28a3ea8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee8215e8b1523566cec4801ec74b01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ae9509d6bffb73bd4dfd9f3f9e9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38cab2d5e7c505daa35e78d9050671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030669592a30af14f2d91dbb21df0da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f54694a7ef56754e625711af8c2e89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107c0330c011491e051c2c01e5114cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe831e890e26e80f8e25a9a4ab382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60118402fc895089187f10047cbe58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a93807ed820adfd63e1a7bd5e23ade128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee35b68401e07b1dac49792d7f3b438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19139ac129bd5ab100d8f39dfc30410130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7bea63c5269bfdbada213d7c325e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9427d608d34369e4ca32e2242b2b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7712794ecd7c5490b6636510a3dc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db14aaa73cf549db12bdde3e3ef7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f79dc918ea3d1bfed277223a2d69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9767ec1486c8225527cd3ebb680f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f661829d0ddb380e97b829d0477ffd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b06eae163c3310cae4c33dfe9cf6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad127316ed3f8d9ed1b3bbac936cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697fb5d3545d78ae0189d12a085fe44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02397a5e19ee8583beb8883e0bc7e027141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b72212b13033856d74ec09c5dbadd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa1c6469bcc766c560597ff324ed75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed3d2d679ea731bdfb257422d53fca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799a90633830eea887b3eec57e0c2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c500ac7dcf0078fc354c3e1f2e66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935660f81d9b6361feee25e4be6fc13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53b4e481b3f0f1c3f3889eb9c228f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aaf6cc7d1f030faf717baf6c956b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af101cc6a9c4228a3519623f76f7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30cd4dc724db08ef26345345a52d85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76022e032e9d975726a26223278f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702c37b051f0f8f651688af0d5dc3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8ffc63c6e6325f0e98ac61396de28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e0b6ae04c7b906e5428eef554486155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e8a8a6c40f88a2feee78e5c22df59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961e9750f6644e0acb62af8ff320bbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ccf4eaa242a43e59e8ad480521bd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708691a32b14f873bbc210eb7786c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99687c8e8f3d5e1909223d3900990354160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ebee6fc441a4e090d23b045119d72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a65a0bad50276131ba9fb0a68ca95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bedfaaab758bc0a848392f48b84724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdcf93886251dbf83b0db8021d2569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9ffbb0b927b34daa96e546d41f878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dea2fa0fe288626772836d87331c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066a74fac8b06f9c943ec65be1efb0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b946754574dc807f7fd2462362b0f97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd8b31476d17714369dd26241fa94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35cb091a3f7d7cf9d598383219716170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e74da4d26d47ac288536ea06806b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc17661d1f647e51b714e95b58d59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39503401f972bf5bb0fb6ce2e785415173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf769aaf036a6f35945a8ac9dce47ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a249d9b0836a7de2765fac602be65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f374fdaa140b5a28ebc6ff66eb4a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58f922c1bed16bfc25a4b3bc0a5921177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811bd5cab27a61b0240017a4fa70124178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c2a63a71fba04ee2cd1c3db8749c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ed9f174b4d4ee635b08549f863b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ffd7debbfdb5ae802da6e34fc31a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c493f89b82a0856160cf4953f09619182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc867a5e90833f589d280f7d4bc8c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89433982f3ab30c43189d805fc8b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d3bf82c27a1c22b1514380571eb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140afd06e1150a8dc5e2217b9f59a9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a9c30ee50a923f67206e7d3b09dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b7c4b6326cef14afa67e4e3adfc51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df3362d6d425f9dd1a9cfe1edd8313189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229df1fa3d87de188ba76dc6eba7cd3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db33b5a9142d67ef18c4b7608a820191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f6f123a34112cc3883b25c735dcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef052efef06a5549b5630db15de8d059193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcbe8c607dff0be135bc92d882b4df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04ff9df6b236a031e1931896a71da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9987c4be5383bb5afc7a2e36acca0dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196d28af8de7316ba71868bd0f406de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db73f2dd0581774a02405e82802937198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8be6a74bdb8bce7e2388704f202ba3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b6327eec3179e0275c43cc59a9845200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771b9c19ffc1f359ea6d82b45b2549201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baae016e8a45c6ce6d139f59a7e6d07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760f481a522691792a13d6f761fe6ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f62087aafefcf90b719a6977abc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610702157b18623b9c5639e0fab0e12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468230b3697346ffad6d90c86179b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c96f08e49d78d4e261feb214a2483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169312c8ca56545023a499ae1b5a70c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebcc184e8ab9031f434e2786f62a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f194e499dac802a1f853c972475d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d46f335c5bb15bfb7c955827a9f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ace37dbf1192e0bfc08ae4627710e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb6914d78d6c5a3064f664f8b5c1fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f2d3041211bcef028b2ab054e378214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca13b9e547824d516b3585f3ff0505215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143824b13681a13481e85c801e50911216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449caa9be8e676387463aae20b4ef72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaa34217279b7079b27f370398e1e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe82e3952289eb243b4e9706a65c0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a3b03dc83dc40870d2fc1a1e71b65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61677c9af5d0b45b300c46c22ff2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b3f80c820e276da8ecda4cb1c5bf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270da7d90513271d3d983148a642323223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759eeab54ac776591c4540bfb4dadb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546951b02aeefc720d02de4e84c5c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ed968e1e24c90d7dd4bc5e7003dbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9857624a1fdaec1dc55b1ebc7f2e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbb370b5e4153543061d6b00ecfbdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e5164104f8e871a5c9f40b86f710a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff95f6433764c12bb4a3368c38f024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc945424a63814bbf034c361e83ce6bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8d97d9ce9aedb12f70bfdeade68a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562154f3eed427dde7387f8a85ada8fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c103ed7b8df284083feec5a194e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac3d8ba1c87949be83ea25a21baff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b372de7042acde3ca358e6edb0548236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c16b09e4c0d4defc8ff17c7e99ee0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4de514f830876614ceb653af05a6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a2ddf6b7460cd2e62df813392edb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452190f4388a24da69a567ba5e4d4f8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d541a433b166871ce08ccaa2226fbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6b63459a0502b81fd264e43e6201242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6110c286889070322b37b760cdcc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d76c05af1fe45ff90aadf8e8b7a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd404fab1f43a66e3d8eae0bebabcb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b78fda3afc59106affda3e17bb0f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c139f62c316f8b6942efe55fdc54a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89634fc020388169f638c1171b29a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0885e9a29a805bcb02e71ad9bf9ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc142b5eb9b1a7cd4fc59486a244e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e592e79f92ebaea081f25450f56512251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ad81dda727b3d5dcc77ad9beb771252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86723a33ed02d968c71055d58a730253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054600023f0d540eebc99bd33ef6429254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c403c20d3be62c4a20dff82eca16b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f4d7790370fa592b478a455c4ccc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263067881fe2e1b7d5bfdd79710a9af9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c942d83346730cad36aeb196393c7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc3738c66bbd90e9b85ea24d2ee5a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68cfc4f2520110a3adf3ddbaabccea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb10f3b34c630c961e39c5c67fe83d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abdf965c51361cc06e63156b09707262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9702f7bd7c13256cdc9e247b6f591c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f63482fee01da5051aecf062c49b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafcbb64f97fc91498cc54d0a88aea4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7deb45acba63e1f673c8e138e4432266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864d4576f5ebf8fed513ea9df3016b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c6f91fb8b494de8e202428af2986268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91adc38d7e5fc5fd9a38b3399611ade269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ffe090684c406ee4f4c39ae5b2ac6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea0a5f14e703649d46e2f5485ff6ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae74633cba2914a552b12bbcfba2e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e41366324e9f374dc17e1faf807a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf9cd6e928ffb166de4225f8ad21c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0183b58122e4e02c44d24a215c3c73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263aea72cb055a706d689bb1286149e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e4ec857ceb9107de5c3e46a418efc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e2b08729d142c56b40976959bfd33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c535b2431621f06d75e707ab5c065e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d63f88c4dbac6c63e232dd16fcffd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114e31a4943a5e8a877b4a069d4ff9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569188ab88182a40ae64692d4db65384282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f6b3ffff35f785658579a886f92c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4e679f1abd511415d23d264f1c24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2bfa5bc50c20216d97bda5eb7d38d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c23d537284d08ffe897119ac0a16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097603d9baf9ea3118ee8b6fb8dec60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a473943644b8d3b3f31019b57c85e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44a2dd6f5ac568bcb3e5ce408268d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a80654c4bd65d8b04741c43a41396290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b9f6b6ffd31d294d395a6dcac342291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dba8b876d63283f5d9c4953f09299292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b4d2abe27c06b791c174df686de5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf61e2e6e992fc035f8c444e007b925294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f1b562ac41409c2f4e065f60b313295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2dcfdcace04e99d4abbd3fabc9755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b08dd525dd9c1e99e19b48926d0fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ded6e32954e7342330cce3c38d1f87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6aace24fc638653b43547a8430282299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccdfa1d39f402f654c0f80d8756d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d68b3ffa0a855c042b57a106899691301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe899871edfe2b39f7d90cafc22ae2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08d80cfd4ec594f46e4fa9a8d1c316303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287a472aefd83099df14b29ac5c5bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2465c8135d79edf8581be029b1f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c57ae24d2a00a3d0d9748edd52554b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762606118f0dbfc1870dee77c4de0ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f7ed8e9c23bae0abd791c96a86d5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21155eb7ca34eaec5c98bccbe6024e6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b3f3538ff871d31e6e69c7546af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230864a9cce36f3e51691edca0e28492311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d02c0efc3bf32eba1257665bf26b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d2e9b3950067e7db52590dce0360313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019c7384bad2d525cae8ce0daca9d5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc802504d99a2c1a2e031eb2e27d5e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2355d7d3145e3533ad8abff42b322316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c74ac6f3d5e8193669955779d8ec1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430fdd293831b5483cf298936a300b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09357547617361001128e0cf411c6250319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eade78485f2e281af4d460578f873320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b788f03d3fbb43988c50d5d1cc6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50dda2911f6e522bb37ef1222f6c2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deda8577c3b9eb70e0e26cb76a62648323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582541870e513b7e9bb1299b44a4e87f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51061eee6ad8019ddf68bb7b80e70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaba75015ed2f16be2019cadfd6a84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1237f9c5501a605f29e3332deb13b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f00ff64bff62da136acf58e9f57c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5f6be453488caebbcd788af14d7e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa609620dd27930bca0c0b6756bc46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800898969da3407bb6a8fce3eb4960331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aebdb0f947cc00146b3ee617c4b1b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee2a675e38dad157082b7e6f7d2a60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281789af6ebcbee626293ef2dfd6e0b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879aca04ba8e75257d9efb5bc38b0c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf162c4035e04b34c76964e2ec352f90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e13ebb6927d33ffe613416ad29109337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881a1351ee109cbd4a6ba953a44439338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c82922756f616b3ec9f440ce15c56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22cd083c44dad94bb443942db042c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f0b99e75546636287be4f8e60dba8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6c48b91a6a9d8c454baf3618d00e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9510f3bbe92eab7ad7bbdc26664a4dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64cd5811d015892fdf9dbff93f4ba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2a301a98ed612ab20c9565dd2c5fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094049efe09c520ad7944ef302f52cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03795edd183eb47649ea8fc2117ef3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781d75df442c94d47e31a8c4dbddec0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9bdba765c6460f99b4c0919045b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9604e4490167d9361303e5f4dc83f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1addf2fd36e40f349e96a37e79fac1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68483efc8a981b7b623f5d018e004694352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabf6794f6881be7a46eddcac11d28f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dda70301cf54777057a0115a61a6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98a7dab1d63b42200ded5ead2d5d2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee5a16257ef2e58b2c13d4ff62b803356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a88ac25462059f4556e3372f37155357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727befa5776a0aeca193dd5f5045d01c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecfecf2831e1add5f134ebbeb146e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa4d6506f88925d0246b78d28ef31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87da60d4a137e424c523bfe200969e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255d07c16ee75188be9ae4b77f6dc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0433235cb0bec33251689d495977fb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f3084804dab0eb2c10629d0c2639364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb3a674b1736e8a3f7e06a3b9eb7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2d432a352bc2c733b562568005a5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab18feeec25869d034bedf6a6d9a06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b3cbeb92bbf8c4073a48781470d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1303480736f39b1aa4200d8a31e76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2da0315aa699296f3d93dee56e49bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efe3bdee9e5262ea7aac37b01c6ac6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd6b8057b9e603fbf608a76f47530372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9899ac1c0dbe385b7ef5decaaaac45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f48066089ab49aad195a50862e17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836f366da1a98134426a776069fb5b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761addc0ef88521c086a64bd7219c74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0960ac8a893beed2ca4d6ec4b71c02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025242a0486dfd45aca857a1afd0e972378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1a074af95c5192166678491d6d12d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acc45e27ec644798df2ef84d69f3b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b48ec07f8bf0fc1fa6ab6aeef459f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab526ec7d4e0f3be40dd4340970ab3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e588c55c9cc403b8e1d6032f19f718383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db84c1bc7e64f11bf6f9f33846caaa1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3eaeb3a123b65f89ffaf24bd243a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804c3f916208f00da59af6597875c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33406642ba515f0a7cc0bce42a2ba8a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c57e70feb4b7740d544426694ebb8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109dc4e8ac3631f59391748d8d64fb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17348d55d0287282923c45ed67c853390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424212f31f653b09945f3f7c06830540391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4836912f8e900237106e21c93a81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54087779951d3b412b19475a76cc4c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672cbe744a95eb27e5ab77a68f9d1bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03fc86767d31fc9dcf568c506b1528395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fceba7548384903deb0dafcfca187396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8538148a17b5acf8da22a190f9d8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321325163ba83a30f41e7ab1d133e113398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa679ac2c21d3bdf6d36dc9569c8a26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5c1d6ce7d8cb121b398e2405d05de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1108cb9fa885e1e9622e81592411e25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0347c71874ed0a03d92473eede1fe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3df0fa63a4368263127f3aab632d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf5cd122d2aceb0cb644f8a0aa707404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ab3e25aca4a83b072ee75ffb9a28f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85d4e6658de7e8c86fe0670d42a22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3f7868e7183cda343c29e53feda04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e87c49856a0a4259f23ab4db6dda61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf220dfd1b23ea6e71e1109cc3aec62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14704c827f1bc4efa705a0cc2efb3864410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c56a68b2294b7adcfbf0e71a3bbc03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3bef288b0f944633549cf653e34ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdc3e2fda852f2a8196e358b16db68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670ee1ffcf7196e93df5f97772168a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8807f1d66173dc3bd09113be4500415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a5307f5cf0da2a665414eabfccbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75487ce3546d4fca9f1a3d62a9a9685417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b53b0f9fdcdc5846ce82d9701edf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6865214312d1c22dd388ebd8437e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9716bbfd48d9468ad2c1896e8e814c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b341572cf2b06842ced63a28be7e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa42b8689b69a75fa5afb496a0e20bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728ba01e94b67f8b834e02c14ef441423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c1d0d9c310b4ccda65fb2eaea26d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15226f4aaa9abe9ccbba1bdab064aa1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b10885fae5948e84a01bde643f649426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c427a265c7ecc1e4c1f4487745dd5fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509960fd5515bae3d2eb2094410666e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a5916b84845f2c8d51d919546222429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee418981a47ff0e71c3ad812faa269430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6348d90de5a999f12939708bccd2eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8c3277d34894b53e7ea7c524b4d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb920ee69de94361708d692d373f56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbae5ad69f5180e02e63b822f8a7204434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a29aa8a8c65253936810a693da357435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13bb198063da8aae96c1ad50932bba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520ff7c468ba5ac7eb889aca3ba88a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ed2d4ce9ff75c47e82d6db043f48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c4546361098118d948f6fbed65a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a21df9982842d66a983059a33c459440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da1e1d1a17eaf7f36fed4f1dffa4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d39db8a76bba77feaaa86fe09d62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0823f780e990243c5032845e6bfdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673b7124b06af465f0321e9507f626f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450261e89cac521956766446be62bac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50281b9fe401239584a5cf43ff0478446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a49fe419ec1bd8977062c7220f772447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a31f03b21d49270a27d0d53fbc774c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0676b61d19b0356d06d95cb8657b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a66a85c0c13afd43d7d64fb4f80a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb936450430a3355696a9225a8c4d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f046bc010d85382c8b11c5fa9db90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c33ebb478b838b673ff3d7a8d7770453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9fffa142b6b1ac9c8cdc6f9768107454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e59eb2e7bccbbd3303b52960818d55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3008f7c1657140dc202ab7f74dbd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baaaf09e90880887e7ea8b01cc52dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3406ce4b7d74565d9de038d7999e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba406b77a998e06db63d837ca1d2850459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba58fec0e0ea24b88a24e69d893d9bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd577763d7832bb3182b6350105101461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a41a530a5d8b505dfb05c966496b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a33bc21276e4405af9d6430482e09b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47b641eb0c033c15719019ee81899464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ef9575a23fab737e6a3200c90a03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61068c93c692d1eb057f6336f4f980bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfad0d96dc177e43b3c3631178118d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36042848638a681caba8e6746d42f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cb8559dee9390799f2957fecfd996469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf5efec36739dd17a2816449f9418470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29ae1e84a14064131928f257665db6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257387c6b6605515c4a74aaac433e121472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1306ec43e1d0fd3d104ecdbc2dfb46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4e72d4d53cc4539b9648726bee1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76d92ab2d8610c449a39d1ea9ad2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7d949075a1e6485e9df4d6ecd8efa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7138166be32debed5e4960acdd9ac5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6617b3ca1f4355aa2c2b3d1b4a716478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbddc324323744e0fdd5795ca8da30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be64934d121df2c23c11deff0e013480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69112118559f9c6f871e7d67efefdba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39833327e1f07e98d43fa3cc271f90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52808f5e821a84403a954e62eba3bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557cb881b4f8e8d4d19680b2c70f8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a508519765388143f9af67c7931956f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2695b1b7aff0b71bf09317dfa9613d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d75ccf821746607c47fb1439bff64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803d685db2b4ce2e4a375a2ed186a16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a90cc6b6afff3b4f12a520727efba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf3cd565aeb33618b33242775315f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc86cc9d18ac7243c69c43e0300117491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1900d6496582307a6712f43e4cbb41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c4681a61d21d67200b067969d6869493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4513436e6a0c873a5be0822d367a34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d2d9b2a727b8a70722c167083ea5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306fcec71d7749aedb86a5e3b33e370496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05346c916e58843b2098735e71304494497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6689ae8101f0f046a938af6eaf83ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4457d5e8dc37fab6fd3890e85efc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459d75697525b2172425d99ada5c93d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7f84de68975153b7f6bf32bccccd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1fd74dfd20aa8baa6b7072c26f7f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf6b0b933d0ba068b79ca60b4fa1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894637e8051a729831d7c583a9082ae8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14285ad95e65c04f3d044ae7341d13b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff002146b11b0684d1fa05746e4df36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaabaa0631a681901a71275d2ee67f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8355f42923cdac59a9422840c3ca56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6227945192f508a4183169b955e61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27fb0a83164d1b10886a1520b33c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3be7f7baa4ee5c13e001784c96f49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3197e08b91465040b3f9ff7598394512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4370342d533bf52690250fc7667bc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e22f1c4562469758396ac1b45a5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff25eef2ac8fc0b17a05832fe01fd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4367139b3ee84f97189376c8b436609516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e03fa112f10ae8d56b5f8c7b1bca2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9bc04e8922e4f0ff0a70f4bb92dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825c1ab9621ee63821e3248a5d563a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5758d02d0c193e927ddcaf0a63709f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad222f2e8a19e19b6a7c0ee9c4d8f9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64e17f61b9a2c96a6f95ff1e1b5274522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf95067164d1c8d177416253d63649e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9dbe22786f7ba69ed76ccc7bbd8b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96275592e99d4f06ad6771ec32eeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a7ec0fea8041a9a9286820e8fd559526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17c95bd7bb65341a2eaf3c12ef7e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddfac2646215cea9330f2164fd9ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4331dc65cf20699dcfcfdcd0380032c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1233f3375979f497fba10b99b352c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4fac0f0e7231397b64b3cbd7912e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996932206c1a88ea677b5dcf8a17c7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f85551bb86f18c4a72db9365d2a2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f995c61936e58feae6ea497e6a30fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf45b5ec207c734f46c135c3a61cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d6c5bf9b173291673cc47f4a9cb7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965146abbf51c724057fc4a2be67ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7096b8337f2e81e73408178adf73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15731bee82fd18255068966ef1a3ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82129c11bea1556f7e46ff9b088041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dbb240b297355053ca0f4c12e2f59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909c246031e0a9d002fc49230c25447542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d1806aef58c753b47b528821f7ace543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f878d7394d09294a5de156dfb3d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837e4e57618efe7526d79d5305ce6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21276ebef2f0141868ebc6039e81d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cce4e35a787949ebd89cf9ca334d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f8f330e35d588285b9e69a80e576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdd3b999c938d8c1e68a8d42fddc08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f39d0786d68b24a1b36ea67f4ad46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f69383486cf2b81c3b12e5476a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b4d4e5b4494d0582946129f020a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f542ca4329cacb125e168084ae33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ae0323434ef56a4653b2565b9a563554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ae073ce819294145a9d508f1d02c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec23b2b5ffe0acb1c66b35880cafe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513276fa197faa18db3eb26b2aa1376c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dce4d8d1c4dab5de0f2ab3a151592558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52082ca5ce0c438ff2b22793f2d00bc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c31a7e3a3094cbba55dd12823ba1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2474607fcef2e84f6baa34290286d93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae6f4b0c112cb40dfb8ee7104ccaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efa46bef95088200b0300c95a56eba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378791f3a98b878f1cf5dcfaada3bc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e4d71963266b56a2f44c2fff82b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae4aa32c453948c28d24ead84baa83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070002bbf3752d813d70f16ad72690567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31be873aac48c53855dae5db5f165568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ba21db0ed52a406fe721e2c9bb29a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de4528a6d403553d441e17f49eff0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c257718d501d0f5c1b423ff923bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c3eef0a0c3e44441fd2240f8bd7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001affc33920b52cc177b37af032efa2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1664d104edf0669f73071b0cd9b49a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820679e0364678114503d85f29907b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ff2d57751b3b78c2541d99349a03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602e8aab42414ea6fa1dca06198908577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da255f7fddb450763b50dd0aaed682578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c3506162ef34d5828ac2e095545e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8388b4cd0fefeb14eb8d7a6c91cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344e9e166b5ac63fc430524764ab8a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f6e63027ccbadaf4e430d5bde0a30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a217c638e9219ef034306b7b0fb6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96238679c74d5778b743d0c43d54f29a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7afd59e8d5147bb469e8b4a12d78f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a5f812d168bf48850fe0f8927b193586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044904d90c6172786cb3d1c5a1b2ad20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840952382727bc3e90170c0760a243588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a169f69bc80c7d4414591493239513589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e6ca3992177d1a498afaaaaf9623590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51aa64f9880b2d4d529feeb5fe3aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819487bcfb59390e56917caae216a563592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2979bf67ebc508a737043813fea498593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e5deebac912ac163adf3ea51c7e3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a8a2a47b2ad42f808478186ebfa53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d55c9a803c288743690226f7bfa777596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c36e1288c5ce5e9f07a582999ff8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f723c04a12387823a970e66f267800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af1ccb1aff86ef2a8844b6f7532d78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02025df1048d6b59d410e455b6f78e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1c1ee434621d7b420124acc4c79e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de2e783bf2ddb42dcf1d8121a835f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d257f82a637c08b380c402df2047eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3497b3f99a550f5511a2cbcdffdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b86eede95c83c95ce33a3b43d3fbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871a9af7f9b0345b8c8502ba6a12a96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a27c7f971794ecb26980fcabd707607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b162ed9ab84b3e3586f87a0370a33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00225e71ff9e25ac5fdac09bdd04c8e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d4eec772805cc730e34324483013610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed736dce9eeb04c86028154a9a871611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0988cc600f7770773b9d6d3c2e46a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7cdf76158c0b4043972e3d498194613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b8a2d604718b77d156c843800992614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b9445f516ca5506dee4eeb7d9de90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda628a204e9055fa6ca575d947267d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a43329efe9937fcd33c3f91b857d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6cc6ed8b482f34fe3b1a95656c9fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21067f1578afb811cea0c7194e33a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29904d1b0efbffd5622af4339efe856d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e078afd06dc48b6e0cb18e72d59d543621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c233b4363b9d87e9a3e1880e0e2d54c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ef51bf21a20528605c730169ce986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452dc6600eb414ecaf565ec3915e919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1d0452d3c17aafc9785e8c19fe934625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd87092434bba18e2819f7904799500626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3317a5c227d0d32e6a009cac9366e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a3d74222b38f0f212d27b57afcd18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab9d829e076e504e5349e363716d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52c3b7e1dda3b3c93e4313a86aaaf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89337e49da9b3bec7096e9bed672bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd675b41060b32a6bdc17f6cfc458632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e175f1f0fabf4648a1dc74157353e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da833d74f5ad885c5912c58cda66373634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f9dd92dd9abb82893d8c4107e438635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f29d24c84fe5dbc7dc16e0be97c9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be606062e4cba91b7a5dee77e5c55f97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee311f97bcf50b0e5b0491fbc00dac2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b71035bf227e54f988bbc486c161639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3ba8f45cb5b53b18a1f640035888e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edccf4fa1a7e0eea645a4fd3fd9b74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb1b5c4998d107bf7b722bba2245f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfc8646553f4b78278fb2c28f1943643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaff8ee1499057540f556b6e0702ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c122012767bf59cb2d5fa4e9a4b47f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46fc746c12224fc946251302db74f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>