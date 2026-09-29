--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97271e6543283b495daa6f997aa6d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cdbc706d7074a45c7c5204913c9f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3cc07529423242b64a42096de1a6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d8615050bd10298474f13da05ae264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4dcef7047cb5115fe910ec2d202e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442078103e392d4d86a6c7e0cce8b996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b97b0dd53bb05c449d2d9a30f2887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2d3b84700fc13aae372083c345a288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf255f58b0f9c570308b2db3f949f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abce5cd378676012a961d507a0e53210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90785b63f139a8265f49fced2b01fa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0a823a4d5f8e8a0605ede11dee8b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152ef20ab8388fa3e166c1e24c4c0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c092fac46aac8164f22475ff233ba9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283760f9229473d7b6ce126dc90c47615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914a46b410579a77e0830f1d4a7f0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fc9d2d14aab7275a45a9a31fdca217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e0dfd89a1f3475e7e00095c9556d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb65d5d3e3db765727da8deef8e26719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db972be5757b701f34ae96c82007f16420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96135ffbedd00adac19efe75065c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ef1eae8bdc5f90d3640c09961c86f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231f667ded718d32153b17a86baa62923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768097c7ae569e4bf75b1df11fbf4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115fab6b7fd850de2d400cfd80151d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728f5fe56d7c4becdce89d868e6ab5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f9f608e04741589e2a27aa28d2e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b49c220589557ca491893b8d6eaa6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b0f3395b17c7fcf38e02fde2e27c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6299220d68d03416f46c588e444bc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ccecbed82381a6de8688bc8c6d79b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1694d854bb8b33d222d731f3b54332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e916d4ba62878d2356dd2307e3b1f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf500030aa6391576d1a175fe1e14b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31eaf51e778ebdad18b57ada8d64f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a5634e8bfb22506a62e6f940af8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e38cc2f8f6556cb1faa2fb9c84b8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7cc9cd8ed93a41206dbaf445811638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7095b86f717b405843c14a782d5d9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c8380b5afc62de2e9e73362a271240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01dba2fb5d40f3d1251e21c418c04641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2fc2f6f2bda1a0d9f8407b75598842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c67bf5b7f25d59d54e968b0a3044b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddc4ff0a2488cd7563607733390a6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8e2f388565cee3f0caf778d6e92645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b22554ff9fd4a80e78c4533ba50846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee16c6313b294fc87c5567bb5b48e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da58c295dbe6bdb777d4e6b7b687aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705ef942ea4398ceaadf0ae9ea502a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0266c3cde082ea6762e5c1f9bdb0e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcdb4adb325499afbbdf9e9aa3c16151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5f88ae7b67fdef523118c51ef5d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76669167647f1f72052256f9f6f8067153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a8f9e3c431d29ec66212dc5e8333154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac0fc05ad54648899fd0ecb90485f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c985f74677862af14b7e3f82e5ed89156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40100c82f4a263bea5a8f0cda514eb7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72dd06fd31f69f7cdb5627d8ed7ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630481f36b9222fdb977f1d55e66b1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c3ccde52dd74dce5903613057dc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff97a8e0a55de3896a8aac3f5ad5ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761015053e641978fd769c592c542dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b420253d7371d0cac79ac9853efb60763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33fba5c1959bf1ca2c8f40569233c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbec16f7ba04336fddf1407cc9e96a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599fc53b8376ce4fc3eb1fed12e22b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd330294f5a38921b5f6749bc7603c1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b91ac82c6e271a4ec9b58a08b61f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cabaa82086c25b9737cc7e40a087069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01556a48208f2382e89986db219b16b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f4f9711da83af3ce6127e213cac371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621b064eca59b5aae2f270fd866c0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4e610dcbe58f2b0545c048247a13073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab55652f2a87366b9145bc844efcbc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe948d0c1cd6a5f2ad48837d50e912075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe5eea2926c5e30f3a16d3122692376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeca08590e2b01791df0173da8f91f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f335fae7a59243d29522fc71fe4ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8901be33e7677499851dd83299da2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49f39e3b95f1be00e77b43b340d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad5cc1d4550326b21c96f79fda955681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc364c8500fec401fd03816dd817a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383262e02e5abbc24d6b5efdbff7be9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d18c074bd0607a8488b1a3ec39c2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b1f5435abd4d8b94f6d894c28c2ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080e4e48c59a5293676c89d69c895986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814da427a9ab9df1553e612c7f20eee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb2773b78d859c807f38bdd9ae660d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0cff8cbbcb4d8e03a4e68b46aa04589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53239fd483be8c9e0fca0ae7502808a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f759f11295c66a340a5adc080e98fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50be08dbef06585ae335c0359c6dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c477db9c0f2ff6f4ce3fe34592c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ca6558b02dfde93ef7976af11e0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c538db79ac879788a22dbb572ac2de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983791960334f596907a1fa8aab32ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c01ce02aaf32f6fdd6db42aa5198797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b818541181604e6191c65d65a83d2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c24bc67cb8a6a5f98809b21ade08c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6743f158832c7e8ea850a20bae54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed2f982ba0bdf275ccda73e5476d5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f448548a6dfb02497591a8308e2fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf95355bed6f47aed5b2b4e8360eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c0f17ec90ba491ea84dba6b9f0843104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae07ed8a35e0842de277d6976bd723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd396edc09f948dd546af96128c70d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb768e00d329af2b7bb756d7e5e6ca8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d2d8f3f581e4ecba3d581ed605f6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc31047123334d5546751a339d913109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b846ba51448d7bab5aa2b718cfc704110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55135b7d031d7e8e9044bf292a359794111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ec6d9228f76ec4ab1d653d75b1af7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b6e4ce084483a52c9849cf302d47c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8753b41d863081d745670514adaa569114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b8cdcc152c967c644416d7229cb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee82270024f3359533e9acd7ec890d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cb30ee5f3894646afca2f5980a2b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3427471bdaf0dc9214baa9347b9ba0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac84b878b3900b8adba4d4208832c4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc6465606774378065e319b94f80f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa129ca764455b0af89c2b1cd6f3af6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908f6cd571abb75016e1e120387c213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c19661866975ae750dda1ecb85fd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea66209905e96748cca2098c17f1e0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e0f8b6a36baa2789d57269fb94b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c14d6d1207ad064867fbff3bb43a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91ef19627f7e4b061cf38a32dd8af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b586238a627a0c7fb6c4704b6714128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d261efde8f8f08e0013219d92c00bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63ae69de311e7dbfc453a11df5268130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6567d9d28d2932e429863447700602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea37d5a126e11a621ace94decbda8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876806115bbd168654288392c9b9df9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6501cec313c61e28e63a8433b6bba7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b24fd3b5e60c827cbb4a8a6691a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b8a6733f84fc3473baa8022f4e87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daf090b071709084d4d512cf6ceee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d50bb0dce4016c3d86341d800f16a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c56f82ea5073006a9b741a24aac93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce873c3a5bc646dc26f531dea11d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0998e00e61949200fe17591939f046141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85472d432ce92798384cfa6f0ab520f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd27ef996a1b535a0703f91e5c3f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416dea98e2e1e4c0af54bd018baa2b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f598db9eb1e1cf20597d91e2016c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363df37309f0d66b547a10c691e4490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab015a734ce3d0415528ee723bdaed6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0700b0d5cdeaac92bbaf8f880a41410148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef7e61a5161154dd5374c97a1bf807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df219ae129caec99faf60ed5a2003c6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a900826c2cfb81175ec6fc96d41d8fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402583705229c4a04349d4098c43236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b2936080cac99d2cb6b09d1d1510153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dd06ca4f6d5fb8cf656fa30c93e61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804d29eb0123533adce283f30045bec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c9cb0f92f21e42d58464d8297733b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51907b34256ccb7eb1fb4456bf14fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00160d0b9a0d145e77bdaf5629ae42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62bf897abb41c8d5cf7e605869121159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701419ef3be5554b1f6036047411c46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fd152dd92c9902e77faba17a85c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b5adc26cf631a73b899c3c8e7122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cdec6612ded643629155307976aac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fa59cb20c691a60401bf328e6974164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af40148ba96313c1d964afbf8c563f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca6d69857a040ff38d75063a2c649166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5d140270d87c1f6356eb9335d091167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5c2dff2a9fc46e8dffd9af1972217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9798f03f7fd72250266c3cef9af483169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2a1bdc165b3c0e162a6885bc19658170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3466e43a113ab780c7de6b7602ba4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eb9925061680a22fb73ca51ff5531172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce76e17a6c9777ef98eb1926d3d2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e87fda7b6aa3257dc935582e8c145174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9f397dcb671d8b7d60ce50dc39de1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f7f88d727653fad5fa30e95a45d82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713efdf33fbcae0921c864ab5b93b2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbc57a8a4dc1aba75b2eff75e6e58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9e45fab17c7e4c7ff7b0c2468549179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606c21661ce11045ac8a7d2be91f69a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a1516d83d3bfc91f6f3838a7a9fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed86cbdf0816eb55cc27f8e0272695182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f373e6798a57e214e9bb2bd8fac2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900c45c09a638db8889101ffcf21fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca4f8df31524155faceac578f32fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f68c4f204d435f9ffd694707b3ba7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0881ba7c7594db978a85d5960d66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752157c1de3b56bd7d194fe213dd4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6ccc577b50f13a55a58120f49dd70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2f35801573942d67a0f4ef040158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee101f4565971531b52cbe35348373191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b19556b2aa5f3f3db493f776436c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4583f13a38011d97834a8f38886941193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353188f1a14658453dcd02a611ef417194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3c9f3a9d9feda72447b70a848b4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f378baa8d49aabc149a2268175cd2e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080be8e12b5e4982f4e3359ee51383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdb233d94c77d0acfab3d5e80bff0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded01dab015fb24d3095fd76948e09c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e49c9b517673f64bdcae9bc43188200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fbb7aec722d2ad86a5ad27fc94fc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c61aefcb6f83218ec101e7fe614201202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de397ae6727ac7a6effb5a39c48a2aaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8aa71638df74ef56876253df4fd8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda645fa5963e2fa7308dab37f70a1f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1605af6d0374a8b9949a33d7b152206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e59b71137c6e7523ab5a4b0457cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d65dffe03de3d7fca5f075af36b3fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c62136091828011c58ac3410e1d956209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf17bbbac422777a0bba6654e012f52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588aba1b63bf01f732162202033901d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193088d5d622859712ded9b3f0527cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4f5ba4f4fb43ff03361daa6fd6b21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed55c4ef4d472b140335945f21572214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a7713570db771ab9cb724c173319215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ca52ced528833562b27bba8ad824216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360e8cc9cae01020df07e887807be0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36192ecfe21b3a7f38463c0d62be3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810cf6c45602fe63c608f60bf5f3d13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59abc31df86221cb3fe1a8b0a43315e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe909adc451fb3007459f3ee5438eb12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42735b33be861be0c01732d80fd280a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e77e6a1550ad71b8c4b852fb39ebd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b5efea06d32b7207dc795094d7af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ba6609baa6068fdbc1600835cbce9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da406f6da7e8826983588814ec16f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81cf4429d710eb65e2e06d4040f8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a0d76e8a3b04ff592eacf0358341228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bc631ce10bbd9c95a238c987fee2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44725e01853b68e8ccda031c016d87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfc66a743b5cf177485522a175585a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ac0ceea5185927208058ba309970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5f5c88545120c48930ba45737fb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ecccee3d803e80cd24c380f9a94d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a95971cc604747f625d0efbe110b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630027326762cd5d86cd4001097b4ca2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415a7b33a5beab8703bbd37b5d8599237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d019fc77662b5e29875f7033b119238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab105cfc97a899e980f80eb009f33d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45924399c4205b0e1b095e7267f030d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1744076fd46d8ae595503f44f324f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3d396a1a927eac22422eb161a7b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd3cb190be21e0768a053621214bc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db49d933d922867024ea44b7bc9050244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20a885fe41932107f20f03a56c7e77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f431f4d393e84d9edc6ef9e912abc00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836606e41a605a18fbbe384025654d3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba08e13d1cdd39ccb39056cbcf08e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e20c9119926fcc04638272c5e1df88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae8568fb268ef5c366b5f71c985684250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f282f1fd1ac4f6e34c90bef3decee2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e41295c4cb6883ac15d87f98d4567252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f3978a18bbea13ca53e872e07c81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11710d01755d4f7e3c151709b388c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f60ff684dcb4591a407ca4afe248c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bcdb76a5e7b73dfffe3ff63088c1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fde8a67f9d4d1feb5cb4d977da4d8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d45ba3c2aa27ad1a969d38cdf047b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa7c1d7a1493e7829c761daae1561c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4a8b325228859b5b70116cf23307d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb291a83692f5ec73338e34f5a9a60e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a84850c9ef0770493e0171c3bd8d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14305cae96808c651b199d622a4c0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204dc3614c65886ab3fec5e51df0e8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba26a9351d07b134f7499ad14327d86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8bd1639904edece924e641e07de5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da6276d292b4290dc6c7b1524c34d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcc39d61f2657a60e4c342a564f683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef67647ca39b84e61999460d9f6c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231f0cd3ebfd3561d188c76ebd4d00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea8b281220818842080a80ea319a00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd74d222432b56f8172ccc1a60ddbd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09106e7d7a6810f413ec4101ee2b58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf7251ccbfb81c91b8393950d21b6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdb549d3cfd5ab75026e1b2dd711ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802bb6391d605fcc9ad56717bc332db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaffa8e902cf1fb1788fb7eb4e91844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8980503aeb6583b54ef0163d3f2a79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95cc219b97f2a25797130a03b7e09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3efeaff5c3eaa8e07fe0088003d42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b035517453d7798485b2d51d35385f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb77bc3a4f89a32f0f84835ffd165282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb1bd3f95fd579de462142fd32ce2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ab2a9d340d051c0141e182de82b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c63c28452e711f11b1b4ee9685f635285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cf92be588cfccaa878aa5860a833d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df772e76dcc5a4d06b92ad60bef339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f413996a8c2f96920b887c8ef05b7a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105845ac000f52565970ce0d263e3979289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45272543743f5e4fe8042a0266ee4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022c44bef89d5877333f4a846d886a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255fde6d2efab9148a50ee6c36fd72f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d33283e4c76a2fa21ea4fc4def44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda72c50a3e2a797f04394c48b24c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b29a63d544cea57a9c59303645ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a047d2594fcfb5f1865b2d08dd014b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1fafeef92f77c1e5f86cfaa846c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac18193f84819f58e5ecdf4a3d043df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2bb64553546522033df70ced814f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737611cc6f6d86a658ccf63c4a0f4eb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c5597a4d38fe5b0c9ba785a5cba3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a624680f38f340da994d82e5facc4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467bf6484807295aa9905eaffed406303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c9da444616039f1a61cbb99ed66e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63ffb7aee0a991a21becb3ac45755a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b0fc467970b1fdb22df32cb22a43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd46c294d5be24c83db64ce629ac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a6ca52372b6ee760c7ce576b21c45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b015635f0f663575801b29bde5c315309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27634590ab5f879c3e81300922d9ab5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd897bffcb4744c67f13dd3a4e33a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60976e769ae708ae34cefaa052a78a2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a10ac28b6d0899fa3177a421eefaf5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591bee28de3c6ad0936397a4ee4b6e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feefc18b4cf31080c445151a06661e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cff9fd3082196d8bba638af6ecde2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72c357c93cf7f710478ed2fa2f0e02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e59afac8cc32a9bb576af7c4da5b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71eb534abc69993167fe499a0b00a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91724d616c7ae7459c1c422d92f9bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50d300f43f753ae203808e9f26c53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35ca40873e7a61f9357c0b6d09c11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1158f91cbb1ed73b6db29951c28398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3abd4c21085f55e726c7f6eab62d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692850d05578369a19c95d096cbb49e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb03ed5270d978c9885eaebf3c886326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6c32e752b299b0c4f5cb284810829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d7658c5d0df099e2836c55cc8710d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6350cf9c4c549c9de05357eae6cf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5c36cc53b14dbd6a120ceaeb47dc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b1385817dcd887777a83b7ffe5e3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a677961de40589a495090d96e236a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bd9cf5d92e8e43b1a46245e77075333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c965ac972b2b13da4726b8fd1630334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b1748f52607143c75a0aea3b3a8f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92903c079cab497c790d8f77ef096d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2b8eaba0bc7168b4976b05370b954337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f149f2c8ae8270c027285d7b94f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177538803b828c7ea17ebe0548ffd54c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ce7c01e4bb886860a790f0ddd9979340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4d1f0474f4d7e8f77e42e1945b199341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f2160464b2d3b6670f583f2cd29b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b52191547659a2629e322ada0784f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426160e03c734358b11873e6fcce1540344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03992c40c3ab2059539787398955b8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9c86bcce9a808ee02fc06679c0363346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148685375781f3353b9278e51f4e832b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e60d54bcb510a088143baf95ba2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68aeba30bf358f7eedaed37496bbaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f716139087eeb83c54234bbff11636350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4955bfcee971fe193a4d60558badee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abcce990f5c5d4310ca11a80c45465352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e85539fe5e8f278d65dc0be2f3b9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb2722bbc305809f8025d574f699e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22dd7c473fd435995ffedcdf59afb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe0aaae71e633f78764309c901e1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2cd31e61f1d890231bd5a901c7ea3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f884dd06f545e08d631bb84aa6fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728eefa4e18b7a9b1554175aa37fbff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d112c842f1d03e986a1d28e43875a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbfffc817fbd8f4e29bb3472e70666361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ddf0918a47465d98c0c38c930a89b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41dfafb405a08c0aff9d84eb1827e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e46fb2e4f07165bd09ca0b51f0ba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e8146073ecd6ca0b8ed4f29f0f1fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e1172c1ef7aede7650b23a43c1c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd30b21930231567d72dca1af44ac7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa887d9db5451ac586c45b355fff35f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a95d50cb91eed27bfdc2007fa5037369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46d618081fad05110899aecf6af86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f98df9aece596c6a72f08d3b18d5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9ea0f8b2d2d4f9dd54f66627c679372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebe07135014fab54609502a3ef8993373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605295bf72eea1c58c0987c0534e4c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88567e53302d6216b99a1e329de58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b3b5b1c8b68038f2ece97e2fdf607376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462612d051aa817f567aac64291e0c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d0b15afaf07121c6f7d2d3829907378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83901d1fee181a70e4ca86771afcc96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4848ebf779f4356cc6400f5ad020d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc82b3571f0dec365c8b9ce0d76baa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31460fc8629ee21d5a0065ffe1c15fe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a3dcc866cf2ed3c964e5b69242fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d3fcc8d5ad68c791dd9c23767ac0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de9b939bad0651a70f9357a06f985385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5b9b45baa06f850f9c046d4f78e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9958daef32a51746f14368ef44431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5068d8b9af047c66baed00d34c35b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3b1e1937022950e1567b80c5e612d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992399f7336f16f2a80c9f7e2b8755e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d81386def6513ca933728298bd01e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7b807d3ca4ff74a421f150ae18e91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838cbe579f13361e46f9d22856143e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d6b4d9f541bbf4429ac7e201bc67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112dcba39d29cb41d559bd7c9840b75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477c31733093e27149499f0988b19a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b42bb1558585dd541a0e9e8cf6a515397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5934131e6cbf55d748e6bca0b185af5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d516dcd1ba91c4bc962e185740a0262399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6196ab1a0a179e658218b64834e105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ef71618a13ec63251d01063d8a26e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0410621a0cd5cd4c72927da71ef2d95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4b5904a9ccdb016676855b44cc539403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333543d72c4ae5795da7b9d2e9f5d998404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcffd0254b4b38bf3db1abb9485583405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9cec9bbddb99e2685ecf9d450138406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d537b93237a3bffa9df6ee3e1ec123407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6d6edea3d228547a977eada9ee4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3702303a50643fcb893db847cd46d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf7c8be6b277ac0386bf20da9a886410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b9c1090123b8815da9a083934083411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cef6b5f98e40b0ecd51b21afaa1ea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f915aabb04baeb70c45192a0af3fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdab005e910291b27172d0b9c4c51bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869bb28cc9e0a9680cae7e662628de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248a9b4d23d55b012b0e9b3d0fba62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e65b850c236994cb96b9c99480727417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857ace34b51bc6c5535c7028ce9dcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e1975587941a6d09af3c86478fb30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5e4eb25290344502ef57b224ee321420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a6570a629f1adbb0c05d78c1e951421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1731d1ffcb75a5c7a8d757f9c6356ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc45bdf8d6d6886932b27d29295a67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110c264b383bdf5d553b8627b72af9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451b8cfeeefab9da4053f1d5d52b24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b9b9070c49916b26da9bb236c58e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a060b999faa976515bbe668510bc2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20170f23020c75560dcb7a00555c5afc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d20beb069979b241183663dfe0b21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bb7414d31bfaabe0462ade7d808f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c9858f4c77bd27d4fcbf199b620f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3002e226e02b19939df327231b0d69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3444c7a46ae17616526aae71c097b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a979f1ac3427702c218473c60b64164434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3193c0708041a9607a0b144a30d3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a8f61ebbad671bf180fdc7cbc9f4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34ef81040f652d0263bf80b827165437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23285f4c0ed0164421a6b171f67bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2678202e5e7efaf352a804de86ffbbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06783af1470b02d9df7add37594aa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563012113bc57b749cc6ca98835dfa8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03166346ec9448f77b36391adf0cf75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895dc630af26cc3820af9e863055537443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fa33517feda0af4b0a218eb517fa2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da22b1f6c558dcff7976be3412fda4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8dad3fb97c3cb1e01a076613f7fe8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9f71c2c69a10e94d09eb262a25632447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d2b3cf5701c109a7f79fd75ca077f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea712df835da0b683a664afab274a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e7c0a6ddfb69748911158e68614a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13f64057f380d1b87f06c1482749e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c832cb84f06ec25fcb51ba5defe758f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519a7692807d6b83779bc52a782f6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8cc28d92d8440acc6ccacda24501454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ccc4bfa0bce1144997e9264d2021a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390072611bd1f39fbb7e2ab75b7092456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efc161048964f87970efcff100ed0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bac19f2e7ad462dcfdcee62fed8c60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd915cceeebb470e240ce8a6e96b323459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23445abece4749b0d09224d299df42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbc6b6fea093330ce69e855c08d32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceaf5b8f19eecf9055fe5e4addb8a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3e9e81586c2a46621ec09cd62073463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa7b966f6030f82820f243005def4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2af4ed5ca661cc2c9cfefca1e23d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43a40f7b4b0dfb81070a4a59b7721466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2dada0ba60d9522314cf60b81d8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e494968371c84a4717482374f1958468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afebe0c61d420658f9b7b2c0c96f41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be651a9907d59c1a2643ca1824f1d896470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44cb33c2ec2f5be5f2a38172d6aad4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e075a748935ca26307d65962cbb7af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fc9df6f73538f3eed1210566330f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d09071ad31e79f1006505882c186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d065a1fa5fd3c166d8fbf9aa505ac0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd59eb91b37c4a1325ed701fa541f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f57ec195862a7c209e507529bd85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78524f5171f04e1e3a654aa08633ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209eb4fdefdde329984b618e346eeea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a2995e314026f2305d3c227665063480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d48ee05784725111b1f646310d30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdffa277abf9f560fbd07af709bd4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dcbf9064cacb0cab61168569ef351483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd88b1c3e05e360c47fea8f0090c24d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27673685fa453800593ed1899167cfee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b431bd14db3fdeaa0b309efe0fa2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b1a13acd97437cd3e04638fed8a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb732d7fcbff94844cfb8da9df158f53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdaffd206320a3f91f73f39c9d4065489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a7f085c4e70794434da40fb3b808490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535fe7eeb23418b699cf0ec224912e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39560f0d24e0bf66fdc79a3a49aa73a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a68b28712f9d8206d137de136c913493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278a0f88d58c68fa486e4c07946e0dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea2300de074bd8cd1cd0882884cd75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0f5a1a6d57110749057555714721496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587aade7c2ed141e1a7ae52d98704c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e107bf98388c54d07d2233992e37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b46dd060b885746904f7c971da500499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe1df9ac0081a27398daeb497c1daa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b273c651501f669be93d0dbcd7b70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600f3baf19af79093e9417963cff48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6759e3533795a9cf57fb6ecab6d1b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdf463bb91bf81d79f2cc37eab4325504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88df20047a6d01a1fd11b5064b203505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3f8912bcc90c335de23b8a98f219506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd104cb4e413fd62fe78cc17a61c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5211c08ea8e2847fd6f8025a329320508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baec3cfaf5a53b1dbe1b6b0a8a2c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef40cb69bdf34069bc52e05904322b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f2f97c0fe129033c10ab25de35c93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d60e3159d66677197288631d0623512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f21faf1aa787463c0f1aa2b6eeae6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbfb7c2d023d6b6d75077ec37aba52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224545de33d909232509a0e409226ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34977391f54d8fff586721c7eb40e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01205141d88f7af99f46b0b47af96695517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa128c7d4242782483b9171694d91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a911701539637f3b507849e6d304e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d13b108f35a73f016fde4a6eb021520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85b2deb6ea26573481a1d053a6f0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba07c029b8c2d5a985ea2f4a63ac9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a75e7b2f7e6eae60ada7fc608ac4ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55812bb78d1134bd58560ac3d5df0628524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f4359034a4e90a9657d8434009c22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d4832b1fba474c9e104a68f9b19c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5395999bb8fefb23887992f0edce58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb5868d1c24df1d2a6bdfcf424b65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbbe8b6c8f25b57ab2d73cc48ab30f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1508483d55e805e3bfeea2ff475b212530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431a84270992e683023ab411d5527c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbec24b6dc02a2250b413e0c28800532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f193cbfe502a5fbd9fe8991a43b3472533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c240c916c22920fbf9a1282d2338534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e821ef3ad2a404c758e63d12e8fc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f66172aace92c8976e08b0607c21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4b8696a4dbfe9c1336773ec5f30f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff7f53893835a902c75a94cd69c0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e625e842fbc5b698fe98faadab2c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db9da1e111cf776266a2095b056ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb160bcea976b77482ca3e3f139e7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a2df120059c2f08f60dc37477685542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddf84767776b958bcf3447138911a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a60fc4c7a8fac4aa5baa5017d4902d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd407346a58f95c6502d07578ebe586545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eab11c065b2b3dacbc94328f48e7ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf67942770ca6c0e22b2beb62cf0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87394cceb08ebee802bc279d87c60d87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527b06bccb92c740bbe8975d772616549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb580d2c275b8ce1d2fb68ce0900055550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7987fa46ecab17d89a13f6b85df5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ab4169b1a3da41213c48bc43924d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048f6b55f7bb090fd5b9d2dab56ee3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a909fc74f44b49364661f696ea0df83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3411a349910f8970a8c8769d203acd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b0f26a384874d9b8564b3f39a3a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917137d39ff9323417fd54e11851e51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1713f8ebfb39d26e646b6b8c23ceaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69493ceb6de25659a837a5625af7769559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a5ec0418704ba6ae0cc221b49fd59560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e381c0e9309b77f145139f2913247561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e24bd64dafcd1a705d77b3191255e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be8249ff8fb08150dec37a550beb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9383a80217dde734bab5b2ead82d46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40caacbf1d2edb1d70a8282244a48e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d498edf962bcee1720755797bf6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2d58dd5b18f9e34440898c4802f7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b37bd14696bdb5229a84d02d9f9ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd92d3cdbf740f36760c34d7b8acb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd317000537a49373bb99f6b0b204d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606fa9c6c397b324f41acd6e07ab415571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435969168b3fdf90dd710c0b92896ef1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6bb79bb9024102cd2ac6d2d7bf4cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f33ca0f44099f4920c2b8cc2dfe72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274340d0c53feb54f05bebfa9374372575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c48f71ae0cae08572534f75811b9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8ed954eaba669700d2796e923e73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883e52c2fa98b2f506638c13c7302c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c67b54e05918f0fb901d72919bcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82f4637fd42620c03bd3bbd744218580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c7f354958d10e409031373179e79c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1af6af851cb062168297dbd72150582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8174f14e0a251ae86e71998520498583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a69d8796eed5aa5a59bdfaa7f2b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8bbf6a3f81eba82c819885a1541fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95232fcc137f3b4b679f15a93186aa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0930b4a4db7a180525787106fcc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ae95c6dd4b1d423358dd65757179a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892132fadc50fc191ff274969a4d26e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f75eac6d00d8f576bd6d0b7fdb925e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560464c6ebd2221517e7d6cb6df3230591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dfa0d151d17cbdedc9278fc21f627592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96e79c38d09f57e3cd6592f41d2d6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202226a0e2b169a0cbe8bc4e27855094594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224349ae7d8ad200f160f1873bceaf1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e71cac1d55a7a616df0f84be7d9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa8b1606b91139224d59f166d8731597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c70309cfe79d83e91efb9808dc86b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472da2464e98bf6b41d91fe79b568d2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf619277f68648622f9f4356766d25a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a7d26096bb13fdd0e55efda01d232601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2e41f5e6822a511f79f6fb115de2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f55094a8829e9099f5e109437a3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca271e8fa336533c1fca750bef17e321604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39d376ecba381e8e3489655ff9810605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a2208cbaaf4b7977eb1cdb5228a92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34aa137363539fdbad0e484de7a04d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cb22f703de7f4276be035e07485e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69703b0870b00d1aebf4fb4c448ca5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8a66302ef69ed579e6af730bcb76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e2ef24cf56c73498ae40ed7fe708611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998f0c1ce3cc456ee025c14a740b892612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34bcfe17ce48b34d1d3ab534ac750f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244b111f15910b23f4cf2048a1321f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc58cfd4be93029ea17665d9b5b738615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6be0ed01029160624d4e25da8034b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018bce82341a10dbd15e4f5d84e64c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2dca2b10d3441f317a12fb6280135618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741e9205f2f2a16d656381230cd5a96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319cf69b18bb791324d7fd4f4d22345620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc676284b5808f69e139fc232b5508621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f9cf4af50a33af09cdfb1eabdd93c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0829fe14a7808be7879fb60a70453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072616725959d7f142aec6fddee2f136624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0b323c6f05671a981f8718b803ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46efb2c7cb15312899d125ced667c06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617144734f3c418c655d0cbccff18b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c17d3a1fa9a24bef480fdd2b6349f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a5e90707572271315463d5b77dfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c6e555923f110e95f03626b7aed04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f689ea59d18c0cc6f237026721d23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601399db7874ecb464c6732078f1a2c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472a91e6d473a5b15f54c0b1c56fee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c507c3119b5dabcbdf259186a61f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c42bdd4d30c26398abd72ce08fd65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55697564d53090f71074362d1e4c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34909f9d65dc8ef6c216be33effc2891637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39025f7f7b67a44f945a37c3ae6c263638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d7ec9a19474d6d2db65b6be1b573639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddd817939c920ecc6ed5ee7f1f38ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14789e6c08fe85c60b84dd865f2a26bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728eca67ae5d93905b844774e47cf75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8bde3f383df2993fb2d8483203a84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978acbaa2b7cccee96e7d4b5de57ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523bf8d44b5967fecad19c0128bdf5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f42e605bdbeb66ad7ddc4846f7b5e646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4000fbcde1b5ad4ef9b9bde6361591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7411c8709ca044e63564c2531942072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d93bb314ed3592b9c3e87daaa6d6dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876542ca55ab174383ba5f53cc496e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93188d73417b830dc866d2b912e99ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2337f310c37fce978f86554edecfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d1ee4f959347bd57e45fc43631a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7400a20538d48d4d698264923ad48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ed50cf80e03ccc440aac0a7c14a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77c21726bdc7cbadc6a0e2c9c3eaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57711440cdb28b59e98d6d1c4f1ae1e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288d346ea9c77d8f8e12075fe743d0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd091e7895061053222fbf3a75999f7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b09619ff96730ecb7df4f4532a18914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9024a117842f60bf281b971a8c1b8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763e8984f2c655a720efcf5c9106b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212466e3587984ad3f6f839f34e7d42e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c7e9288b5d8cdfd2823d0238271c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad907ad8e91167de8fd9446df38ce5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9be020a9e2e4eec6dd168fa8266cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23851e48007502dae2a57953c185186121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed113ceb64aa1f6a4f6d8090dc5e75322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82858e2d460b14282c3aebf46483c2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe0dddc2cf977f2128e9adee92d7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb4654ca98f4d666ad415c669c8f9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978766d3b7e2447e94dec1c883f60b2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94635a56dce2251503d554637f16cf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf31692a7d8d353a7b01f4b9d6a0e3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3f4422769e5a1994a756145d54b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e56ebca1f13f690df04cba02fa7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3e7f258822789d44c45a91c557c7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc6c4e4b74a344e00bd22d7cf1fa0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85f223b49bd30676fd5dc2ec9322733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935124dabf76fa5a177cb6e4c7dd53434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c00cef853c7090087e637600f73635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df36084be4aa76e2394ecb7677383e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53dd8e1580787baee199ecb5be7e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891850bf4b83c8a4c304d141c541c7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c399f689c6b58ef813392e7bcddf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2061e7e998757513219dd46a694da2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c867b088eaa580fedcef362c1a62941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b85b5f531cc71a700b3c567ab332f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ecccfb754337cba31949361b9a6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7397f54012e9d3afe8dbdd4a1acba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82163fdd96ae4de246417569dbd4bbc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b3d29cc9405e2515f55201037cc4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a40d73f8cee3112cde43fb4d777c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed736e747a8c2ce5eb4cb27d7ee5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64b6e86f32b446b3a28c8d78a84b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97700f7a487f34e5b323929bd28b6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382d5511728223a12848fa214f58a4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e31b174df9116c8beb47ce1b44d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff888f166a352f4ad46c9aa55c18292353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323fdb9f4ad214269efc809b0f65a3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2a9b3e5e2c85d7d326799f48fca155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc3dc19e2cdc669b2c1859c5d0cc5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e719a9970b49be1bcb1f34a9918a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72df9ba28c7561a5bd4877d223c02e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c70bb9e7b4b536314ac5f4203fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb345e5b3370b08cb0604fb0b232460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad5cce6b0a1b63d757c4d4a05c99d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ada2ec772e70da37484f4ebdba6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac924d3a5c49ff608896e55c90383863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7807953c5bb99f94813496dfde9143c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452393989b1126481735789de3cdd8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a7a2ecf1a936c97b742be6d2650d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ab405921939fa35c9f076300431767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705b49f5a064d5d7028388caeb7c15868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579aec7cbff5f633e2e2e77b68dd8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfe5e755a42bc97c4acd8b1847b7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767b74eac3d537c23127c99111a90f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bcd87fa5d35d3ab3f79d76d40a06772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597159875e676458aa6717c10dc97f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a503f9107fe0487ad9bfae84c5a43d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013074fe59674c61df91a241167663375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545fd9e6063a07daa198e6ba52ba5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0e5815cea27fc1299ae5269b9d7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2cbd809584ce8c1d2a1275b631c4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f5cdb12e84eadf5412c26c5e4ef579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a35d15ddcafc2150a363d246a0fb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e7fd168cc3cc2423ee8d0babf4e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e979cbad4161fc7c4e2f67cc59adbb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac7dfa6c9cf4fcd568671b9a3926d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d727747188787497f218539fa9d49a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b054d821058ec35d601c6b137157c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c9f2ab4bfd27984018f5e02f5b7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782a90dc0b9206600b711f229b88ebf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d13a36d552e36a07a050794f924f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c49c8e2732410b5f241442764412d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265304024861eeee034eebb55ef84a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b5764c8fcc7ba79d79a39ab4699991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcbbc910426e064736f58894d57f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c7adbd3f71424f5229b469a0ee49193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f719443ebc9345d4503faef35cdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e1c9a5efd49f752199d76b97f384095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20061bc4d05453fbf6fb151ca41c463796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a493a457c21f5b50299f7b1772d0d4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc013467a4f1ce6301937039ff04e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0798c5e1ba10c101fa5ad9e11e9a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62faf2b22af922aadd23e83cffddb0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339aa983edb7f439df9736827fb7144101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e935e7191b66c3845c337f52acf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4a9972fa9520c8893423dcb6b2bd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618e2805d34551790b41c79327ae028104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8695dbf2a36943db2f402dba90e81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c425ea6282693a5c13f4c0e1fef8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cab50aa2ebe72d49e3395fba820104107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0eae676e5cf916c1cfa156959d4ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29da25f5534f5e78e0fb9b4ba3cca66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba57ab4c5391f28de7fd3f1444bdce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc11e64fda2a4fe94e66243d5e1fd0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff35f8eadbafe09a0dea45d1691cfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424735070780e648aeacbc977656e31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb7cb1860ece37af75a2379b8db532114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f84913642543af25e5149fdcb038e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4beeff8e7ee085f7c50c7ca5fb509f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1d6263ff4216b852e27e07bc972e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f2c2bfcd4ff9bab432f556739c85a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded44150deceeb14e362ebbfb0d38f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55290e30d4567544573ad8fcdcf4d9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b7958f0b87b6b249467bff05c0fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6e4ef734ffe07c28841a792a4e7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a78abdcc7b19beadc8c25eeaf666f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0ffc7de9cab8d3c385606125e727d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d04b9793896dd4836f84584a47d838125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d548d4fe5e7c8af622a9dd1f2afa26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a27f05616b4a72809d3d8a72e494127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094c3b3e97515d641311386fa4e670a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98271f46cb4f6290992568e24a2228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18229b95b394b87250ffa5cee095999f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b16b83b7d455b60a9f27dca8980df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8d156c9544c74a5354cd265c3f32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94676d4f4d629384773168f57cdfedea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50dd468313602e815044c155b847ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628515d4264d14d91b7a9f55c12d20f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d081f026b74538428db6ce387ef1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b293d937dbb252e890927df42ddf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f448d1b99e2f4c95e2d21c8776e55b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123791632d0cafb372f13f724edb896139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997981638dab0692faf3435909ab49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf858bea8bb1224026ad9bf18cfcdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f4652529a563be016db3672745b16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d657708d066efb4e56e75aa396df0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407abeb66b4dce135e6041bc6b63956144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc3072e870b43adc04b9becb058ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44fd59e96182d004d0e99f21ab5e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6caa9d86283380aef9edf79f0b80c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc0a3671d701d45cca2f9d94aeaa63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8399d78f89060e236919e8d1c61a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3654b6cbd6e21c58139240b87a4bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc37a6a08d466a1a75e325e452f0e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114ae230658f70054593cb90ef148c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114e24b158f0834ffe834d1f181cb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be609eaccdb9c198b03882858f037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c4d5b4e6ef90bcc2fcef20196eaf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834b6ef1834f8e3b28020b63d8b33c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870d9b2c00ed23c65802728dac2471157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c5859f825769243deeb2ae7f3c8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324478b6907537cad3fac91b354069a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865533f61c33a3ba951f5b5ed2286f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5869a0d719ccdfff625c75b3f448cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6c21b588a401a6b607bd1296e7be0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d822d7972804e38df1bf511821aee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc11a2c16d5b0aa03350bc4a24234164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe0ea4bfe074531a5018c98c758ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812973a82e313a16d2bf2d4b6ea2017166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6068a7f3b937ccc6cd29b4f48827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff37c90045f159b32d0ccc464f7fc4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e77b29b19913f3b62ddc2917f33196169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce820eea6de3406b74288aeea612fd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2a03ed7b2cb9d468ee6c61fdd5859171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec370208f7fcbeb021803ea8643eb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899a5eba9bd852ca7ae6d2a77720004173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616e09aed249475d281a492d3b7e78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dbc416fa5cf8869a02fb03cfaf04b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73865578f8ef35562b04e18c625bf04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007626736b207c24138ae7d71f02581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c88225261e0808786979aaf008416178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930cdf5a83b956b018019f485ae892179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8dcb1f6ff17809c8ab0fab8876b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304bdcd992fabc1ee2d2f32db5367a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa73d9b4c1e3bcb16da489aa87f02b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c832dd3c67a3ac650348bca648abcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b125b682df7492b6220d485b653b63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0d39f45eb02812848bb33b61adc72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d859e298124e422adb083ce4f48d83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8147f5f207e3f003181c9ee0172e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d927fe1b665668b521dbadc865bb16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840caaeba1f2c68e7e50f447a326d38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c335e11e5bb68d6b8cbd9816aff4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8c4ab0c319ca81d13526250e4e03a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9cb52883166f3c320dd8aebee1986192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d275cf240dcac96329da17df5a9386c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b83c93a718ec684e70c51dda8c4fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b413a9a7be86383ff798428e8e21d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab6afb6a81c050d9256d63b39fec12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd8da4f43c5c346f00140af6010254197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69385343b45bd05bb612855c7e00cce1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac32d6f057b6ee189094623a035d81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62464d765091d5537c0af22723da899200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea56829bfae209308e87bd4aff2bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c07d3835fc94dda60406667aa732202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fafafed9907e0b72b2bb3f2af4429203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ea8f2a7450f2b7d43df95c77c33c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c444ca78b1d74a609691563de36e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b1d1db390a08e42b3291bb108234206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8902e99d75aa76af0a473474c4eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253df39ad0a757aea9b5bdd09322229208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a2695546412ffbc3f430ba0ec78e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d21cc3a16d09a506e2adb950f76813210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697716e35cc02a6a78f2faaf84fb3a4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c9e6ce29aa3c8e4f110e75bca2ac6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b07320dd65fa51adcbcc3299f84b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f1ea5f54aaaa769481e34dd7ba069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20673f3a56e8d2b5fe59c7b67a8cfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d157f1bef7689074b837b3f933ee6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf924ef7e9074dd53618db27ae87868217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0423aeed9886c25291fa88061a0520218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043fc6a999b14810052e4ba61a31c68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a18280662af2a9d8bb330e6782f814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e90e0de5e078360e34e10bfc1fc423221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f5638b6ad6a26d5168bb049165c0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e902bffa68d9bf4272eadf9d74f974223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679c79b14a9acaf4b230a3e68a061a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c18ba9ae77938c8600309e1123e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0b94bec7961997f8acd961dfa859e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730bc9afbb82da8b6aa0c9d0539e875227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea09cc1e5db372fc177340a1ea27ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf973cd88caa7f8dde1571eea7142229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac48b1ea2ec18cee31b56e8c66a407e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239d49a2dc07c3ff9d3a2f5ada160f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e3f658ed5f7265dd5e1d8bab14ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0193cacdb6b44e3262e050b785a108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350da8c9c690d6b42baebd504eeee1f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f54a43d5cab913a5dea48659c00a55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c1b29d69ca2ed2838c4c8eb9b4792236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751a092967e0a3bf6e9559fc8080bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d969637a13ed2eb27b0ebca97e0bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c20a57c650cd2a03a8c1b62e54459239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae11b8fd653a57f8249415125ecb467240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13f0984c9bcc2515b2e1aab4291c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea1fd666c546aab1bbd2841d67dfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ec4c5aec54bc985d9542ac5619e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458a35c87687f6798d6cda1ee36429244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e30b19ce6cf1018f9b0804fca58b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160ba444b9451d59544fea9327ac954246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aa61e45a2b4385d543c5a055436ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c785ee4c17bbb68c3970d80077c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc594449e43167665ed432a737ad87c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c315d5877b0d6b2b922e3de7427e80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8447f8aca5e61fbf4fbdf56ff2fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c72b5cf0ea2b9190c712ddba924865252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227e3663c034e4272efad25257eb62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acce54621978156b8a622355d2d36e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a19dded88549a857d8222e2fa943255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9bc7a3d2f44803d36dd61cad43250256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce88c381a634c379df54dd6f077933257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6bb1a2c4cd40ffe9e8c33605d4ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a77fdfea5a61c5c2884a6b828ea96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280dfbd7a564917143192f341bebac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d32ba7f2cfc4cc6907ac8a3bab2bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62a05405665cb380bce3c5cc1f809262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40530d610b3d6e673b390abaf958da0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ed30effe8aa764afbfa23b0b34774264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da50452be3e1b8a1165a0bc0adf876a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57303915392db31d07d24c021885dec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae017f74b0b8e1728d9b5a14e4c5ab1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de97d1fc2ba4a6df17cbc2fc6a0ef2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71a6573db17da6e0829f4c090fd49a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c859a1767b1250bf5ea5de1c3e0f4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319eb2bc296236c9710e9dc97bba19a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059458d08e02444a2a77510b5419e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9098c7b55b51f1323536a4a0a93a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04d4b7b73096474066af6b56ce4a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c2980808510212c99e059b7d01903275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c31e074b63d17cb3fe3f22a31a56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d432a8605ed60e3657145f354f979c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782664ab32339ff73ee15649ba82158278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23320e01279e1075599355c5572516a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d738769c70c05f13936d6d1caffd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad650eedcc7216470c23e2f2673b425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c1a2993fe4dac41fa0a9c5d19388282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3b40b14f76d3e10418448cca8c20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cae2abc3896b70217a3e52b0aa0fa6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f754cd0dc388058efa59447c305e520285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c699ee0570835e9d746d392f8e67ff5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813fc5956c9647ce450a9d432d80787287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3da6eeb9352b6686bccb86cc76ef9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b168ceea9037511246ba92a03e9e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b06f8d48ffcbf5859195e7c28d5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d7c9a6fd802267f4443c261a4ffe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8715b4464615076290a86ffeea635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f92536ba70d8bb9d7e57450b3114293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5e1bc3a036416b9b54ee9ee1c552294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67e8cdfde14f26c70eca9e24502b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7b40a8e56f2d32999b19a4416c85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2674847ea557021050d909ce40859d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd24bb003b7098133cf2619f75f73e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf25c52e24c95df69a0a4894b354b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb01fd5a23064d4b0e0124f551f03f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272766d6c81c02c9f773fbccd4026a08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3031d1537e1128fccff6471280d836302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da958dcf183c2ce60255de6d1014e14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab64f5b125ed52e33b670c55552f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8cbeeaf2159a35f964ec17b9056b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e66e5924d587d859e67c36a633e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973f5904f0d8d9b959179152fe78276307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085ba61bd75a51d372a5e9fc442897308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012281ca2f883b59985cf28773ba81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce820274771c564dec8f16600718da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9612dfa6e2bc06eb2685ede0ff67a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00aa5a2a2df55c17f11804fa9c4ae3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f5efcf16eb2c94f5d31e778959b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fdbff6c5950dc0f4b012a7674beec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0807156cee90d7496427c3a838031315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c427cc285235edeebd42c8346e66b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559bf489f38c5f02be9c1edefd21453317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9b6d62a0627aebcf1fd719da18ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4b1bb63619a550b282422e1426584319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d15cc6b170305aae1b74911649a2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eac14807a75bf67b18205a21bc14dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5d216b6624d30805022d19baeac9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb04294a32f8bebf91e6fbea23073323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60acb238cd34825563b66a9f1fe2a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63de56fec0fb7e7050d8f3e6f51504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0f96e855654ac84d0bdb2e77f78e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91fa7464bf5a5dc1b9acc13d27e61e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c261d09b81d409d3a6aee7238d29232328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841651edc88248c1b9801b4aafbe7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d3eed7a0260e5061c99010826be1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c392b2239bb35c3611ceed7cff28ed9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9c92263192059d44cb07d0c10249b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d213c7732c036f8d8d0099b33823333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7fa37a5a9d8cdfccf9c84c12ba081334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838b78bac5c4627b15bc88f3a66f4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65319aaec65fb98d98fbed2c1d8d65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1841969decadf0cce516e23e89401337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03325cf831f09ce872aa17d3587ba8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7bad0b8a2c9a3cfcdecd8f0753e95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44c27490dd5167d6be42f24378cb92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5bfd65085ce3ebeb425325f6c4e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41864616fc5fe15f1a98dd6ac9ac1aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55281cda6fd34032ddee93204e07c80a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227752f2dd3b5bb41470e2428c601c1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe52c364a4cd11d5dde950ed7f5290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97953fae7ba53876f47f3b58e03e11b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29dead136a0be790d2011022cfa278347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d0d825f607a668e3b72e01aa38bf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411a57cf62f254aae04c04254ef2cbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e795ed37d68e1c333efb6d1e237013350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce2a3e602eb0eb35f0e0a33507d644351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2666b075606bd8b9a479628d86d003352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6e750b7a5d73a31e63e1702638ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c4e6b291a22e6c844ee04509e0778354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69123d7bc9b89cefbeea9ac1eb7bc01e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801046d37ce4b24b0cb1d22735e0918356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e30109878eb2602a72d39e985d54a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e9654b73dfe082ca5954ab099e8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3c5cc48ee25c2cfb95b4bba09569359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a00d694e29d01c40d3729456c48e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd959abf6788b72c45d7a355092199361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937da606654b5ade808b97d4369a622362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544b4a17e8ec3ef6998e1ec19efae95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528975b4e821e90ac9b488cc1762cef1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d1fe884ece7e5f30543bba1936fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e6b3e776a96d49a6eabe77716857366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210e19c943225cb60fb2100da09249367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f2a6498c763dd2b48c4af7f7ad1cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eaf1b50cfc7ac0857cd24e1cd3104369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6be7d08a888adae0a74c3a7e7262a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea080b93468b70b1b033b4e03277d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48706ff2c3a637029c99988300c0ccfb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4021c56ac8f87f03eb0b398f66a2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01b733096161c8e889ad3559fdb91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19017838d52477437ecb968a42e5cd8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8e1d1de730a2991d2c6f73b5e2fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aec994fa32238ce941edf660a21f2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81ac7ff2c06355ac7c33c45b4f0632378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1a3ad821e9e0516c9fd16e77918c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94e5e5f254b5107b3b4768f715c72d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b7c0ba1148796266dd8a47aefbe62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f379a481d78360900587140754db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe07fea7e9613e056db2e70ba6557d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd42e52761851f9154f1fcf0ad28ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eba926448dfc16f5639261d1c4fd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691cab4011a18509c10481a66414a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a67fce2c43068689ba9018b873d30c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c1baa5cd9bb704ff1e78f77a61a7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2199708a550a603587bd79b33d27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b89e218e4ef812f23793138b27aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ac7e143f00b7075a44a2fd10a605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277f41fa9167f4e3aa698ea6cf26a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8167502433294e8541fabe5c5521290393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f2e12f1b2b7c908eb14aab489e515394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf9f302e8968d7df4f61f7b81fc1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9218e770de7e41b17828d99b2e3f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42dcf3b53239d56e605d3d4d78cf2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81494d58d843a1506c0c4d06ab3c87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c53421d78020552758e7cf796eae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815bda2ddc1b7fca39afba8ec7a735400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c302c0d8275c47acbeed36b72eeb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fbb6e56e4d0a6894a6c8c5ca3c763402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0713609cec42dc87d1f969f0e92674403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffd3f734b8822db89bfe68c6154e2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d3b2fb8be263de9be9b3650e31b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc7d1bb6f379410f341d35bdb90e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e3f93f8574728d45891f65c240f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9687e7761951691a35d0ca7f99737408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b03baedefea7e763502b985b1427409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc4a3add6a73e967d9eab4be92d8ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b6c4e778ee7e15d289e651d1f88c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a7cf8d47dcf32e61e73b6c16b1c51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a31a1c7ef2a54eaf1ed689d19496b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e50f8fdfcf9ea7c4e3af80534299f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab933e12cf20f1b47b47a5e7701e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7090aa488ded6c2f997d5e906965c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656950a87a83de1769443ce812da2dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e4ce292ab0d72f9f3769c7193ef1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cec6a682face2238d1b363f882499e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d750a226352720e305cbe4bc8e7a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715712a154fe269c646fa08e45fb9e99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e22b6e4ad68fa8e714be92bdd3e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac7a8994ce718bcec597f6ac8495b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae554ee13cecb78b3b0c0e08d8a25e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31855fa97c6869fc8fe8cd85457db910425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a1a025ba4158a258c4e8e79f6e4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e319259c5918c142a4506f8e08959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492220d18820c168f76412e18ec448a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e82eba99a39af49535150a5c62d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5020e0616804deeaff985f4efdf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0692fd20b4178f8f4fc2d070839ad7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629e6dd53b9cc298a8031864987b37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada4ae01a1c8b66c9106313440e94c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca9f69679804c5a06885948a98e972434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3262183f718bb815bb80f20dab6cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb784287d1688af172c7a696cfa1e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88872be1fbe3181d5e2d4f71a94e7273437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ae92d1c00472da19f022dd464c3e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946a873143b070bc35a1cb20b012d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1374bdc50ed1e88ca912737a800a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5129c78b59b0f09256bbbfaa344039c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410c16554856c07320a52e947b40398442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37379c7e31fd81c3c799a61f1daac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4ee9511d04cfe6c6a1024562f1ed2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04879d56f16a16528cdcccbc63881d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a14987c75662bc2acabb17c8ad6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341df0e57e0320bcee35ce1cc459e00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d41fae255552084ba8f35c9f9e1bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86921d870f9a704452cefa46bfe3e69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb2f3c3b76edebaf71e43c396ff817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d0a3ef198eb6ef2cc7c16b8ae00d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e4b8d15eae784425c9f5e8ef2a03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239edbb2135b3b2d2ab39bbd54572a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39fad36fc6d80cc4a03ba58ab911ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eefc0a7b6dccdb89f9f572d44ffb44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c074a48254df9d039dfaa5181fa40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0e8a1dccfa3ec35ac934194c2f001457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbef80e1d78077511926618b9c14072458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68ef9567316cd8bb2b20984361f89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61638002c7fe9d6e2bfa3777314e43e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575f27a02417619d2b4afbf419fa0b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa60a3a3b0d64cf9f3709db29ec2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51d54f2128069d73bf48689ac9712b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2cdbb1de91e3a24e51b845c87f0b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20307401bb85661c26932bdfc41d89d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b723113474e8a886fe938889badd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c520c4b152e31d5a90510d556e5dc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9ef3bf89823afc8e3c5e32b99595468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869a196521e55bb858db6c9bd01b448469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a457bcd5bfad38b850496cf8824bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77303d3635fb4ff1712aa02e6c6819dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f850a087d95972ecba83655d6a6ec0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ee1d202468944baa4bce27dc379f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301262c7e066354597b1d5c95cb1743474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab67cdaffc9a56d18711f86a2aead475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b2959cd1eba29f7cf117da15765b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939bf33dafc3e95c9e4c1e5d4b16eb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e927e47beee03a7b7c55ccf50d8ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16f7afcf311173b495a7e68a430d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a23b796a7c3252690a47931e6e06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f31ff5ae16db91b96d33233bd02528481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927658c2e74dfc09f1c64b3132fd5fda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a1340ddaa4ab8778c4216afe9545483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba787596f3224713ac25d722df97a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5a2d64378c1fd4fffce7d1c86ca4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a5c1a51d15474ff017106b44c1286486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9fbb90461db1fa4d7a3fdda7c375487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b11ff73aebdcee160667d43e85e60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a818851809cf6f4d8cab3e9b363506489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ae1b0300d4c5e5c6386257a55e76e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09dfd7e033c5c7dcd6170b4c2b4b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437b3f45732df682b4a7c4538f0f258492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5addf486ad66e9538591dd53fdc713d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bec0e216992492ec67678cd4d1f55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5fed125f9b749453f84a6d3dd75f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78726b2f2c14bbf44a88b6405bc0c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa67c775c08fd7f413f39b38795879497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008294297898869da2cc77ecb7c8cb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d308910d459b0234ae8b52897e77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b03895064f89a8ad629c45b00f9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d20af0e640bd21f344a133478f24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f562b73c92f76b81adca6edd31248502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db4ad2723323190ed84689444a57c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa570136ae73d23020d465ddac44da9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501c15e708a016c9b9ba4df505480a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480e3836293c1042ca11232fc4a008506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94efd4f973016da0aaed19ca6510a33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02062c6fe8dccc5c2ca67e0f059f995508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d88add0f11e47d6d094d7e15417a64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b109404ee7c5bfe3f22266fe9f50cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c97da9588c3a3fc39cbbba4794ccc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644229ad36a126f750b7b3b1c72a9c7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3f36bef4e96446c4d1437920ffbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efed19c5cd17c34d4897fe1b3d880b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d66c6470fdf8f366c7abc951f56dcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f593b025c102832b6647ddf365dc9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330216c3d1c9859fb8c07d3e3e2774517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944491582e0e1e21d5e9db665ad56d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40811271c1fb8a37b0b688d541a7906519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5f2f79c8f2ae9958ae0fd9715df87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335092fd84a75944f0ecec8aa1d7513b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c7e0f5a1951cb36871629231cc4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92569002883ee8d38c9c55d0534204523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748023278be24c592700efba6a95a87f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a724aae61e5f3829255ae5d3b8f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466ab9c1067df4f37b9e83de27b769526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591218862068837dd40f7bfaf20f685a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ed719775f23756066d7205be7555528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c980bda5f7becdc0352acc9d6112d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadbfcc3d86743e5dd9f71b39467319530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba483423b0eda0c54ef7a841cb42f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0396c2d2a996456cbde3672e5ff7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5cbe91ee6f95c9859c308d245879d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804260ec03f8ca2ff31a80d2b894b958534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e29188a048f665d44c04378e2fc25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7cbf715d85a25e4aaa9920d4395f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7f59e54c8ee995bf69718e791392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed91320e7d83c5a19d53cf7f1a71b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f67d657b91a42b70d6a3d97446dca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279551533a8a0957738a3f4a33a0015540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a090d10c1ea9f6d9286efb3e7ae8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a080747ec1a64f675622b22197743b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372d28d162e19eac9650f5f193596d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd50751eee24b5c18a380641f763279544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc6f2a2fe8a90ebd78eaa459e9736f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd105599fd671fdb9d2b484d9abcdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ff6f63a3723569040bdf405e3db1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf427bba8d7f7e0bc91013dac93bed1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b288b883aa75375db5b21e1c0d001549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2b25be3bbecc53cd282b64b74c13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041857309f0795f59b6d61f4c47bc40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05f867ab640207758797053461ebb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140df5e1d3415e6ee07581bc4a5eef4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a9e9bdd8724c6f265a8b66e773046554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa2281d7858fb96f3beaf19cbe0885555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc48e6b462d30db4be3d6deb4e694c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0147f043831f899605cf0bebfb47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93696faa156af253ab60aabd41fc8e2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2b169ac09300159e08b3f217afa55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdfc3fb6e648eb4833dfcbe69f42ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d20f107c11460c018e280b87279ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f75cef268d6ab04646376e21c0d9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac5a6b2bf2c037e2939aa44327138563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a873598c0309068c64ef739c9435f1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c885748b022de16baba13fada312565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368a1951c827863679499a0b3bdb860566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c6e0144df43d32c50fdba1b9c532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2d9fdd7cd262a8fe021864552d5fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f768d62652bd59955846a14b3c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7340b3fff027a458d924f058fb1ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac389adfafac3b64a223c71300b80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84b218337f834a4b941513ef62900a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd7b7d08ca27128f1c04a8fc1803b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80e921c30475df6e3522cbf840722b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389fdd85451b9e4df6150729c6bf576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078199645a45403ce4b0f12302f213576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8bda91d1e217c5f861ced1410f6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae54d0b82b30ac8e1a33bef193e2e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3b286526a040f151ed29d99a3415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d072aa44ace016009497827c6ca16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc97767a69154eff4caeeed4aace758581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09550dcfd0380859ae51f7d6e8a91102582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a9a1ba618ae8ee1fc3ea70fc91d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a106853daadbdbe0b48f14594a1aa45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6588c5d8ac5bc114a7f98bbb1230d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0818c8a14f1c58d5283129132f8ecc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e65a8fc3cbdf3b532daaadbfebf3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dba847325c22dd9d3266b9be9a0ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93593903e2e07303ae1d9c964552343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936d9bd3358e9f9acdb0468582d36f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f11f3a224b449762e1c6b5625da9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e233fb2c2f455fc35bda169aabc76a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcebfa42d7cb30c4d9351ac43a7dd24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d9058363f2c9c7c6596a0ec987b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e69c8c70ca24fe7178d3c5f2e5f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede617e392a31285e87774760bcb2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd467954c7d0551b7b34df49619e8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72267bb8ff4f9bec1bb0d4817e0853c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045eeef116096c1556b759b1b4546e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb6e94b5f67b7438e9a83cd1843492600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b6e2b57b24584776ba8971335fdf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12524449f39a5590790f5791435d66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a43fea90b5c0c04010b8382cff04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97a54cfbd40546e906c31eba6abcf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f014f78cdee55d473f21bbe88f781605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeb629f8ac29fee739ad771a766609606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4a945cb1e6ac68dc51da2ac131ffa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddcbf9f394a425962ca84741ebaec2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4aa61ad73818ed0cc2f3cdfafa787609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1c54418681a9515f1ead99317012610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3bbd4abd920f11b50a80e84d4bcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe3d268f28432beed1375b53dd1c3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46da1c2e525a94d42eb80a30f28db19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf44d69ad2ea03d29957e2020ef6f90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad253e009abea660dddfafdd858f92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff7807d933d40b4e3251396ee92cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54580b1ddd628d917dd5743ebb56b82d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080ee39b7b75ec22580746ee303377e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ef26729e8c9a7b140c6a7959af7f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094cd379daaea6c2795cec95511d5de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a68489ae9f30a251af0a33d4073d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01bb60a49b9c2936bab3b3acdee72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860419b103ddb7377393e04ab69c0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec056983c93054737b1450fa95b18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04962c49ae7e4c46563ce64cb3343625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a0d4cafc595de6febb331746c1f06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b518b325315f0948ef6959d07a037d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db856a23a574406c36dd7520e9c8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3aceb4c6f2fdd42391dbfcc8f105a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb616ed761fae6b097f7366b96ee0846630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad9a649b9f641ff603fe1974368019631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26ea0b800a73e8d4b02c8d2cf26a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc647c93ad83b3949efb206e3bb6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7be75ce59c2a9aea999230aefa3128634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545232927fe61bb3c5898aca8cbe377635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b7e70a34374fbff113686fb2afcc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cccab49faf93af0be19c6f0fe05a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361ab6d902185c6b99a61c19628a883638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438753c7d3cd66ef92595371bbae86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fd43a2dd9dff0fb14469154b00854640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49354a41d7cf53318d524f735eb611641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43151d2280949ca418b20907fdba9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4ba630251bf08fc6089558f5e522643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab851ec882757fe2c536204a7de56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1929d2054cc1b6c9dffc94e372f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab37e49b98ca32431eee9a886b372c646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>