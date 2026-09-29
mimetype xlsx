--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5c7961053b8bef1aff9330336ee851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c983a5b73c53be574ad3ed0b14a0d002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400528047afccfa8e66b492e3b2149c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686d463a3d27815d04d09f39ef4e854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed93c644a584336974c16ee5a324e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2173cab5bc4ac2aad061839bae1a016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414ec3aba774554f0e40a26de7de107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae09899abe497f316046b4e86b79d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471923b1177f2ce5566eb68c99cd9439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc519855f365ac876f639204b4ded410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a988a7efea4c0c41d1c0a77170ce1c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755aea2cbd94184da9bda840026dc8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a49dd3554faef66fe5fa3561fb774113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ab9c80e560cd15eb23c2151dda9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d6211a81e509b11567c15bee8d2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d4326697b9f5b5e509d3688d571e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0f512a619bdefd8978a9eff077f4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d74705c775cc66c7483094583b719518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de8dd93d4669394d0539175a63d0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c71c095cdbff9bcd7f62134562c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abfed42722672bfc08d11e531f714821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e18b2bf0585e4f7b5213002b022322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de0a8159885e8257c133d40954a6a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820f54a8a3cfe4da12976cfdac563a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b507ffcc21014a92f82c137ce2ed0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab16f179155feccdd470891a45627bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ea7f460db6672b6525dbc1b5405727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982338cbe8ff09f24277367d3725e5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95e3809a740fb1b505b826ff769e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca95b81f2724ef49f127d8bd739e0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd408d5a94d8a64368d69b351ef6519931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadd0623aaa20ccb2f3e0e68fd829f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e4ba628450ae3875d8c138fbddc1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f958f5cfca273a36644ac8006b1835934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08952cdc0ec7231b71242d41e62fc64f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97f475328e4d3f578a17dd97c88b9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedd01d0b45867ac67a66757d3889ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9874e806d691c0ba0339d9792c8afa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe77083a747e1473474ca7780c88139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586ad9da1dd4ad1bae9a188b844e6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c393ff1dbfc581155555c478e4e405541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f0ed26337c433071af576a05159a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a93fbc597a59a019b6650962f17d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9cb589a1df7ccc695411640c20a0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eceae44f52113ba3dafb351a1db68945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3f36b4b66bc04ed0f5d8c8ffd1d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483050e8fd8e91fb82bca4501e5e964b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006038fd7676eb7e12e18877e446ce0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb96dbbd89dc5822f7a1387e83bdd9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e33c790494a565551c55bf3e0037df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c0c2d6fc767e524b1b09adc9a2e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a0b7c95120b81c7632de4e6fce5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f87e4a4da7fba701eefd93b216d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0b2a7b1738c6efca5bdf4d5aebc7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b94e1c1695c7dd4b959cab01dd151f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f6328f510dfee0269e98e216a8ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b036b34389a65d1dac183b69b69e0e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552e80f653fb1e0c441ba47936367658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba71c1aed37b0f3d737312507e7f6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa88e3e8855cd3b440ca6958381ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04abd8f2c2d53d7de03f6f0d589a5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed8f23fcecca20cdf8d8bf3cc0d0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e53a9b48446174e3b1d3ab2d927763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8f5d8dac2d6539831eb4d8d67042964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb51f8ddf841d4aad0d1a15deba22265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d0de214cd2d94826082508fbe70e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b88d422ef835df18148965d8741e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72246e875aff4fd188a140234c28d2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560df007534b6149a684d3536e6aae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba606df1036ba2f445265d8a76926bd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba57432a8153d781625cbe0ae9e3d7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0190d5a589a7197ba75806f69b9b2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15800e4f90f37bd61b681459ffc4c6dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176cc079b0f5869b4a2dfcae2465f1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caac6986f36057a72dfa942fbcaaca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613212bd4550d4a58463799f4e6b90676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed7aa7a70e855359a362cb4c436e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea168b68c7986846810f4b1ece70e2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085aaf1a8b5761c119247f96916967679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92aa58d813aa818fa5700df6fa420280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590cab6dc8be6d1a93d44e96a2f2c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45c63f4a123ca7811e698ade2c41182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712dd6a48cc8c6686ea75db40457d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a8ab50288fcd600791514647191784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1dc37c9413849400f827dade3ffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790416eb8f59506074498d4318575a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a90f3936067655110cc9b8c36a826287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed962f6832e29d13a4a132d84aa99488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fadfadb177355550d6c893e0ef0dde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7324439d655d7c344bf51b708471590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43f3bdded7901c16e1b222da0098f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1de38173b1f3177ed3aae4e1cc5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c07792893965ea2e79bd6a60f6ee0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ac0c8748afacedd60ea58d5c516b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9a6515df1ff4025dfde94204d7a2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0188d54f69b07c84abe907ac4c7995796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6197c5caada2182ffeb125436aefc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66bfade70b6eacb60e8a648a72c62798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2062138db185156a0045c4bd7205f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e1a2b99c981ef57738a59c1a44f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb9d2dcef0ce611cb5c23302b6970101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca03069de0504b2516c4ab4f78fc1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d5b185197c966309e7d83b0dbcc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cfa12a5c510382e523b55e51cbac4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67f558e4be76ecde1ebfa0f13b6cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bd14a1b4ca9be9ed3d80dced048cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac69c76237d46012f7672614c7f2863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97de53ba0cf87ec1b600313103c76e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6b41df4f68c9604748c4ea26c3196109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8cfd7b38bbaaab279b9c7fb8f2ed2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232c684423a4a44b196077ed03289c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556dc1b56b01fb2c3e514ba728f26ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef052db4f34b83b189461f770e1fd15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64ff990681b45cf52069ed8a0f6c98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488aa086830a8af1d556088a5a412cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7a06ef694f35eded533d5907deb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb337d917fb31c6153a52ed362d740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812226d7642adce49f142af9458371a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa888c6a5bfe08ec875ae9cdeb9755d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33964c763eebc5f3cfcd815b7df56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbfcfdac4e7a220797e149b154de5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c59bacab592b42f8aded23034d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f51ea8989af91168683b3c848029d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bedeec6191df2fba1a686879e44b9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872297c4f5cf8e9dde5ccf8096dc171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0720b8f51e10d0c6ec3e017787eb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d139771042f7aa4c21c7f50f78e29ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164ecf88c56b17937f87e409a51b578128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9e82c5bb7154491b7c8fd3597907129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab8ec6938df72b4ae6c72334833bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58202b14d687080bd5f5633f70f612e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c6c98b8ec18bfc2697301ad281aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e699959b3eed353ef54230ccf04db1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36689b2c6a39f31a9dcdf605b769d2a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691bab65bc25abe4db9370d85d22cea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d2244c75f8d047793a91203e2780c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732865a59b49b69a027f3a02158993f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff04d489933eab1c2bda09442cd54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2696a0b7c74dfc15c48e89577119e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c04c58fd72e8aed8be89c116fa3ae8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a85cb51d44e8e324535bc35d2c0e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c2a98429761e6f7b75cdddfb946de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9aac178db8ce43e717bab9ebfe545143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195338145bbc6be347bb8688b0118af4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1049b48a697aa52499d52f2c978e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071e12bac6a415601d231e130195e13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213b42a0ab473e95ebe17d95dd0241147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668cc430f9c18a9b2556264bd3935b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed352e03068557a48f8c58f89bf8dc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1580b4ffc9152b1898ebcc9e616e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705b3225e6664dfddac36313424c901151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a54f078ab143f1a50aad9959843b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1e8843e640372ce20b9d17ef970b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb960e155dc0966c296b51a146ba064154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6143a3ae09fdb44e20be4f819c75a22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295ed9205f9d14a34afb939eaa9201156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57238e62b403a69d3991fb5d9799f5cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5670d90f39ebfc4ba8343d6fe3d5f89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52179f0e6d2c356f4673d7fa1c50ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303a58aa49787c47f0741f77828600a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20341365fb76dcad346c98ec921bff67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb608464122801512f87b9f1206ce91a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357a6c30e1df1126584a566600db41c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0573baacf3b8fd4ef99bbe0da48e13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aed4906217a94104814ab169b6ccd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3009be025ccc6408c1cb2ea5a21a15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2203e0aee1b6f2e5b164fb1c7ffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae20b69366077a211cca2845d55598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caeeaa57833e4dd125058e29f8ce80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160827343e31c2b87cdd40f781060557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78311b0952b5d92f71bcc2f763cca6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722eb95f405748fde1851320221d1d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a752551ed4ecaff432d4e4cc423e5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad8b4bf5c3357228ab8656d3bea11f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf24df6d00df0e92da750345f956b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694063f54068e635f0a1051ffc4540af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cbbed969ebd66d36790f42f160021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386e7bd5d2e10572d33afc613bef0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe27987f9a24a84609141629100073e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840da5bf52b99db8d80a73fd9048ddc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302450859e3365a4f1b1ae9d1e0cfd01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954bff3403065f0e271cf787ebbf883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223109c87cc584dde335e4c3977ea3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc344583f824f1e183880c9c6f594ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2b674797d4a2fc4d2718d3015a13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731869243edb6921aaa38af72d50d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3920167608769d1dfbcfd5425cba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff061a00850eaec8e416ca0b539d4998188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95cce0b35355e003182b326db33c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc23b40f1030c271b832d7a1fd9a529190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3223cd8efe2a7aa150859e5282bd98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd313ca6afafe680d2fdcf73f4403192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f677633312d54f701c52767174052193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d780242b65c256a88a504718c504cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0420f065e38b9e5b1671c093d8ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2da9a25041a4f9730004b3d1d6cd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230eb3464caa2e1e9cbf68434d6d83f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facadf021188e5eb56a73b3619fba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfeec0aa45b75a142a3fadb8bf2f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1a9674bf73a13b4586fd59810a8d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c192a0a01af3a1230ff63154a0d87e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a46b12e7dd9bc501f0129bc43a64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c072f7fa3e2407fed5ad95fa56d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c8c0546aba1fd36d72878e2e0b0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d311c31f511c2f96ec731b6e83e229205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb2412af0261b361e5e4045fe73fc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c98d7bdb4c268d286813ff44c9b5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90063669017ee5d040e8a51058fde961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04f5708d2e2bfc3e4138c1939494e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a93bc01a9f05b535789dca62d4dd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d636577b01b65de41ccf983ebea5c74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efec21bd9644b908f0e264c4183d02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc716af753fc74249fa40633e91fcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93af35e304a794b6353d7a88fbb38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42287a4580b4be849bd7a6a6337f944f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1ce3c1f180ddf6e1b7e4852c235e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c2d418c8d10a39397bc42106fd20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc7eddc948d0ac9cf63d4a1d1a128218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bbab8c3e5080b0f76a41de1e00423219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8e93fdd159a3a64fa05de8a88586220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa055735b93f1edf209dda457017f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f31fa6c00e953738814b3d437739c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9f794539a71b1785ab689d6a2a032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102765061bf4a04874f04e0aaf0b7c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bb29df7db54cf72b2b3dc9f2314ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78629c235a2ec7064bfc80917ca854226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87220ecb01ec96bd82a8ba5bbca6ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce229043ec6a41bfd0bf68b6222d79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994db33b9a014b354365ade765600456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce77756a1aa747fecc858acec1b77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352c60d0b322d754e3c0af9ef6eb5bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cff1ba72a0135fc91462f8871ae7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443556dbff394145aaf22de998bd50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d321a63845dd870d115f10e513539234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0484bbf70ac9e5ee11bc1093db556a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458ba454a079ac5fefa00e9699a55f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01f22f7dedf81b76bb078684dea53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096a71a5777ea75c9f21868ae47704238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beda89dc7ec79ec41aa671b18a14ee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e8222eccbca61fa10b45e075a149c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586dd661318e8ff05b730e75dafb7f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b9c9329654a67a3eae5539877daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62912e69ba728bf529f95f87a1150243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8fe38e3daa3f6c2df81598a87fa0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3e53c3589beb83e0df1d9e351ceff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca3a0f97925619c190dcdbfa054a44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a6e9467a8f2737d50b431120e746e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d0b22ddd12663c9ff8a4afa7b714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c196236b0afa42d76f396c8f0c60b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666b54f03bfdf736fb046c02fa6e56f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bf101f00c952f2dfeba363f267231251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2b2e9fe332a948076e5b38431ff9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06007e65e01e427621142f95dc7ec0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d6ac24e8be6cddc475fffb8bc96f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532166070ecf484eefa274a56af55ef6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904f0f0707cbcab404d7a9a00356e4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562bbb6837945e671e15b4f127c2036257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf8663ccd387f2970009e4f135f05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48bddc001e8b438d747ef3541c849d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba68cdce1d9069c9b5b49a8123c3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ca5b07eac2e87e18bbdb1e69fd002261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e3971b12bd21e70b4498a408a0cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942f9174f03a12a1261ff6f51aa601263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f53ed2e7f3f09510a10685c2bc16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ddcb54a0bfe8209260e2773a36c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec01c787618905341a7b27e20acf01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2952a0dc2fc4c45e3a028c28c9acf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16aa1ddada9831870534985ddbf48c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45a46e127722f7ab469812b374d43c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4fe81efd0e8e025806d5014207702270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8139200f63e77fd64be6afbd6e16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c7e952a4f373ed71d34dad7150df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221981466852ea69d5b5ffea31d2186273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985570154f7a03dadc195d5fe400cab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f0e7ab6a9898e9f0cdd4a4ba9b221275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cdfdb384a3b5a6bb9593ae1dd2e74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ef313eaaac7c79d47d1d89cf7459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0f9d50c917f0255ae938fc79d5a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f73849d8cfb3b3b0bf05a290a7d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2d9213626000ef61f8751c1d2d78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d27826be74b00434efb8caea34cb37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94820c60017928914c192029645625282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbdf3aa05c51ed4b5304ffd08d6699283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65088c1a21ae310f818d86bfff685f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54774fe5141d9b6f0c4ccc7d729e7280285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf0c51724d643075b4247d3e65081286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef65100dcc6756cbcbd17fdd196d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b24bd971be2e82fe2f74e77415711288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d3ba24a26e168f47460135ea5c89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607090456f5be9fdf84dccbc313c5d3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b1e99d5db80d03ad535435ff4b78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb08e21a5e643a475b8d36d4aea4a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72febc51a86c4d60dc37397045ab261293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaad2d5c577fc17ddd23d33bf6f041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad211cac7357ea24ca31baafffdbc68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217ca22ba225f33c01f606b0652a55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0be996038d1bcdcf3c242e2642aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883876a8f58be3feb42cf063e489018298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54cbddc2c8a53a5f902c64a4902e3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c91f2d24aaf4f74fb6a1dca3de31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14001fb46e8d8993a942e8924bfc48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada779ee153576b038c9c59297be19e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb5bce057a46b104f6850764563ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542d8cf2512f1c097565ab22ea41fc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e66f692f854494c5ee288af55f40c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ed5792529fc5839108fe4a2d1dfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f906db5d2b1f0a8361a8d50cdb8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d79b888b09cf81671a17fb1cb9c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47fd156d3cb2a5c1485132f7965d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b941bc4e257df10789ad8228392aaa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d6816406e0067205a61d7b199e95d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689d89244a82cd8816d3c1634d29d2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081207e5bc5b05c5716c83bf0ca20f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1f4171b4eaba3385923cbbcfdd6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243384c9bbc737321b7246271984e42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05ed2cc1869078e64fd1700c30c50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b61a432a57e08815b19b6026af4f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d1a6ce2ebe3e234764425f16f4a4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25043cd5a529d95bc0f04a9ea2dc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b14765ba9a2a15410afa60ffba42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7828ddad03b40470c3e8da381fbc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f28c66f266007767a9536a65b713e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479cc00778888658688a68b466776d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d9326967f12899a3990b93e842f08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34a3860102cf58ee971b8681da43a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950abb762cb357765ed88acec9bf26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b401808d271275108bd361ca539af56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835d1b779a368395126a26e96be30a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5a5596cdb53bb276c6da8c268db4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5784d33117d4751c8d38fb2df2047330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c59bc8cb82a9a8a675d080b33bed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc10dec3662c76f57922a89f6fb55c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07355205d711d175790733e813ecd0de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1919973875b7370c939f71c77db4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85da3fd6eba75ff1c42ee8c648789b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3037ba1d88514e278e84090e6a25a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e461e83e1508645d65c3802f2c6fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47730b9fba162afe8489fed9140f12c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da981150c6fa1328fccc3649817d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010bc39fd431994756abcc3ee0c947f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06f4ed865686c73b700ac1aef3f12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcbac4a7c51d1f78daaa62f75e9e5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84444e4f232516437b6f55f773c1eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b53b041ca7bd33bc4bbd2e9e44d50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826e74ba7b1058b0344cc57767a6f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0c71232a4743c9d3246abcdded7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d607d36dc29dbbbeadea60f6ad46984347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82588a837c7ad7fe1734d7c21a21340348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072599f1aedc8b86e4f81a4dc2769f74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9abe41e19209f52daf183ea26ef4c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72402ad8a3b935e88baa1188272a06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab58931206d4ebfdf6ba27a9c7b62d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47fa132899a2b1e5321589bfd8d23d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbff5a03ad07a8bdf4daf0f7db9430354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5579dc357934c6eb1da3c759af2123c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850470f41ec0a4b2624f84557585b4b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a15a90e442e408a1b35ae1d8d9e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291787a702acea77e22e606502fcdd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b4d7492d597c167b0356c7f4af01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f2804579573b181c35f4bc310bc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4541b455f4863a500bd6ea8ef07f9ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e8887a96b6e2e7fcce6f31d712acd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2130261acddb769cca79f725559c03b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3223c141091b0c0b6343c1ad77dcba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f41739ad5efa303ec921f04f3767c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9063b648f1dfd61c42441e96d7ecf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe79d5b5f312afbd966304e235fe06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3659cbd29c8707725c1015a4061439368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743706a7de02ed4d93a642841f90cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723720882e659030820ce1c1f4401ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445e7f76cd518fd9b1fcaa7c0f8d86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef57e40731d72ae55867e2de5fab81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66786806fed118c5ca66f7e10c87c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2445a8c57fe6ab69bf8cc10cd1aea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8f922fc965e3951055b3e6d8168df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6452b6f2e259ac8c1620111f2b19001376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47797beca855423bf5137d178b1a23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e25470fc381b8606b907c5e29208378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f3731f733778202fc2206c3da2a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b1365dfef836a64f328524b76c6e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a7bbdb75beaa44b7a3de32eb9843381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b2b1d60dead7849d013c6e79654be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03cb8f5155527dd16b72dd472edd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe0848be2f47d2d07547bd70ab3c0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814495225e5eba76c314bbfa1c3ff84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6640fc0f967a1c9ba4edc6e7df6d9d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f068367d055583a44888f87d523493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525b35c27ceabcc914972fc4b314d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a2c0b1ecd6060cf83b18610caf37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d6dd034a763bfe6ea28169b33876390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5ad1ab012e0ece2f32b3940a7853391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7190a7b2dd20f2dd43c24efbea6c25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e8f00e7850503ff89ad05556883e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4a4e4da7d138c57781bb2d21b315394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830a8118556b85c3d416dc3589c6df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd33d4be9ef3fb34df3bb6a7d306174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d64ba246b566dc2a6b42c11953f13e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31642e37ef4175bc0efed60eb339b95c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c06ceb9ce2f9c29922ddcfd253bcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55f1d4bc197e25d7fde50f9c8e0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf4b429ad4ca48f4664c8da1bdc06a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024f90fd759b934485b7d73a7e0cf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2787a759314037dafd5f7dfd2384403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3cca8bdfbf66cf649774c3b0e425404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e145a840119b01721ca1aa4d8f96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b95154ce80e9e6e71f93e7c9cc1cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fdb67b7ef8fbe356368efb2c9d48c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c10f003c89a71975f7539017597d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67b9954ec3c573b63c7519d958b60d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ee38056afaa6015cf7c919c307f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e25dcd17a7382a9557c4daab0b8eb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420dc42a5be41617081fb09dd4f2733412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d25dafa49eccb8ab021ae8a36c17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974622c928af4946366debe92ab9ff4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fbb7194fccd7d8d46973260e1cc4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8de9ae5b89773c4d46f9005765f35e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480577c46a969120992171081eecf24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838542b16c2c1143362a2236f16675e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9086e77b06d71a498dab4367d2ba706419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bad2278e0629480f15ef7cb038075420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7abb2bec09df51536a5d6ee3a8d34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d311e4432651aba1ac102811b9151422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f586aae917425eda52f2e58d455ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626c368065e24cc8da90953a592efba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8402fadc7417a73cfb56af9e17f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc4b373e323b65e3c43cfd4454934426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95662cc9b3b1389b527b95b35c372294427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eefb591984256ef851720ef1e2c73d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e6c04f2c48d667fc34e65b0737158429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c117531bc27f27fdc007ffdf311c98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094fdb731f852c40ecce64a47db987431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4084f89491f340db2fc72c80ee8156d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c3eba59509698bf181ba9f16a86a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603272e1b7ca297bbf2e5fc6269b2bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02f8c3e339109831af33be89367b73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94796aae1d46b5fee57fcd77c3fc4da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391d7f5b96fa7aac78c2f7abc4a6c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dc2667232db8bf8bc6cc447dfc307438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a588f5c12efbf02269c39b0de523439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b2849feec1d9a6819da53fa19366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a7ddf17350f621e359921112217a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4ecd607041a869ae1a0b55f61128442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3148d1f9a29d28ec32e684c11657d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadedee0b71da7ad9081c131cfac75ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089372fd54218fd7c4ae6dc8e119fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73eb7dcd4b507e1e5b6ff9bbf905a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f3e591d3bafc7c5914c730235c77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e9ad76b36dadb07a0003be2646e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf603bd59cf4369b8e831caa72c2538449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee598da745c151b18909d93317ee86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4361c213152dac7bdf99e661164c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9514981c78ee2ba3a66a6e176fc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640a3b914a6b43ccca3704a2bca7a7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c6404cce7910db74ccd735c5d86ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038dcdcc004d62f01cac4f68882655d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad407530a447d99bb3b4d73cafeb3842456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe983de16a5967105afed308d0f00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7829f36eb64d3546b5be5ed3449589d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7bd642d9cd16be6213f510158fa60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebe00505fa5a47a8680e552467a007460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124011ac3302868feabf8b8c334271c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d28c4df7f5a0839a5c6e9081f1467462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83887f6af3bb0cc24216987cca3785463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31fb92eecd391b400e3836e405af69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619726faf9d000ab3628082651140d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d09dea3b3c834617b3d7ca3b2a0208466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc754e86a68089b713c4699093bc4029467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0588793428103f56d477a7d6b1e12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dfc2ff1fea3630084b7e46023ad17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f6ed9b4e77e71791b7d6a478464d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c723078f835e892f9608770170bbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635794eb12699e11cf60861caad568f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9771da636b409c7e9f27b6d4a300f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ec94741c63b666e2898654eaee2d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b910c9ef2e880414d1f350d7757a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bce11c1ea86dbe07692151154b027476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a696cfc2c347995a2be26828ca06e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571651d2fd3d0c77158550458a7975478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459886e6eaac98fa7aaf0d86660a358c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace53cc50621ab2790c1bf95014cba2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cffbe4d3366fc8b95bd801bf1709481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4512be41037f460c9541628f9c016482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88abe5c3e6de64ac6af36ac2d22d71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f18277e6d7b009dc36accd8fe1e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da8a6dfec21aec519a2ff3457fa8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba28d47de73c798fef8d1222b3a2ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05cb7c88868423b4d3d4cfda4a7263487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839726ecbdfb6b120881bd85fcb9d12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c31def5dcc9c165b6c0c25ed276a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa9d6b2eb38b6f6cb232387509898490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700249c802987dd63bc3f6b631439bc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b238b6b279ef98ed1f7d5ae63b637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1d7455900379c3b6d87d191ccb9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbafb38bb08c0abd2a5857a195e793f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773837599a3a737f1514a6922cbe4614495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f620347926f5b4ac2bf84c85244d8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce473c69d778c87e85c9446c0fedb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7470ae12db7c6f9b440ddc777ef55e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0dc06a685e7c021794e88ea2aa822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb6192f43fd62b9de22cd0dc716b10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b3d670874358ae47478cd3172d74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9b002ffb0b7cc668212c7c6b9abc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd68a4677c3177c2222e8c10a0a0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479f8e58954483da0849652ce1969f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144351603e82d1cfb2f778ac15de52f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c16530b9c38ab1c78117a3a572072506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656366680076b3cae0ce40867122941507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98049f7d6886ce3ee2f43eb7edd43a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4024f08c748f4c7b00e5ad76cb70b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbded94e700afe072291f35a14b2e99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea25dbc3a7f9ff11df2141bbd509868511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc8a19d69d423fd774218f2e0e3ceb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae1acde33bd5437deebe3302d805e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56df2025dd33cec1980746cc88f71a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbb1ee5c5910fbe49f39ee44e2857a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c7509bbd2f82dd30ffc5289762de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016e9c0067e78fdaaede5416eb56bf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd13c6941a45484c7eed5e86cde2bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4478046a1aaf8fe08de0b2876ba19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efd92c31798c505253c35f641e55af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000242ddac5d192afc9d93a93fbaea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa3eaa33e4eeb1552cbfe7ee613913522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a845d203a1fe0e416b44613e11b76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c6a588220a3e73bd53e49d5dbe53c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74e3983bf7b58e0186337e260be18e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a0b04cd02cf4df75a61d9cd506cbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e41577d3396bf04fb665627ec25e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ce75fac58428faacc1090c459209528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd529fbc1bde526d3eee8a2ca3f2bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb13b7a8fc4d2ab25a132b3dfd9e4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9774b059bc8d77670116e6288c4be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6cd922cb5ec9daaaa912fa060919532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ed10b40fa40694ad3d15d9a98f3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76a641dc9efe37da37450efc673d2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6da6e8b9157f9199518d91a34ae8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65974cb3ee2c71ab363a1fc1c0824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6431c5dd5caa2a4a35a4175586dfe5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeed32189f72eb210b2475bb0f12e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb228e2eeaf6153a273079bc23a02d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7273b283e0550666859f04eab5471540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e7c238d1eeb48acf7858b332dd1d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a8812a5d38f93c658d922e1d1d0fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e821449371248e2e82a083b137cbf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a0cf5cc8d7b61ddead5ea341c08b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378ea9d29ce0c291e10d28063b507e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32177eb5380e40714062f10915b6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb200c1a3584ef17fb5018cabd80e58f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545bbabbb9b10414db191aad8ba79fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0464877d73dab506e6e1a80443f412b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca1ffc43ff107dc91afd869226763e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f8a2bd351a4a53e15e43761c7fbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e723beeb644b5a925255a8dc0a62d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e6f1d159b9266eb7355601483866553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f790f7151aab7b27a46a08d1c94e7b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635759812ac5548e711896f2e4e4388555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36958750f4edcfd1a3096ff76c3b77de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283fdf8ea8074a4116f0755626708a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44032731ba33513c13d97eccdb51268f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be776344a9a6da670e8016929c153fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89589e5d710d0a04a904561753fac6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d4e72dd5bf0cdba24ffda8c365c28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ed66ae9f05b4f7ccef33e66b5fe1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c29a51a3ed18c771df730e8f520217563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd90a529b73f5359910d281129a3df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722070ff87239194cdf7d566d5b28ed3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd0635fff794606930302f5bc37de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bf2fdc2bfc03c63184b5c224c89a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228025ad7bd01e1f49e7e1591cf782568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2c0d9d2fb4f50bbf7d759af550a1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb7c29b28ac05afc8dbe1b13d47a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843471012df4fc6a98c1410d270161a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ba81037169efd0d4e294ec2467c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9592980990bfa400dd262b0faf15d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd710d68b62a3005bbf49ac7c88f9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0786f5ef383c2c5905a4e8b0c33bb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024287d2867c3c6eaa6485b91bc953c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622e62ce98705c3bb77387bc3eaae24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7108593aa0ea2341f708bfd7c4d2b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e2e2eee5cafb5151ce4449714089579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88810dd82553118348e6e436e85d9ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18314d71d2866adf4266de37264baf47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745fd87b3973695fb1428652b770497582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335fb9314a130cde7e3997b8278b4ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351568b03d79aff8a5f8e3a5a27a037584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58fe4b547e2f5da8e250b7f113d2dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb696861336cd6f8444ba4e93589e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc2c1f134016b98dfc173bc36b6a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d48fcd1812b674149a10e6d91ac1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a0353d2bc11b5d28b7cb1127dbba4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438fb0907e535b3e66a2cf025fcd4fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7757bb6d7c3c6cf9f17be8177bb34d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1064b5811a1d53b8187301f38e5880592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0613720823233906d241c1cfe1e89d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2568c87938f481ea354772167bacc4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b3a80f9048518db0f8625a771ce09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c50d65586950d6fcc4b2fae71e4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a7dce6efb1b9d7e16ef456a376d83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917fc8821b664449f5e3aeda2f680c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d37d7354fb3279b546211353ce2ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab108d779e3ac97a93cfaddcc01c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef00fd3b6d7b133b8012f828bdb409601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31626d905241254e276c926e419177df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3785d88d370d6d50e9dbf0143f38d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9f8eee8b63ada781a951f07db4b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f78069b8a0634b40dbac78f826c906605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d8d6eed7a5b36d111dc6f8639318606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba6d55bdf6cc70b7c92f7939ba8c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c257d01ae110e9427185aa94f3ffd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6bd561a5755f52ba39b03a9d8458609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad063bf98ddd6e6bc05aef09399f542f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaa2b51f4f75cc39ca1341e779515b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77158d1b3d30b85fee7ab4b887e621612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f959dc78d951fac3e61b97ab6edb3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129458f82d464a62db9c95464c1d4567614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f138a57e78d68eac77200398c473615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff97230bad3e0742bd8e220c34bf37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff923e7131c12a0cdded5614baf40d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5423c19dc60786f9d2295da3d354618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583077e9bdbfcee91506f6699b0f3ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf75b18e6f3d50b6614038c1143fe9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1777638ef8c7c86fb107c2a32647706621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5ddff524e40d560ce01b47bfe631622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eec0f46706e69db6bab2fdeafcfe5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9ba3af25b4c0660faf13b1d401483624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672622889c9278769ac4b80339e53f67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd06725aae19ca35a84c3d2f888315d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d7975486b995cf1d23402c1949de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf135111bdc707f3a808e1fb26283c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266333d898c0fffbca8a40bf0f717f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6286d2b6e0adeb39b4d9da6b8f4dd07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076715fd2d1af77f25b292b4147e7237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3166d614457c4a8525e1de654fa2b03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a93f0a1adb90aa656a0b5df98d50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2db09825f829e6e6ad2d2fff40cb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a4a604b723d1b931bdcbd90e44f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55a20d1a16783d56f207a1dd4dcb72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad231883750b674c7b887fd7b3774637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8c047b37cfdea59b5a063d0ae05f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fedbb2be63450abe18c9b16126448f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f3c0b13aabebc6a30f8f6f2c1fc71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474fe723ae47c2dab39340f7e03b850641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebfabdfd81b54945435bf79c785d64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da1f04c1a8189c05561a498da012e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e68d9eb22ec2a0d0ec149773c5134644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c75f43750139110fd0ef7acad1c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94493902343d2b8f73e1dc5b53ab660d646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b3444f442b61df88dcc0b6699654b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af31d08bf06797305fa296c90e37a972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d3456e07a4a9f7fed6569b3050bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d81d7da4ed9f99552f86bdc79bdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec84c2e86e3b8c00fc620c138f68fe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d0feac1a396bed1283fa477a169a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953c3635284ea0ce5cd7ae95f425e977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722dd431104fb0be026124439a6d5328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf93437f438b37958a3fddbbc45299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3832410de4ff1c61bda2b7fe601b24d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2800a3200655ed37f58cce499343d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c502988cdc71b035e7881a963774dee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fd4682b97c6c503267dfcdedc130d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94220320fe42f62e51f4dc228bfca69614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c59528636870a2dbce66705e7d478315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe149a7d560f0e3635b72c059ff6fba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514b2acf14ec4364caa3a17d56756d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028849364a6e3d16e39e8c276ecc843018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46989b71c7752142e6d59bf91eac450719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12801ee06dd3c010f48ed24013838520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2f26a610db3dc7bd9159c3b1a66c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8b648ed9ab7febe8a7202ffac25422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bf2716dcf155ca5d893e2e4f985a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623731f99862de3b22fbaf8162e52624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9f7ca475be4b6e2e576dfb79384ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cdca8c91913c51525e202abd57d4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea63729d4a109a5fc6682d87c6a794e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6caa4ae8457841afa3ccc2411509a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0411cee5529bb0689d2fb8ab727c3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158d61eefa9fef6d61e36732c4174030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2389bb1ece86028a6b408ffe8e93fd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a309b350b2eb6c0d8a77c634e0214d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e82c16efb138c2ff28e08d64d355233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037656e6b79d804597c584a1220d9ea534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402bf9d3aa2376ae431175cbe757edb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf4d3806cf9e9518ea603dfa07d5bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f5c288ab78e071280ed31c1a309437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984da6909a2cfee84264a6d76f5af4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a85eec78f2c499b096354b1ecdd4dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57423fcbd91f4ae74cc91edc034a7c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7977b56e74cee862457a0da47b9844341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999fc201d25cb7eb27490670edba2a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535706b7ad51e5f4ebffa82046606bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28aaa21bff0fee9b7c8b7b613aab4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a050b173e7862438836f4b84991a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb261cf9f40eab3574384ca7adf4fb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c85e707beffab64dabcf71cd47ae2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a4d9ce7ea93ed31eb953f0025f3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae9a804beb042455dc1d9ff130769249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e77f69bdab1d62c0aa58f98c9c71250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e29595e8a5cfe3337ece6948597951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca09e81f554da9c8a6536f49e3fddc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df20ae6818f40ed009312e9d4a998ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78400eb13f848450d1198e779ab7f55954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055252145d89236cfac3e3275ef7b6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14b4c46dd8d1c77f83584c6a40595356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb68341790259a5250be9a283d07e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb70b5ada546adf8672208c29fd9fe958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9dc58e98df0c17926a454e266935559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65231c7612c9de5b14cbaa0ab3f69e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b54ccd2bd12d3ca8b3c54b2a0fbe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ac148355b01dd220a7c7c2a8040662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365917509efe7c4d117322628e4bb56263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1161921a1ca394b70788c8e969a90164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ea40af6eacfcc79f416fa8a3d14fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5014209928f77e2e68371e08fe3ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc0a0064914d13ad9cf473ab54b1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04178f3f86a5f2439f64a2451279e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf37eaff878fee6a1400ad279d443f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124250b9b1e8c8b6c7b0bfb6268b10470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea8eefbcc611112be67fa00bb376871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2568616ba90cf9adfe5c0f860857cb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac9f43a3dc9252cea7e8938789706e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adc03cd3e688ac5ee3f1d0329ec70874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df106ca63bb7bd31bdea1f1783458075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d31368c5b3547f6412de5f8ffea2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e72b4704de67bcbe621d7fe87a35577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ae5587b68a00d7e8e71e68c80739c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0a306bd8f17baab35b8e7fb5c133c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672080e770c1bb3bb16689eefa206280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ed3f33121cdcd56288470d27ca3df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e98ab3bfe6862682510e93611f47ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5719325f8f741f5b64ea1997a93e9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50827d11b19102fea5acaf42f6e7243f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89dfe96878c8c7452b944d616c1d4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d95c7ee520db5b918053609999d9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36c76b4f829129bde0d6dc000354d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace758f3347b932c86d9a2e1854ee6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b4a1a45b1c97bbb44f87b954bf6fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b44fe6deded16dd3e546577befadb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb6c3398941a31d18d02601195528991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da941e4eaaacfac000240a9cb76fd3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df559d06ed197f80cd671c1f875c951b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd7cfe30b44915eb2d338ae44d66c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bca8938d62b3ed5ecc2c875ba234095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110cc687906351ce720a5bce5f3acda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c401c6654f98ae5d17ddc5c8bfd23e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de710b35a00e2d12d1ee7d9ee22cb03398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b021af691855e062f66b55e0bdccad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc75093b64c9b377841aec38569e38d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832d08b007d08a1a173ca05209e2570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b44a8ba103d65af53f8306fc0c4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8310a4cc48f865bbd78515eaf01a1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d27b02b0461cd7044cc7a20ee4ff12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f6230f049c77f8219c6c472d301d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8d041c183cba9c0c2c00c47383b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc7c6a9b3f7f84acb153358e9cd394107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566aa1b36ac7d41e43d621c8e04e8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacfcf95939fadd31c1c0a2df2ed9dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c55d71db9c9ce79158d3623b72987d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9442b06ae2628987f626a9b2df718111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c92f1805b3cea3aa2b81a5f35781a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf77b9b8d1540bd5ee7fa53a7ed5a4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dec625d5c5dc47dfbb8e1e410a6e9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad93d540e6b4e0e2884ab78d2377fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1e4a1885f417f20ad5b5b74c1f974116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c7760f3741fd3191a036c41a77c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252633c32b73c44d3d220c3ba54c9ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c435aa313d75bcc3a58d05dd374e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74295f8c681c28f8cbff29acafde9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e89fdd4d888b43e4a7aa55f91c70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a599b9d678743834692561ccba18331122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf341c2c039b0f4fe09482dfb43a6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31eb4cee348a9ab83025f2b8344135124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc091e7501bd415adbbddff60d640125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209872d4be1528dc68460c4c63ae04c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b944d5a85b8844fda9e60f7ac0ad8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf86dd0619dd29ab934fc08ec733b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3efb6b48e9a3073d205f1c2336abf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47aeca6d66cfbb91abb2570b632b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed31414b092211dbc82c1785df812c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47357ead99f10849dceb82b5a70f902b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4e6349f73fced1b83b0f18898bff1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8197aac0cc4a90827be24b3c3e6e86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4330cf2d8461e447a498cc52e215822135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717feb3a5b45273c054588330396389136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c94e28a7f12c8ae9de8e1dcc6031137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd744873892b648212d5a5ad132a840138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6ba75688412aa1355bbfbe7805f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3684365c119d64bcabd75ba95728a53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e6c2810597da8bc8847db405d9dde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3539bde15a799b7c8e6e9ecd322e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd01b57112c1ddb78641b69efa0583143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7c2cb874a5a012db86d313f782d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61fe87c6eddc9acddba2674780c727145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a75d20b05a302a1ff1e3d525ecbc73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7cd9c6c318b327ced9e7a6d794f4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24450a9247c1ce71fb4f600b73e2822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623744abbfdb07a2dca5ae5394a126f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346aedbb09867414ae33d563d35a167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e4065869782e54ba5e9b9740383c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97da2b58fa8783b830aac2bae8d643c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5447038039f7faa4a036be02c8c902153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88558b7211786caa2450f67195492154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d2a370ec389e620e11e7ef2492e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767af1e685121bfa48e23fe6a584631156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfd39576e91e00938af06fd05f7ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba95d35de71f7b1aff459b57a0aca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee1e790c87299efa31351323f42ac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cfb83cf615c56970cc0ffb397e464160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2b2e7bae9a4c2210be68646de7e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224021db0c9b998ff9fac76be414dc41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93bdcd481a81e9892bb5b75489130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d2d6f621d7bf69a7778bb5484caf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8505dec36e233ea7f601b713ed311a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b818589a1fe5a6e86bb8285757b86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df8e56c0f916adef2786db91c674b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec934b6ae52d23092be1cb0adddad3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d3bf769222ea92183d3dc3b68370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134643a2ad7f74e253324182b1be060170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03697d0b482fec865ca69c90f93d902171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf6b1dbadeec9598e4ec7e7afc93a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e9604fd0367c83d2c968b3c161b12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573638ef25a8708fd15bc01f343e23f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613fc837ec99147265b5f5e0beeab8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7234453b662863aebbbfd49934a4367176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf48e3a37441be421dd3e8e304dfdee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49f3c75c8c0f6e7a6eb2373c970fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c157ac49376835f86d99418653ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e2ffc6ad51c6940bacb3441e8d2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3199bae6db6d5139496693b4399e8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12880f6e44024fd80f20f10648d1602182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747a8de4346a6160230f7ed83d4b2d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d61cc3726199e47fed7411bb179f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a114e8a9fc710bbb5c4adcb5ca15150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6c4790ef6ad547e87a0d8c6c9d9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235418df3624bafaf841ac1f694231187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad183419003deb2929ff8d21200a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59743b05d5caa2dc2908041455b38b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b80fc9d31fd38fb2f078677ef80986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7271152997add7f54fbda2768c48868191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60db92a9223428304b8ebd02d219937192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c7695d0c4f9530a9ad047d52ad360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d5d605900cd8bd495d66c8ee87e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b6eaedb55dfe32f50ebb403f30a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf16e257ee552e608414c4bdf667f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b89c007b762930824d2af53097f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfd983b32ee67553b9c8fc35ac7b21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b97b6e8ad0875e6c31b81574943bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e402d0b6a237ba5c5a46c016f9870200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f312cbdc3fe9455e46f61dab0bda3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401784157fc9fd17ab0bfc7368abb17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa2f649ce238863c2139fec678830203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcbf830c705ad95e946731e6e23adb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad056bab28bd6575bc1f2f87160c4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f50a9e7ccf656e0951ae651a4abe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaac24060d654e9605b2482140c6c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a522782aadd16b3e88f74055a856d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5abea2fc573df41b2b653f8ad288209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf6f51d683ab5ead9e2eb5bf80ec54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd255f3aa224dfd8e765707ef647dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe7725444fd77e5f92507a7112ed32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ac1501c705b27e4c226736064fce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040ea4265946ad7cde92caa4dc7093214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b2d0e59626253801066a595338e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a03f44aa1eb71fa3da04c5b9fd9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2095655174890918eb92c130d282217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7f4ca92f6d8005c58a8c8aed0fed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318703b7fc2b107dad0639cdb9899ba6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e826516fc1cea486999dda8e062280c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd319f75ab19a56ab569cadb34a9a8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b929e7de6e026fe432fb0069048a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a9caa7e453e286d97d0ad9424c5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078c8c9b313c8177c4b3bf75e6dbf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11478335beea73ebc556832f36827a9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ed670e79d985b9e84a83c1a4e1eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a57cf53ef7ffbaae1062fb721298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09508b9002e6d03fe1be5686ab60dc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1295f4b6b4cef92cd9fcaa8af36efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7dc3931701b62cc72edb20efe3505230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316d71d14f2342ea3990382dd93486231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f050e00a813219a06230f88eb7a39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f620b85e47f6ae88cd9071d73b192d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51851e1e5995b98c4b94725419005e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbadf7ccf198d4fbca9f26c93935cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eee997f7d2c86e04cc7ef32871c27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c3f63768477dc46da18c4104b7df9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d4999fafb9b84b0a712677d774224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fff035c4096cd084e7ed414149a79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5791a7d95e5b526fa3b7d147a3d3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79c4cb6eb66703065fe0deaba32708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d386f94c7a8cf3c6e279628fad5fe03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b24a91f86d1c00d8590150c132712c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3998d50c931d0c1cd0f256cd55a2003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3b3923ce787a79855c519276c22e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caca88c2ecb01ae97f21254fdce59c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda82132bb166866538de4bc81078fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47712f9919bdbc1b5c8d3e71f23e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b18cf2ce7d322744c86721196581249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1ac1f9719663bee7596e6051ba90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c3e314483c585279c14b1f31588c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c057a32b1746cfde1d125cdb9eee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2f7da93a0d7fa4d6f756f859119e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df8fe66e024432dbaff9aa2c8da186254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933836a6dc73bba3055ea8b77125d699255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0233fa9003f5aabc3ca55926fbc8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0a7b9f350d38d5c88b90b92d16053257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b828adb996bd879d2bdc1fd3231d601258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73c521722896b4f824ed322c2f8e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0849d017f6949e160401ceaeb7c42a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7aec9ce190791b38aa9ef950ce917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60e1d67ea640be153de5e6d09fdf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0ccb6736f268c2d37afe23e254aeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3160426fdee0f6a368ac5a6ed8159f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a08e88fbe8e18d6525c6e1ee0a5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871061ce1ec905fd62ad7d58668f9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c7a0ff86a84519b0906f687ef63de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bdd17b4c8392de1a582c516fdb24c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051c0af720635049846a25db4a28a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3716fe66a0bcd47cdca93a2b0002f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0063517a732ac40c5f39434c6744034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090967e23f30ecdf9575fbb1fabf074272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba993e7178e8ac5db5956874e5d97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19186dca297822186485d75858368e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66683d1320c57f06f72920992fb33e42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7226ef2fdc4bf12e8ae6ce0923a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7ac26031427573b5206f25e818a73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8f6666bd8c7642e426c6aba5875b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2409fc3b551a6ec30ed6ddd116a65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5dbb6168580153081dda055981cbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a6009b11efb0d46bf634269987542281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9ae64921bce954e2334690a5ef901282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a57280da2f6a2c0350e763d6c97d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a671fc7952f56d27daa0ce8723d7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4baea7171215b23c6f5a6f817829f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796ea337e32bc8dd5f52815ba1bdb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ca12a6fca6a9d5bd3682449b51eaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e898f539f96f304fdd4e0a2b9eac816288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c574a9103537de5be7fc50cfbd0c30f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8efe94ff37b95ac29faa5cb4d4460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d96d32aa4ab179f2cc7480b057b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf2970ce1a108dd597f32891274246292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bcec7976009e2b7a7ad6b9fb15a0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7e79f072fba702a0f9f2bd2e4331294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5b237f2e9a7991a0ee99c45983452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93f48712cc61ee1e1af814323ad941296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fd805e8e50a01dbb3572819f50aa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32cb4835af9871b552f33203ec80ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2176c5281f27eaeafccd507227097f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60eaeca8ab68df0c8246efa9013b54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b423865a9e681d24dd3a2463355c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddfbb3827a6ab6378e433156663b2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a65db14a160e915a87fbd8c38d1d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f39d9620480ddd4efba49bf3f9e27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3433a05b640b373fcf56ab8620b14b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c79320a16f9935c54a64361b4247306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595119b3f029d49699367b2188b51e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb3f9dd09009d34bdb7c4d52319e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff44e1f5c774b324412fdbdf67c0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d7732b3e72833f2f1d7b4de9a63cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dc4a9ba112c2338b4c4ccd9e4bfcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d55f71d0469dcd2cb8cabff81759312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f09f2d5287c77462cc5b45cc74340313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eef0ed286570cb4fac2f45e69e845314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e889b8ffec4af0e7758bae998235d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e682f1597ecc89d2bf56c8c37291f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf78d0356987ebb6f5f18b08c3b1ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d18e86cda6828e1119db5afda54e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaacefb90b515abd22b6d84f1aae6c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9496e1b98b0419930aecf74f2dfbe3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423295b5b7381e6b5a302d62e9201a36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488d37d401b73ce3c22e9a99fc2ca0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212157c058aa1ce3f02981d5383fa9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0b6e23351fd6d2e8d5609acdfb486324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a1a5a73a72b37e21f5389f8dae83325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227afa1c330551c0f800f7545f0bbd4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec933e7514858fec3cf9b4ec2f91a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834251d8ce056259e226a35d5ee67a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916218417f135eb22e155ba5142d5c7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cf8cf5f3bb5da29a2ee409bb8b2ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a866f8c536a3f9f8d6762bd5a2ed94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad0d301aa2870ccfb7dbce4d4b880d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e81cd9d52d052becb258b7090b1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f01045840445957426d3f7b7444da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be32b277dbf96241bbd279842b88b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33084d69d36185ed0ecebf73b1e12e74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610adf3ad26938a38c4665e1fc07038337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e67d313e34ac678aea76b4241637a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cac219172ccca50b6f359cec349b03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9387fa893b7d4adb9be1815df9607340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de88ccd28df41d84d7f235e88715cd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a33030119b060a10b406914f96b2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe86b994f9d7549e249b23455ed67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda478ec2069e9849fbff89e8132f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792321879638c34f13983c3d3b5b408345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbb13da38109d5c256e4978237a67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f8b218ddbe66543da0de0fbfdff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b68629ba983ea7bab50ceda90386fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6ec957fec3f70bc4958a18ff4408349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b62b627c293629cfe9c5fc7c81044350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f20ca4f367200f7074618d7f9642351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f76317e64c2297d88e1222fe81612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1b3ff591994d9d330d40526b8e5ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b379a2fea8f04ee88b16f0f490dcccc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43bc10674e04d7c6d895c772b9408d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a87b8da79709c73a191545a8041e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2797c99422d323e738f30d5fb6f914f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9fdeeaaa63bdaf31286d32947bd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869cb8852276c6f00c2a85e871fbefb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a7f7d3047c99b11edea433fc93f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb89f1d20768b0d71d4de987ee2feb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd795efd1cf2930eeb4bee9751bc20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f5be025f223164a334e318a0b4aa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d3a8dacdd0eafe1ccacdf58c6ed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65285eb9e496c54b052e962021af0eb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8aaa666daf6a0fb4296b060171d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6820766cf3577f5e3977542149e898367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ed029fc5ab6f4a5876cbfdd5bc89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f07249f69e474183ca31d9ea5a3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e15713c5b72a4bdab3324c0397e77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187911064e2ff1d3041375b316fe90b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999357fa2f03e26c21461ccb5cb1fb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38590b9c667d97aa7ad09ce1aadb1069373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896cec463267a33b68c891a1dfd993a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2b8407ed7fa48fbab3b7cc7e0fc42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae19d0309a1fb96f39e388d9e9faae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434431ea81c85942ba37825f114586a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9277ae053b0dd3c8304049dcc0ca1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57737a0fdaec08b1002bd63b9f989379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb0793920bf15f4b5c6e5f97afaee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b115897c81f6424d819f9e821330b91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e16b04422e4549f84e3ddfafaba163382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2625baf4463e5ee22cbbfc3f3c0c6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0f2577e67684a1197495f2a1751eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d89fe2cb144d81a7063e7e910453385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb57ad3fadbf9e132fe7ecca18be808386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6feb41fb1060ce0fea50b0ee23749e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5c363408c548091645dd6191ebc77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff497143b1e51a3dc85ddf4870ebd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201b166ed2a758cd72923fee7bf01d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3800120f5084783c2346b24a34b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d5d53186ae865cf8e3c6729e2328d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58fa0a78ec3484f03d466b2eccaf9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69791eae5b0cef3bd3be8e49ebf05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb1cb6069b08f948af5ae69629fa92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4685d8a24026c9a90d50195e72e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4873081236c3b2ceb4896d57faa6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e000b4d61fb6cbb33ba827141fbaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ced88b281564e25fa08890f34bc87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c1531e2844831d3e228a9adf5cd74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007c94d9400725accdbd13294d9c84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c5bc8ea69ac19160c30a92ea4218402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867464b4c670ed8a7522141f69b1e95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b613956897bd675c35b11bfd0f0fd1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd4cbd4419c40857beaf28df8a497405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a3333bc73cda3ed5f36320c02b5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88295d1bf17547ed67c20909fd8606d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e077e62f535f3706fe57e7cfc2b40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61464ef81d177a384b6e80a48e81492409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527ae6196d345ce5b47186d0c1dcc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c800f749c7813cc3fb6d750672e11f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad36b0deb3b2dca640bf5fc02063f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9709c7866f36d42fcdf7acc11dad7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce70cb3df5b179fe44da5efc1d0df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c1e6ec212066d00d40b9fa203b41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96114b468daa49c219b812dec8fba2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39165b8ac0fd6953567b58a10f887f07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690622c79f5e0ef75e4843b202de3d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd3c04323ae874f2fa5e1af1904d60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488f152ea5fc7baac9da659dadebd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990478143e39d79bb7013a23c3ea15c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c602cff2a6cee7ea094925a3b8e6c6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29164f28d5419d53591469bce2e9066423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72c95c17f67d1f5dd464a91337940424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78172586a7995e03de6f0528b31be6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5732715addd0805f7520ae25df60b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5d8038d5f28c7faf9cb38ec252862427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f014e3fa6b8568b58eb54f37ec20e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ea5dec4c9e962256059f863bf046c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a4d221977e0829da260a7ed942218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1833f0fb201974224598c7f07b58e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ac34c6e10d6286b520f36fd65a53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed210c5f2bd54d767ee7aae97c2b7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aecd1668acfd879e8e047f7b8b1f35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80158bc86444362ffb5546afaa6cc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1d61d11d967a252cc42a50f8fde6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb725e2c1d3f5fd460fa95ddf9aea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba6c217e0ca72b32785d92127818a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509c475ef451fbc6342c39813535e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f18d793350c0e0864bf8126b08f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f244a7126cc73fd01d513c3569287441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf308c069a681e6cfee78616cbf20a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6afb20b5d030651599af00acfdf877443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bbb6f2a6989cec6502a24e6e326c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba1834237a027d3ac5f5801a6d695445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e4fe7ab6229856795498af4d8f32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283890a7b4a17619812996067263ef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4f318cf5f49f5e6e5a36dfb3a824448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31613d1057576b6e44cdbed6058c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a38241148af33615ac8bce158b52f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f64c169ab9aa0a37dbd7684cc6811451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c547ffd889d6ff556c9061996f811452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416fbeb532fda01c4f1b6ef2830426d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de258cead3d57a4ad539c721bd38a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ecd04d737d157216b2038f093aae2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbfdf6195bc8b6cbd0678688a4e8d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9604f4529660a14c02842b7c59205457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ac2e163967579836b55a48deb4d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60110bc7175b9b2a0b62b82e57c7e3c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19cc1ffc10dfbec07f788685f09d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b31c25aee756a8f0d52ab2f8fe870461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205cc946f7ec5c2054d3b43175fdca0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761045c6ccbccac8e53f445737c7199463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61dcaee367841640ff9b449f31644f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f23c1adbd357ee0838c9b4e0e8f5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738418463998ff3fa6ba7aa6d93b19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37728e219bae186cd522474bc4780095467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ada15cfa7440af45ea74ee3d54a7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd627c205438ffd3967f0523969949e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c51dca47bdb610d20453bd83960d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97f35d638db3cbf0e1ce9c1bedc4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8459cd2c15d6b5241f58c4c9caa96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201b31f86e8678239f1bd976072ef6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbdf5ad980083908491ac80589c885474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2dad046d5bb38b3c68bb835774541475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c7428085b88ae803b096d04fcf79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe63045aef4045cb7e6a65043406d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5ebd871c204c663518251c87b704478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd06168bfcf9b55874ff22ba7ad3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264036b927f47d5369d5c556d7783e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4bf8709e8d180a8b7403cc3cf06e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d533ebf97ef43b67000e71860d2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804cd8cf09cb4e3ca6df855be48c66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61f836cfe44198728d53f6c5288644484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa2fc0f06b308ac5a133b90c6fbac8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b5ef6a73a2fa495f4c89f82156769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fad83bc1dba95ad10d2edc83b272b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b8b0ebef49dbe2f16de388c516a05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8ee895657e5e3909287b551f64c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40cac3bdc93bede22e9ac88650d43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405da36b0ee60018b328b52baefd67a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22f052817693eaee9b8fcc20ba2674492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc771372c870f58993ef656651cca2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f10dd67d72b8c71db5f1b1c9813c5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0595123975c8246dcc2a53f9e3f6cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48142a1a69c2aff5b6e10756b5a99b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c3beec253524d68391e053680279d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae00a310bd09e74025df23fe53c41c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa79e262f20d4655a01a60e2a52181499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec16f167936acf5c23557d012db551500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c5169b20421581fffaa017a708128501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21c74f4a595579483101ac90a0ed5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a2a8ef3ef267f018d958d635c88b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c063326b708cbe64c649649ecb19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca4b9a57aa500994deed5d2891aef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dbeca1d08608e85d8a456c8ee3c0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998b49cd77f7a1b816a78ad8ae8c876507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c015f865b2b3b779bb9116231fe656508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5bb63a51f089e37957d040ba917b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc374d0c0b0faf6f7430d3debbd391510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f1206e6d0d0e613d57582e37f4fa8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863daa33cf1c0c46e09e639898c91a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae87403aff0a2151b738f5adfe8310e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2c32ee3618e3e3b91b04d9e5d344f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff83d2302e34993bc7c08c3b9c863e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6662a4fcb381eec75e2f669cf5655ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2158fc93f44a349ed52cda4996f865517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89ee2af5e069cf326473d8e663126518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af2351cd4863a207936a0b8745168519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8e0906e7ed7bcf09bf70fb2096e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db902ef6a5ce6e262fcbd15d0a40f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cec8a2de7c7542a42d9e96e6133cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7383a87073e5e7e048d03215942954523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091609ba9c0cc3af1f9a88e9c75dbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d4325398c7e3bee1462cecd2f6ecd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0be355a0002ba959e00dc2a54777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f20a18c47cc9e762d8793c593fd28a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cb7bf933cd24ef4f7e53e4d9c6b99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5f70e0fb60b30db1c28dd51270377529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bf4dedd2b40c75540b7d9b1dc9a22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4442971c646f17bef67f1e2fd7ed7cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10aa356dcf5c1248e4ee8e55054a8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c029a2f3fcbaefa05585e5ec83e75f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e25c2827ae32edad75f2c0fee1e3b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3eeee98c8ac9cbf466514e5a93abf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4095b59db821e2b2302fa6938591a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068383e1abf40e5e2df52d1c48fd4845537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e4c24b948a583ab1a704f4865c3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f81bb6642917b9c1aed5f2bd22e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad61c9c4fe50f1850ae19672c90676540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba4dc2e0d87e554b26a779a2de7a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370a300e1e5b7eef0fa3d9e102e42f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88207a8ff199b3469cf4772975aaa682543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade93a00c0383adc2aad9d736f0423ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ae3565ce9195f9ba7ccd4f7657711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658323d59d29143c6c00d8c6fae36dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce1fbbf1893235befdf1d99dfbfe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe05401d417e8d57096a1ba64775a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588fc2fb763bc7be4d9ca22e5ef6ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45441d6259ee624e98c04c85a12ca5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbf812143aacccbd1526817baed725551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c634ffd39fb0ff22c4eeee982197552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c555a8c793a3349f9762e1fb3a0e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9539761e0d5164d7a958010dd83224a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d821db5ec386829a86553bef3c60e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f857d231299aa398c7f6389b127b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fac8e240756494a7b60f4d16f0cfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6ef1cf799333fedaf8a7d8886326558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9dc2c0333ab9e775d8b75ccfd2534559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55e328cf5146eac1084f31870e440d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082521ba4d96b4535a1c1e99263f9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80574e61bd4167bbd190bab26d32a992562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927db4ae43a8b7d331863921f89287563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02064e615f90e2edc639272b4940690564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265c571f30f4fb459f7871fce56b4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53c2e4980b739a24a684c5096791e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a529ef62158337a3aa32afb39f740567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430403193fd88caf3909fe4f3c071b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22179c43203033c31c7805fc7673f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ebc1a224e3cd183e4e34c0c7cff4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b363f6acb87b1221ff6103d182d910571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773de4fe1127da6762032bc1ef84433572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65387028e53d6c43bed1ee06ab6fdf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38ca430dedcc12ce3be59eb18aa710574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b3793bf825da8fb443f6541c12559575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27176fa78210cd7ceac27997cba383576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9be7b6052e4f1d6cf5d3791887e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf635018472a219f3bcff275288882578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a24636ce1163399938db6f6e03cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af750a48952604561dab3942f93b056b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f6acd39d127daa504ca93e1e86913581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6bb0047e5fbb691cd3cc58d6d26c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5cdcc65c3f769c01398928587927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb464937dd88cf2e06bc102336789148584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17dd7e815a6ebf28b6153d8e768e0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf11e5218b38e72606cb4f4e5c23699586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1064efcd47460eee50d4f2a8de45be4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a29b504f7f785ab996c5e49abbbff8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829972ac789541375a70e643be7faf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff5ed193aede132a176025fce96342590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d2ee725ec1cf31d1fbd991374682591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58878c2e180f626d4fc8a25f85a80328592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106c19eb70a3cae25653af37484a42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f5142480332744c7ece91eea34698594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921325f35949d88be4f703da0d01a0ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6c6de523bdfda997fb9197d772256596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1aa7825bae3f28c95d22ca1799b5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850e3d02819e1c16c42047326dc823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724545b7515178452c935d94213ab0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1134bacecf683bb84e36ee6cea600600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18b916234212719a9c10d9fbaf1f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335017a918f4ee76a27eeb997bc051602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb419ad860654f7c56b9a021a5d4b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378401757a13ed4c893c7ce9795b9597604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489c62a3e57d96833a0fecf05d2e21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267df10454167a6ecc21ab2a87349d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d93810ccd0a0a1bca2d7aeebbb9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3fc3e7c240de449d73e44646f40a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca366a6eabc7da9bf1cad1ee46670609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2d6ff37b3c631e2a19be486828019610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa0af11368b85efb07e31976545542611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeefd1f26c3bddf303169f3c6b851ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73345a4bcd09cd3143af8f815613ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae12c368cfca203794c8edcf7557f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9d508385197a864fa75bec082a65b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c2463f6c9022ab4a024cea7598cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb5a4b426b4440d47397d04fc2738617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2ba4abe7f70a6adfc50c2de7abf5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a739558886002611c54ad9fb0ad6b30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad772a836bd9743d89d958d6cc5d91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0430da3125edffb0c50994549394682621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f682f16202936b74970135f8de0c1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b1c73efad30d4a2a5fdb93c21381f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fafef780163e7fe84e9bc02067ca25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511fc312f54a9a06b4fa0f73006432625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cffc5b2b268f3a9c6fd30d6b4ec0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2918df592d5a89fd924956008aaa36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2245f4868b14e066d34a3424ad7fe6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391628261ff72fa4882311b6ebed2e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ee61729e4d73e47d3b5b5ca63f40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b642392287ac428c23e041e56a21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa77fa5654762b7835d384d51b2118632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ab60869bc114490ae3908bfe6ef3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d7e365eabe0681c34c0a29e80a0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc90e598d0d3e89fb3deb43af5d07a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80af1a58a620b4af79f37258a69255636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7548419cdbff2c98d760a854b82a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26f0ab5ff7efd618e7c46eb8e1699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba542c27563063cbfff4de8120f478639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af134f0cbb9926ea917ac88a504e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c8b6239ad8f3ce0479b3f20866c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8fb43bac35b67ed8b99381146023642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ea76fa426c8ad5ea8e57bf2c37b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849ad7971f2984ef7b5e11e9dd87f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46511a11505fa463a25a998e55446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5679fc3877046c7471ed2aa2eefd26e646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>