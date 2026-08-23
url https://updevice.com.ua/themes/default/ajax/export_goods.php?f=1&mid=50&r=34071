--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b5e2406ccf6d41dba56c8444da3741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd8baf350fb83a3e7355eecbe0f5ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6603127735a1c6bee3346bc0159ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802db14450893a7e2754c164cf4a134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d572325e9364909b45abf9a5561275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd071987efc8b08290bf3863077d5de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cdcdd52c33d247ae4b80c13f7f75c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb2b73d6a43eec2407ed819feca5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb726fb9755b680e2f27e080ee3f1789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70558fa9a98c9afa95881e4cecded410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407949f9d1ced577f3ba1570f7238bf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18ef7c8321658218ef80e6d04aceb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a6df34dd768ea98537794ed0202c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9648a35e0cc105575205600adcf66214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e264a0870336a12faa5220366ede015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de4d258788c2e658af3f4df4f01c9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79bebc7ffc4621b689d29f911b3ac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed95f80f7ea832ce18ec9da0acefc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ce556446146381e5afe8760022da019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99d0c8cd0bc6747d90a6915b7cdede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358521c3c73b09350bc31c152f0695621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132a9638b486fcecad5ad31edf417122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f10a23ae0992089fdea96ba7dc50e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caff7dc6f639df6d569ce44f7aee9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a86dc500777c13e8700328853329c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdbc1f23849be8245b2c47756a860226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760df2b3fefb8cf1461600a9b80305d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a8d958f939a211cc7412438e5da528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1d4724f6392064a43e7875e64309f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad720072b71684c2ede5e46b65b15330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b1fda460d18473831a79e2dc3f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4fab0397c9413abbe1a6423ae425d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03ce707a60fce61f594afc56a45b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a8ee7aeb22188f3e9528e3e8558634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d818e14df9585668cb2d9d182145d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536f3cd8dc0ca962085688ab27cdb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1137ab9cf2f36b0ecc0f35b93ee5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec53ee248d785435a40662b0b69f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae02d7b47ebbd226f69b38b93a972e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d42ffd329fd72594f1754dd5b515340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1e8d76b981e5557310ed447073c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215898e685ca2d60a9cfea4525691cc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee893d1a62edd8ef87c54edf1e8d94143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458d46d1b969b90d31dfa6c12e3eef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0102dfbe91dcb8d94c12b8a85702e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8f947ee04c3ec8e3fecb32d6454446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595ba4d259d131401c73b60fb4077e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b172fc9ec5d5c242a8a0f6cba4f8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1faba082b56476e9c454229cf39449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a315010a0b0a30a242c951b8d3c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35405f67323a4cf6a3e5e487fdf9a5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65bdac778888d2f79d805dc5c0859e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faa6ced9060d30363eb10bb7ffef5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebbad31fa25671aa115c009adeb1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbe9a224b684cb060568a8cd4ac1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb38ce6844c24710d200682fa61a2c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339d4b39a84b787dbd00c47a9ae7c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77013ba2b5c4888229386ce7d488b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d6c34fddf2a60987d6e9eaa98b1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf322e30da10e96b66660ed20301e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fbce321863672bcbf9d0d92c020661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21a4feb42fb1bba87b32640713e3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4eaaae98808eb60f520110893d49d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9af67d5d7e2ae02405946c8d26c8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6734c6e6df139805e9aaf1b2cc9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598c41b9f7cec34156381cac66a94b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c944b0d9067f31838094d1cb1b4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2609a353aa571b051cb6ef6270bbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5a91b9e50c7ae9798bc590517f0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4429a65377cc4fcdcba164b9d0461570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f8506c5cec716ec38c8a5434be2c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e23bc4e5e3f51a200e512a1df8a5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465907df3dbc5ecc602ab9eff11ac073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538efc4c12d9e0dd7249642ab510ff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09298d5980bfa2781d66d55157af42ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3645281b5a8f27554b7fb4cfc791ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb445a273ab8c528342c33eaf764a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1481c2eeecf3383240028437ade900c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d600ca36c2792e1118eaa492c791d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c935bd8008a41dcf4d88bce5db5432e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4023701d008009ad9b793640d2ad381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa74ce67c20235283b0a9b7acf4dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1956718e84a98b1f019efda346a1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681db2425a625de5dd0ac312d726873f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922551f54a41d277fe71c4f14ca2192085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c186ad4883bec53693740b2978484086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38cbae9b13660df589109fe5c1c07887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c0ce9e53f24145bb5bcc7dd1f786888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac5cdd78eb41384b5680cd2a96369689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f455377db9378b7f0dd676548ec4ff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62173d425a5fb5e80db80658b9a9fe391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf12ae60903404a0920be8c1b0b3ba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592deee6ca5df8afcf86a8b489a03bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8c6d4990065c8ccff70ec5a937c2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31696015df4a88c3af3734765896bf7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c214e8aeb3963ab1e4ce0f47a5b66d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916275caac6cde821502d8e3ed3777797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789ba0a720c14aec36cf29e1470c8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2648e9c7da73d96f66debaeb9b4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5814f71949d38a74681740259a01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800600de7e6213fc810931440059f87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c35eff388061c97bbea240888cbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466728e81f83893be929994162be5f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e88b7c0a88e313131e82ccbd4ece6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087232be4d1e0050363bbc92e336cf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e58f6bb982a02dd15f6aee6a4e1641106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8042b75ed2c6f3b91b455766d6d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d069a05693dd6e03be60b21de76329108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553131dd97ba07df8d920ad0b41454109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffeedded426543e956a8b508ccd498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623f7823fe9685bb0d5e74d25ca5e1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a2e5779d89ab018160a263267d9ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087398b7df676b7c6dae0af72d4fc145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9984b35a07f5d17cfa7d33cc99c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caa74d2ac448c60c63c2859a4875b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25841693851acb5aa1bcc69b72a537116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e5c5ec0e47d1c6bdc1424bec0279117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ebfa9b58c83aa1c8708c9912a6662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9efa46d3c1de3ff30d287cd06b1e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d9db9f4bb05984c1a13c2a9e04c90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c6c387e6ca521ccc39ab7fa33468b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0326a9999b6523ef7f2509ef22cd51c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a099914874143cd36045da3dfba64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21703405b7fa3059b1e74905e0dc6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a0548246c344f502e9c0c9f060118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfa3624da71e2b31dba94d4cd06d5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875271eb2f2c28732b08d62d6089aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a66506423290de07c91b0799d4a32d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf9b46b715d7839b07494d7c8461c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969daaf9658a33ad76d0a7a371022559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571f9eacec235c408c15fee39491f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c2bbb7715d98cbdfe4c5f507f53e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3b4ab757e180f58ca370135af5aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168546a2d3f6664bc619914bce9f7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53625030bca5946a966974e8e50c72b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945379893e026609cab4e3eeb35b14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e3462945aea5d80bab69cf1a75eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b381a388ebe1aa60d5eedad51b96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf4f5012d4c22192c1c3722368d4d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd09f7f812020015d154be1eeba7b35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e98b32ac173f0d343686486839459c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f698c24b42d147f2b360c74e0798b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4600d57638e1daefe0513f16abd51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f20379e5b0dd56413b0483a959411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515529356868f2a582bc6562689709e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef117807dd1d6a92dff7b5bfacbc29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a0abc4c28815bb0b590333dd4f63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0f2b84a73e2abb071417df52de5cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d83dc4ddbc69fd6c7d4268deef7c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b3985242fb54337f8405dc733c6df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c893da9ee20d0bb33b5489f88f71ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6777cf1adcddb9422e0fc3f77f9e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3029da4fe100201483260f5602b084153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3b5f0129865a5383bce509c614431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a1a49d34286cf554ecda5c3e1dcf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a2e55e5947ef8b1b5e33ca87ce08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06864584122b8409fe6b834e9f71e22f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5cf45a1102ea02c0d68e4a627bb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebcc49f4cbecb542ac6f25860195ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648502decb5d8e5aa614b4158986971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092ddcfc38f706e4bb8ecee45f6ea5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc67d15684b891d7083ae582fdb30d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dd6366265fac06c48c02d1bcd5a3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f74b7449428e2004902ccd162a61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8032b6e20c5b16d4162011a09775165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24e1f6cc96bb7626fe6656c398c9b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96904649995768d53f0ebed7c63ca77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d42ae5b6866c386c3c2f435f86d7b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7ca0a3dae22a38584194ac6c7fd94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea6aa4bd25bcc88de1b1fc0901eab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1635caf3129ecd83d4a7250b16c1509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47099fee37bf7635eaff3ad42f095929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fbc311992a4a94e5228f40f42debf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5280b6b8f9a635e0e994f3ed5821de9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd449bdb43b5062a28d5105859df48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ca0a140ef83a009aeb68a8abedc48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a342db37e0a50ae24d9fe0222770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011abdd0dd8a8fdaf82dea10dad8e866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370db916034fbd3fd33392fb03ee21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb055fce0d1a1298aab07086c87b8e60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402addd1644be197b1af3d4662bf2ba9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d847e25c0e75981e05074f740742a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55198fc4570151b632403edc04721c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec12f32635fa301b99f74695dae4e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304da7f8507a776d60f9ba44fcff5a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d427779286521ceb40e6ad57d24fcda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749d863c8fed7dbfc3eebf1d48bf55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb4b1579010e5fb6cd0460eb3a9d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f505c94e4170428a5ac0b997d3d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e417ab865844a71cd865b683e89aa7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f4396a3291256c34cbb228eb34880191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619bbf2850f71cbc1d4029d26154896192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ec0e36cdf8b2f0bace373e55dd56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2b4b2986814654462f2bd9ec13a0a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8fc094de5aeb3572e1b7796604baf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a47244575e01bad07487959b638fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9eb66f07c04065f8016b046c215e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edab420f674b32ccac10a365e1b0af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e6acfb98cf24d99a322d8c01b3df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588aa3f0a4a3967db38e2d1fe5df15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f878b21754c51a6c4e889dc44e7b1b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c615644316a2fc96e985f7e04084202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc0877814e4a4966878993d10101b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3f6c007103a763420aa0a29b1d2ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56235d4478eaf9a313431ad2992a11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802468cc05da5ed47cf9b890f284fdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bcd39174cc651c9005faf392dca44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a37acc53a078e105646adda3c2c21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6981ebe0f6d601164a6dc9d07aa0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1529ff51bad07ae68d6e128e49b800210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9475a1347b4d2886d39db3586c1f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f593c992fccf84d2e1f353ccc7e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd327beb37466f2aa9b7ecc64399bfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5c09181991d7feb0d2c5866f46006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac7d425cc897cd7ee1955758fbc5c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f67a844c2e3e9a2cb6636dbcde4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b8e00169a70fc09ebff39234d699217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0b8a48a057ee12ba584fa183ee50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691882832679a759cdd29f361393c7ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9609354a033388dae19f2061c10ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a215f7853919ac7f85a8618e624ef90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6dadb9e2a9959420ad6948211e3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc3963f4e2bc578a52266f6771fc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242dab37ae443caee953861f6d15ea1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc45b9c4755c4eff49d5a2a03d18e4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad308839e073a5967df5f5fcede500e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653af6dde2d475673df626c9409908227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5d1ac6a1028c3ca7d53e032cf1018228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d1cbd4e79f25f415b1bc592751b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3e06468e93a7a81fdbaa9e0ad131230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9a558e24f110be8d6e66a451c762e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b086c0c2e86d5d68085c02c1a878e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b8fb28d86ddd48deb2e0d01bada03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dff932e4029127cac84d97ed6c979f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fc9c0db281f406a08704e7b267240235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f757331ca5b233e8dddeca41fc3f60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e146a62c171a9c2e8afc24e6c02fef9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a3a35e7a4add11425c5e4e7b2a32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed28276b7a014755d8c41b73a76aba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb854de1f6dea91435992d20382c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e8eb44beb828d5087ca1b4629c02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3b1cd47641a710111e8ab5324b6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb7d4f0fc3bc54f08004b5efaeca8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9610d20c4fdff1013407c6415b7b7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b2a9601cd62afe423e7ea4ea08c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a00dec36284521a84db2a45b70545246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa169d558ef804485a7c1e307e44f1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ef85796e1e45cbcba45dbe1beb16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff64b7d6e3386f15679d3bab7270fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf53ef4bcb5b7a871462b5b958a02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be73cc753f0c7f40fefba6949e756251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99161632cb7aeb4dc4a6f4859ab4eaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffee9fc2b873461fe2b544a1177f9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a957b2f55afed4e916de80b205a76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26ab294349dd10cbbe6d0ecaf56f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ecf711f1e16b4262f3ad242060fd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2f92b389d7a95489c98ce856159a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575e92cb105e7a51076060602403b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc5abe902365bdea20293a38c74ce8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083abde9fa7bff621a4410cad579dba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44702df27f398b2244c4faac7fcd255261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52bec863f54de212a198f19a075b29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf73c11425283aa8b2658ecee1e9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bfb91feb79155070c468abc08f7f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144617b09dcf490235c177ce02ae61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9152d41c035d034c30d918bec4237266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc121acbca0908fe318dadffd0b0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152db28b01633b7b4441ce3c14f8b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebca7031094763c3feb75c24e30fa17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22773c4cf53e885869dd7eccecb32dec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0a457861897d90316f4cd5f540e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de209dcff4bc0d4bd886f998c479a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942582bd2f334582b3654ad4d8d5b3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1035ea47fcf841ad06db33b4685d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6177c3d2e1315cddc9a4bab85b737275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947789f3d2811954fdbb5cb73331d6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6097d43cf63f36a8ca57035c6f4c8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e55522710cbadc2bba3e9fdcf0fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659279703da838792666ef59c1d38a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba17f82866255af0f0cc9bd675481b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383ffb585577eca53918b28d61d168281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dc7b23e3c68e5177db2a36b7617dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e007b74936c8a8914dde6609c10dcec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca753e2bd89e118954191fa619f10e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa0323bcb1b24ce2d4d26cdd51da6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562946bbde37fefb5b3d8970659293c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b358520e65fd582c32555cf275daf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b16eb02839544f694ba234bcf1f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629bada640683e610fdd73f6ab369c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a46424c14d88baee01b090cfdabc89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88503f8d09df04599884f3a57820a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986038bfe69946fe5e80e96ab153374292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e4bffd760302d182cdb60867fc75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983e991c68a9c6b0a1b0feadc709d3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2dbffe1376ca4bcb1380f1c068e18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb362dbf61bf9841fef76a2bf406287296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9bf52fd409ee44884f8af05cb5dec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642e83e4d0132928b05d48abba361b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5983b699dcc98e6903dbd47b14d857299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef2ab9445c5b3edd143da53e5330e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267a6fad77ac20e887895fb5f3ec78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70169e88a353539f9cbd1bd6a84489302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a29621538bc09c76e3f0244fe45b37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fe4fc7969b00b07b8ecc55c9fae6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4845efeafe554d3ca70c8f6870ef54b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f5669491ec13b8487f54dc7573ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588462eb84309e4b355795f16c29c42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb7efbfe259074be4f85b3c2a47e80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a207ba0f48e79b5f779831a478ca9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c393395d5d2367f543baa8d117ac376310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914deddcfc94ef31f2888a785a652849311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead03578ba2edaef9a0ec98a2224442b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503faa0d5e4b2083838bf814b6c8f55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854fccf3b0392aa4f071c7b2ce7cdea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b032f4f71571861322331d500db700315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe08caa661cfca11722a0c2527b6bcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e122b99bbb9b4b181d30888ed4bd6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1241127e821a99881d727165b920883318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d30dd667c508d715355d979493f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9450b4a091a581af221062422b185c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77872081b8a24f6d73c51cde62d61d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67499a344a90edbd19f219a9f0b64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf00a9d521c8b87e69789f87739b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c08374651816478de5e139594a392324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f081896b55a71045a531d499b989a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eb0d622e8d3d346a716a2c8ecbe41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674db98f97bbaf3a07fb5c3ca0ed2b37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39052ec23ab9b3b004391ba0b7583974328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056af7bbf8c4066f70e1c24bb23d9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b74510ca4bceb4f11f191c7e0d3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02ec0c63188c69f7d84bacd2526a2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b30b872780682edf74c35fb41f62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e48ba834be346e35597a76617f44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432269926390e404698c8ee24bd43844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc30ad0edf5de4c7e60a309b909862335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9b71c76cec5209a5da532c727add3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7721414c21309a2f4c00683b8444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596c264cfc574439003c19d3a01c55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189e8588627bff61418972d199975a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24e3148402f05a2c98194f7f56371340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add499f02b365cd8a3704ea42f3f59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5070b714fbf0cb9760a9c5a30c3927342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f8e1207e77248e8a822d6693031e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ccc6a24fe19e45d91c7978da72dfa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd465ec44906ef27d60196f3ca690345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918237d9d474e013392bb166814abb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f757443c6130cc86ddcba45e3665347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a9551c5ce48318974dbb411c509e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a8032d506141a1bf0c4894f0e8118349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80163bfd7ed5366a94d857432bb244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f82211b412e538de3ab02a28e403351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b5ac69b6ab709bc18b05a10d2706d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b6990b0514ce9d07cc167991717c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47168e06bbad0165a0dda927d32faefd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5427d27388e019aa0768c683c1307355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afda6bd7abcae1e21a6f6cd8dc8740356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a272f1f2621bbb3af244c1066ea9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241078a45652c18131f20e5861e29b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b68ddf8ccacd7b8215c2914a3087e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb956f14c438d4e411877a5cecfc405360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d048bed60a430f4bbabe83baae7f37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9921f1c8da9f05cfe0c46a4cb7caf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553236295f05536471c1da43d6e206d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e3f66865b111171f342d9298ade8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a10ad51893b0eb57962add6ffaaab2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be0fbb617b0e359fb5e65fe460c4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2a730fb7c54644986f7594bcb35aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d309d1fe2de7e18e384d26f6a29fb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e4757d7b25d5011fccb7757942b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a2f83475b53209c3c040ee583343370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636802c4a5c152fd488d350b32ebb7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff21f50d657db4da8fb2efd0bc2fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4beedbf7f5a8114efed7f4afc15363373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc1c1a171788ee925d9a84a5a5d39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed45e0323626a9e9cc81af5ac8b6c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e68c7408931d68521f33d6052742376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffe7addb0cd16dfbfff12f8d6700b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813dfa55ae1a945658fb0f0a318cac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c0e2fd18af03a6bcbd217cf3445a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac177a21de9a6ffcfd7e088ef564cc88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee619cbc5f0867a2058daa60b4f60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420b0f518ddef15b32954f4f7c38aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882af8bc79dec40c5e913c95b55aceb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63470f57abcd7c706f794e7200c0f830384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f736c5b6b38868e292a2416d616f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35ea7749732a2ac5271554e73b5c65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788a92c4e2c3e8924fd4f226cf83ebe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d9ff9c2d6e96200e917d8ab8c8c87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb90542807bf43d04cfc0373a98f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cec2ae38d6a41a51f764a2697cafa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6d57301f4a0cde46778d71e5e65f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c6ae9b9af7349f43e48904b3d527392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3d6e143f478e82f7f9231bdbffc8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c150f74652acb9faae171cffc7ce0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e0fe0da627370db65b7a17da7ba62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6fe78b0f3561c19727dd6254efaec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63654912bd58b72936110fc0d7685d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f6b29d98a6d04ed436f1ca0c6ddb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13af5d3e5daa597b7b3fb296b88cd57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c3d5c58e4838a72e431ebb0aab28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b2b6be70d2c1cd6faa4557e62591401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e32de57fd9d87b587a7737080108b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f54db916d169ab18082be7bc38e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654ed9ab6b135919fe9dde65c9bf0ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481458ed282964b7fca0dabebac051405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bca733bb2eb74004f6440bf187cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45184be51f25b35d8b46c9766fe9c605407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd81362b7666b2e3ee53482537d76d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c86822a3af5fcd5c7c611a519bd864409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37a8a3029a4aba3365adfe1065a75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad254a79a46623969a17e16e19bdd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7937f948565fa1acad6a9cc5e8d50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5ab563a600bd4f0fb166a3fcedfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a433480a784d2883a020240f1a79d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0904fe53a15758cdff072643f24e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93077b5261b5b3f9ef4673909a1630d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844baafc3d45bd180e2af9dfd2a948417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30be9ee9ad2e844d1eca63aaebc7f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc594738592ac5b505ee1911715671419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7d7d1a54af448f0010db7cdaf950f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627f46fa64862e57d4e5ed9d01c55d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb10b5a38b6a7faa5e417cdd0ab4b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49dac37ab4aa2649199c73af27f84c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4b117c6b7a748ee1f5771a49752c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e76e650bfdcde13a2fc7477607b68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de1d02c8b362d0856370b673f82cb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcad12873b25a06640142a30682f3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d725c67c526d552aa5ae843514bde69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccec819b6dee98e9076dac1f76296429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba4f3a3a5adb8c2644b1435aae154d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8bc20cfe193caa3974bb9e14f00f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd86ed58b5611c03c8abf5eb530663432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23107da198f3bcd8ad785d6357f547b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45d1a4e549cda3f453e9219efd883434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df13dea6ed0e30ccd2b68075e62059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf04264ac656c89335a273f9d71fa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d9f74ec52d9b93a8e3361989df88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cfb1fa0899be8b296dc91c7f3d15d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca5288493a498ca53f368cd6b73cc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede31895b6049443864e69ddc70d648440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869060cf806e89a6df9459d6199a221441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66590adb4558515ac6d92b5d4b0d98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589990ac031933198c153cdbd94ba43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e71555cfa75d2bdc80c525e1f9f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e98dd27d1fdf3ad5761e20c9fdac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed196e7795ff1c3d48c872e89e848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143b70b09aa4cb0302e1d212eea573447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc5bd528e804e00c65deb0b1a65df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535763f861f723502ae5c0ce826c00a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e743fcc0e79f2f87c352978bc06898450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f787a67b93eecc066085c210c92a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f38cd0f95048c9b2f26e3a27af1d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738bedef6ca51f639cdd8faf78b070d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd71cdff5228cdd399507722b3d49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ef2f1763035d85e69bbb38f807ec2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489b3f7f354354487cd6041ec930bf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe90d2ae35e7501a4b8aa72022486457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1fc156d2e74fde0d3396f42bd0136458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70756296fc61a44415d60653791a5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df2ce62ef051c3eba6df84d731315460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895bde85512c1013ec270781fd79d49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ea369d16726b3ed6f029a65e0767462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126ee4ebceab295080c0fc1de6b58e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798025bc50aafe93945e213c6b1184d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02804d0a3b45ae443f9007b9373dc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a563ac8f6469a8756c1c0d03932f353466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d5ae48a1a58ffc801669ed7d9d096467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c16529eb96d2cb2443e34d0efe42c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461bc61443a8bebce8052f313c0e21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5020428d149cc063ceb20be1fd66b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639b03e988ce05aa932c6c5df027aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054ad26ae14bd102b015833559cc540472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a4a2a0d3ce4bab1f1f61167f1eaa0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb57658b58dafeca25a8c08f3692a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c31179367e4b2b4254106c917a6b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcba4b6e772d80e9427147dad3782c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073597af108cec2493aaa954de9ba23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d99badc23e90cb9fb18e69256c67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d75ad4146402b0b576e7448278c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a542484469d3058a858f7a3f05aa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49561be68262624ededfc90b21872794481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a95b274c85a42497cae1805358009482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e459590fc54fcab70e033c908316d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaeabcff8add5eccb3355eeb0ca914484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ff25d189ca911d44bfcf41792b89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b18c4a291b470ff491300344e71e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2fb6bfb4408c90521c1cdef2c244d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69e42062c2e61dbfffa301c5782116488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffcd45167120fb1fd6cfba400e702c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42b44e8efa2ac57a5b0e56169d4164490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36a1ab3a648bf0ab9b24ce220df33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac682e509153e1b6670a3c90a88ed15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbfbba3ebf965339a9c40f9fd9559b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916fbbc12cc8e6daf8cc8b41842beb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b83480723766e1f5aa1d63db7e433f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7959c6c5a16adf7ffa394b8645239496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99309fee6c56f9d3521f8ee2d12b84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509507f1da5c0790b8d60bbfd6a768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6122c9e4eaadf0fd2599c850939b091499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540a8063b7d573f450a75306f24a8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565cc50076b53a2bf3b622ff89e4292501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcb45a001d3cbbd93ca5a6e7fee80d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41307f2d4e160b47645d898b8ced5e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d36dd5cb9494ed41b09029e08cc8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c2da5ef9aba9aec191521c7aef640505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faebebf9b9f3b559fe78cc332efefd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806496abc10a5af0dd05620addacde7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f474cc434b89656c1b0cfbed19ebfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38db5e02e1aadf5b8ab2a8168deb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e7cc22e87da78c749c2e14892825f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa6e161630b2b071d3effe98ab8a77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596e5c8c1d68f9b23ac327d86c4768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ffeba31e7ddd4c6b8379b60d07df0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557930da9dc09a34c67ce78adb06fc52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a66290f407964aeef801253a2a636515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d44a504c8a4ca1845a4452cdedaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfa3144b48b16ea873e1b6ad8f5c41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e678d0a50ac76c89c9445c9ad803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31602f97ab25ec9e80d52fcd44befa2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225da21f8797f9fd55fd2eeccc20afe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4507f9f9fac73ed0391062d2772a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94501aa86c287ef54f810dcf04b00e65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542bde7b83b4b030f4d4bebcb099522523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab0b19a4ef11666cdfc3e3ad4c2f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8e5e1b4b8923f12a5c8014637b08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952c1578fe569b441205283e764052526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6d3a006aadee39734de4a4354944f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56582cc3eeb96eb32399c2d15a5c3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2c1cbcf0555536505df92cda610a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c32727c1a29063671f6135147e90f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f3a80b9fa6c5c4e338eeab6ae279531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8ad4c2fca5bfff58cf293781c4bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326694db320db37b5aea594b4218116533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a8d730ebc2452d647ec9cc40bc22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c16fefb46cb27371e7a1ff21fefeba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca502de9159f426930ea4098cfa2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b56fa00e21ac5603a5bf1c35221c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce147bd2aec92f618f2e149e621c202538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b498c9c384af3e0aea6a3bec14cde9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233d83d36f0dc1f9e3e14d928e3395540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cbcfdd929909b7af31acdd66a3d99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b24bd0f026eb377f9d1d2f5265c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f047116d6ad95a5242c6576eab667543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e3fb63c0f09819c6512cd7ecc6b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd29096a698d13dd40ff25751b550cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae44f67def2187282bc8e4d5562db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7791edd6aae2942c795ac50fffa29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d89fca2a4b75ab5c198d04383b7cc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760dc726c9932e4131fa4289cf4dc30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371b8967c91de1520fc971ad12c855550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969150201c46dd1a66daa9f3ef4ed06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3988cdeec54141ed826cc34cef75d58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592054e4086b7b43f82ea09bae98daf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eb6304edeb7084e4c0ade92a38e7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd287755aa4e12d8706485deb261bb3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27124507fa771bb30c2155f557b2973556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f76bb4f0446b2a254892060335e6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a21b83173e848e8b46b6208126640558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb00f75acc3cd7365069ba8209d9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c3346da9804a1854f8878db691522560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185736d7a918bb6b02da08b8fb066770561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34bcf204cb99f977846d18facaede8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782043ed8a1f887a07886aa14cdfdec1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b1748e876e89ec40a7b493df8826d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a005c97cf060d9657702a3d6d80a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc82b6246f45dd338b79cd01275e389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b610f0f0d3c5bdb3bb594f558dce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cb78e8018af90d78d08ba99aa083e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9166a5d208dc9b7eb7960de806f95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852f02615d90c46fa4998a3f5de4d89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f57cc6a056488b645be629cdfd46a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2c48f0063b2fd8ecca5606c93705c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1300494b68a8867cb6eea6051f916573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b42de046d8e499023fb89a491508574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6583c15203bcb82407fa0c84c2fd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61970037853d33cb725a9e329e99747576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b69ded1bc258921bc17e90021128b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed7a3c94a32b7c818d4ccea1ba1d7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa7ed661068e46ba861525804e9a03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faf3771a5aae2ed044f4218ea2654d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f4a063052cc90b4601074ce03857d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b827c790252decc66967196fe49e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e19cabf2577aef51b38d983ad5d1f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecec26e048b416cd9df6907b290673584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435db9a920335043e20442deea3adb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957448a7a1c31c879a766bc41825df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a90372c614d27e6e4d151eb79f3e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881cd9f6c7450abca4fa9d3a98d44c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69b76ac87d9b13263d0eb2b2d46735589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca28b8f14df349c7da135ce66a2bb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b5666e0908f514c0c688a30b33e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e291e914daa72d8a88f9ac9af022d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0fa58b715c6e386b51c3b6c04f5c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a69e92160b0f0569fb3ce5c579cd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5b77cd125b5b40eddc6f5e6c146a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9ed60441a023e82fb111d9e406576596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252359a12c21be3318af3a18e061561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8cc8a6cc3f8cccabb73e78d93531598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e921eb2587dc25170f82da3ccb94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c53374abc3aba2cf059c1b0c535f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874963c7607c9b01920538a5421c4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b0aad509b9dda30ed0bc9a2be0e97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f2aa81d87b52461528a05805410e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bc02b2cd45995746ae0666b7ca262604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe2ccae65dd07ce01473b96fa4c58b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50ec3ee6741a2bad99f0c05e27110606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4133dc9cca6254f71a261325d1ecbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3789d67264a993637bdf92b11a6733a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a95c006e63eba945120ff1ed86d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f747e00eb615bf2db2b0c4411fceb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b3d6b71f154dbeadad7a5e9ff7aaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb6cdb272ef57fe8fc38a2a6c2e11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43ae36a797e8b1f0ef81656de392e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baea83297bd1fd9f0d1c7a6c7b03ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c06ec83b310d42224e192a7333e72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259919d348f8a82e4bd66e91ff453e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ddeda8ef528b5aef9a33049b59dbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb82893068fb4362381bd86ac31544618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6326d75b1978b71ccac036eb79c9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb094aab2b28318b13a5ecbd551617f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099999bda645efd0adcaafd72adf7b3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc1900beb6c0100d0dfe03d1b7ece622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149494aabd00f16d3b72010d834b7b82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a0d26f9de95a3008f026c7a86edbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee52d26d84f5b737d22e0b45997773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e960596211619cb07fa301f55e29d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3ae999d3e00d74b68ddf2df2dc6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd52f63bbd7e3431f5ea43484fda3e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b9a5ae51f35b149cf957a2c46183629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894012624019484691a7792d63db3eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93875f1c44538b28b93c5e1aa1091da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b1a79a09054cbb76e23f963f5f3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2deeedad67c47736bfe46ea06ac132633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188cc0aeab8d69523cd3e710259dc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b309752aea96bd1580639bf5f8fb67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38251c70b5dff5dcba357817ec9f9c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c8470df8c3f613e3da93462211b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2b5ea2b3d9865d2fbd2d516baa6fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af607d03a0a9bb0d7682afd0cc74b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7352847676c888159cd9a9288d950640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4945e5d90283967b44980cd1d360a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a1767e9f9cdbc6220159779284704642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695fa7ae34b99569bfe11a1cc7e2fdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519acc4f1be8538c27693a91bcf0219644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e08be7f31b34fa0ec89091e1babe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661400f12aec1ae9ee88192090678a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2028a7b9828464eb5d0eb27f20e41a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a1cc6e386a9d440d6f19e64b97d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a9f92480b6e5cce055852284a25f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2067030e475370968a585b572deb726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787323b1c212307c4790da63adfb3517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef560bc0754e09c6f5b6431d50bc8618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541eb4343bd188807752d3c77807cf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ac1cd0c53eaee0832a21c894d46e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564458540f3a53b4835e4a52ef6954811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae954f7a72be67b65e3f5afe34f89b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adb378f3bd4852ad514f5f46bdc87213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921dffd25787f24a25cb52f7873dd0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098000af0cf26d36c434209b60a3e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0615161465e20a5aab41db223536516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3430bed8d173aa03cc6a9ec19b94b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a05f183b9d4f88aa9d63d284c7e70618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33331025270bd34c028258c492e836f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05452941757d3506dded28690130d93a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7775db6ba8ca6c096b4823e08132e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29d72a6a4aa0d0ca676f0ca0ea4fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf408be0c74dc6f6da141abe1bd27223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45f84ebc86a2c4056f8a3969a4affb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7582d562e884f7517f88631ae9c9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317058e9cf15c49d3a2d06ac05b2b2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8a55c3c4f010cd3aa892f6e3a61b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef06ece1ae878532deccc9413bacd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903a5df06ebdeb4a2c698236ff12e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67320d1f63a76283999f13dc154e46830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2437ffed3160c45cf94dfe37c4349f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4c0af1783ddf22ed0c387bc7d1b3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d07f150a384040190b2b5a67394b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c4a252b95a391e759a033e28e624c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367321ba609c1940e52f2ca7a3d6175f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb7ac7db1e3a900e2beedc560258836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb129eba622d319718dea512e6e699137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f201ff8656543c0cdb0020e43c801138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71e51d4e5a2bff2e060ff6023c660139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a132bda05bbd05f1d15a4f5ab1cb8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb498d18e306f108a16cc3a7a46c13341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea3c9093f7e07be30803610c62d62242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94887d5b68531079ea9c1e881ddc210443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec4fc2755b6371dbba1571c3e1b38d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e0e6a4fe3c7a2daa8eb1587c9fdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a7f9d9da48cc2528de4dbb9956eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e3f114208617f842d94bb3acd31347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3892ba52c69838ede77e0702a954a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e5c591772af38b558edf84c93f66b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe30346987e3d0d5a9a6be62061310950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592da12a692b8f57005066ecdb4d680851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640081068b4d2f32cbe62763fc5fb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72764add0e49d372a2691aa9893f152353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859bac66dcd42fd3aae403df137448954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efcd89b6ed9cc07e5760d269bf24c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc421f31d73c7ae26d073a545b56e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807992975f9e55938382e1162e8dd7d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabfd02e055d98e0a0c7173dc0df72758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a395867ad4cbafd96d8b2674e36316b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35bc124af4b3f9969cf36a88775f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4be1ff5f9cb04e16333aeb7699ce661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9aaeefa86ba4b64e89215bb64eaa962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12abd6b9392e4fd8ec7a89a57d0e2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aca0622d5e6f7e805a4564be9e99164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e2019684f0dfedb04361eb5c46b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe36345b42cff651ed2ba4948174266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded794ab486b2e74858eaee0803aace967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435197147108ea4f6c95d705b76098168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef3721f8b1091d17205bd2003301469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a6fd56d033b9ffb3af38d1e3c12170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4058166628af4f1f32418723ecc9a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab6e1c433dbfc55fb8ed78cd9dc7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a3fe07540dfb9332ce933aed5d42673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851972490f88c8bae3df981c735169c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f90ce9cffdcf2ef7e5cf4e4bba4ddc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603df3173c59056128994aa81ea0ca4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae7b2163ddd18c41093c53120b15677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f514ad60946faa57895ad8f22c314ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029da5645480a81f95e80b51a297bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fe229fd538fcc09013fd2d40ee7f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8010f493cf6215b4d47e0fce777d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c70f72305539f4f9dbc66d0e2cb4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f86e829e5a0111d0b30b6119c1e8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee848e144da200af28ea982de8cf295884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126013e081909028cc567f2304a67c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880d517d9e0e3058aa6a4a6377e5f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef87b9591710f408666f2660bdcea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc18dd46cc52ba28f15168c3099db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984837e404f2ad41b54f0c1172ea05c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f893829f10adb6ae176c0c74619990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a4bc1a35d415b923d89a04ae4add91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b0195215a5c7bf282ce96b81c1d7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b25584f08758971041dcfd6969906093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a551b866039da9af64f18a8dbd0f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d26b05973ea7bfddc023164ce72e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88cc937058bb77124d5f5f15b5989096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b12a815db0b8fc051b007258fde3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd012c38954bf8ce906a68419aeff09798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1e35cec34b32d2294b0cea8b86e9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab520a97feafcb0f63f619e6bf2e36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd41eec6e0ddd73de09bb5a98b4746101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c79cc2c14fc775d170b3b6567b2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dcbbb69d6e6dbd8a85eeaab71bc93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed651ae71702ed8a2387cdb3408554dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02f32ea58d04e828dc1af3179117a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b059b88e49275426420e4465e13dc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510789668d9b5f37696f1c1198403dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48504922591d120998dc4747c81fc41c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21314a33a184bffc8cd26223282d35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ce922df936379bc51673126c9af63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2f8acc5cc86fdee4114cd63760309111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60498dc29442d9bba9fe0df454cf444112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa4475f9f6c44833e2081c00b066fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6ff2aaf850d86781dac480eac9bfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f40e33ad173020dab6d5c0c7825d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd2b43ba87bd36e8d514e2d077cadc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4cda55d20c38176b03adab0f4c82b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b6378d8e3651ac603e118d8b24a6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c879225a7ae28bb9ddf444abe4d7e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1757938200f7913e81c5ff69f8231120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d319314ff85fbc89cee2a2dbfcf1b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30eb6b5168dad5b42014922a25756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cd2f7addd4ecaa9ae7b1f11a51e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad272ed1963d80b55cd0b3c838ea79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345428cfcf50cf34d51e46362429a29d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce12f82f93e52e4f69a184502b8a0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620953d419031d989fc7dc3ed8e9bf32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf122e37c0d9dacda465b89db92a21c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2f87b74f1b475eaa255c5ff12eb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfea7aa95218f35b9a2af81cb6c40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8632cd222e9872527de016ed6f675a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4f6b1281d265f92b9b5c8f5c148fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee4a7ebefe05f518fafbeeef2d1434133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761efc9eff4d8c12ae58f4f1069553134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ced6b0dae129233b4505ecb0c7ccc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de34ac57b2d5212159281c8ef00afbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325e507be25dd202920fdb1fa9fb07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff92208e29c4a5a51e3ad0403dbb12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c30888fd438579b9464b07ecdc672d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894228db2f67d56f7cbe68c750725e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8839cfed7aeedd6506f83e7bc3a77b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c5a71129c7e665fb6f1c4b308bf89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f00dbdef5d18b0b110aab5065b7d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce1fdf31530335e8bdba3457514b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c3e7ff91ab55841654f8627dc275145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82118d137a5145b38a57e5fa8c269c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228cba96b1a899d5d71f904a1808642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20a87f14cac040999d3ec58cc038b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265f8a6f442776b293b25fee60a82c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17518fafefd5f3d5f58c4313d2e12b1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d470ab565429abdaa3e584fd44eef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a511399e33012b1536f36e83136681152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864f430fc2867a7f05d5876e3794c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfbfaf7e6175b11a7f29b2161df7b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7bd87a93f6641f25cb3a4a5e77e30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35d8f8d6dc96c5876681d160279b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4943518d89bbcc8fa86534f5a71080157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40613e1d76c6ceb9d0351eacf1d5b51f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310a0dd081cae71b7f280f8af0083f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4339b3ac1cf1c2f9298975fafa16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ba4c8e44d22556fb779a414c5b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbf41cd4901b4877dbfb3cf538e310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8375923f725a28f10e1cdd17bd70c15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6baa4f262197ef72db4617270f483e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3152a3143bfb66f20f61b93324d11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883a0fe3f8daa55742a935b2b606e85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd1319025893fdf046c5eab1a6887f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbffc8a3a14bcbe5b47ba5ba2a545e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0dad62c459c876f44b523c213ee1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a128ad890a73fd1d4499a4df6d60a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5b3ceb1a7abfd33393e87e9f8aec4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2693dd69de44fc9c90cca0c6378a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71863e426013bc33f2baaf8e6c6efc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070eba072b3241f9f8066b35f23174b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7efc2b2cf6c7dcdf6bfafbea9eaf0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c89072be7e1f60daa5224a2421170c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12075ed085c24f0eb0bdb0063c348529177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b652c662c769f38423d768a9bc26f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2cd5482988dacf6fa4f9c7c9a4e5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5461ee61f71bdc99dbbb08b9b3cf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2431782cffcdbed349750681043e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c579011c965af2239df6f070652768182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd265a2d3cfe76e6c088028fe1c0e930183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdef759c7275d4f7fb54c307a47653184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625236ef06dc617a0f8d7b38282c678185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016030eae4d4c396815d2aef77be324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02d4004ad3336eb6485779798c689187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cada501479553d354c996139439fce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a387e3b5345e89b10d0bfb0f606d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739abdc79c30602359a3c915f5779b89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88aa614e9405085291b8797a7cbeba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddcf812a76b3bb69308c3d60248ceb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c74589c096eab406da6f4006309bd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe54ce2016e3359d27d9957e36fcb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a394494f4567e03dfdd81f1139eac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a71aeb040a5a75300766d760d63cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e9a47e900f4a8acd3ba0ef60986d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18161db0a0f37420feec1431307e49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fa062d77d8d4f639a39b8bfda0e95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c364beaf805ca37b35c4b7f28dd1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3eb50f7507ab8d154108b5dfc17a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7228388906dca964426c0a00c6112202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a5f4ec94157833ae999f11bedcda1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71968b6ed3a9d6e7814a95c3e6b6faa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf9b8d9303722eabb851a601bfe284205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1190bca545d112f579cb0bbf3c53d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5a435663820db26ee420ad5a7d29c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273c0eef981c8a8498655443e9511b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297b31b9d2ec1b4450b42c9cbe83e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eaa945c4faef71987322902ed78a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd8fd90e516c969a32e5bfd3d3d9ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a24ceff8685e55ba5997143dd95c6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac306764c4b5d6dc61c0f47d705026a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43ecca2617faf5ce3c0760f520d397214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696baad8ed6d76af7cedf359da95226215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f99b713d3cf171e0292017bcbd1a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a6853c510cb43ec9620ee5112732217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9be54f9b5e2d67ba6330835a864f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b72a5ffd9768b1b300a1cba6288d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f1c4cd53f474166e466f8a7c3bb92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6941dec03bd0d454ce7fca6fd09c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a8473ccdefe92e2eb724892620907222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeda3a27fd60671d9b3f25f3b87490223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be08f876ddde110bfc702f767552aed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ab18f2b5c2e3168afe9097b78cce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926eb688baea79a9cef129479ab683226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68551c514b1c77bd9a661e63849ce7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc251e6d40f54d6f819e29fb249c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f96371b9d19dea7d1f5b96f76022229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a66ed870e96b285e4ea1a1a9c0576230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648b09f68f416aee2d6b57da4ccd6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed034e440ee4b3c62c53fea09b7bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de984e0d3497822c4d0a30872282fd7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026db9c2059aaf18dfeb42374892a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dff9f845986431c77afa28b05ad4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33751474ceac632b68f042ad3b636e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f372f10ffe1eec85b2adadfdbf32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273423386375c50e431b72f7ba202e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581cceef991a23ed1d360dbb0b346a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0e329c01c60556c07be5c38588068240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0d2ce5539afafb7952b8061c5cc7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638dd5469ac55a36bba75442c6508a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ad347f837436d67e40b2e84906b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c887f64624844cee494efb7c00715fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d6d7f33ac3af4f0dd1725c3a3e4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca4db3a9778dc5cf0360904b7dd14e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6377903479277c594e96ac5fecfca1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69142115f92a6ad420a039c1dd5bcbe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007051a51beac3d062d427ce1950dce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be629235a28a7c1c5e52d0f63cd047250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503393dcc5f3ead416a736abd6ed6c84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3627d4393c3a807cc18c589018631252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4e617ef4a8d4a6ded7ffcad28266253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aceb27ff764c3f43bf70f096dc64d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873d30fde507a32358a7b6a306dadeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055fc2ce57fd0fc86615b192c43301256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d852dfb7eaa82fe62ec9bd8a55fc0f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266ba80fe6749d256b13bfe26d220a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058196634797db01be991eaf18e2689259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf22017d7c31c661658bf33c0a402260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0246559478ab12fdcc330b93febda4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9ca6c1fcb7e3460a019b8f34582ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65393691943550623f5f3daff0333cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1733cfb6f47fad90434a3f4f8649264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d30c2d03371e88f90f872e3c7bb52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ce0de67fccf8434c084ea160b59c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ae67ac157f49e55b2c980fe1e79e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b1e9184f1d6331350a001cecafaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa7cd70b8e110959cb220397deffcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f1bcef477e9edf112b04e8a69d0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99089dd281d266f4e25fd8d4697f7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d247a10888f2257902ad5be19d0059272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a27cabf7b9bb4b1d4f092e1c8307273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd02b0ecd25dfdba55c69264751cbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60bfae00fa8cb974327cba2625b3a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90167f047ae4b6144710a0db5d0e0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20247ea10bdb88f7e51e998f8b3b0ea8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730c6f1c3a1cdfb5334c4c5794b8633278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ce6a1f5591878b2c05cb86147f2f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e43b131361832beb250f210cd8699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a113cb09fe08c6db96e6faa0285b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f25bf93f8a39643f024fe5dc63922282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa02e91dc96477fa8b998fca68aa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f77621fb8dc58113e89743de3c6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce2f3ff58d75194670615c026e6fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4204b34b6afbbc4937384a275592286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a8c5166e7b86b82ebdae5d55417e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c143272398f2f2325ea45a26ec83a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef961ca1cfa9188187ca9900f24243a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a8e6fdf0d2cd7232297937c8126c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf745c75377c439a0ccaea8d2705f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358326a2409f4db3fc0831e74a6392292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf6738399bd10581251710ee6ad39d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850040c20960a3441f0e57d3fdf85746294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81404a32e4cf5bbb3019d5c711d5d37e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ba5273f51b6f2e8343f626d4026b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7fe777f9acfe07ec91d4f7560584297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bbd5018e62cf9a09bcfce67febc0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a5da396f56bfc808895294f68604299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4d67d2e5f08c35a37788eff3e4d86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967216cb2d86c0cd8af15099a777853a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6fc65f15f39676f194f8d050c0ce1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678d445f5240ff5d38090ff2981f83f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39484167426e4d4b5b691f9f6d44e1a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b86df92563dfcdd62d5eaebeb33a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22161fa1e6e0f38ff8d4c4f3cc4027c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd1fde5aa6659cc8298842b7411f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba8b830aff067a3af3e3221984707308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f59aeab018d36febe000f16d9414309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8796f4f66edfa6805e9107b387f99b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1667579ea77251d5df130cafceb17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dd09217c71b693f943b3ab278a863312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54089f45eba3a6eb6675ebed962323f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d84c03f4cf40ca542c620ac27bebb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aed7b6b39ee34bb6961ddb81de2146315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f6d73c98aa72214ac49959d99f63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6b69f0dc7db16720945393dce9c60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b6ff69b6bbdd77b6dfe018a987259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef7d1f896ed9f149c9eb72b43597b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a65213dc7a502cd2cb7cce1d7d94e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f0a0b626c5875f2819e912b30f91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77ed90507daac26830a11f13184daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1208c4ff48d3bce13db4b0c6475391323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc6d4ef0c3b825e850ac89ccbdb49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155524ec6eecc82b42e41cd57b7c2e5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b077c6bf9460f5087b74a25585173326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174282d689b1db045b96a973b7763457327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9175deae6d26c7619fc8d7f4984ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966dac0530da07737c4ce700cdfcb8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a02858a34c0727db9b4eeda3496bfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a7f7d73d0dfe4b659fa6b0347d9a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b5216b226f0b8e5ccc1d2055e544332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8a792e35e27e70603bc3f0f3207d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1b1b894701cf56da582f46e12c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94780ae74a0f104ddfc501ca230143c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb11580ebe820e18c6affb6edb8485336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b74ab7c7d5f42c4ab6533dc4b8a22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f8c9206771df0bfe682beff812c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b7ff10252241addaf993ed86a0b61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87625094cb9118d2c9f5f93eca8a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffd6e1b4e9b579fd66423083ff6dc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b077360775550fa0a30ccbfc11e2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59a04c3ab7b2715b399446d6dfa126343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6facb242a569ec08b520e012f5cf29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8fa18452de428bc355d458262e241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ab64cecd7930854064cb59feebe8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f0e0447ae567c5aaf3187c0214f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc3d503805c3d74518c149745fa092348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb06c4381f063694c6017ec173e5bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd7ee181531f123b9d74ca4fb9c3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74506eeaa6f3356b3e2c4ad1c57afe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0c85f86dfe29535302cfab1e83fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d551c1e00a9cf962b58fdde6d9e01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d89c691de66bce5ffe5c21358feefd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30881ed22f11715626ba92c1f0c55d16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca75b4052ef1706beabb0663a98af5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966cb4e3231ff1cad3004ad75487b48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206051dfe0be36c6a338a380a57866358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8c3f40d0563e14ab5b85313ec470c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4a7174c819f1249667225445b0ef7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ee2385637adde7e0954ea1b792e95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce246a8234ad116ce329f9838973a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79711bef0ed093b8d6df7be30f720fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb068fd5f5026f876e39b865d7bc30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa404a2ac0e0bcbe837387d96995c67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242884885ec9f45a1ac81f1f86f0c60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6fd00a9055c6cba1a7a33da1f52b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971de47851c52646e823c516cbfb36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50398846274e667803ea5ed02d76282d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3240bd00c87e729bc27b359d8242370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2346f8faf81b133d9d0b949d981af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b296adfd376e630933b3f405611e5e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fbbc8cf35a430d17090b9fc0d355d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34290958781a5e57386f7953aede8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b6f85c26e0abf40f73294fbc6baaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e4adfc7f519ba5a16c20108e4cbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce408d4d3f240a002123156e990c03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99abbb4105526d1f8a9c8109bd318b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb7c594bc45edc0968d2f1b66894a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b821b50b6f76ac24367929f5aafd1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece7ec99a228b050de8fa76abf17768381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fc53263919bb268199983e83d633e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4b3bfe502cc410eda036f8ad847a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b945dfe0f3e2573876640ae3cc096384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14bc4c5fa8fc4715ead2282a0c52bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e739f753e2f1175d9626d278d995ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1634926de41c57e61d410732ee36a83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76deb7a5338cbcae4d8945ff05aa62d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a80b6f7288b2872d0f42742cdac70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddfb5accd41dec079aa36ac8ef9060390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108291b18480ac83092cabf035fc86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b632bc710e3d2af4be32abe6882136392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a509d44ce1d680c848b347b294ad9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8604d03194bd6d79e9b3304d2d16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac02076033ce7fa900c1560bd72ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b48fdb4b9d057e8ad2d2cc59e907b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00f7dcd6853a7fc03a210813eded1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc59e5d6bb3d73a49663c5a55b07b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c679e7e7aef2eb3490d566b63ad23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38631b36a6b70167084b5453171ae9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c456c03353214b59979790c21fcc9a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fda99854ace6955bcefb9ac5eb7c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf927bcc1c255ba12dbe78c9efc9e39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ed59ccb2035dba6b0f82c02fb27a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c65506610c99bbed74379ad7fe300c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba166bc005d977a0930d41bfb6833d02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d2a36ab4708c99b3d00e0f5cb1017407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78fc7619d61b2f30eb33427f8861f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816210f0ef92b8f55077e1efb66d396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b559311adf36f4fb1e6817b90f4192a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386945ddc23f33a6cd9b909a6fe5588411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca038d679aeb7b0b681fdc9202d4ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a90ba4af4bbfddfc99f1592e2b0ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b026b4e616e17321b2955aa581b7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e76e668635a0c76235af43b0bc574415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f6df04ee4f7fa8f9302ce34c471ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92cba2360beb09ca9845ea88aa07aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c51ca08f1208476c28cc7b9ed8c4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f70c71f49d35eb4b6a2562f30d1476419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4dcb7103aed7705e58e24aa0dff2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e87eec77d3cf91d45b37ed80946e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469f2f7f8e99c11c85b733c4097e72a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c1006ec86e3a2a0830b4b5cddab2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c8a4a4d40cbf15f9ffc67c5fe8059424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5416309411dd47fa14d630eacae44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736263f5fd5779a1d9df8520ca63877a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41411a5f6fdc0c9e86d88a6c0faa5f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ac655514dce5c90a153d388c1ff1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b6916f54c9cdbadba12323e73acef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69481cdd64705fdf6220ec3130d11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855911d6dc5d20a25e91728b5acfdc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8aa435d38c61721d027212339cc13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eaa3f7c8efd42d3890bf21e8c3015433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0534ce2a2887fceb4e252025505c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d69d33a565da0063b80f8c696226435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b5e0c5058ab8e05ac4f3f36cfaeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5934998e5af58146008cacb64c8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa3b0ef77fc119cc4a677088930c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17946349547f49a26ed91662591e1bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e24153425b008b0b7878b58ac77ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77d3abd86e81abb549edd283c5212c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d3071c7995bb35754f1f9e3094cff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a91ab0c5280d72f922a52e91786847443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dadd44c3a0350332583ec593c2e89a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0ac1179616804e67df534258ab32d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c350b48f946dde5ef0f3eb0140621b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3709812dd2855e63fff8c6e51c9ad71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52a84eb47c1ee57a83e2f739fa743b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e78bc2718855d112798e42ddf3252449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c78bbc3ab8cc4da4452cf0141f4a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d976b0058e2a13c27e38685214873451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d5e9ad5f9356b5b00e0cd1a482b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d684738bd7ca2490c8b590f83757e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fba9c2986046d86e1d7bb7472ac5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a3280c1a2e55fa569ffea8e09cc7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b064bfd6152ba6d293dc6d68556b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b70d19a8fa7e92bf327b95d2972ef5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ebde6856a141407195b2d128534f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1269cf077c7fd9add28518710a4ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97e03f3c7f35fe7a451034af5373a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb354ea9747032a9606f8300a301b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664332523f4e076375687f15212aa8e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796dbd2a2adf10454cfd3c734aefa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba0f9f09aa5ff6366158cd33583b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64f091caf624b8bb5970b238b78355465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891a319e6b52c32e13ed235561383c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc47b8300e50c0df2120928d5919e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e7027b4bffd9b168c0e3ea5c8b9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210159299aa91d482445c76d1b98826469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10fd56891c42bffe4e8bb10221e111470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e60e1c3fe6751ca80d9a97eafb959a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd5d457b6852375d07c07a5dbd8853472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd675ea5bc47ba9b8302625325206341473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e8a283fff1546bb8fd6ebfc70f09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2335340803140cc5dd4bd486d66916475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1732609329fabdc01837d23b8235476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf1e4dcf288f81b3ad4c2b220f197477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d045e5d5526b960b349bcdde254c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924e27707f6aa9fb93edb92d5688bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19ed0e8dded71b62e9e81bbecee05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0859c34314cee975f418401695945c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be63c8b503c666118e8680600b4cd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b6cf3a2b5ac90ce4e3c3517ce314e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0351ee8947443631ee71bf25e087a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b92724d724b48d2f0beda5e4ab38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b0b0d20dadf300ab8167c4cdcae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57de79957c9c6453a756759fe04b46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80562d7381415ae187c6e60fab63bdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f33602a2690de7cfa3d7d4495531b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb0cc82dd6ef0c44ba545d98c84d80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04617458d807226ccacde8123473072e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903306ecc7eb296ceb7dabb3d5e2390492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d8aaa19410ca1e006c4755cf3b71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b34fe046f44b6b82c0ec065a25dae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4b410474f64638c019632b7dd44b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c0bad04acfb3f878fc464ab2d4f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73efbc9247199c52da2d34f68d66f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3538a83836d363b2503b17954d8a4e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15318115d380a90e69764349671e8222499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1098f49fbb2ed6fb54bd9ff0fdfd0bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f27a4795631bf05ed8b32b6276d584501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c432d4f7a3315bd170a2e41c2986a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9da7ef21ceaa348ca24e655c0fa38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7c84679729536b7b07e763978588504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8ed694d424f36e2ad9589e833a32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246e59f3877a81264b217796e9a2a2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923c3ee7cb6ded25c9d407db380120507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0722e633b547a07620d60993fb2c87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a1c3078b7368e116cfae05569ed2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256fc48e32b90d66f52c64dd33fd56b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a71a788ceb888c0c916282779cfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e250c4bd34dfbe0fcb235a62c055e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae2b6fd3e8da7f1bfe75a5be46871513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f1ea27e29584852b0aa32133a3e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa31aef32bb96ed3741713d7770eeb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d19d4da43ba38fa5bb1b3c159b1b7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b849c9b6caa1fbf5f86433cc932d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209667bb3dea3d1ff57898d06000420f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415561e215b808fdac864e9a24b03a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8018ad38845354f31ab783a622a354a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509a9d3540f50d470104d9c445cfb55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee6fc6151e2e563b7d56c88a6884b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220919f56a96387a4161c8531edfbfa6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ccae5b32a469888276694950050d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccfa7555fa9a352f34291639c8536c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1eec7ae178f5c01cdfb410ba1d1ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825c17c0e03e0518158b0523ae02733527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc63fe2cc09ed6d72b10fe6843e2804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b65b3e1a1aa94449a14066e8e70af3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b02cfcba27755cf1381184dd4a0c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674087ed7c74bd5bfb57260c3257d318531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43692f5a101abf38b21dd09cbc10ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9822b5ab4828781ae2e56f73ece85e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16428e4b629b1d746549b63b82294c3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b8a99a765bb4ee9d3768fb2d6d15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad40a66c5395d047995f2c07066597536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c7f47d9efb332e3726c8e1ee4bf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b6ce33d366ef09c12ef6275b15048538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127af4f0cd0ce36a2f5b1e4e831835c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b2f131266ea0b6f3bcfc7d623b77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5ec921d463d3f4e1cb907962b5645541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640e87853a62451a3dfabd477cade2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ddc8e0cbe7d6497d4ecede82d58f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817474518b5d1e21318e3db506dbf80c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07831cdaed379eaef9a9c4ced3753a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c70672b983528f1ccda78bd8c3c1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49511925a9885c51d1d9755365cdf27b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224fb67096a89722580abce4535fb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5b0342b53f9d560ef970d76efe5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7e708519a53c9403b6b812e95566550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282affbf3ca6f83d75c355fd1088e83a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438e7108bd3704797b4502813a76e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38789403a6bb1936f244ea8c4ed96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c861b37aa9f31fae7957c4f3cb9c36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7244806aef981ce516260d9eb2d7d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1225cb526f8618135f91de61b0d134556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6050232150ee00260eb5c0d532731fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafa76fe0071beef5a280164ed44761558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7170947215d445e813d1fc6ce6638559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b290bb57fcbeb372b4e493299c98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b29ec96cbecd1b16e24098189b7689561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a346e892e31aeb8920f72ae0424638b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbeb06b9d978dc45b5552f6516524563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ab5dc78a98e2e3f6c481b84acfb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0554f7f0b802f7c6119697d880387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a7acdec5055af0ddf2b7415158610566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6908bbca4dd461c0ef66af603271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a95a747848aa79dea2aecee6998c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff74334f18168b5812a6a99b3436b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502fc4220f89e7fc4a74441286639e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800874a4871a1dc880e884b0a07d4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5357a1c5f5b49e594e3cd214f6a0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae851fb2d808b5d5319d0cfd4ad2807573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84cf95cd380d3ff30348e9519ce26f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4fcc71fcbadc83df9cd309c8a432d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9750b77d6e43b527a40b324bf79db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10d5f977f480250d702a47ae1e4303577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbbadbd739ff76b408648ff0b6839578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8587859e6a1788b8620a9cd6423872579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32333c069920429ae0fab8ca41b8f86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34643a02bb9d02fb4766f97e11ca1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad407c68f05dde5b20bfead41e63cac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25747ba41c34adea471050a800e722b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8ef091fab060f571da2b0eca73a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a18ee36aea54d87a2a2159f2ec4ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153df088b6203a3df51751daba62882d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e71a3d24c757072104b2ff20181894587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0624c551e662f94dfde4eaf9fbae76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af529715883d08df40f213c4f001df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7a8d1c648195be6d8b26e35bfbfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d272e1e8a96c2053155dae033bc555591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2d28c1aeec94d353d6a0c7408711592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0306a612f041437419a64b62fb3a4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58902e8cbf6f3ce5d220403aac54021c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258837e37597e78a074b05ee1ff11c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a3f85c0e27c8e2288f5b8ebb04c05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d2bd807674b2fab0bc8a55ec37d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadabbd4b2db3bf168be2f5e0886988598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a6c4f46fbb70eb214fb8bee1fb7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad878a52c9b3222af5b1ceefeff16bc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afdfcbd9d19a3e4dc4ceddad8aafab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb3aa4e5082a3ac8d11d96afe3160602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9996ac81ca5357e70933d19a136b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cedf094c1d2f2a7655e75972ef78d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b8248e1aeecce91e431893d715a64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b3a7bd3a726b6eb94802349017e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3332d0316056b6c0546539e29bc8348607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ea41770559a96e49c60a42167760608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9598ab6cf42581f7c4f8695d2222609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959383eb1cf3d888ee722f50536644cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caa6d167bd470c484c3a7bac900aa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1984ffb9be20d98aa75b9a47ef5e1af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827afda95e7f179e80ec0ff17eb748c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ead9248d17fb836bb604e85f484c87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60ff74958b00de1f0b7da101cd7aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e00b346947f7df3dca7bce5f276fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f6e754b861c52b703985487e5c70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5339ca91d674ee051f71cd88d2d41e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b6d05fb6ea4146dcebc1676a8280619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21d394bbae1d5580324b72a256c02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132fc63cbade41aff789c9a63dff53e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f1273254419c58710785fd2e77a54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8ff8e6c8baac958d4fbffcffdd313623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbedd5a91da5a04591fbb6b3d6bfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af84d3840367d76ae107da5c766b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64202cdc85e673774aec9aed3d4dcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa59b093566668eb67a5e3ba06047c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f71b867fc2b454e64dbaa6d7f5d63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a0fcdbb3badcaec24f9be090013c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37009428eebaefe190ad6e568b62f21b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93ea654ce19a9ed94f1bb43d55d37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309978a374b18435d40d005cf126988632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b120ac1ca36d3166d5eaeebcbec9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4e258f2c2fb4d970ed0f11888f90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b711998114e8c0221bfafec1a94a0d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d7af98b8bef43a4882d8fbf60ce5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca826e3db9050b7eda95b589c315a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98ef7b25561c433e0d947b3489bd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca76addd88a6e9a7af664dd7669680639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a9d0bb46caf182c86193fa7c3777640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e11e1cccf734a17647f3ab45b8eee8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b01dd598613f21bb0afb78c3764f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f5489ca8b38b414dad59807b5ae68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186991c973b4c5a41d9f01ed4210506644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>