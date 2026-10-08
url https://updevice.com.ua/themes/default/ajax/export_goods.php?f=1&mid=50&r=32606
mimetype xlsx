--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2329,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1971e80588ba29c36a4cad531295cf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e0106fc48e637bcf34706b5fdaa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14430001923db7506e97859b23f974e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec37d17f3821e2d8a7292a1eeb6c5904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5f173560d76b94101db0acabada785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcd921b74f953c7ed65285b2d664db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9943607b8e625d8fb611712414b7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac16455c0fd8620cc1ecebddc2f3f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479afb2c1d30ae1fb1c7e2f86fae64e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47e79491ab0aebe28b2b05be20afc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1c3da71aa541d54eebc6f1da739811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2bad75a27b52121bb89c6b3ec7d2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e492fcf9ace11faefe70563f4a3d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d29ba867fa0630634e7311461bb1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e83cf5858c52cbe9bda928c323fc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77edb578ab949db76f15974a71884c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e6fcf1435cc9893e24389b896272817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c0718002bf66be78889755efd3f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f63cb226682b1153a00f423aa32a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176e382a040e65114bffb10c48aea9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253b2a0ee8ec1a4351bc8ef0cd121521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ceaf963389918fb0dbfac14dfa2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd7cab06522252b335c415a01b86c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea20f0711348e04f989ce3343c273aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd609ba954ff443de35ce14e3f7d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f20378b025aecceff17019744dac1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabd1ca993a8b1b5f22dcb6a9b0bcce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32c3ff60ce1aef8c42211515920c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fef5920dee15dd627f39ffd5de21829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423729f0c59f2aa5ba5db14341ad91230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d171d65b041c1a4de72f8c0c68d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4882c6c0912ea2e93ae9e34b69d7f2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953e01212a386743090f2873666db033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f932247d90681c16a1f3baf8573334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc86c1fcae5d0851acf8772c58c6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e488e4985c116d6511bddff0796136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc461e7d0c5d05513b27ec3506fa6ada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0029223fb91996bbc35a3ea4f982aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa595f634442c10c92cce5c408b8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76dd548f68d07f91561fa6cf8ca8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae9cac9cbe4707f40743ca2d23585a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979dd498b879833e59d448db75aad6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9c459c000689b6608fd718dc820f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a252b9e8d1a91ce7fe96c19fc1e0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2cf2466f641638565490c9ec43e7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716baaa9e596a505830058e2afdb05b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e9d060e655f6d55638a7d8fb17c3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73b3cecf42670f5aa051f691b058848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd50fc096011398953775d46a67aa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf07b3f8bcbf304b344e7e0de322650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24850e83c04558c4bca06af12236f0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02336a1adff12c189ce78784e707df652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d3fc7d18103f7e24144bf5a6a9d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbce4eb9ba8b0bc5a4e644c65485df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be806cb7a99e1691eb38558e4b4e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c5fb6b160c046be6cdc465fded6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6a90e60fb76cf386fee5570a942e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ed67a62e1a54e271ed854cbd394f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873fae5ecdce0d00ad2273dcdd300ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69b304943323aeb4bc623316dcbae560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82c68401961a8b9dbf19e4bf51485a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937bff257b73b9ba7ec7c5452096cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60dcb5031767dc8ddfc97f99ba831b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38de78c426d9169d79dcd02ea3a5f2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087a693c23e8655347af9f4147d7b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b430849ccb069aee6a4336089cf48066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35129ed5106be955223306658157782f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a98da743e697d4d1d9d3151ee462aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a497cb75cb31d4f8f0b0362192b317a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387bc82ff4136817af54ab4fca2f7e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0627e3f7752dff7ae457b81549dc0b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7e95c35b0ffe4d9ea83cf9cd455572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c01393d45f75dd9d6e2b15b5aa38973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ada723430ef4ebf2ab4a47b36172d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5923cbe538eb32499e55b0aa4156c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f81cb642dbf293dcb954107ad7b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2392afadb87ccc75279b24df7c93c5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35309fc054f337f25841dabd4a33c5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6c17194a7150d0418658682c148c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d06781f7c9d91dcd4cc615e24c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c0f00654c97f5d212fb8f687f61b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1eb1549278cee9cfd20ecec9f7a9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f8dd23ef1bac728afcf004a1ff26883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75276d1e4af7c3915034ac03c0fcf7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf6405dfc058b0120dd102dddbc8de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340cd6ea87b7a0ebb970236f0c125ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8464db834dbfde6f85833f0c1d976687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4728d6f5b434d427ad48cbdde57590188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f4f99171af532d00b61c9585604689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a1d77de2083fec0111898ba0c73d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f098dc409376971365a612587dc4d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a9a36538097a6b8d07f77f3fdc14d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd136c1d1cb0e45f8b0a693587ece3bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0bca8c9d1489997c6837766d37eb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aaea3fdb643c59c9012ca1cf77b6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84a1fb48001b1eef5e5b7c6521369e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b15054d3aeb33c77e0cd11bb30ffaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f004948a2e8ad8f5e142bd10c9a19e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af49ae197860c10a874cf343638baa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267e3774a86738bfce6222eed0b41b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c938314230f61afe384255063ac0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad414a3c71ebf8ec290a2b000e4831bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f675475b5e00c9980aa13e17ffbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909723755228da4e2067eccc54037141104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c186751e3cf1fa760ec8697bf81fbb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe5346fdf4c3ef5ada1c19549736e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f2679e72f52e56e260af0e3d584e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc0699ff51acbcada640dd358b0bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a7aae9400ad1970bea344f21a597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ddb0b965ebe3c7484927e058c6e4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ce0bc33361bc7108c4fa86308214d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29107d3093874efebb7ba8c4f98dd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7676f9a72755d4f0da31d7bb461f50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413472f0175d1e2b48e54da2b7c30fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ebf5a0a15000ec2a9440f1a64939c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab1d3221c0c3438443650e8a23c207116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c1f2efcaf4e4f0be31b6345fe983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8ce8e50f224157bdd32666a829a7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a12585e54ea3dc852dde60343153b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61915d5560efd04cd1ef9b10256dfff9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54f5ba24c3575eade7855c9c9eec55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab38dbbcd1f80165b570c9b2ba84e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc124e5f5bbb47e029d333d49d2d35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb92081aad92ea0f2b86ddb932e758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d649b598d41585893f525d7f70c18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930e381ca459b765023aac7eac04212126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67ce651a3de3f0e0f578e8ecee1e67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c0d8657837c9ad63c1e27d79dcba7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f0c689ef63d2a1f900bd84ed2556f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4298dd3366a60357622128c6127ec9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144a7e24e5935f5dfbf8615c0adfe3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240b1bb172441d548387e98291e220132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0931d2adcb913e35982983027e910133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9077f447d26aca96aa9088e4bf6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a23194618c45d9dfef8316ac3949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef97369e704650d28a4f1ae379679136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20408d06a4854f8146a2ca086dddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e592a76f9eea73ba4c37a51ca91633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c5ae2d150a09171cecd9f6a544ea6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d4d9713c1e2d470a2500a6a4cba1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa09f70b6e32ef8697bb05e0609b7f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35de8946ea7fba0121fd7162b11b4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3616129c4fd0a0d60e0140f336cf3d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a080dee49355b0e0154f3594aa9ad9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57955d7b515ddd09113e64a5a5cb79a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781d85c6f3c6fbac9f168e47bc0d47c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c61f82456165284e0c88a9633c646147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c802010c10650b4d41ffb15b12bfc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f05ed5fc3e3419657dbd08518972f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7c37078465c6c5b039a41006438c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a1300a26f850ac8dd4422d21b79e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f12d08d890c41e0cbc4465ad4a87e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040873abc1ca1771179c65ae19e5d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494fa2ab3c4834777d77faba4b1a392154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35030fce380ce8cbd3aa7d3bf5e2be98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278fb7ddcde2f128061411fdd6fd065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14186fa99f0c242445ea7fd4f55720157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab3372af896e02ac833cec0a0bc055158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070088b1069d4aa465db3971c50d909159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e6ce73d63e66ae6fdb09dd3f8c63d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16956ffc14102f730ff24fc1fb2d80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28cf69e41c9dcd184ce74df334381162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae35fef087c8f6d5c57ec5960313ae2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99613d107b5f7d2bafded7df452dd7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc354381ab76fbff4aba700c867ba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ccec04c8d236cff94b8f029de9de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a63995630f0deaf825218337c2579167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38779855deca991e80e77316256e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968d5143b3053f1f273f4bc5df85a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319883d266c4631031d3b8436257c644170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc139207d8bc151446b0ad5d8b8a83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d566cd045aea3966e0a6c37ff3329c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb77905a75d3c368c563d52d9cbaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d326edf020d3767d7c490b3a2264ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a073a7e4b0e3890737dc63e279d1d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a29399de296ae582fc82e684cf3f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b607a49283eb72d0603bbbe0c6a64e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd467a334db8755ec380ce0cf4eca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586ff91c8ae7c57c87b360df5a36482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e708e3acc5d861b5498066505730d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a50b43872a6f3946cc2c3ab31982181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d957798fc07265522fbb8e14d3e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e942e351d59130977d8bb68883fde4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b684c4cb44f646d82e4dddd805be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d15b6c35bd7c780cad0e5833fe6ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be3e50faa0d3d14434314a228173b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c18b8457d48a98144cc5dff9185e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba35325766ba3c4b12d690e662327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1286f4ee5359c1a30aacc9adab153a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0784bbfa0872293e3968a465d0a47d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb311883996ab201327e36a94aafa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ce78cff8d61a279d268223778161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14b56b4a9f2ff36ec7e09555c88ff9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb935a6f750600861ea0554ee34254194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed28f94110e1c4e71db62d10293f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878801dba466a9d7008d451aa436e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78bdabefb3ab775a636d1b4a4858ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d7266e874ea742c3b6268575a82e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f0d410dddc9a17e06183a0aee85cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431434a991cf947a4f63fa82e90456d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fed316a712705f1148dd96fd5f167201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4503e5f1d0a19587e99dcd4fa1e9c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b62d2f942a98b13effef30efeb07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26340c51d3a43436df9b529349c913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d343de243fbf5d518c493ab63d010e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee9a4747ec47f80eaa56166516961f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a676e18eadbee86cee1a78c90e43c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28708ea2abfa746b2a01fae0405c0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a2b7b10cc09fe13c4bf3e5b9b6a64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ccf726cf4f809b0c1129d98f63de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3caf74b0f9ffa988397c276e1503ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ab6e4f68f883289a6502e56baeaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372b05d472e05330d0a4417d3873326213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3886f15bd593a2d8ed9220a1483dbde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85901d6e50622f664bed84b84bcdc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2b64e31afa19f2333e127ae8e0a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29281464e866e9288efc7a11f878bf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa64439124cc840014b1ce2e5280f49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b647ec3816c0a119cbb4dbcef7904219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db640dee783d93eca221826f891f52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dee9fb55047551371d20ce1079973221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c4f5c93f84dd321b7a64325a9e427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a3e031cba0548e518d1a5836efb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8e558fb4ae78e91feda7262bbf74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada4604a37a0091b555cdb218cb7f38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae18c7771b2f5eab6136ba4fd7d68c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7a69e9ea0dc4f9da0fcfe18c9daf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54e6e9dacc355a824bcf5869ed406228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8a0bab7c088de04a617fbb136786229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65b8890280373906c91d1e33a320db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75321ef5b288242a44527ea0372bc19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbfce64da8c8cebfc98dfe9c32aab5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33301fed3b6ccf74da56d84bab5b014a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad20204da1b8facadfbb6771bc331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cb1490b93b6e685d7454a30b5fd66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea380bc85efed3f9ebc6b20917664bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483e94f8f6635b4d48631b09ac37e56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb0bddd1ec1a8d4be325597b70740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c664e531737d66f1f208c8a5b4b60ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45387ee0ee0881e5afc1c43130634a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4262d2b02dacc3f9317721581858150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f500fab50b0d87aee598da933a32eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3613b3ea84724e696141237b9ab9240243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d96d06ac9e5c20376a9604291cb54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346335a1540fdd1f5c5ba0350d1c1f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8c1097c9a30a7e254373beb1f20b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273df40f42c698a7a9c0ba5931d61ae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac368fe54b7455debfbd421cbad384f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec818d1e90b829c77da5e63e121d4a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab284af29a697767c0d8af1e258fd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788fae3c8e4b76850afa1feec02d18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49d5f5a70c4c02d9537ea9c408832252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05241bbc6c7aba90b6bd49103d1843cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232395a6c8b96a72e99fadefb6a2829c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758668b26ca3f48388dd4219925868255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327936481788c9d4fe7b42926bbd1a82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c792cbe774627c1f64d5c153edc1fa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a60d667dd7b59a12dd72cbbd4230a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b11633b9f31e1798df1ab43d68e522259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6deeeb7fe4ff4a9e51707c8307bf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cfe21614b47ff538da9ed25fcd518261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d5da1bed2f44ee675ef6487c226c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec365849a51f54d8485967c99132e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35d3f342759305f9ea3a01f19c79e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9e571ea6c432befea6d99fa2f118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9c7a437b175d582d69ea2db19f4b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed57a86322c0b8dbd4bc7e556e900d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94845e1278966eea14f19e356685e05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa537befe44efbda4dca33256928df8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a66561d1d51d3bda4fd40343c3c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d862b1d1bc4bf1830356bb5e3965271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf3aa7fad28923bd3b73758c83d16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b723257b48df55c6eca32dc094cfab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6e6e96419a605d8be2f2cf37ddf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac74919e6968ec28df1165f6abf0f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c39b7016baf98fbe49990a18f08686276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da3b56f7da24a0c276851c1f541ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7d6c5530b6d53f7a88552d93b0b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8156cf31a2d7c7ebedb0ddff20bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d334b6e47663b8b929e102b1bf0194280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b64014da204489ba1b8391680fae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ed166119907bea24969e7b7cd7f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc8dbf19021ba6d4db34f6d26bdf2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f97fd40ba3c67c9ef7c2611193add284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba956c5fe050c8dab407873353c639285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704703c5f503e272d2813ec81f971c3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e044c019d144e70dd8773749296f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69de7456bb96a56ea5aafce48adf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b91fae1186bcb01a0504177014d0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4084798e05c79f9331210e157741e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080a6f963699e6c9d039c40c6c1ce1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f16ab26e0a01818ca15ea0605291c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c952fd77febbe4d28da8260679ecdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca399196d39d128cf0f08196dbe3356294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12363c9f2350e38e6f72a11f84f308ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea348604eea40f9cecfa48982b5a8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234b817dae08099204ca8f2d2ef5c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3239a3db5798cde201a8677888381be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd3686983eaedfb54d92a8a8ead62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365499c3eb5f4c0588c6eb80b8e2499a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02162494ecb865a680140b3430d819aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841235cb76a6026fdb9cebef3f1219302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac118d8779d0ee779fad3b2b883b0b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb946b7a0e3f4c21a47446b889aa86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0b68ac20ef38058792006aa12bb13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f11164791cb72b33acd06a30576529306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d80207dd5c8d31386afc614009eb44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ec914bace268a97f0eefb56f8234308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e084de2397dcf7e9ffc269da7819df2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb99a8ca23213eb63822e7cb029e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a827eae09229be5757054b060009311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2d84e05a03d747ddb73b8a911662312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd21603b4bc79049f6683a3c859487313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512c51196d3a2a08ece5f27c4053da4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf741e32f81658e9e5d307fe8faea0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b568085d484e2deda950d88b329ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186431590aff78c57f155eea3081cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c014dd9c792ff1f466cbe05da1b3e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5d95d2f37c23608d9461d42d83062319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a1675540e2d574eb28562183729b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb75ac19fa265bd86b478954eea3a05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcecbfd0baf529226f7b6ec96fafd80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58552b2dc2df3a9693c3ac26eae2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e94ed520b9e0fd379c23564b9f3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda712b1125040c1535563f9baa3730325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e0f0ad634dd90597584311f12a68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b931e946cd75380e7f3ea928668c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af1063f4cfc7b86624e6a583d5130328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fb6ee89bf99be80798e470422901329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79a8505aa2ac6012ed3fcdcddcbed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2d65b9f480e506cce50688cf81c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec43bced260145243e2b6b86fa1d4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22487b9f47aba8c90ac9b65d8e29a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd67a0c2087ecdef889acd8d1e20c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6c905aa283498eccbcbf3d231ae73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa29bece53a445e5c696ff99eb0d6a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d883ce3cf5defb755ba070638b6120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac7ec6136ab42278117ef21d927560338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ef287893bacf15d3ac308d0602bed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c60f8749731104332da12ca91d6ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b92e50780fe79e340b39c4468f285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0041c0c03d1a6b73273fd83512df898342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7df83df46a70efed80d51cdf2e7d69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb6fdcc69a7ab23af94c3752f12f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6b03258b39e5fede459134d02ca0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af811464fcfcca6acb7b6785cb9f5fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908576385304398b54cce6814e0e022347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8ee55e5a1cac0bd36203c8c411136348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c157bd00583a460690862e6611070349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0a853c2087ca6c4fee0bb07da1fa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4156f4e3374a0c65dd264fa87f4c2c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c8821168166c43eb146df9ca3d5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f1ff80d867e2f18b8824f83eadec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555e51a5c251788f15d1fc493f553c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f84aefa41ad669cf069deb03e3392355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8676d6d1b8b418bfeeba525b2f28d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5fbca8d64d84a626a88b0f165eaf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f082bb503c99043ced89ba81d7e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c819963b0ea778e30cd96896bce1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac695e02978cad752002b4f2bf8cc2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79baf7997e878635a271cf1023f001361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fefd34f6e1266cd2f564f074d33aa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321538a7c1252bf9671070888e2d083e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5f1f1e3d11eb13aacdb5ccc501c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5d4570110205cba04cfce6fa09fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e1d76f95fc27ca2b3dba7304d463366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44add44c88947ebe90aee18d4fd4d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23bbd39c0308f37da31cf4807bcaef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719d4924b38dd05b9a28e7533a15a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a213f53c117ac55354605550899e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059da9fa412dfcd52eeb3a0518607c73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fb3ebcfe9fa5800f5473bde250fe6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b66226f7fb3fb3a7fc4e9e904c03a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0342d5cb728b8f75bbff91d14dd3a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32cebba05ece14e72348a2645e1f64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20fddd19a2cdbdd15d37b79a173331376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9255fd48a2c466a986313f4e51dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa261c50a69b73911dadc143af8fc04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83839d31608325bc98a303963aba25c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a960c4d5b5de63214bb7a318d06b9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27226b3dd1fc1d8ec88471dbfbcfe8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75443b12515ad38e2f39eee92b26aae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42613c0f57170b8e9760680fc105dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5ea6627d8bcc9de13b832cd48a9b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099747581d182f4ec47ec4ce4fd2fae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5e66a818bff3808c9173eeb6a48a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03415102c2bd3fefe3e690db502361387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd80a1881bdb8cfe1885418f0d86fe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ec67fd0509aaf7df0bee8414ff77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0819d2cc54d275386360a318a8fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a327d1af04b4ecdaf7005b284663391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab820f1352e8e06d2463f90021841484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347efc657773a90332a76ce7fca492393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67653ac5c68d95f9cc92f1f358d024394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8eeb014ba53b22a984a97fba75093395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17e1d403904bcf1e1397e0f38c6c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125da6b13e3da716f924189799c53a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e619f7930bcac27b8932792257040398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfdbeebe038f07ad0d2119065da7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285430664b5805899011e88e1010bfbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f20e99b499e60dd46a8aa0ed2eb5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ddd338d26104eb7551f2d72c0a511402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9a8852b1c5e25112985cc4b7806a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a80cca6d7b4a59664ff404a108557404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e0329633bc186a36f1681f6d2bbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12eb38bf25a4e8c26bcbb5ab8d36e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ec564e6ee06af991cc2bd4895e5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed45106e5ca860682e7a195384deb15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7deee86f6c233559f360bc42f68f52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c94e2f9e1e78514a94b3f81f830ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e72ad04ebc7ba6a8a362a29b8bff7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320ef5fa118432bf6454fb4e33fde2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea52854f05c8e85b50d255726ffe92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f03c7215bfb3c9d4192184a0abca6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd10aa4159a54b1a9ccc0b0310c6d46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7655c86a8bd2f0b93fc9a76d577e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ed91ccf706468d3c4c5d13c57787417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0c8290ddd938cbe150d9cc23ffab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242fe3d5b1d6c4a7b06e73267baf23b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc8f881e8554113a8e36254ef73096420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1fb998792b7f4293e841b00b39adc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3fe6a188bb3993e1fc7d4da24430422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef0a07e135acbd948d3e15db05518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a2b39ced1ec5bc7db0d9bad5fc396424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2a5c6e05edbe6e11e18541c89fd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a977a2a077098a1cf5522becbe75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0328c756a2c66bbad916f4e6be3bf3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1254e5ea9df81166df892aa795c8fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f91bb53ab404918cdce5d050f1366429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaada10d746126bd26c21e4afe4d6eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d8e997c7f77d1d3e037e3e321bf69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daeb2470d375635c85ac1247c23b20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4caa9a451cc1790f7ccca3af024ed8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabbe24b0df70cb34cafe1df98738e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c682b53ef5147a0a05905df3395ee92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab474886a600a50a7ded6cafb5b4bc78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922caa4e6e9a36a0d475208dc2630ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736cb9577a38ad32718f8410a3960b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f5799eb8f34b09925a9bb705643c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021d77cce2342a18e1eedf8f3c0cdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d3e54dbda0195e4ecc61e3e4ace6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4da1ff76e831283fe68a18f023b8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47102265c5ae5dd2917e10edf1b8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd00eea8c67aa003fac0791669f579f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004219bc339e85b173e2329dc1b4d267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fa487bb4be9cdcc116d967dfaae87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6f197a7f16be2e55dae85299934d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9fd4262a72398a76d3e5235e6f5a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a576def8e844b1a6fa2b8230ce1d87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cddfe2f44bce97a9ac1871930c7598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38cdafb7264a9663c443e48581fc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409b8468a7f4ceb224d6690fd22bdd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0a497349f6a2c647852c1ccc4684453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d89e64ed279a3b01203776cfbc1472454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386543e5d776c0d569f5a78b0577c0d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bdc7148b548c94af5c03aa14cbb6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6560ede2bbb43ceada4bbdd0ea248457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb34e14afa0722dc6ca25322fb5814458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eaf0f8e662f224183b3bd830ab8cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd207f4dd3943f2fa39d4687c2f742b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe0ea8f6dec7bc9eaa7d40d408095461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959ca4bed6def5bf1800b059e3d5e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bcb71599787bfaa6ce26855be8070463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbd422d5df56ad4b85d9ead6855a33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06aa52240533926d5cf7fa2b302683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828970117a468f1b4dfecb0e4b54066466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fef585234721871f02709bdf10150467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8365d49c628adce0a33605fcce2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93552885c630f4a3810b98a5f9fcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58f2812f6e796e05363004f1ba3c4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935104066360941cf7b471503b8d434471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ed6dfe66e0b09ce4fd0b133a14fa1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a855fd3d6b89896171a9c886db8169473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52388ee7fe8fc66a454be9e6bd9019474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88af820febc0a45f2ae5f5f397999475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90efd15f7474706f24fb1b3503aeb06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb734f4c57237cacef573ff20adebe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212716a9815b83c3822da04369e96e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065efe3217564f4589c52f0e63964764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2bdede8279344b7e6873ceb6c7d2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf267a3123073c5f8e48950c32652481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24461273762fc78555bd7e76c13cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f220e4df3066903c1ff8a9552208f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1fab116de14f4206ac565ecbc175d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982fbfe25dcd9856154ca9187b2dbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439a489b1fd6f31550f7ff504ba9dc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5490443d0f211d0db537392975d8f9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20707d0577b952e84ff76023ca79621c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272093477fbba1544c671f0a49eb10b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0bb2c605e2cd9a7cc0a2f831fb57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca16662496b0760bc01829e203842d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18be0cbf4e698ee317c814f4c083e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40df3e61121593639c4332a77ecd3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc71e42355a9ebe5142858eca8701c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a567867d6b4b37dc083628e6ee604e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015816ed5a4a7e5ab867a367ceb739b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3cd6867f89de325a6b9e894f949b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46602b97931adf6c128c46aa703c986498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8021ffefce1ffbd8b6837c83cbfeab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872549b7fef28e47fac505542852e1d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801c6b2eb84ecfe7ccda82feca07d7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4849d0f93da54a96a67add842ff70d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e015eafa0a0e0538f12cd9f71f3ff85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70a45d21e45aebd6ec3c15c1bc6a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e96cfcb4dc894b2bfb9ace4a69bf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe664f8b3c6af20f13e6f1e31a1d214506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fca9971e0e284c2e764ccc78d4da7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aad6864f59f2c55c4663096a33458508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd22fd8bba3476150548a681e145f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751963679f0c738c790bfb7029681c1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c27d387d01fc7c951835ad257b6fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb650ce7bbc866f306b91f5b16896cc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a541d5d46effc71cda928e5913ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070661a71bbd6da0e4b06d2ca91a770514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b454b93cbb355d72a24f25e40d6e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5d332c3dc3794ebd5a3030be918a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3083f987e608decf70dae4bc35d52d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baabd78ed21ea088ecda6185ddb8c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c8424e2a900aa0c86d200cdbcfdfd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9658e2d68b7448e3d32284cd3d1d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e37f430b52db9dbfe0c8a120c4953521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cbfb2f531bc1eb34e725df18c5f9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9760ca27b15a7813448ecc286d515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4cd8479a52886d17c165d301a3891524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf2426b9f50c09a9ea95489e084ccd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5cd88a4e6d346bb784282d5efb491526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e8338cfb84ab79d0ac039e714fa98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291cbd35d554da83e2ff5831b255f8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ffdf828bc027a2e7259e335463e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec197e75a72eee3d85cad169b0e47d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a506e726e53fa3663a9c685fe843e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935486d5e49f53b052c8874927aab25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb5297879cc4cd086c52309c6a560533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7c1fc95f115395905997f33fe3535534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc5841c70d4b0c8dc39e5206ed557e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7121789378107b3b6fc18208aa00a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9583cb2d1ffb1bf4678cd57133854537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b76a96620ef8fff56459a420e9b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9844e3b1e75a65ccf7267f8ea64068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3ff0a9b336ccd3da0233784a5d07c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60e06c042ad5c1a0b21586f5eeecb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff784ca2ebb4fcef11239344c67459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e5d7937646fed1354a508808727a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c06a85d27229b4f7e0a8716c0b22ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7cc19d7011ac8f5a5b86e56ff305545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f07ba0e743df712dc65554562015e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af2f78850e3ccacb15de23f37e64b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40cb95c4157f9ec49625543f82e14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932904bbba126b0b58c955f4f569cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668091f2c7c6e8d5615e6d526be3e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6b3c474f9425fc0781c1b9402f26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c0d092cdc9025802fc78ce24ab86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd10ba4fd26f375578109ae51dce34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fdf73c9ef3de3b6503465772ca32f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ff15ccd6b6e062dca9cc3f8513bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b99154dc59d047df797ceed3a5fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c42ecbbd21cf498acd0d7873bb93c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728023690a6740ed80b210bbfd8c9421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1920147c0223d9d189f084762dfa6c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4cc425fcd38f2f1eb017e77288be1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a813b1f62f775d16dc68217f577f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e175e7c99a054662eb19b873751aa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140186c476006e4b0f20bd7f5b72d65f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417d2cecb0ca232d049dffc0f55b54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5ce2390e0ed51b2aeffdff8358dd2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b3856065b84896172d4b23a39c30f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487cde404d32a78809140efcc5adabc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b98eb0fbfb34d82619b0a7d33c5385568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc10b0f5cba394a8cd0d4bd1d05b906569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e817eeea0489132ceda311fb1d2498570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a111d2b9f6dab616b9bb63f9ad2beb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689bad26c6b62c30802f2b7765ffddb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284633005a5ab8804b7d13d647f1efcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f40f22c56c48521b66a2c481fa2493574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be862db2f1a0f226002c7919d51b33d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3eb622ecc69aca51c598f94cbfc06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe945f8ae22530bec033aa469e6d2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5755c0a143cbf40d83001a11ebc26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dcf64c01b8eb10d65d92e14f1242a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420526a1977582750d69012a78be1405580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5e0240dad2bd8c24a822f24480c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ec06abdd80b426e1776ed53d3ccfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75261ce81fb54820b0e24008119118583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c956ca800ef5415208866fc2f0e25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2243ca4d4b4582b2243bdb1b56cbde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0f1482c5571e6fa8876fba3babbcd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d416a2f9ec87b0988b2bc29250f94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117bb96bc9d2d6d53e87ce58b5dc8d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf4d36f80ac2c5280f6e4bc43514f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987906aaf99cd44d8e0a548cd6668f28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacd8f6fcc843a33b674b6d2c0e11af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc67cf0e44d9b36052a64969028666592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d899138127c72cd214aad8ea46c26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac0d8d1a8ff1987a75a45a04edaddf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288858f155bb2af500ded8a6ca02b2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba538310366a41da0fd86374afd6f66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf191a6290751b997f009e955ababb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67fccc9a2bab9b9f4f9a2fd63a2176598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb3aa0a9bdf5ad4e759800249a4a82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc218eaf43506a23efb952c95e07570600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb6b7a101893113a31e3e6613fd9c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19516e00f710f9cf7a54f4893f70c9b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559ff30a4499cc390736974acbf0a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fc7e90bfdeb37e629f82342827064604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b74e0059e7f5f39dedde4e53b454605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcceadae2ddc4a37ee78c077a85de1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f57d01df1e0e319d68f4a0b2d25b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85959ddbb8a7977ac9e8b8101ad3e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e381931a044f16374d8ab6ee162ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358ab1c0be07fcd6cf28205e1c50ee9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655eb1ddd7156c583a94285f46d24f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4486689fb0d4e75260dde2be5e89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e3f922e5a8f97fc990b3d3564aef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4958d8d1dcc6d164eaa804eddeb0d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae07507c1794fe44c0308378a7ea881615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96704fd71eeff71af1fe696b06e62a9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98974ff43c0a4aaa00c72291e1ece18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154850673f3a1add054f9b3f0ba20d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380e843fbf2ed7b01e3d06fb30a47e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c79d0c1ea80f2d86fac161fad03d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7364896d6b6e887813904eb347a6068621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c599bd04bff98f078553a8b8a5e98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20101811274b8ff4c5097dd481cb221623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78388fdbecf2298c502b05b60234894624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4964a421c88d551c3eeba76c2bd29f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b7619e7a61a5b425158774dc28790626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf5a4d05fd5dd6df19e7de0066f5fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035eac34f47ddad51f32c4a8a28a2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6177e083a3027f03a9c0cc3e50409f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba91b17b92a51398fb28890c288ec7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9307c24aac8cdc28c9c6deb677e4c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47132c49f6a47694764d363478abf4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aae59721278f28b8abadf635e7aff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a96c8b96b498ce84a38f70a7594365634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b593117681783205cb4975df115e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053eda522dbc07743af1cf58987771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9462671e923d0312ea22ade0119328637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b666e9bf5d5c77fc38946cacb5780e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1288c6136991ae80fa22649c3e72260639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571afd02804696f8f81bf5469a6db4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbd5e5f0e4eb3b96e38582ab3446c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849502c9a5d6b676aa049aeaeac8493642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21769e4bebb52c85c660c692a2d77fa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db45a94ef6dd5e231efd48bf1013b9644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db502807f679c67c7d225e4b4808c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf2b1133f9339a7c289cdfd38a82e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c965c55f19e4cb2da0f4fb2f39c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98a936a8a80fcbd051b736f3e259b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa1ddb56c95447aa7c69907760ef095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441711524090c87b195631ccbe879d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5da5286a89c68f840ef0e5479d2ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a51e36ed386f084a933fd3347315a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3f017e879ce11a291da54e002ba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600221a66be70b8de23029722d6feecc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551819f8bd457be2cb3de6346fbb02d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f73bb5e71c61ce1ff4eefbf80b3a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63990bbed2bf6023f65402cedbae513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dfd1c49749ea6781339bcdf4ac58714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9fbb2323626e55dd5a8fe76e2ed715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f105de3fff79b76e41d3eebbb3b74d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac8c9acd00d050d24852631f177a1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285f36a5b2f2e4e995a24ba0f22b4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48be1cac63054a0e6ed9b5fa33c6ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7b91ab82b7ec7da82d692664905c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cae394088e2680a94e32d2482bc8da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f80e37e0cfb06f408697acaa358abf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b78faae990f1a71e5d6c9bf055ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce647f0f34828416e2b2c14f04bb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa45af380868638a821afc73636a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3cfd0a02791b6a51695dec59276b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a1b385ae13aca91343c9c0ca09a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd1fa5d4577742fab02c49834364e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b65d9bf88071e1c9ccb2fa5f9fc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378bfd112dddbfb093f4e6e2cc5723b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991daaa5083c67f9371f53e1f6ec4e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47298717b2759c35abe7fbb702a38532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435a2a930c5e632f9f68a9a4acdd8e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e063f1257130a6d848daa0e74dcf3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d428bac023d129257086d8fbb952d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5116ccb12e4de40911851d9a9a8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ac90de095b73436e341015254a0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafef5875f05679633ebf54854b84ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa96c5490bb5cf549ba7f924d3c6b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a404c27a452173edc0d83405fa9ccaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26b04ec695bb6b2c11866f5ebb03841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb925405faae3a428ed4b957ba60d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506bd9f1954f1cc9422cf2a7ce8508243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cbb0d08b1fa9278085663d0af94d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd020e2860422f516dcc54626a69945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd0068086d98872e90089234fc266446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575efbfb5c9f8b2af69bfdcfda81cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030b2b46f0acee53f2d80f3c523a8d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe477d67b67175549539e40c9cb5d8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2791aa8cba48e4a9ce3cbeb5584c4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650caaca8382deef09f99af50520de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9d24f693588798ab50ac9a8d11ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102580f35126a3181d53cc4846b92af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9449427a3b64701f8ee35a036de0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4c4afe4189a5b09f42f5003413f7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b19d6c25f5ebc74f02e67def3132756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3662b4d0df4c2b8daa94e969249457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b15ee91265b8ce5ae2ea0f17c6bf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9048f33b883e52677012c53f2f3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709e3923b5a40f5bfaf875ffa904a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112184091b0c24d7de3f7bbd045270eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61021c396bf54e5730f57608a09694af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de6decb3f3fc3a089cb3e52cc0182d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f094474a3b1ff983330f5af973d9bc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f5a9a59c2c676ccac6c26ccf8556365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5ed15d355d628e87cdf07feae9a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e9254b35b21fa6d0847830aacde967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a693154a8acf24d31501618b89c3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3596655fc94a3396566a1dc129d3cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f78745f9c4bb95b3d034942eb7161370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4269580cb1e1898a01b2106f3febf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0c63c03b3a0ae1dfa51e3ae0a0af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf900eb717a9ee488ea09fcc8efa6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601064ae236af161633d2389b45c5cf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8e000f8dc141906d2e99d665d2d2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c40b0f1a6cf98158753454d9699c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8add90f1ea9402b38af1bd480b9e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5116c9f6588742d7ce925de6e3bcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d43104c040c98dd14e6b9ee9ab9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84d504d369b843db546ffbf981d9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3618f2b0f3af373a2883f52dac1f4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715014ae121d66dde7289575242a7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3907ff5b55a06d286a8b9d364a53583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f286c6d406a8c3592a34aa56cba584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50b0ea9b8b90b181f043db4ef26dcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e89a51f968d81664d86d2ed23b50d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189dbdd19eca6690bbc860b538dcccb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb666f32dac4a6db60f35a4e72fdd28788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf33028299daf169e963f76cbf0dfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121a087d30db8cfbeb7b9be730fa4ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08263d84dd95a75a4a5c4015684fac391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10df654c71a175c9c5c2c3518ea523f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86794289df774e4857f15d46474fce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390237fbebdc0cd5c668d01316f43da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ab0d11395b0a4e639e6c926f1a6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387c8a6e452ad9d80258deba59fbe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71c4f97692abd51c6fe0c8e7ff029c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054aaa377652c689c9bfd13bd2919d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394deb400dc48cfdd35648d631a24bdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc71778b9bf50a0a2d76d87147ffd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4324f9b9a87992bafcf309d94cec92c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdca63f6bbae7bd64359eedc1504292102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fdc22afe7739a37350d7cbd71c74c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828bd36324df7154f1ad192cdb02013104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ecaa28987213f95699998fda929be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311696c8b25dede92f33eb59dda02db9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320f7dde5e0a58790c9a5ccd155b84d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd30b75eb6bedd6147f9ad2ed66e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846133a4743c46626a429d254ab3655109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7bc08aca3e0c91b7cdf37bda78e74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d833dccfbb8d7834d63bb872ffefe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18177ba64c71917123e3fccfe8007112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16956105d5c32c019a80af56c52160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148481e23e71feee351adbabd986e4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce94e478b6d719c20778fdf52dc544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f384991d77a87e607c94dbe3dc673116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30908d9dc318495cbafbf84b52481a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d34373fbf3bf030e7c1e2c7a70914118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d829297e4b450ed7ae6b833877941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3703ad5ba3f7c56444d945fd51c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d87793dd63b3900b3e0c6db374394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf687fdd55265f8c1e8195fdb3540c0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba752389e33916e6cbb8014ba166c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737798d0d7ae47caf3755f4e914de148124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23324a033ef9125af61581ea3a96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a19c137b93f43fa7b3c617e36439126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2d815847767cb495223c5fd8d746127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c54adb0fbc220c561e67cc0c659a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62046dcb62277fb90caad7034dc96f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a92f63dc7425d62d437014419a2cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76019bb61d4e956f8b32185eec29c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065056627d0118e3fc6e86dd2cbf197132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a35533c1077de7a897d27de258e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3755f49996bdbf78e82022341cfbb32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6341884aa31ac0a8fbeb3dce4154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf816ea8ee04c587e7d2072311432691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7aa1033ab2e4f385cfc8e87a5f574137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a9c9d8c6d88b8a76166972dd2896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021eb3dc184a71703c43497be14bbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040eb3461b4aceb761e89911e17315f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601b821d535c1dadd9ba7dcbfe91a64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93664b52a40fac47e8a2cb4a8ecb2bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67194a1847009ab4ddba11092f6c1cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ed4fa6edda4144464c4f6a28da1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d59bfddd8900e96a165f67851de53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c734fc315de6829ab850fdc3ffc8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb492861aea4f3ac3ed065d02b84074147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf91bf56c63c6e34c5c2c9c2762fad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee03a7c625707fd14877d68dbee89e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01592b26514b3dc95a92f9476a3786c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d847c753e1d32c73885906fabaea40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4df13d7b7b78e9f2efcf2997ff9dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24665fade2c7e6339d3df2ba056b01d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f4953dbe66189167e64c18f186d54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ef6cf9f0bee75548aad0e71fbdcd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2f57ac4dc837ece28d6419505ccc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe979b964da0efaae4eae2cb8bf2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc74b5144fd335d809cc2458dfa6006158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d030a1a107f26cb148485a227bf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48dcc1272adbe7f68cb1e4bb1cacdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec6a3997aa05f6df5fc950e6538c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb26914b676a945f3f31b136ad82d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5bafbb6a1079833a45cb83091c55b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d96e0196257adb6edc755f0d2f832164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ddfbb3f09515190e595b7df365d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59fa38cd896b099b8efbc59b309097166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf7d27acf6aa0d6149e3a3a25187f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff8a5d50fddd015686d766c3969666168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d3333460f5f1138886128ac804937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116656b5bc06641dad43af79421d1aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd4ff02a382ea188f302747e2015e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6281e4ce918e916d321e96926dbf89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031fc78a053d10a65e2ae00477aee06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f841f616bb48d9dc69c8772a12b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c8f3e5ab1145cd345cce41260b58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98defdf81853f24b899f13f4800b47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2c2609913dc14468f665e9b5949d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7df4ccd4850e3a89d47b3f16c7ef2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c61f7bdb1b2f032bf07caaac9777c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225731b678e3d99139be94c47e5dfda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a1ad34f8a22eff1112a8d4dfccef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883bf6dcc90c7b771a06990ecdc430e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb205bf2c617f2d0e3766d5dac9c1626183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb60d1c782f9e1bb61d3ff6a37df435184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d33bcc1e0ac8f004e85fd7773fd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251203daf0b4f2bfa2381ede7fcb196b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeba95da0cf57eef31dcb1dc7bc9691187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43033d72ba3fdcc3bee49f350031d9a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88823028e678d18b36b7f75fdf1bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3d5158f8d8d57ba6b665f89ccddb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff63c1b45ed8f3165b3530a6bd6c4ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933251bca20bdb00bd1ded624b3e57fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f4186355504440db68a02fabe219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ef4cb29fb5e9b7879483438a2d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df622aa558baa379ff033fe1adb0a506195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e1ed607508fd6a79df2c6520dbb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdd2c883be39efa5cc0d178349826e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ace7fe4c58f35121cfee139d5a60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3026367e6120d38cdad6e219330759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8c56c7b267fae1396ba2dc15b1e8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973c395ddce3bd4998a092288fa978201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922191d5cebec93131e6afb2e0628d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6046940881792871140c1e63886695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb3512ddc06c019e184a35a5858fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f50965910d98ff16bd69e076cc6bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c86e39fec7425e06ced103faea333e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f336fafd090096d4ea985efc70936207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a480ae56016f20d6c3441f41773d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d7228fef3090432a2e07328f48bf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46787ec00b2947e7b6f814b253f0ebf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c951a85815e2ceff32882a89dd4df7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe5131b80b72bb5cdfe8dd746b752212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645cc84b4c7bb0aac024ff91eb8a9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10874b7ff257590a83188c49009c83d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462afc186d7fba4d8b886b636631c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e663695712082a46ab9c75985985aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659da09b4f6485bc28405a2708e78df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa275d4e585d4650b52f289c59ac8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f297b57e3e530889449e7f756dc8c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77cc01b5aa3190d10d55943b373000220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0d003bc64087d4b27435a502f225221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce28ca2729bd5bea4591a80fcfb628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f827b42893310078225608dc976c03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ce05dcaa0c9ad3d64e491d6b09d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b3bb55dc9125dd1797f0641762c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ebc0dc9eebb0e30d0eec109d7e14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee73ff442e1d2f5eae0adb3a3d97f34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a170841b6d6ed22138dfc0b46cad9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765386a5413450652c441165d8210dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6256aeb54dd281ff849fc9dbc47a87b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265667141ab29c1a62cb089d5c7a2e6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5fc50a25ec2c236de67ed375b8181232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038128db9a2677577d5d74ddd551419233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129494ac897cbc36228671a3bb8a24e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4dbdeb6e4536b3f77f5a0eccddee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7bf9b02cab7aa073dbcb6a0a2a6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f677e0d13e8b47ddca5565f4bfca0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3609c84e8745d5cebf511f79a69b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef63dc8d6aec1445be200e03ef152f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427b4d4379cb74ce867a153cb75e5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d4c6a15da06e93f229dc2ff23b92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ace8009b64b0565f07200ba585676242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c68d5c2e7f4f4093137d9b16f27c6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842ff27d388e1c8d982a19dfe21bc91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554cb046fdd54eb1b5aa03a0f02f9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b4f7be3957ab9d45889815102c8dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f63ec1708914bdd8e7bb036d672a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e5f518baac56f94cc949f44e758bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af563692d752cc53c4dee2cdea6962e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115cefa0afb2aa370cd5d27ae34c5b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee29b51a08c586fcdcb13f140080ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bcf208b3e281f8e1daf2c05beed13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fb42d7f01cf703f60c3229b50cbc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd30c461e2e3229c9a91eda03d7172254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc474b558b6509ce53096f4969c3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b851ca99714e6aba0e70279167ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18b6e71212b067177590e13ab95f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dca334da4b93581f38f793f9dffa01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0fb7bbfa856a8b3dfc0b3e8fd7a7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162169c603de01f7b98c68fdd5da52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e75e5575ad5a0d543d1446aa17fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69105040d31f662494f9d80aabaae2c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e3191b565ca165f80dda384b77cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeaba99c3557ba7c1b295dd28609fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26b7bd018bc637dd1e400c7217ddd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274bca97d2f210ab3fb9717e0825c09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2287daa617ff2302c89f9b6adeb7582267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d41aa1a297a095864277cfd180f26f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b62ff6ee5a5b4c1b3f1f2189cb9e52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40ec0dfafb304f6eaddb6f3e64373270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c07f1b811d1c5967758bca8cd3c27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8572cc7758b197f2e42565a70ccb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7fb7395113641cb518845a00fa39c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560a14192d6ff7610111d0fc07acde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc52b56320216e51792f2ac177dab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43900afbdb03b78418405cdf075bba6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963163dfe8425a1f4f1a3d2fd197fe5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3142d290a7378852659374d3c8f9411278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b76f5e5529364e7c704b78dbe9110279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0c75eaca014dc8653c88dda2d6ce4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77adfd3c986f9d028a2ca2d06f19e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3b57bf8e54afb3f1dbcb4651a40e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624379780aa4b8289b23a2b004b2f00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67b71a5cdbbae41db6fb57d815c79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d59033b87242ca6b4fb8214de8b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac78518cda14d0ab5015df313f6994286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5168ec9e7c1b47e38039d6380702287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99bf5a76e3f4fb35420cae17d655dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c65fba21b2743207fd3087f773e2c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87507744722df30544349201b4dc1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb88832676f563e8307a628d5ffad69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061a384dfab1ee126be1eb798d5ad0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864512ab2f63899c13309aa059e0962293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445543db18e4a6ae87a7086c809a7732294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60c183eec67cdfffddf070b3a8af4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7c8549951c03a43bb25d9002db1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d018befe8152afd44b946f28061a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0ac90fb5326755427e87a6b27cd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de7e91fcbeb072034eba457d033988299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fddf4d2017b26155dd19b43c49b52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220b3be6694b1d9cf1d86109924178e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52a3e8f2ac7254d4e57adabaf9392302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2804ad483906225b390516900b7e2f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d984760c7cafcbe0d11a6e84773eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430424bc387b95d5a5c1b13786ac7296305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35ec3789c5fb1bcd4dc79de327089306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc82316106042dbcbc1d968b0f7496307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a51d2432e2e4233587cc3b6a154b67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254e023615f38a6955e6fbc1eb8a497309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2265eb3c14e87fbf69929a4245799f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14fe03ea8a3dc895a7673850a2ca9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2f2796c8fffdc3c9b7458f08ff27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984d56609b93b1a84b2adc533c87bb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4abcc2a46a8d1331158ef3cc50f678314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89ecb5dcd841340af858c2deefb05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf11acdfdb545ddd4031c7c4fe4c176316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b05d8940c8425fae10aa4e3e02f8c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9fde9b5fd917339705ad6bb49edd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dfe9811225619764da5e4c2c963f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061fe01034479d17d90abd8e6af17f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aced1bff20100b4e6d07277c635ba4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89594b967c0cf492afa7e1bace7182a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3686cdf2be3de4aa02c801b82901b3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f0c1e12e0db747cb4db05329212c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611efc093c50af6b56d9a1eb4dfe2f61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a833baa63758e3b542e04d0885f607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da6c896541cd811350ffe37834e4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92756e87c8036ae2c76226575d4da1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b9487b19c20a18eb6422cb20b3c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419671f01c2e052aac37aa519160ce4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd6f6a2887b65de1d559a0d273bbb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc43835cd21cadba888780577223d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008b78c2a25da161cbbf7a3ed7cd85c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629c48f3b3928b911d1dfaad02840c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b048b2ac2f5bd3e1838ae8838b4d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a379f7422cebaec442f37bedabfb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2c84c8df7714b621381aa9775f7d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99347ca4d5071fabe26d74a1fcfff104338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319e68fd3852699c623c5a8c1e1f93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fac8604f21a502144beb13615bf4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fbe01984307238875d4f1e0ff8b27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dcecef496dad805c412f4b2a14996342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9462827ce0f835ce708a88e516a55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db86b3d2dc764ac84098bce200506d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a029734e45423666fc1e1c6fd9858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5787e60ad9bc6a78fe25311839725346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05243aea8ae1e167b6bb8eb787e10d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29240422169efcc54a3be1e8485f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ab313e95a060dab5b2f8871e320ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf48934c9f21aed8741e909b266b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c13cd6aceb5ef3f69589efb7001f7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f99e779a4db16bc1ecf67c59399381352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5bd53d9a8880d4d08ccd0a317827b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243a5772e43ec3141793d576444876354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bfc7d4c437c7bebe50e6549200f57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794279cb0ff50b90163bb32bf93e0e12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fc753f8dad0a11721e832e42fea6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c5b448d647826f1f74b0367453f56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935316b52506ea32b050555201ed939359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd363a6ae672cd657af94ff6696fc652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586206f0708f2ff3108676f532087814361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a8970894886579f7e949d38538894362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b1e2e328f00844afdd8cacb377dee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708e4f765e95c89c5669575fd44558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500df03fbd0f34a883d453e77a589d43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0767163e1336b6d96108b39282ece366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5c279869d081cf7cc089305c26c89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a3da273bcd7d7b02b1a38a8d2ea6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a47a9fbfd7a1752284334bde5af14b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c7885254abc77da2df1c818f705e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf86a90014bc8471aad0d60649986371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8173c1b89d63c5e9a09d1511e40922e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6da0ef50bbe0bf723203988805fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef7fbacb31415c90ca8706051af2cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869ba6982c6a24bceb1a20a2070706375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd201d57001d6881805a2af89e6af8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195897e8f3615f6989c9e61b941e0db4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3243e1478cfc547929c26ef6ab268b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006127072374a0b45d3a04a168f1ed0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967543ecc36ef8a00c18570d1829696380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ff1c9b6e8185172d965a35863483381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7e48abe61e69eed9b1b3e9754bc9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f082025207f3c033726ebe1be161505383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547c89d2ac00d73c1d6acfa0823f262384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1a060bad933aff0745e85c848afb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c0a0e9032cfed9e3bb66728407e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715c17fdaa403f33e90f866479023a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1c3995d88cda274c7d384e63fbb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa9d4378a151d0e178f0ec5959c1d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387d18be7d2cfaf7909541d4199893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f3620ebd245e842aa8483f27c6ea1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db949335efd4ab1d82a2baa178d3f568392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23774d3d19a10097ed7932030c81d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f205b760a365c71e81f05124438e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d1692afd5d25bb7ef87ea3efb17f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31461d7aa4e0d3739fe457db0e0b5f46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e027ae8ea07aebbaabbb00390ca453397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfdd3889fd3b59cccb6538c42eacf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5efa9d9a26cf5f276f7cf7f74d37d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd2d921d0c211b1fc98a41e420ba6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b8b6b942c002fa8ad24578c1d5db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bca2bf8a84aa4137cce4d98b05b3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd05e52b6239310437000f62aabce2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ddd407864c3fd0988bb7ef2c1719404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf5003923eba00914cd34ea50b5fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48454240a0ba7988ec60dcdec032ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603e6c471eabb5c895762f2e6d88728407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775685286f28c4a9d9d1973d2bd4daa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a251ebb7cdf99b0a69ceaf5a383f28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d0c79a89aa027286ccbedbd3a56e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468df4e5b3382d2793041ee0be7c74e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e748c3c74267404834f6970f09db03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652fa6c98ecebf98f2590647f021b69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da087ead429052eec06cb4d54e190414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7655787cb990802268a13ea702ba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49569b2d1e058b239d7eedce234067a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2ac4fb2c16036645d8be999559373417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4ab68effc4ced5624e292c48c66af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0210d99adc00eb3b9081f9d05314570419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9cc6269076c683359fc1048ff6efb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cda62bc78d437629c96da2cd2dab4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885a26eaecbe8bfdfd9bcdf8ade9426422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617cd062c43b2ce3edd8f58c8e93a8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa114115c82b0cc366a3a799838f69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb8b38776c757991a287c7f267bcca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a22326036bb1f5fcd8117b7a19467f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d336f219363358812a02b837ec52af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd47d2014de98d83b6126f475586c27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a856886cdd844b784414292ea6a9bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071c7e0c5f1609a564a03fcca55ff9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4adda835c0dd079c0f0ea19cf61be4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49031352e8388f8efc14555a856acd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8d7841708ceb1b5a12fc99fd0068433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8ce19b123e5e9caf36943c94c3178434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb3ce177a817391892a02abcd3e31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89e7bb4841feb5c85e875fcd616bd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013639b926e9d7660623398d33e4956d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced3e6b25b8ef972508ace5e2b4475438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa8b46249e58abb7cfab1d4d8bf37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce778bcc1b5f1c65636c176ccb0de7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a037be772c37255c88b155874a253441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc575c9ad3798b6d9769df7a3df8b4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a91fabfb6fb1a24f11caf45ff9a00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf9486f75bb730e3aa6bbc399a58a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b8fdcc515188f8dd30d782bd41de2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5956223641f41140a4b609ac64ed6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540edb9e133ee4d60f410f27934db6a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0718bf50bfed97b410d01a06f95c29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79158a692fcd94ef87522053c7c35e59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a70977d89a196cc9cd671bafb9aea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c72610ddaaa25d95bfb0b6c2ad72a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b401240b8a04f8025ada98f9b652452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d1e5be0e5afe7ec093cca53a4d8c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c8379d1a4bdf796f7365f3da13832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d224b839424b664aac19e562077f1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1531471bc4623c97df485f4626b43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed221b621f8b5892cffb837038cac62e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb833984f1b08b7bb1d6d49ca9c58b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1761d32cdc3efc5be451ff771994c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bef82b94c3367ae4a6def8a3d984e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb8d9b5cf3a60d7ecbf1a6512a0dec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345642269ddc59d0db3df160294a80d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87750c011e4416ed8349507877c3b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ed1c05e2cf33b13b83c9133d9939464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ce8c198da9ae3c35fe32ea119d992465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c2de1e412acb0e1748d9bce663cee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec293398b55f44490044836256153db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07668730ce42795bd5dbd44de1aa5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e01bb775148f8c425976f18fe9942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553af64198355d4947ffa6cad8038c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4a030ca8b0ca586f97122fb85856a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8bdf521e1ec25effd905859ee9702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc224fa6ec59f0876efe277c0ac201473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693d2d939f096541c92497f23dd6b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809b4744d60e4be9deab519c1e0df7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29610c5e1b34ba021a2851a4e66fd7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcdec2c4931d66f3ffb61fced81aa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078479264e267d0b7f782b541cb55c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead09ef096ac194376d79ea4bc55409f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f717e563161e84c2001813c3ab3c18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7da5670975adbc9bac604f1bd71801481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14cfb0e3b31d70e79285e22bb93a02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d517d3a94e0ab9c0c95f992ab0885f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac866f5b93d988cd0de9be9f567b0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cfbf58216f53d21087a9cd62b1de2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd229b76054ea7fa125d66a66b338486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb58f71cbd97ac8dc699b5f1f55341487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c2329a6a1922fd0d336018065a78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368f729bc1acd886d827da1e0e3d5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7042e3331e776ea48b2292e05bdbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2179f1f1c5a05bf43c7b187c21b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12853120f0b96b58384e2c7919036897492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0a0a32f08bbddf3e5a488df73ab2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c9722d55dc6931708515735451b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2a9f04fbfa8af30fb417d1afbf63a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2808de88f98bb9fcf0c6e59cb2540d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef9ce0b33382069b113df6b038f1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332f928a3bb64115c5da37e454ffee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4f2c23c3964a30a0447b18d2bc0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7efe836af79bcc69251e6710e6e1f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9a092c3d8e9f1cb40c1a61d8eb782501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce39b0d156c7e3fc45d24d2a3c835502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de35cd76289466969d05d85a7f4b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb647957e53cf9094ef579e8c3800b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5dff987af9cabb22c6dae238e897a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb846b88a9d72399a33b472f283f1936506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b9b5b91ea2c0408f9ecd69d25a3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1398f1392001bac2ef346b92137614508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedba75f88ef315f222beecf21712c21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fddfe452cd3abe92a83df003521fe1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d9254ae476cb59b81db9b06e2c524511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bbffe944d376beaaa85268d1ca6a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9494287dbaa6e19df4f3d3e101efd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40378fd80eccf0ea39c0cc28b921e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f989670e3669f6c135c865bd789ed17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b60b3fd96c285e0a1263b83e75f81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e402a00876225b6029b6a47dacde517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1659a0d9513c7cc7ba62efddb27915c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbadd8b063c30c32081dfd6b389c24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbeb376e8137fcae3bac31e32ea8d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eac508b7befe0d1c016b87753d77a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e2ed9718b16d9641d41a61fcd91fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7214e93cc8761ade085a114f61ff07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e88aadaa2a9920a59926f355ff73c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff889f5f2f8f60f0810dad84c70fc75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298ed1350fc1cdf80d55a850059249a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cff2418766c6fed5e35c3964059cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382c9c0b518a960595e11c57cb165b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d3dc1f6c0ad206242807a6cb906ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e279173188607dcb2111dee6af882530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac2a43c20ac8b8502825b54d3880d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3d4c39cfa0132a3d9bec5800b0c3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e99140633041b682a6e4a973eb64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c99ebd521374e429febe561f58ce7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b6c3f183cdba8dc81a63e9d6eebb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f419abe65c43970fa64f0c4865725536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ac94a18901c7dfa8d7c0af760501537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8367903600727b9c6dd6dafeaabe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea9ab163e04e20a65683494dd11c25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3503ed5b34a8293046f94fcd90f2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3406862f2b87b21851fefb7988154541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c51a75df9c46549556c9bdb19d37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e96a6bc097e9fd339d6fac8a96d756543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ada5e68f4802a110e58d1280cd7bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76491f07736a133328f56090307899d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6712a16d71c32b3b94e68b587dc118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff44e4c6547b5e96db4010ee5a657547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e00243e320ada872265e302848863548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d6a22a0dd4b3e1d1006c774f991e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefa5ec1eafb243d2256c01adcbf9fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a0e2d4877e51000f6446c711260f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8283f31cb07eec3b96e5eaa45e8ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936933600974d5c9d28e46cfee3af115553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3774d77e25ff9cad054211577027a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940f0d57513db76c1270cd14424cbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d20d82684f86e504c9f6380027b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359b0adc370422d48a72ab62a1e8926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce4385b1ba5d0277192c764e446d0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40aa3a0c7178b7cc4250a99fcc7171559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e1774a3b1c35be6a4f45dd1df197560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439d4a97a4d891b0c5f8936b175747c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e0f3f25cf6e7f90d77e16f3948b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7ebb902c05a25928a00a06cb2baf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68750ca56a08f57b1d07bc164dc961c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87cc98645ae91ea857052760d04bc0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ae50b5fb632aac2c9d1d9949d098e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd3bf28f777179a904042c3f0cd82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31690e6988b631181d3f6eacb8198b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59eaaf301e481abd4dfa1ff1f4a19e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1bc836e08dd936fc8a7fdd35f3849570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c8974b4663acab15158c55781b0ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9be0eca1ab386a71eee67b7d8a570572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43625400e775893271dce4b7cc6f39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9641c4eceeae2b6179e92adce2b50c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cbde47ce905c54e32eeb5e436f33a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe6a5e2a0543f5ddb9e0d55a91f36e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee6406472c1f36ced15729be4b2e73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423da2b32a5feea40dc6f562c345cc7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363fdc06252c2780a8c70511af20659579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a622560af5e72001d2f0191551ad51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb818e5b053a76c1fda7c5d90595c5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f77b323cf519b38576cc9e862c8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d7efc4d2c0ff17b0dde94d3132031583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b14767c0eae8cb590a02008b66738584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ada015db7cd8b183f1713684350cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742537b468b6f74d75c4023db384d207586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9c51e05675654a179fee3a477983587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643f2d1822566136bfda2e4385ac0fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af6adef8ff879001bcb9f1bc940ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0be659878d173b2dfd18e37458f91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404693bf086042d4d241eae025e3f1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf478ec28fce39f086c3353cdacfad8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350085d337ecb759fba23b8495fc51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d01414486fbaf066642b3b04d77f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a251492250d605cf0d152f8aadf4a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d6900a67be2c72b741acb5a002d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397be82231b24ce7909e2de4369c0ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1554d8771602faa9c874b374a19912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def567138def93e2e3b2b3fdc9938d5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4b4f8fc04c0bd74a6cec4428bedc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d50f211360850623733ce195bd3c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeadc5979984fa017af3aaa98baf07b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a52ebe9aea298754f7c7b3825b16a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608009e120f06149c593a491831f3e3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ca695001f9496ab4ae87d68e95fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b8d38ed2a35f394cc6c45dce8d3f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925eaedfc0baf864c5da4891abd8b6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818aefb1a8d02a9c5af6320e15a8743608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828fdd898189156e236a9346b472ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a62d93c5400f972c4598760c69ad3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0129c4e5a023eb4bc3dc3eff1a80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a52a449bf2774c0a59fe7f84e63d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b315c9171f1a265783d7db7214c588613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aadd44dacc26226b24f308642a371614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606906a3ef37d44d2e6ea0e90241129615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8f4eb74529e0cf4459ba0722d083b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321ec22164d189cf4053e7ac045ef2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cbf339cc7fb307089cbee9cde5255618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f90f8fe7f90353b393b873b1753b6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de76151a23abbd16329da547e98c758620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467468beb090a8f122593fb884b1942a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b3871dce666f6876a664d1798c7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549dfe4d92b270f35ea5569965cc26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70961681afc964d18e39b805780ffbb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cf4ba37e79c9623fbabb31d5a154e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374829f3c8eebbf38216ceaa0f37566626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98020eae8a136475e977019910a6ce33627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7770006cc20e8e19cf01d3426a33f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb197cfd912d8c3890690d0a03ad864629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bbcb55fc125941d62bc0dd49fa5ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d183f8896edc32892cc65748e5053631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca0ce0bfda6015a5a3337dc594a6f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4772ad107c70bf626eba870f6d995fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e012ce7037a789004d25b5aef554e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4efe74a5d30a4b64f14013691f1e80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e3e60c7a5ef6d13db41da7aae1af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166b5fb9b3f962fecc1c03fcbd610c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0426761a3df384715d8c87925d5a8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13645675362266c5872e8e4898cb90f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf06fb64c4c222129318d13742da70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc71930b8732bc370373354671b548641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3bc052ec3a7d8382c7b29f49acd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e07e78baf3ae25e9e979f05aedac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8b8471c693ac047045ecb8d0dfe7644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22184,7068 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>0</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>753</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>