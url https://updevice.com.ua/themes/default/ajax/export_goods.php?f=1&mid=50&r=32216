--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6e24e69b2be333cb4b5f0fc31d4e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58993cd281d644aba0dd54cf5902d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879886774085d27a7013e7c4d1876d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5ef1ea7ebbd6de9971a35797ffc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26186aca363839a7dd1d3de7160ab7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c50e8e89edc10b184cdd2a77e3d2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a76fc5faf9a442db4cd04249439ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da726ec05c523b1267f070a254e9908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4caf3b8b4c24c66634fef00a5df86b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a3ad35eb8df0b6795b1cd542339ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb5a38f8a9df8db7c8659e413e5e1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5137ba40c04057f0dd79fc7fffbbfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf3f5c816fb6b053be88d620c4997113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73a5870fc5ba65c187a514420fd3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be5e9c594e919e35f09add4dd210615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d8a1724c68de5f4a8ef6ef14594e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e25f0176b32239c96e26f2cdb573317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80813dc1febde219aedb1d28804585218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa9d89377f274195889d2d6f6c05819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4fba5bb1308033e341d81e92fb50520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de8b924501a61f5916357cffda02221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce9240f2595b12b5b6589379bb85e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b736f2724971c0a4209c2bb0c857a5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fc90178f14f1232890cb71ec8f28d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8957cfdcbacec061f66dc203e93342b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfc89c1aadb3454c36ecff1141890126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0950cfa47a20d9dbbbcc965a6d670a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1f90e7965f7145af0566c939288728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea255a1ea93c917db41e17db5473829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec3a0a6a4e1b2603fb3939047353f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faac349221c91e71a731d3e52ea2d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89f10e12f85d951c26092ece750d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d96ffe0b8113933b5511febe8338f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680cc90b44b97ea29a7c1cd31ff357834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d93c1c47adcb57cdd5cae14b738e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9f765b62ee27e41ac7a578be1cb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09432d19f93718035e827dd98dbaf0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a56d89e1e46856236b89c4e6e9fe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36a1de42242985d6c2df9ceaa20f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7630e00fdb3f35ee201cf2a084e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412211ffa2c5a687434e696bcea031ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba27e60cf9a5060c641010560a5cd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2b23df9cd514706a0bd6afc61398043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e7697ed798fe2ac26df02466fe1c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3de04b049b23a5f35b326f28a84b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16decf2231375358dbdec7b5b023346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3f104789b1965106a1c18eb9da9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6cf67875dcd049a6152f2682de02a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5567c3156749646075d4183536336649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d33172b0b6c6f6763d0726cd7cc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8bc18246f166f874621410a2a922951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cad12cc8407d2580fbe72c767080a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17276f950d8fc88168315e0314069a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287029b9cf7b2663fb6e03ab67b441bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7024d10adbca77aec244b66b267e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5d955cc3c93fdc5d987233635e5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114230d18d6410c76d7f81f410f8a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e6a5dde923a47b4d8bd1f2f1e77c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3a0ef2bc1f48af09924cb984e85559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b6c9845a5e72ac8faa582369309460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110762f1e7fbf09bd869defd35af0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f382e4fc6b628d736d46c6d1cae634862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d709f9b8c80da774de1110211fdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da07b91b78ec1ededdd6eae4c76bd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2d32dd4c4f57dd598ea376ecc47265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c593c8b52574ff54a244f18c3a2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f6d4f22e1ffc581e1544998c3a9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a79afda8033b0614ce5463ea6c9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d0dfb1c23933809de0d3ca7f6800269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0639bd4245d28ff279ab96875b5fb9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745741f801370006b9835bb88f24f86c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9a4c932f9bb2cf32609162d0394ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf37c437b9608e0e3e35b9edc108473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687bb2f561a446cad7e089aabeff34a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5c95c67330d07d66e7b5bd4bf52475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18477eaffa9f6408dd2f54a0081be65576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3c04287849d07c4befa3a83dab9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698fa78def96409c65abdd46996818a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca76f75e6f6f129f2f99a16d82c3a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a3ced9ee090b7b34a571a4de432d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26fb0120a8537b6733733354203a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f79c6ea77f88b083dd7a525b5890282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3b1fa2d4c5d409f4601ef6812e66b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdbdc9a9c931254f35d4efd0c6d39184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d0d9c63eeebbc54fe0bb3178ce6bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ece5a31634c47650bf322f7be65286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcadb71a54645fe38b8997ee866e1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d40bfdb7397b9b555c3f59a781da588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f150c4705bab98f0f48e98a667ab389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e8829657b3673f75a79e6bae4ad290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4504cbd222da324047cb19b3b21ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0895cabdca06e8383e81483366a304492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1faa10cf09a488202edc4194e85a8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3be06662f9535a5c4939a1f5854994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476deed9efdd1efed19b70c7d602bb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749669bedf72325445748fea35087a5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc9f06783c42298ae7a51853b585397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2154aa182af6c83110a2a704a75a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a62511230f259b3fef589116e363699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f83a06ccc5d94cfc143835b0bcb4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22119d151fbf235e7ba165e09d8f5e3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7e0b912c8526269f5387a7867fe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee121e8fea60f0e4ce0b50c4c473e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237698ed4a5104f95afb7a5f1eea6f5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df2fe32454bd44933222daf0b2b5e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cbd811d5feaa8ee10c64194d07f89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141912c461288d74dffd98a57c59fd34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a72badc1e9997ae484a10486ca50c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907b3be20ce5a22c1a9ef81941b5701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b269f43a1da22bbe8eeceba6381864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530764120e253f97750e81db53446faf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d02fcacbb5b296ae2700874c3c25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5671bee0aaffb21232a8671ab8099c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6760ef6f24a526e028fee822a2d99d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be19be9713c4808d26f75f224e3372115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30f6d2db680eb982eb2229eb0bd13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97c946d19582ccfc9ae4342877cff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be58972af0fb56124d32c3c56305b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f52c76e72fc3368491c809ce4f5bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703de9f0f71cf1409f1c84b59957ebb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e092fa676f5672fb6a18e5c3b1e0852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865e1cd2002a1931b091deb12e70fc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5439fd6c0679634ab020ab377632e2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574bf374c8a418e12e0e4eb4b9fa76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333a4d88152860dc4c5124eac76b88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37818924fa26e8c31430bdde5c903280126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f4032c8cd3a4d553f4296d61d23d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc4fcab17a7d5702c74035a25263d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2eaa491f037fe6fc7b5c70603709129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2fa58c0c9012a1d5cbbb53f8dc8a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25aaefc30e5d8ae1e50e66fa03860131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fae4ab627d93bdfa164af7b9d783e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6dae4bcb495299b1b244cf4d511ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ba2dae8134be4b008a90285e43fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76fc868571563ceb82bc721d7cdc83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f4e6f327f0001abaa89ac7c84acf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33722a55e8adb69858940071822b2fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd9f1be09bbc6c9093ff1e89aad20b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9dd8a7e18cae24ca63d119cd1b957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43755e3aeefdc7edfd396d9587447fa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903763d2e8527dbba36807ebea6dd20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0f2cb9e109a354630f88cc5677c65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b753b37e139d894867b1401adbb419143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa49c3d77313f503147a65d0394dc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472225614b547bcdcd024cf5c98ab4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb65956c735ddc8d7031b7f861af85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea50b837012e27bb26fcb48f548e05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f598207af5b95bf6b057eeea529796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34eb4b68b954aca10ab3d50d9d2236149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8e6730b355a73eee44106e053859150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62319fe8456985ed00c3a8514b2ece151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376992e521a75634925aa7fb423fd09f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08617ec87634f1b21cbe78e18714fc09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762769c2459e1904bff6c51d95a2e08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2819fc9a87bd7710955582dc3ab7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7311fd73f37cc9bb2ef61ce3892257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b8e61c4e6542d89d1fffdb04b60c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e59928b1a01fe9907adfd6a7f8940158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac807f51ecf80770a1a656fa29cda3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32e640b7ad5a19b5756718689663fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e9bac9587031bbbe9b335f2c567f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b8188124a33a7217e2374bdcd4999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482e633c67fe5a97710f4dae301828163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553deadfb5bed77d975c6ccccf78624d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd08d2acc48a06aac4a0911d973a0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439e6bd47d8b5991b0bcb2d2235471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c79d42767259c50a7e2a92ab89372167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9ae10d6498c8e1e8975dea284706f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb9a477d832565c5a4074168f33998169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bbf2f2d991696eb3b83546b902ca0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a136e5e1ee2ead39a86c746b9012171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85637056ebd8b0fa47d8ffb6aaa554172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba14a11252cc574c795395351ba7f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69d0428801c28e392430813ed3541e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1400b5db918df423783bcc067951b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05dbeea5f9d5d63757c136524f2293176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa449a9b77da3620bc938d3c40f326c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754a67194861f958fa9e552e1708f2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ff46bd0fcf62782ed36d615c6e76f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb948d6d82ef5ceef187981dcc6174180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21c480e35c30f58b78cabd5a9df0f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b056cc4ede1532a81cd64a05dafc2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c092c9bb17033daa302dcf4ceef7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b536863077fe9fc3f10476351adea0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dfdcf2ab60d62b710701a54c22308185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571f45595b2401679694df52ed0dce7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda71cab1003b935e9837d8e1ad55dc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743957cf38deb8a861f3d476ee6c8e47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a908fd182eef290cdaa155f1d64482189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a90215467ae9f6c1eba3ae8375d5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566b5ea4fb93e67ff45a0abe9f27e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b2bc39bbb6bd771d98366bb78ed9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3656e8dbec16cdae0d4fa88fa91014193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713136a5f692f1765b1fbc7576a41df4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d34347ce5cdf7dd90ee5ef773ba5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4fff79238a8de0fbd843f32d60c32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdefde19022f827a0f20674a2308c52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5434cbc5998b5e3e15a19fdcc61a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62bee0c95c2f2349c12d371b484f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104271eb02aaf0f3b804471a34dfc96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e72a70d0d3f39c6896f06b8f084c0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a06f4435ec44b952d5a8de1e0a8847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f67e02cff159320cea7454c4361c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f17b365c4a0904c18beee2d90d7524204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf73b00c3f95155a18536efe6fc55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6336868877e63cb835236a41bfb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727c6b5870c1d86df83fe018530aa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c41defffa161b08760ccc6fe60192208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ffe991d194b23a8ad0237faec34e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124612f67fc91702ac36a1f571cc0f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a3c66dd0dff9c21a6648d2a03b3b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a887684e4a35d807a227d4c2af571212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3ca13b7fd4d9d78d4f52d0b0566e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e56c809b07695619cb38c2163e6fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f5fc214843aff01802a25149dcb91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c8fb4397e4437c8a2ea287379638216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6321126aa6375b38638fe3c4a250b78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e6079c233cb5eafddbbfef3871c48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ded95879d7ae9f7c468bf9ad5a44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c9f5c3e26194599d4adacea59dd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7da5282a7bf33ce37087fbd5f8169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a3858de94bb69e4cc66db5538229222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993b3b33766145a5132090021449081223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec12d4277bd1596983588758f6aa2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dfee9c7ebb085dc12111fddb0e465225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e6cd4cafd540302d87668c871acf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c509a82eaa4c4dbd5904625c3d9cc9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5304579805f90d681f41f805aac5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270eb8629e68a69e8ca8f975d58b8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a4db2ab2aeab87da943c3c4b983f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc790f6b8ec32ff56e47586d700447231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1693d41656f297df5e8efbbe08c582232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e736d2694e0b705f28f2a9ee32b49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94fcd6ec41da27db250f75179866f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19043efd504228b6a3c176a4e10f1cc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25a48c4210c1b487b129727740adc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03376a5dcb53705fb45231eee1e890237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3eb400daefeb25171b8318d0f72d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03205240f907d27f196a1ada6663962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2369939651b51208d4f4f1be690f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c208594b92cc6bf81cc48ea4c31559241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f06f9830a6281420795cdea9d8636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ca78f2aea76ddcbc29e9d97deefe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d7cce86cfd34fd0648b5137c84b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2fd82154a5e2eccd621275a7d0c33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175690244901887fa3a09274602cc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e78e4eb9f9fd05a4dcf3dae277d87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f58cd2c49a8f1778e1f640b410ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f162cacfb18f778e0490ebff62a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209b1eb6f246d81a4b357b657c3e740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b4d0b054cd84c3c3df43e85b87432251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276268329edbc5799f9daf1ee6e61cc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19159df844d1507b1553735c9bc9ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1283910ebc4cc0663f05095b27f0ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab4007035abcecf6201cd6964d9ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fde7e9980d90ea2b64af109c71ba2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c442e5a5287d3d955a03ea06b533b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5835b285f24adeb9f07316f649dd05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c2500166aeac1412e159a119026ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f45c3c06eecc57487d9972d03bca3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc530490bb4a0bba7089c9b7e6c2418261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a64229fbfb0063887487999d39692262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d025f61d01c4a34aea31b23275db6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec902c7c76e296bbe721cb8b85d666ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90178e98c52521126828fa42b70d64f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d46cd4afc6a3e4721cf17ccb59b64a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ab6a4eb68b441c916eedd94c81571267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960581adc1686e28750a1e8cdc2d98e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d6b0cb61e0186872b5c77a323c7f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276322ccdbb83830b1f31f4916983e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c26a3d6991c2fe7434d9c4224cfb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abfc10ba99561ff851e68117296b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f93dd72de9b94ad6e900e5503a9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981759db1f8e778aa845e41aa1c547c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887fe1057eab4eaa242fae9574b3f4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a5684c6829d529fd01dcc5ac8a257276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01e33b3e374a049e90900bf60fb1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696b2af7d0b3210812e2bd625dab4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844dc9d59dda076264d45fbcd4968c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f78109d3ea56601c8641582c76c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227983f00d998ed1d83f0ca45637dbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517737e7417a2d5fd18349a4a79b2e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7caed84104274b22d926aa34ccb149283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9b53fdfd818eabc372195f1444fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60695d3e8f6a2bd59bd6239bfe921e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d255da30375d937bfd28323e19642286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0ae39ae321243833a78fe3f62232287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b406d4e23ad177d837ec8282a88875288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675d1c60aa7f0b5f20af6ffb9a7aceb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2781129ed1fd33eac6000fb27bc44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42d7c556a75a162a7c002f4bcfe8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e495983454c0aedb6e63e0bf7db94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf9614191118e4edd93b9ce486975293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8d926b9af6a5c74c19ac20e8527bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48e79703c474fd05b1ddf15267fc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8958e60f3644b610aae5ebb12cde2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c870cb3d6fe019e359f3a9c3cc31d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27955954bb79afb4674eafa634331d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b289571ea161163ee3d519effa9be5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e1fab7c42934f69b4b98a3f378a96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106885413141f5916cb155d24e940ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338848349f635cfffbed498483f3ab0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00fab6002c72c54cde7bc468bb077d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eec5a7864bbd83ca1ff63e45601be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6e647cb31f7277a9c2262b83413d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cceb091338c1cf5e1b559391b2f3cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04fb601cbdd88d4659b9c8c28759e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff023d9538745942dd82b9084542e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702272e64c22fde200d2f5706183128309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5af10cb6aacc0381ac4023bf3d7bb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017c10e57159abaed4ba5cae1dc0cbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e3c7052f70ebee37188a0850a778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d20c4952b1922c0675506adf1a2158313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c20e2b8790bc977937d1594527c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c659421fe9b3f2d57b4cb6a19aa0222315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898388d06c53da3eb8ad648047332889316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a14bc459b5fb02855eb1c1b6d310fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49349a08c01722cb7a179bdcf097e983318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f6497d7573e0ffd00167f0998c52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f928c09a7830eceb97b717295769b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee969f5390984477710ed772a2484d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5d27ac2bb5d160da2a7f9c73342a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f32c32acfee02f0d62f0516b102d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcba21b7bde0e5fcd6eac3e8dcc3e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c88d9dfb7739c81bf1e7412193b938325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0930c1769e9920ef7bcaafebd4dcdc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806adb1550f4475834795db22759a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda508b6f5763f61e619ca2c4cb0ac81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac34dd51ed4cbaa5581f08d868c9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55349ee2034b306ed01cc398de0e15ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3959e4a625afe07962a0d57c8fc925331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2e05aea5f7182c475cdfb9acf5ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785756bc93072efe9074f61b83d0e605333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226665244aadc868613a395a980928334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37912b64cf928aaa942447f0f166d4f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab9c192c9d4d3bc74ab757ac948c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad09287a5fdafeeefe99b8eb956618337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff75b0ce351e88a8d756ec3991a42d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134e70fd54d5661da9eb9e96f38461a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9485f7ff0f838829d1eb83774d5c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720961e4c8f529f3cc459a3c13109fe9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c237f710f35aa67af1b0b815637f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d7515289b1013349a581afc2d67a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988177e4c3d8cbd8231ccfda00a40d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98267d3deea63e2c40d5d6cc5d6cbc52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd053d9bf40263b7c7208f28f636d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18ac1420bf499b194f006e6266cae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55504c46ee4b8684aaef0cbdfde9fe77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306595928e8725e295f8c1d764f42b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4493d536c3ebb348ff9aa5a5ed82e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c14f9a5fb7d7ab64858703bdd6de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013832afe9a5d8e03d53e1f7ffa3645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0679446a7346b65cc59500bf33239353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4ca853dedac36b29759f6c263f959354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f24e9c38b2750919caddc84d403f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade18d6c43eee21977f0819e83af8fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84981a7b389803ffa8aba1d63fd75c4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cf22e5c386349c1d9974422dcbc7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853fe43a3bca14be63aa9f2b91e162359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd18446c84f0d1b5e2e7eb4a48d1e68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e81ecb6b4c46e71ec5188572a27f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b057ccba945c9ebf5f19247518e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee71c8790848f1c343cabade7f582363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c2c6c3748039a69673f680fdcf6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa1b4baa100406d0eac48624edff6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b92a3df23abd325f5317aa2d8b145366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbac7df8f23f7e281798953190fe0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b7926d7aff8e90e09b5b1068d2a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a3497f1e1b72cd0758c5ccbff8b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384331422ab9f757483734ec6cb0fa28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c9a640b9253625c93aa232be21fa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867827886b8f8b3922ba5ec875ec7f1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fe9f7c4dbe2214189f5f2749df73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed031af3f5d65e683df468c5b56e2a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73599598178dd688e008a16347e85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159dd35480402b1afa0322b68dc0b6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815fb0f734febb33fc1b8fd50cb6559377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ad84cf165e82b658d218ded7265c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2acf10011e010b90c41bfe3fcf6df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac1020096fe78d70cbfcbc52f7ef7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5215b8a4171b7b2727051a3eed0557381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80143433732ad5d76913f37153adb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452167b78e373616887c0e5c70624692383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c222a004968c9a2c2eb9a9e8a280384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f0eb5e0856979f7dec1b7bea025e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bc991e906e60198809f7dd8f70718386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5d6a74cd287dbc030007c9e48c90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf19c73915a7f8355c444b2314bf00e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656717613c2f79b7839271ae1685719389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613035a65748f6ee3d1f2d0220f46d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f833aa99ba9f5a963d1d5c71ad70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba65001e4e9e8cb29cdcef516b112ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53c7b0f890807fb8616bf5600aa1de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1150b4330f7242b16f99d7e5618a81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acbad0559f80285cf8987e4d52147b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c165a6024e882aa223f38c1313d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac8a158359a24f1fd517f55897f4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b64b1f1fe0a8a51d4c4588449c03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5682dd1767fc371bf28beda61e9132399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f462c1b7143368a26e98502d5eae2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7afee1f58153eaa0a771472dd678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c4c83423d324720202b7b49eb97de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eee17e500748d0df0c192b2640197403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e716f4aab5b952a1aab16dd135ddc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651350289cdaaa5cad1b12daca3f6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eeadd9dc3ccf5be8ca64ec63e2908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524c6a0c7ee205d0c6aa3ffe2c9f2d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4868e0d80eb6906622a252661d295bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f52f1b892238fd81b0d0a7f047680409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1df4b65b57feb1004c657af83d5d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee44b11d06f4bfac825c882a7f36b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d206f4ffb8341b8a9f30d13d5d89f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340729a7bede1e5793e430ceddf931413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d80a428684311e82677fcb0a570db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368a2f3308300f89597e02b6637fac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55aff5677b50c53bdeb27777b1bbcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547db8a6880235beb80390c923aaf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab0d9cae3eaf0126f29bfbb95d6b8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f5dfbc689dcaf4998bc35563fa7b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9649221bdd0fbcfc07ef9c9644bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fcdc8aa62b6c278eee3a133d08c97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451882132c1a752dd5555306fa2a6d08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f163cef230d8e151b7044f62f6981f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa1c28101eb68f4270875f13fceaf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b687ac1214e7ed4830a4a64026320425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99a9f14bcf7895532489846cb3ea3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f46abeb91c3123f2de257c4f7ce51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff3da3698213ada2377330068dc4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd329a4ec8dbb34617836487f764882429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3294ea9ea3e6698511e6f1d2b0774b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2996f2f604810a12ea66a807a529efc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92875fa4788f8649b258d440995fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174467f3a2976b626611249d4d954fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca123d4701610c0e6257de494e6d43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a24c2101f533e4a5a9762e788daf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367afea5cc3b285b3ef921574ca1a859436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325260ee1a6829a9f40f25021f3187c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064740693138795f96cf23909aed97b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f50640aa634e8788c177794f126c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a8dfb8c5cfa39874e254ffdd57f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586884fbbf54a352d9051dadd737eb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d732687533697275222a4be45218a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e10e9d9efd1ece700992a5d21dbf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1187e6dc8f1b0fb0947ed29d92d8cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b88e86ee6d3044c98a83d61297474445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9376261c3b609870fc4dfd7cd11a195446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205545dd7824f08e7050dff54da772447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ebb774186b43387f931b2f0b86bda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efb9a46bcf545003076131c0cb7ca6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aa29d27a0811dbf06f2d4a0e859ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d577847f68a57f9b8f10b4b6939987c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84626114e3a4fa4d980a64cf74e79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485fe6bf81b5f4423d6e452441d6743453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa93a6c2def8db8689f9d7be052a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7001ba3d8726d389a1b2eb131ddb01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a871aefa5253a64ef578fc68108dd59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554153626b37785ab04cde64d30e95f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c65dcfdb1538b8594f55824597560458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22758ac1448c711698c256936696e1ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc2ee50e0623922ba11f1c0037849460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc96a8f948f30561fdbc9bf44a554461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa1a6a9c22a5d8bc1b1dc57c2cf58a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76716327fae53926a06f3fe6daf1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d3ef18a79eef04e4f96b358c0867464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc637aefda56db629f810fbba59c3f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ac03c574be5b59da30ccbe470eb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17401cbfae1f9171ae8f5571a2f6c000467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3686ae8e7e81bcdeb29dc193e33e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c4034e93c93e7eb4ffe7bb66bacd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09064c94ae355ab919a7b982abfdeec8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03bfcca002dcb2d0f9c8c9ed458610471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf50071f26802fb868d9c655ee760472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da96b1addf76dae54be302212ffd62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec4725e3354b33acb2e8a5e5bbc94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7897449ffbfcd174b3a839f5f7ae8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9325391c373542bf962fb7e3d1575476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbca560eef1ead167315f4da21a40b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda846b381409a592ebaf8b46d49ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784b893316c3d721938d137cfc964b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f0d1e8c84edf8442e132492557317480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a223275170e1c0819d72cb564520d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e260ff57cba0cb3a6835175de4f7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983163f3145cadb73e2245183ea274483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96882250c31610b2559b970685bb98cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb1fec309ea94a32567ac190219855485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d4960972163736f08ea11ac9fb57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cdd21b1d9a8a354f3fd28f6a49c07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce75f1ef2f3151ee86de400ac8503488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d85c0d44377643335dc5bfdf2dc49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa5157a29387cd323ace9926c09302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7e32bd5b99e10c274a234aa746f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f92f3efd0998478dc4d318b1418631492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6a3b7408df3e2cdaca6f4b4c4fc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0cce089907142dd6f6189734f8e8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88842d0f50ed7fb82e5b00ef13903a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c55eaaf9b45cb8beeef0b59fe8373d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0681d66b822fea8f2791dc2b6c59b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd741b171357e9b4e1e9ea359f0cd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b32bea898dfb53c8ff751acb421f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c876e7880efaf083294358069fa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b745662b9321dfe704c0905655121501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734fe81ea65998b10d5ab5bb9c33b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d078957b571489f65a5bbb254036424503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39d4f56c121057cbb38192fd8f858504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc6683fed4d391a877b2a85b81cf42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d630c186868027a43ab994d92c7b95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281e0600e293eeee006d3a1c2cecae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24836cb808b3f69b7722e987d397321508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ba69025a4584ec9706dee2bc7b0ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98168f039b5ca5680b9e54091a201510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555d90784d4c31baa3ef06c2ea0b10a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ead36913fd79219cbdad3946e6d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78512da86f468f4780f7c772b0157900513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139bd18122a0cee889e8c5ea22c1d68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3310930e1892ffbc84512c78e9aae6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d397ce1b1077d589e185e1e334244e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145ecb393cb991f2a014b7b7f01b5da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399bff7b3e31530563aca358d184374518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36c4691cb0b823f80f2ee966c9b49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a978a3ae61146c2d1b1d1a07578423520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5107c0255be0c6cb4764279d711b3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a819d73288840b9dc258529ce5ef5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42513fbbf69615ead09094ae3586d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f206f2c8754ec8182f6d819f4fde39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87461f99d8913f7a6327df863ad90d70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334689207a90a2691f83dbe600728e67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10ee8c223c04de590358e57e210341527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d7ec3a26488bf8d8e04356dface1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067f6aa58071e659efe0adac0aadd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682de40ac1b1675ce37bc2d7e2c4536530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e2984555d4b31e317bc5673a56c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5affc99066e8fb1e33b430f529cae0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab4499654d71a08fdce656c375568533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7203c5734fc7a6f1222f02c14a87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850577ccef63bb7fa9d04691b5a0e52d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467b3be4b260a748d742d59ed46f884536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6dc69e3e83c0d1085e723f9d2af3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327007e893ce3dbe4f6c83664da55f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887871f9969781d5f0c5353c2fcdbeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874603b31b820cf3ae9f12d0f5d81c01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa8f09aec1e115f50ff59323abbd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f3d7ae0f2c835c8a392de2c11a679542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc9bb27c6136b911c41b7de8ec1cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3961aabfd52b2ef020da1eb28272599544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e3e8ea518a4ca4199fc87eee6e02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc411ef934298641b350308b46e9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8080ed064aae605bf971646763b3e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b8850aeadf432c5c4bbdbb1b0d16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c53aeb5231646094714b2762b098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d7536faa57be086f92b3bc1c25c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300ac04c87d07a6ee0e23af83b44c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601fea1b46f27f42c7379b5a0c60d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783c6c131cdf20714044f818b9092e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583c1e47d670a180d64bd5853e698a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5027dd501ec539394698712a54af5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6478bf732f68f00cce7156731caae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae11f38a2cccfd3d3b15d711e98256557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d5df6fb710710be2fc0487d0b3bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956f02b29c4b0d494fc8f6abc7b9916559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174521ea30534c4aa9ef1b9c628692d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0b97c6f30bc3c59edb8879ec4a36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddffdbf7f214d5a6566e19446dbac8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6081dc97de568de49d4da808a55c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075ddad312c610dcd6540b5d1e4ee8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38986bb48a49418bcfc22f146253e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac5af54993e6bf94d982e4b1e0f816566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5956c56c41de4c4f40e5bae75426567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3525fc45c9bcaf8fc6fb03af7022c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb8e97d23f06ffd6f91f93949402e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417af554d03fa020123e4d29c070e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e538fc70abb3cf9ce2bcff9fe9cc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac4aea2bfe2569470ae7502dcf2ba1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3259e248d6c3230d0df8bac98c34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3855dbb4dc93021b83bc8993c82fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8455f19f26d1e96a548b04806362c2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dfa8e41f532cafd6bd0f0a706dbfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ebc229ac8940ab4ea3d0048923534577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16babb8812107961083168a07e025724578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772540cd995fe1724b8e5109242a51b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3217f9622aa11118f5a493a8add632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f85ffc403fa61203d81e8e8cc43ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4007bb06d4ab90af5861d1f683e2c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2411f81eea486ea0f8cf3558c2cee5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d35f22d17f3454be8a2026ddf74b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd24eb64ead3d0364e21be1f312e47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a406442582226c79980eeb804ad5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4f39e0d748227d75b4287fe03b8e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e161d5da180a8ae13265b8c18d30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff79849a15789fe89d492c0f433ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0e8f1cc77fdef20920a72dc855af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78f450bae4fe0edd02bae200271054591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95b462d37f51039dacd1b07c884100592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a91097ca82bbaff1885599eb7d0ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4fbbd205ac07063a67e200c5986d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb442648b0919b1e6e47cdfa2971d0c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04997245582749c09eda4720ec475b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89d1af5b517bec33cfd320db7cf499597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7f09ce5ade1ddef7f4d2da1bcf34b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99fbd64c1c67b98309858362f7bc3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea7a8034ead43051b20e0a3981557600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41a9b97db4ce576298cee9cf52a36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd907754e1e3552dc341bb88155f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ca6a277b7c1f8b5bdb477202d7c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b7c96b50aa268b8b6847cfa50a38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9e451492e4c15a34109894c60e18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088cf0453e9a0d79e968c04dea97c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4afc05f18bc159bf7a793982fd377607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17424c6d2119a4a7062139f750f67eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692a1663e030af621a6b1204c8be27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004eee92079c59e09a465d66cab7d29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc1125cdbd6a33cc592659e8bfe273611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b4aab1ea3360bdf8a6f41d3eca009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b84ef9b58cd1f834e68fefdee452cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cc95193dcc2bc547855c2ebc2873614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e457d19259f7c467002b20fa4015ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89751a8317c18989467bdf4adf0254616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eebfca85c90b80b16bc426de68dee3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810dee61eb8dbeeeca0235e0399d219618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133901c832fa9740d21a335e139ca5ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1339263ab4182a4c4c6375ca7252c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b028692c2966089eee13676681488621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a866c94671596023b6a7b0d0ac56109622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd905459c941c04c99ff5bd74cc70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead193f3126b7bc4a022a01ab3fe65a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac019eebc6ba40a642e580b81c38074625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69699683f0370d8066fd03da971aed51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46900c3cf94ff5cb4420be06a1ce0be5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da87fdb2f2e9c23a27d9c3d5586609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e5a8aa1f53baf3d7987f5fcab0d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaafb968156595ba6ce8a6a3e1b147630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0dbed05fbe5c0d6718a47750bbd38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2d02bcaed99fe14fae534d0cf619d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f3aa888ab7f6cf6e1bbbe151184b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b8b644ae4c2b43ae0ef7ff51b1dc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895df14ce5f9d2bfb1104c35d44ae9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275936ab32c517e186ed2a669921fe3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6876d18461c822d4ebfd38de017c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ea802d3feddff9c40ba9a144208f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d131dbff753bc7da10cb474d8bddab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640c81614ee45d4c472dad0b2a4538640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311ac0c851043a697f1e43869c80fc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd68d958f29ba25a64a1a1716ad73e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bebdec7c392cd154a3fdb372499ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b7e4da60fe07fc99eae461b4dd55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b72fd3470f72b47856439c4b1adc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7b9e5563d8593623f4e9dea565867646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84af20a104060b05eab1a323283f741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeca73461a779ef2ef202a3683dfc6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbeab5f4b04f633752b1ef5b0b89ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a5ba8f5bd4519ce73e03bd6760d6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e91001f96d4748be08ef9a0cb9685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52809ffb2a339cf1052629360e43cb706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ec53c1f82ca7b1b56f9150ce8d977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f194eba2e9971b73318e982cb26def48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebee9740e9c61aaa50a398703684f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec9b7ed448228c0ea268f26fa801010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5357d9858697ae36cf0a0d5f948828911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1627497e2846444a8ecb7407d4130912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe497864146d970458411ce23ae3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b0c25c63ca1d38948bfd63e35abb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5344cec0189be84577e6447a019eadb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f303bc9934b664d5fd2358346ff4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d42bb00f5c44466bc2452c0d068617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac344ae6e94a94141d8502b68420d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb903e712bd76bdd6a23469fc8fda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3fd4d2a4046d58b6b4c063dd2a3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ec97c835712b4b4820e63127def121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922f281fa070dda401b4d9cd260dafe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87fc2d09209fcc80b863e49264a9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e738cd51917ce736cf3cda6a699cbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1225ef2bcb6c93e5f45155bb1c2b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abca20bf782826abaa95b17c048cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8cf9c21ebfcafef891695dd3ca80027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dffa3b68a89b36a620a226d74365ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ddda2f64aea659579c37c351bdf8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33546d3082867f84ef83ef3758e77230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b714a7f5e6c38eec42bbbc68d27ee531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c46a69d225d229cea45e814f9467c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810dc9bdde2ea9ab965372ac5b1732d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f089e57b313fe30f3aa004c9f1e26734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f711e0adb2861cd367f82f4d67f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e1801f058ea17e58df938ee37e1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76aca523c9c7f2138e0dca71b93ff137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ecf9b19828ca4821bb98d0f8426e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0373399dd47fb3465f3f074e8fc1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa28a10df673ccfb9d8de7a65122c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f9e69765477142af996aaa57f21341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c275cac9a05334fd9d6c0e585eaf5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f6ea4ccb31045ff3679ae863cacd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f6e53d8adb65de2d40648f1bd5da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfb357452b1ce3593c7052e5d4fdc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b3e13c115c92f150465b7a4e443be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d5b5989938db222723ebb10dacec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e8e52066a11db2c9be7ffb4c0d0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221963e59fa8a72433d023ae15fa2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8589c9b4af5518cde29638e02eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc1b2661c2dc28910f152ffe6e354451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1b6a7d30bfefe6b5cd5ae95be0da852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f19b4708a77ef740b174c91f7db553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe728bce3d30472630cf495835a9fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95162f4c7cbefa7a6279e4874270e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59498e8a90a87e9c949514191cd28156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261594bee150a1d78441740b61d20ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39944ae5715ce625162dfac894bbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414254bde23548edeb964a1e3dc0bd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e64a35553b674dcf9c40cdb11aa67d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361070dc375852cc4c83a3f21d1c75d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb537d6be585d9fd8ef454efec32262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c621cfea8fecc6014cbb7b7943f5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63296d0e456e86b01694cbd151c80664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a3b090419b43afd63d045449e3e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad069abb1d2eb37f44e58c45531d2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69c3a7ff7c7c8885756b4ecd7ce1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539c6de965c2acdc174988e654bb7cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7c1e1b3999d68f48ea3ab1c0e74df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524abd35fbdbc59e9d74c92996b293e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e76cb05681a6b02ac1d752eefaaecd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed445c8815502f258052659bbba3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a6307123ca4a4166b4fb9eafd095073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ba85b51047c1bf29486a14b4525b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054197baade5e96f3a660bfc8e6e663975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442875949a7bfe964794687c0f6711476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1327747bc764a51e82bc36318b92d9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2411ccf4c5f78375ab53a0a72052678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f0d4cffdb734c231c14d178daa2e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7498aca80c1cb42bd13d38d6ccc5a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040fdb17e7458ae904913e3a74e40f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af3819b992c9120d7e8664a95950d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eec4c48c22a8ba688a0ba8b53716d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846291abf172c4e3b3ba0167ac4a8b2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a247c86c713f24d59e225297a000e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee0232f690672a1023c18d246b26086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc110662b249f2c02d24936634923da487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb8446ec15b5d4041fb6fd8a23f0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d84b16a1530b5fbcc62c5cf9e361889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5fe388b475acf49c699883786010390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832706a18323b6ac7f8a14f9ac5ebb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab5017b0bba98a038e2466df5dc3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fbd2302010335d014f8cf19a02c4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ddae7a39261f18ff223f15c54a1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266da301f9e6808ef4e86670210ff0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44ecd5ff80d6210d06a38e49a6411596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bdae011fe98173bce3941620dd61297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146fd9f74077b16073b333659983f6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c295c9788ceae34d4f02ec9575abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf229456187917b4d0058304fdb1e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55da22b4e5b6fab542e0692d8e012101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05434624d936e4e7bcccd0896fec2c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4359aff46f9dfd5960869d8da52f969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd38da98cdb216501bffc2894516d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca68a65af4f526da8fb1e821b49c1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077de8130f4aa34d6164f00f735aab9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82723f7fe64fa05ba68d1a6b333414107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7cbf45b0b1fb6858c18ab39338476108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0f2574c3b6df9a7a3f4c5f1ca8ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd4a6de9634c04ebf5e15a6b90fac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c3d6d1b43d768c046712e2f303a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51f413134f98cb191313200298c918112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f482a67de4a72496e0d45b89614e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cfc97374415548e6f0270ec72dd45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd05d339fb18cd12de1b815250d1c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036186f876688616af75164a95cc3722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa1c30046414561962d47a345114f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03725bf4f718418dd88c73bf77c6784f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75db047c002715aaf9787b7386d66b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0dbc6cf880b22ec6818772d6d6041120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f54d552b6a1156eb304bf51a3d8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb20cd63a2c32094205c38b1e2574a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8022b711c05926552ecc14389249188123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83157543656350d0cabf5f7779365a62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e7f3b5d529fbfef5268da6f50032a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d8619292379e700145db27e77167126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144721980ce1e86878a8473b0c1a7d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26fc29d091b8a4adc146e1a361a7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede8617a5e04beedd90f930e43ac721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc56bed04d540db632dc03d82d5b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf86f8828009c706aeb6b588ab4e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331878641815616056ee68b5f513a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482fcb39f02dfb52e488ecfccaa2c5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122083e8b651367090003bbc71c4030134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3670e7e2495bc04d332f0dce3faabb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ab480ab09dd898be8efa386e5d44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907922ab0afb1aea31596f013c8d203137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba76f5721b41f5c2a90ef3e916df7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5e1684486fc924b7cef221e3d968139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e287411c6a3487f007ac2c3ce18d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108dd5a7d1e0bdcd1b01534203a4030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ca6c8ff531653a59129022cecb7bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591af4e019dd3d887b4908c5016c5442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f103926f8a7e0f30f19338454969c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b691f4438464def247ee2458be51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d12194ccc70e20e06b1cfa67acf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e213b967e0280e106b3a15084e540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11997ad8a4238c61a3757b06dcae3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cfe01d7f33e93c13ad4d306d2dc5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c129c71aadb6e1a42b92112cf0c11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7629e1da4b5a650c23a495944b6252151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb77bef2f387c4e6d86bbdbca45d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c66b46013645a603f739b22f2b5208153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a388bbc39dd338f9854c7fa1b9e73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f956ff6831546b2be5956e0582b8c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee3ff3d6fdcb48c3d324cd578bdb3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117024106de2f032ca3b6039c84158157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456ba7088e9a26b629a8b1e74bd8eb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c352cbc26964c8a78b2f92170fad28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f41d1686471785f5da3c0d187b8b92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34977c8a6dff26e8817b89336459b471161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318789a30c6933c05a38096b52c715c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d42b85d0adbc567b62aa42823c794163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b070f531f76d7cd133000f898b7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6886aef7bd051b3cce44dbfebcfd3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3ed5b6a313c6dafe02525e839420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd011563c1e1490527d01027882d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51311fc6dfafa389338ad7eca6cbc3aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3a6791d650363731bf70cd9c88a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae566d548a8329f4cb894477fef359f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1d196271bde1b45aeedc22ed4f0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79af0a767ab7f7e862d3bba2c851ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16050b3560e97c28a2eeee7d19a2a130173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203f7ab3b92f4aba46056193a932f42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eedf79c76ee3fe80d4858c119c55a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873214ca5fbbaf7766ab056bed9c8600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e71d0c59d6bf87f14b604b29c1de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699296f3e3aa5cb50beeb04b050dc1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccd77d3aa8ea30ff5e2ef21b263088179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284062f525f037d3bc19b4008b0ca6cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a99516313d37b471a219b5d8ddb55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84160cb77b7abf33062131eac0f08c1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4dc709ce968376fe253db0fd47f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515890ad0d1ec702b436d9a1857ba02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975745005d35191d7d3d62d4975f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e95f3496e3b2dc6fc303c48ae4b37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e382d290e4d3e0f49fbec35e2ffbc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb51966d5479742b4e4ce0041ee76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6ba5249e433e85e028f423044900b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf207224864165212670383bab70c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f71e1c69fafb8eeb4813cffcfcbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f57c3b0031347b9e7efe26f0136820192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb6aa75bb1322cf695fabd37a38f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf86ade9ff4dd9a2c7355b45ce2ca1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883ab429f3ffed184cbc3d5a68c4e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b5b14bdf3c42daf18d44684df0f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430124288e061a4bd59a6e74a1e195197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f3b247df21059e1630fbb682aeaf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81080d7f64a10621bf08c8055ee8a9d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed89db7bf5a748df335fe1d23330d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609282b69d4209a9a3885df721119e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9bf0ef749057355c450bf6c4578b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5835d322161da4700741acc92b98b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223adf1f89db3d34774a0f8624af93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ea15b5f3da62d9b5cc185bbe4bb4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c22d32949d76012c42363709d9d3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84329e754f502bb781570c98a5f405207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dbcc0ddc24264a1cd42b1657079ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d545b6a78126df5ee45c085a88c1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855ed6a51af89843b7ec71e2ec689b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce27755404eb0ab62652cbcd4a3ae2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725f0a1cce8fa9aeb2b319324a46f64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e1c652fdb54faef3f3af3bbf7246213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39363c0f476e1a26f0f898ffea16f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3f4f70002553fa3908bbee3cbcb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6504c32cba5e6f5dc25b078735beb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379f04b281471dd6b237b77b1c9b39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88de7a5d2247730df0bd4bffbd131e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c6d74de68e5580c8ca6d3589733f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546d2b985d002e8c82a782f28c6024220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743493eee8a50ff4ef1a99ef7ed504a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593536e435b34c23ce4db72c7b9a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e4006c02c9c5e0c5658b19504fe1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc1486a19c081e45e7236e773c8506224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ba3a29903de760a60a69f9b746c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8384cd772bdf88595b0b8f30eb2974226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac6837304bd5935f516fef05b14632227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0736d6d11cbfab69b45cc100cc3000228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fd1f7250489e0f9f1397076b9ac6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525c45967bd5e863b7253982a4272c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c469951a0d9d9157e2375154977376231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2cda822d8e6c22fd85e2b0f17285b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3add535485e8481be090575a54b5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefbfa668452acb6b6d6e6edaf32a64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95456b20d7b90070f27af65718170e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871912b5b1378fda4946cefcb53a1f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853fa67bf56ba9085e759d8d061654237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce529ee45550a53a5463e04402a4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f1ddbb62df830e492ded4050ce742239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483f441588338a07e65f86d04cc303c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6fc0d7c2cb21fd912efa6ebd20bc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d95ca8fcc80b2fd45216dd2e1b47a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c54571285217570b350655b42afdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e209f2974aad0edde43a553643d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45de08ba411745c059eb25c42f3db3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6cb75121764f50c6693c2b02533b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff35c1d9c38609e0a76266fede5218247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b29b553d4753b4f4df925b163b3a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305c180b98febaf26563eb0a39eb0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e5b58a9c1832e6b653bd515ffdea0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea43bd7ff685ca356a06c9ff5029e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d3caa1413a1d6c2bf3c063ef98bea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbbb8281b7ab07759bc3ffeadad20f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b838b0e04d86e1d28eda2bdb5fe0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeebb0488ac8fa7684d2fb6b3dc9b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88403047590d99424ea686a9f2f8fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedec129f1dd72c63d9b11a2738dbeb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef71004b9a74cf868eccbc2d3cdb83d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150e36655e702a00ed11fb0e9b5e77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847762d2a1e3e211aa2ce0a50fe4be39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd9a74978c93d27c6c0859fbb8be2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662317028bf744b44d82b66770b6b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e271bd415800282270dc5a2f4995263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464843a2af5ec88f1b3ca26a34d0406264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f634bddcf29fb0d052b0e3455daf0c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d44ff54b95c1a8827afd6baf5e456266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044b79a73e812ff568245f3602f050267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd1bf6f1e0e2cb47f767efaf8d834268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255afbaed7d39bd2a443644ca86c1ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c67dc473d86aa4649d587edeca78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d62627b7c147be645e58e5ce6753ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282264a2f6bf8a9f1f566da8a3a482b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51a96431f8ee5eb453fc30bf2851fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cfac165dd88e7f7677602b5ab77a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d9bbeb42536dbe336476674432c19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cede3687238cf95beedd2e40b7f18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936dcfc56fa1fc8130b1f9ae651016a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398a9f2a329063ba76da5b0f9b34813278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7def925a83d7268348791bab9dee9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca7716e785b6f57722942e7d05de6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cefaa554d8410849d811a1b41745b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323b3e3f3e2f3d591ecad589089d22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73981f2e69f90af484345201f14bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2da39aab643662cdc1735e377b073e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e868d0f26662873df3db72bf5009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92872f5c4d70ecb85002af4b61cd8699286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f4e7bca7ac8d12c410670c6a141c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a397192e0c276c4055585ba2a6b29d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ae8c1fd35c5c2643b9027dc79d46a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e4089aa6080e5dbae7be053ddf7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1cc6c6fc1d9b974da34f68cb7571291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfdd5cf51af8267dc08997c8825945292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7447c755f6186b030b892c1a292876c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943d8df3c94c5e2b512c54179ca475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bff82e92e0db7335695ef1ade86c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc1efe570b304da4157da29a9900f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552df47fabeb292c834bbf5dcf87ec50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9bc762ad6c4a766e3b2e154974db3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e102db4123e335d44380fbf99cf70c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb57bfb239bd0ebd6ce3b991bf886bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465901d739257c6c8a69621eee0fcaf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5131430e2ea018b4b8034e91e2c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8303ee1c62f1691067989b3dab21a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db4535a5dc949226ed7a0fb053f84b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af4b10fd0715a8b5c7fff244d8870305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c65bd27ff0d3f29988339e2b0c729c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8a74cdeac681b737e51ffdb370991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d6b963e16b3df38a75d22b0fc8b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe6d3176b390fb4d09b6ec671d3e5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204bdb2d641703b9eee2be4731acb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d597ee5bca16ff5ec4de7dfab32123311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75d0ccddce2ff7061820f1664beaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f814a87713f45013e673e5687c8930e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c648048df431210682077abce5cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4392f185b2e951c9ef302842c293f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db50097109449fd132f330abeb9c58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4078e7c03e39e7301d0a1fdd71ea15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605467f52b8592e8ebef44f765b8f0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f2c6440bdea6988cd35763ae3d3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96dd14bf454bbffb13c1c271acfd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8f846f4e20f32f462af3b946d642d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c05b7c2fec2e05564a82b18d3fd74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ada0408b2437b93d46efc1d2e5bb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af6636d96cf7750d6e0893a91fb21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554642dc5332c74e498273c93477d9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64e80003534155a7778306c4df8db1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd1e2cc9ac926f5aa7732141dfdae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03376158d1621dfd626fb782d0a513328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a4c83ed7f837d25241fafde05cfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7094f11107e8486c9430412319b0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa58d065229341675f2c2f021edf49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d549168b08d92949216afef31cc546b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc0e87e0cdb970a828c9886de363b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7568d4505144590213da08d01833334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ac5509ed4d623fe126be7cb43a45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56728c437fcf3fce86db24d54b7dc89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c89f9c8d08d2adb5f9bc7198d83f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0e42121de6318f57ad4867d0a321338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4325482a1b0a32897c2afb7bff13ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54205538f06b2715d774e36c8c65a9a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbbe7b17ab2e7801f0cfadb9e8c60c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8f677c14bb059cc8dcc4cec14f4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d01d7574befe403b12ddbfa3f5e3c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca0dab247f2213356b9d23573150e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149e8fcb1b9056044754cadefb02638345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b256816524c1ab843de144b7afcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621622ff37fafd41e9a9b452c34f8a6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60987fe16cfd1f64941baf702b453348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313e0cc95f8e33f1d28062780e44f23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8df1b59c6d0a1cb31ca3745fd2ad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b76b592bae638047a23a3d1f05dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b55d1681f89656eeecbb0b61ff12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04102e9319ced42f2096d8a2ff1ea3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444738351a405c5f755e921310b362e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a559a980f034a831afd88461d915d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f474488b48c5ea08f49e1f36b37f4e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25cd12c5cfea33381173cb126b117d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304cad11dd9f475b151dbf29abefe01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425758e574e733cbb778e8df5aae09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf69f33af0506e83cdfc247829e046b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460763e776591a9b6330734d992ed0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd52b652ca55d0a57d1fc24207dbdee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a581da627338f552964c352a6625c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25131ea0b60c8b57fdc334848e30c1c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e88a78b365b66e89de272654a5cc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db227cb244bb0c3ddc824b9a0110fd61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a62b6b9ebcf5b750e00e8802b9b5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c3a0a32adb332e2f392046fe06d3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f2d7bea293aec65a0c9b4821966c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550bad3c6c9ce17b580be0b34860ed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9370bb1de5a1ab27dea72a7b603c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6134aa4370c3563fc62913e35aa7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962715a8d33580411296b9849b4ac5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6946b4d9ee6ea6846da9a4e46d8a61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209abf6fa752b57f9836bf5edcfb23c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16a1cb96815412d8c3f752f2b5dba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7837fe4c1b908138cc7b210f4fd59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade102772a4d97d28356075983fc2b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37679d5793673231f71fa86cf4ebb725379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7390c79b29926994494f5abed5068fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e9f5483501ca0a28e2d8ed6d20ccb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b93d139140ec8b414c41a7b55247e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398564f37e3c990243ba7031dfd584b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c593e6e7a7189f04e872a2430466b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f88ed0440ac72295b849ca06a233e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce8fdd0ced7791198722eed2f8070386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c526c6ae1dde695f580654c152c3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b44928c2ffdf03ea851d043faa0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace45cd668e70fb8f9066b2acec3c0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b23f7f56e8b47d0aa457ae3c1f76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d12de57e5911d596c075500a28302d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c51cf0391ac887a6e6e76ec90992392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c4076e52b92472eefe89943f8c2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d5b6ddf22f84bedc1cf85b45bc72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8567edbfb88f8c8470ec14ab92cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb75f8e680c2b6bc509576d50b78b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665526067e519e761af823b07247133397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399483c862efd176d9e7348615f7cdd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d750d93c39077fe3793068149270ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a5603e9051b1456d4f9b72843506400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d07eaf94ee73f59aa8f609ef1082d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0482a9f36f3364ca437251da9798377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b36fa9845010d0504740530ccf6f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108585dc989dbe84b6280e5fdfd1363a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc741bab570391b834377aa6f8c74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4658315ad122e7db88842ad01ac2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1c78326fe29b602ddf70c200d2aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b7cea5b5789fdaab440481bb822e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44ce5d9d628d536f12dfa8bde551c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4062e34e318b85a33500ac3bdc685410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164aadfc44d1d1d14030388554f323411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730c2cf33629a8b05159b5a4f49dbc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e390bc9856bf3b4463211b33c09e162413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355074c50126ec5c1ca366ebe048ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8706aba8e390d8de62fa47f573e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82e88bb2c2a98f367ea7c14c0fd49d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df6bc192afa0895d9faf5a16d379c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a324564df088b8c94c5e6a9f7bf55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76758c7156006cc412b8eb4775a9e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32fbfe5a17452ea4ae15d0a6c99b21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3180edbcee15a2a432dd4727d0093421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df38282d59d00ae8e2f24d25a9755b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc85a0c7d6d4b7dcf6d67a0e6d2228e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55b03948d22c59b1558a4a3bceae9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a948c49a302471736f76d516ddc8f32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37e013923fda64862ed9cef5633ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5c945fd3377ed80a9708a04fa64b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e09613395e2de98707959e3abcbcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce0c5f5550bd5d26d3a50cd50e521429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d3f7add655cbb661896f8f311a3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16584813bbf90f643b17bfd7f8c32e9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73469713b0c1a640f93fcc683263d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a5ff8b4553e0f4a913c8f2a1229d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6fc905f7d99e83f38ffffdd3f0a4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2aa0aaee9b342c575d81bbf96188d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6034f1a3b16b0ae4bb58bf4561048436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d46411c9b247c4a22d8504e7cd2d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed6645c22e0756bcfbec7aa432efd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde0e2ea348b3e3475094ed5b0eb56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813004936101854803984ab767bfd536440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae47882084052b94478375da3de356441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8820ee468aa3a36d2271a1f480e8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ff7fa9b99481f602200b73b1caa6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ace9501f7ec96d0870a92b80cb70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6bf52588592b630c5b2624c40a05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5fb9e5262d4cf2a8a9e2f23294295446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefb4bbdc11d191aac4bc5abe8c9dc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1d8067fd4642e30a592648a0f938b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2364643ea3533132125c266f935d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b6319d8b68c144410f3eee60e9d9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbcfbbf036ee1b2f30fcef8c82c1e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c430aee3a2c810dc46311160075f6ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3658ad64864254a00d96c0f657d6e1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f92ecfe936150bd2129e75eb06ffc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dc61bde7f00ea48f3b2b8fa576bfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a8c02e641f66c45f9177738c84922456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c894d51f151f1a2c1e3ba5fb3c2166457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e73fbf16956c61811a9250f29ba0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d74e64efb6df22dbc6f5877f0d28a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad6ac3bc5f91dd46daa726d1fcbdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854602f9d542c0827b3fabc0807560461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250624690776c1e96758cb554c3eea8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7117123049597b8b3038914542c25c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc357229ea851c325dd1549ebce9a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf02223f4ed26dc717ae737de785f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcaab3cc8cfb107d97594339e04a57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7582e15f3764054d726816f61dbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089979ebf75bd8eaa8961c37287c4220468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca69d513d1c9f3092209622cd96f8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e878882d473ed6f98baeb4f79e9a64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306633e9fcf4d8be94e59334118001b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6edf7b126bfeba5f2d4699acbdc7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d4b3fe1faeae799b021577571b7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47077c40904339d28b00ec115e55f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b87b136d03bcdc3a155396ab4fbf11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358fc239f8f2f35db267fab52d49d6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfddb41e603d5655c698dd1b1d7243e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb002710346d50f0ca51903a9d52dce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a698534b4c7811070a2a80981b82e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71452c8955170e9819f63ef82923116480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b0feb3a277b3421b33e0f99dee5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687126f39183e5ccfe74a73bfaf044b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfe0d715436cc26ac78da7c33e0bca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0585f95c92060d31f451f5b4ea689484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8361736d65a7ceee1d1473a5a9ca1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94465699f5d32142705ad31ecbb8bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280cd3cf133b99111f8b3515ab807d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9bfe9016deafc347e6cc645f4cce8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639584cd2e94f6e98644ca7f9044846e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f7a892f93d8b5ced9bb6729b1b32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaad866b2f0ead5bd0168d6698c613491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724482a2fa629d82a95ab73670df316492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80269daf29117d2531f757fb01b0e9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e67516bf763812cc9f04ded4d0e1b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7117a0265784b6aee627271e901c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e95cc9fa3ad9b9c35856d4e9edbcfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90f3fbed102de90506abab8683707497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e3dd1370f3fc80a27eb30830e0415498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d01e51d7f1d7a05bbd265c1b3ad4df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984fe93d37bb9dbc2cbd86886dbcb63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba073a95cb4694990a54d4797d358f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fe34e5b2d56f2f653a795f920c6b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adaeccb92f4a5f9876f8b32131d98d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a9594bd1e4c27ac6d37a45e68ed3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351753b6685a64864aab7561ef98973505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dbebbdbc58e4e2c4b47c50914868b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f9bfb107e8c6743d4ea16a91ff228507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90dd8a4bfc5529a96c51577421f48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b729ca0a751b82794fd2c1b2e7631a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4f45d0031dd7b57038add33eeac03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbec522c52ee2adf77a5189d1e04e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3f39eab6b2b1f3522947a92a41bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a2d4b5c045d833d537c0e9f81ada513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c79d7a96835dbf70799b04c94f926514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c2d60917bb87d5643663aefc4fb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff22c798e9efc2e0937dfafb121f19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86baad4259e07726baaf5784c90faa1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d37893ce6643a8a0897f87902cb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0433b1b0f74ccff50f1e8b6902618519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60057e9e4c8fa82a0bb303bb57fe4729520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed476f1e1d5e4bae17aac9a019343521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e934f7eb079657d13dba2502c2dbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac6a66dd21ae4e76ab8c290c5e2cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5705283755e2fdcf7d49bdfe9fe655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef9832b8efe2ce08f435b0f79efbeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa471819c6adba901ca43e9d42bec8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8b1a61ce7541b8be7021d105ceaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e2d36f8773319a6606ba8a69af89b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88b4c6309e4e4f6ef3ee89a2a85e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fdf48b89d6b0b3b48cc81de995966530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87deff5d954a03352705b287e8dc897531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfd685a6c0d686cdcc90f5630331fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390551c92fa1ff5287dcc064e0f6fe9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403e15ad76b5ed3d6dfd2b2e76de17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce33d30a2d0ffb057ed1dc2537bc15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd08e458682e49fe77975ee28242c74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb79cc25400c7af862e51f9f2a3c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc5f007f6f7f8f95c53ecb4958f97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cfdaacf23b963f336ab12eb64836b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817a8e0127cd48e9502b61537c8428540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a9bc619098a22e0b90d4691c55ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1a90a36af4bc8d99d928094316b0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad85daf89fca873fa3c8ac3d7416a59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c25d9004d1742733e9d0e052532f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99400a1b7008d71cdda47419391a7606545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94008fe9e065b6fa929f3d3488022da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d367964a3e62ea868efb7e1153800a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554fa29b996831edb7ed846f013c38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adb53b70dc1f9e7b34a7a21617d81c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545d0e910d178b13bdaea139af7d43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d7d0b2ba498cfdde500ff1e8af9a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc49798fb6ca6463c445f13c5068bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931ebfe100dc105615b3d9e7e32205e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427943443d170d6c69def8fe378dfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f11dfc033e664d5c91469e66ec04f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdacfb5561d67fc03f11c1f8ac662f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a94ec8586a49ab928145b812952ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9118f3d67d9e1f86647a66c6c32790558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd83624dd45e90ce4e01b2e1e1c3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72083c50c0445b6acfa3902e4b832b08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0326eec79e1c7bb781e541d19d04de1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e896e509ef404c9b621210c9a519562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b882fb3bccdd6926c8d1138916ee51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0af30ba56bf05ba2e50eda9577170564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc80f053c7f1321e89128bc56367aa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886667434caf163746a08dad5f9b87a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614941ff54a598754c36e8040e0c917567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3cd6852c540a99ff02381f3d6c1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70835b3f1689aa40f9d7c133ef1eedc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f6f434aaa7222d7078598c1e13757570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be78811f34cb41fc7e0157ba5840cbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d30d107064acf45df2dcb9e0dc250572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764bef9e7859cce770f9bb0702699bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e26900d6e437de8ac1f551bec86f84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574adc32f427bedf9019025607b5864f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96874d666f0fc6b07fb9f188789f7a1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5357cd27419bd063101a084efeb27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426359bb6e5b5b73b8609110a69edd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f78e2cc93e94b7470355931b09bed7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca8cab5aab2c1c38566d3cd8efebb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf67ece0f9d13578933950624681e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e5f3c6e9bc891a9816296bb75f9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd071726cbbc7c107214909e31d222583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ca139297127f3a3c71cef8f18b28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d42ac7d151878b38a6b1eb075974fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab48f91bf09ddc6cae5da36478dc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d728e9597d0431e78e57c25c7aa57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106304e3ae42771769f9a6fad65a1de7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f207b77a16ef1921e2ee8189c9bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746a1753fa1099e064d3f55d86f8e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515999975184b7a1f7c496acd78dd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc145e3006665eff299bf6f066fcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a07e2feb9673a39ba7bbb8b91c99e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc878e81902e8a8d3407c96d3b32db5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9255151149b346f6a7b89bf487fe6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74885def4f5b4301479868e12adfdbf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e68c14ca458cd087a2aa41fb31c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee0e900b171da1a74e446af4f27eba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d03aa88bf2f56ec68e0fb8151fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddccc8c8ad38c6d2ee3c764ec33da6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8c20ea8978a7fbfc85dc9906ebac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5ca8c510c69f71bb1a9926eef09c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be5acfe8df8f86031c30c9e231ce2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3394cfbcc0b48a35850c03500ccbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855adb9205c5e71137fc89bd0127a3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921b21f9059a0a57e6f5d8774fe34e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0210b58fbee5ff5b08e175a61bebdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc28dee8411e6ded9782c8e557ed611608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94ec7e32fa84ce4acc4799689d804e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1befa694982c939e8a98d9ad896288d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b79c34b2f1fb028aee85a3da573aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546659c8df04acf8ad6a86dafcb2b8fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62869c665b592a5080de4324ce16c30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41412daacd4527fba97b87f4a1b9d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019076f1dc2a487d8774d816261876615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f77c40eee7ca48b9541001da160c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3f0164495beb4ea605e9870cb2f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97764faa61ae55353e4eb5a88edbe926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b3ca45d6d1837f6c7b36a1fd9b129619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50550f07e6210bffaee634a613eb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b0546d715767b45e88edc54c718fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dedd1b8696ee53b14731dba0a8dbae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a819a2e45151aec8584495355b5a91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59e6a243d12ecc6b54e1e9a672b3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441db9dafee49e61bf5de6cb384d188625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1883303290a2996fcb463e844bc4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f53354e76b93973b196a0c35be63b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a08c2deb309a235a1653cc080ddc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5738b90369fe1054d3cb0d86d2e58b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724eebc2db2f88ac355d429b7be3dba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751604857211e127f77ed647921aa72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d1ccf96d8e493a94da2ea25bb76a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec329a2e7ba0f1618874103e21b1b701633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8bd2e0256381d5e8c72a4840e847e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90eed0b2eedb1a58995d6668be97af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588bda3dbb8127034f1feae5766c2e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0ea56e89eb5326fa8ce75f861ab1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632378c3cde9dcec6ac2c1f324a6deef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06699a8b9437ef0e54543fda722be8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7efe9bb00992109bc79456f46fe2fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fec82f9a4ae0372e646b4484fa8c04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22823493cee07e3c9c478e8126fef9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb8e81e86538e96a9e140429f502dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf82fab9cb9f8be097540e8ec4238644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab2ae3ad8a437ff1aa7016fa93624e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5c60963d7243bf38ab6955bfccc43646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>