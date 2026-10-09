--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,111 +2164,102 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012985</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
@@ -2341,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745efe4550e095e2cd2d8e9b9d0b331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfc8af6cdeebe40c741debb053b95b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61473c3ded9232ac289718f02e54cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8081c7818c4c0abf6c2b2a9595bd624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ee2f5b12ee6db88a1da4a9fe8e0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373caa1d5fbd2b7548c8556c11641b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e57a6d99e89a437aa06fcbe75fcf6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd807a2ed0d99c377025d44eb09ea88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45773fde1015c05528909420c314299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd140b13ed891fb8f8d9f2280a1e2f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da6920f0a2be709e20cbc70d6921811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b557757ccc61ee007626ff360dea612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007259f2a2589c0e3add3b9d3f8178d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6524bdf6b6161b4ffd5e3125a535b3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48286646889526604d7e8200c0782515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc53c7e4de45b180009ecda9ac86416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f3c8726ad37bf4a9912f6a7d01c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c322c0e1477f1efcb38e2f300dc6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba1fe87fc0ada2b4b7c41da11c00d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e989d34edb67d12f042126858274f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a3c8d24057350c1834b711f02bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d8cd4d4835b3b8b33cc4b9728892e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b8fad11d8098e384380140dbf892023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4d310e7ceb8cdf212cb8f78d36a8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e69f037006bf3a9c90e75771b99c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bf83c4a4cd95698d8667fc5ca60e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855335329a886417f2e2622a7ef40e8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86015ff9d5e79b50f615d5a97077dc3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ce294e9c5ab7f3fb31be5e41d09ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47abd81dca9a8588211ceb627494530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d14ca1d830b87f3697f7a0ea29ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf8ed9cdc3019bb17566065eef522132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20d00246d0c6c3f6f1abbca44121b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eed92f6ad4319ff6701c83688842b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657eaf4f212341acf984c7bd52ab1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734579c66068644cea4e8ce551ee506736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60739d6dbf229f8c111a49becf30b00637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2ae53afd4991d2f0fa033a492891938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91866671f9bf84a61e5f224f1d50df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c88015664ec3e972f433224abdeb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862000c037fa09b3a94a22d666ea8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427b1461a01319b04ce4ec3d4932ac142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c50c96bd1d43e4b0e9f1ced74cf3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a452ae8a8599eabb013374bbf5e9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca4b7bf28ad02d5bedd68e86f5aa7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffac3f717b10216a08a3215984430046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e8739fea36d748e4a8ee8ee00984947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cd5ec10fdc53c0fe712675ba88b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c85f7f9bb89da874abe236d52f622849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb9aaf0d3623417e56c3a3233be56950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3b97c2a459dd5fc7169fc387c17aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602851dd84441fb2bfb9fdde0a7027952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed978a6eadcd008ff053a0ba2cc27ed453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a46baeca846273927e53c399629754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80734855becbaa9b2162b1b2bad49955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48224bffe7656d6a5fa953fdadccc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bccfa7b261929627cdced2fba756d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c981947a536ef22717f3aeed5745558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70b7e11138b60d1558ea94b0e169c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4223e01b1887c51629ac43a3ea20b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7699a015ac82f204d60b2459376f5ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46f8da5e821990450248485eaeedac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce185113f0b1323d5d2bda12983948c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f9a9e0e1bae2f22a1196c8956fce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2543362ec9f08915b91f7164c14b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2d04c54f6ef15947bad5a59c0f0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea6bf14cf57b45471c5f490b2945a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ac64ec379ca7ccb9dcc63a8cc20768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c583152eff95155826b98ac5d13d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3d805c1e9d1ed77a4db8bbdf752a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a84bb5aca2f55842f723b8935873671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd065d08eb9a08cf5bdc0f9c12252a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c416088ebf26eb156cdb7089437d1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56897385e2c26601e75bc73b14c45c8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955cc5685bd03f2bba4ce14e899c23a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bbd844f5653228a4307d9b96d025d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671598788b67c7dd802725cb57ec65fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86856772f703fc9d01817367a0afd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ebc5f3cb596ac2d7e516da9b449b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105d5b3e9b4072a273bad2962de451f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b327a656baff56d262e091d724d49581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6b5cc74f00aa41e9378ba38ee64d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6481ab2a91a637df485b85544ddd60783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529dadff8fe4ad8aa61b5f6f1c0459e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa08c0ddc8a689e833392c0e7eacadc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa7eeaa2b25a182f8b28071be98d3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09071d5b90186be95ca2efd2f6423187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde16372fa42038200f80a15cac6e4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8732b9aecae4f72027d0a76af74a23489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b2033d71d76008b8c642953ff58af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c0f35d2c60f87e0a2df060d14aef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55673324c8c1cd0d9664e949eb703f6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74da808be3ea084d9418b93f178c6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab1c90045a4669f5874813f5c61c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397504e52bcab2444b68369afe4db4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf73f7183ef6da86c3ce2683a929ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70078a7425eeed3b357943f757e3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5844a8f204861d921738620c935398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c61752347b3cf79a7ee850cb93ecd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b2aaa0bda00f7e19af89eb23c2445100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee734dac05d42efacad0fa30dd4faf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d9295e395fd9074e884be26d7c417102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413683912ea1db7e27cf94c55d7c03cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c86400e9678807b7551157937a906e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba066497e68998255edca09f6a6f72d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ff4feb043abe0c3b9ea864291e2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a047d5a0d1871bd86f194cc865d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada503a4a72810c4150eea0cade9726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786cc1df8c57bce63cb2c3cd6bc64e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5510ccf80680172777979126a7e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4093375e302e4ada41d889bab5455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25db13c4aa24bcf2abb1bc0f76bb1da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f755c67e6c4937650d48704c3dd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bf47050d74849843bd025a67d6603114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc209a5d2807b3e3db83e985283b868115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f9936d542267db30ff9c1a489cb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dcc5933121b9ac9b3cb2b863e987f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154f27958aa106e63cbd356481a9ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ed7fc17e0d767361f998a627200e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349101522561d6952516ed0c2a7a0db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1227c2d9e1debe2e3c021bf53e509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963acd908558714857bee5c1b335a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377204805ec54d8ae8e8496cb2a3fcdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a105ef1092738c178f945ec1afc839124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4058a541c3662ce81094426dec8039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c59fdcb38ee9f9d7a13677f9c91d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be1f49995d93bda32a8e373017209127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397be5271c8c06d5f7f1b925653c22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fa57afd224f807d3f96ec59612cc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6521d384ea5b846dedb55409d7f885130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f06f8a4060b197337d361ec2b079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458bf6ce68686bf6399a4868d0feab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd179ab0fac6d9c64662ae163e1a27e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf16bf50e0d7b6da14144ad645f4c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ca44eab79e5db8c7391306ccffb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1addbe4a17f769c75909c358d8b551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff1b3c8b83d770851988d140b6c1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb76a73c12cffb1f216e6bfbd021ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5762773c399f824c4d5d4ea3d673e91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd746d32f5c151e705c79d10f02ede7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f1a10756c984858d1c89669f10eb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd720796167650de8db84be040ac262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d85f63fb88817a6cda569eb3760f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28456f95e92b5f5d0ac6be57659d4a8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8e8f74175de56541a1a53a45c7cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc074321b1e2ee6f7f5b7f738adcf46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f41d249184c44cc051431a62ff50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22683bdc70f4514eb2bec58f460884148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa633cae56948053174d9dc91ae26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e529acb63c86fbd004c834d17115af2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc62dba67bb17738a02fb20e5b2eca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70752dada28c12f13696dd66ee648aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de96bf11083475155ce2c2e09334827153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5219920bf26365723798060e24eb73e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a97621ef4f6a7e9bf2c3353c72e50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f37bcaa403c61562b715b2ab5345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42849606e88947b22519e3e16d9d7169157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73a417106ddc656364c13426d73a66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52698aaf111df44efd8da3e8f6b48d9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8998967c7f90dd2c66a841739c30604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44945a49f5bdaf2aecd2f68a1b56be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6873d13fc060be5c712c6758395972162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db2448ec78e5f5770a45f0f60f1eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6721dc51d0ef712e0e726a31bf4f5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562cb1415a006223e6211bb7106c37f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e04356481173abd8c260ea6dcbabb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b0ee2bfb5c15ebfea85dc4de5393167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda1200bc766b35cbf40f51024bce0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba235b80b14e0b2fe794939168e8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049efc33c65cf7fc8c9a38252cb92f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d0ec6a747719b9c112d9f3e3b2ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be67321f6c0e12b9651c3caf6663ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5819d5dbf59e9e77ecf406360ef4406173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e6dfacf7d7aba4fc9968a9d89ca15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd69027d0c68a6a53a5f1939f39493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91efb134d2d1e2bdcbd015f116f7fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707fb7e9f98166c927deb7f28d8a1c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750b8a4e9e2998abb6e09df968137e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8bc0313500e4c5f5ad9697a71b95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4666c924788920a90e60ca3cc3dc74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380dff1c20104fe9611073464f22ee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e4900564f0b0a84e4314c9b7ee5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc56c8f7cec5b7d028a99f3fa13ab5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916a41b8a0130f126efdeb438c59b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd954d28d68ce52ec9fd58dff1ab0ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf8ead063e8a32d3c1979270ff7236186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8372df4f04561d082499e67e0e2f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c268c65a98e428f201c739a97befd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2907995397f7e2b790aa83396d2f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88038a4d7757ff905097a80a6b35dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf21ca8c603f9e34e0a808f2e7cfd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb7b298d76cbe24a82971169ba69e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8ef562d010f99af32cc4496a314e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055c96bd041052fcb6e7b9d2fad923d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4cacab8852ddb5c890b5ee0b10f6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43a405ba427757c3cfb4c6eb4e7a87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ef93987449aaceea5230dab55dee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e00d905f30c44ec2b5302f9a406ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e894fc9a9f450283bfb1460facc18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366dfa9b86ee2e49318364b6bf7921b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeccb1a72962f82e48077145d0d1299201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5394ac9016c45f363e2ae70f7f934cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c86e7647f44510a7322ce08bd8b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b5a0943744d96024652ee5dff3465204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf724faa1f4b962ffb35286e510ef44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1153bd91b47e77b71503853dca9be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191734a0850d02123b7f7ea52041f4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb687826957d018062a29b07f8c27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba971b393cfe456c0903ee802536534b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bcad4c0aa67bb4a1f07830446c664210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e55cbc92792c2cd6b37f67df42b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f7086be008639cfe36797fc89c45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a119452383f5ec22f6c5c60c2b0144213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb8807a2734c6d07e3767f4854e517214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437ee4b20962cb82767da10864356bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151390c0d79c4abad8c01f3f4eb096a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7481123bd5af45f0ba37db430426a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9204225c538d9246f17001284272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbfbf60ae6d57f81b3853fb08c0d51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5705a6a0ec2edea7b6f0a5c17a0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb352b7b205204158e126a9b6048d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebf482cd162c2b326e62b48305e220222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72629c666a9dd66da1d16e8172dc902223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6adddce1adad6415b43c1763046a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d6253f6ff99e31819f58a2ec51de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838dcaf48c212a99bc11cdbdb931ea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fcc0d2e40dd2f2e384c865532483b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb7b525518bbe6765062b84551a001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4f3a168bd114f605ede243c36a148229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a67149b93ccea3e464e71138b099230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b7b183a2fcb351176ccc4f1bd8e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011efd40fe01ce06c9195208435416232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca083e6cac00593df1f55b92b19a53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5804c6a284e7a36d23a3735d6f9cbfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9b2d160786d0a17df435e977c30f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd33dcbca0af68533a12b18c5bc14b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e71d5d7615ff24c1078db505879a44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135197824d025c73448b7a956d4f78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983907761a13012183dd83cdbd76adb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af51bfe3c413aec15dcd8ea8fda04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651fc6fb93ebf80d71568c27a027b84241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2528f72cc891a262f6b47eaa6dbcbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d5d48265ff8d09620ee21c07bb53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da8aa9d85b75bc991beb0ecd02738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d43520a8556b232ff6107173f4f7db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494684d0e59074fa4cd8873edcdb423246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259e013546dae94456cb3b2c7273bbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ff54bb8d4fb0ba8da2dae6a17ac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a874451710dadece1a968218f522ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd01dc71e7fb0f57c7af1bfe3c7994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaafca89c8a26553e8e9cba35c6e55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44cbbb284d338f906110a29b549c1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a10b6f678affc880b5c53fd220e24e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc52fc841e87abb91c0b51a7a91cb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d00ebd9d3f9a83ef7c38868167e5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01955086f2eb5906499f6a5e9992e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f5ce3b094d27bc27835f678c490f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d11dda242c74231ea5fbad715f92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd3ebf2f35f909a0f8cca7d46fac2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411bfe74c9e9ba563c9a34b0bf1c7e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae6ca013ac08aadc1ab61789d0b925261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63abc32c1f4f969e298fb64bc82e90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf774324255cde900613416fe5e0de8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f7bb6fe07ca58dfe8d4124479f701264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cb21614bfd5f68f001da7785a51a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb3b9fd8c612c2e033e1dd982d4c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb8883204c7fd5cad505330c388a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d6e9580fa077aa05be560c730c500268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c0cc2352af933770ce77695c89e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f96b4a7b6c7f1aa960595e9dc35c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ecaf101868ce85141a3c07db3926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42ca73f1d124a59aa2565fb2116c6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1b6f3e83a85ad4064bc847b5b80e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d17d0a90f234faf40525f5bac85e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc216fb0038a7ec57eaea19d5d8992a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215f8ae38c47f0541379a684a633f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460640708b5ab5002ac13793ace42d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f2a3463e205507fe8b82a85b9d865278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eddaeebf756fbb5082ed71582054c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda18f2cc82e10f1c013299b6058e5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a35ae0a3e0676c8e82dcc286d4e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb1e85c57e923774b6903a2799602282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44187d906c537007985282db9c3b085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82940009f35ca3983ccb84d32e2a355284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8862d6881e280ed7d5bc72062e97a56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e547a5b1fa0ecd510993643ba7dc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb214d76316f8b29dc0b31d520cc35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8a9cc5b4e13d2ef1163d4447ba427288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4acb017c64054a80f2edfda6a3fd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d7518b8920883944ab212be56a6bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985ac116f586dd2cd45a4905b3c18a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2bfa9c2bfbf3fec954dfa7400328292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f983deebe8cead868ef6ca81654c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b85bd73e753efcc4c82eafdedc658294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efcbc8c5ae334bc87edb5f5a720a94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a3ca59454e278a453e5028fd0ea92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad804b1508f6b8a2e23a80cf977e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c203b8f77d628dddba7a838355763fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8444ddc4b1a1aa1690167272c5c117a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf5ed4b24c6375bfbc1b36d2d1521300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef35848e2e49fa6280d1b9a2b2f4f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb341ff1b4cb216ea97d6a46631189302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176b962ae3672080363cb6c29813b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09dbc4aa377b051639f5793b1bd89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd8627a0d022fce52e4144c1a9a067305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a3e86acc160ed39dc5ca0c1dd6fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f8a3268ed2e3be7366c0a3aeef9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f86b71786f323d90e52985f0b240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164cf0b15773f1e92fc3307b1381f07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751f467a6fad7ae7b46a09a3df49c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955e7b12533dabc93040d1230a31c17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1e518dd195180d95c8d9d5a3e4299312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d6e06df86ea7d90df412c3bf49336313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73099860d30043ad215d0705562bfad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11cbff02d78fee2cc2f91ef0d6d3e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eec67123bf3e77c5bd7e0fffcc296316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99bf18a4e73de03cf426d4db275fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256afa4a5cac5022abc50f35bff95f7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b9754fd7bb3911c1be9db5e69f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fac7e38f5f92cbc3dc054b8326f76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83ebecc5abe67fa6f2428e4b382f3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182d27a6eef0690c596109d198af8c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f084ae76b83dd047d4dfb463609586323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d9c8f81339970a673fd9760909d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784e815aa9c1f80892088ee090868f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67eb2d424a51afdae8381fecfcd4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae912df5dfe8f0fdb81b6a6d59ea3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc022ea0b5912b314121028ea1aa25e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6751014c6b36c384ea6c77d4ddc0a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb66b86f81a9289a5dbf04afc1d1dab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e887d7653a8aa476841884ce4bab2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18de23da290ddfc0ffe1604bbbcb8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03469d698bebe3da89351d26c2ebbe0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441236b7088770188fbecc63d6c014334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a0c4dcde2bb3a6dd6ca34ba2fa3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27df22d546ecf59e7ef0abe25634c58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4253d1d5e87ad452cdeec174b021bab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14f69221e50d03983bb4528afb3cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003fc65292ed318d82a6ceccfb8028f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e11fea7ccccbf113abfc8bf48530d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fceaccaa72bf728df62e44dae27a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a686303f7eea7f2b878d9db739d09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cb5d51df2caca320e9faed78e5f7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35519c22e085c62a9f7ae84412dc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a99c5f01aec4ff7d8d34ee7e809ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdcd7688dc03cda6f075177c0cc2d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29e89215fbeaf7e002743747913c1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b52e6faf699d730eedb48e862c8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88f93e954bf85212ab33f16f72ba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc1ca84420206e8937aa2975a4e239350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc647e2f76e2968032a13133fe0b91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e069efe6f1508343dc8a806336db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb54db3c529f4a85babce3c65f9dc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcff5ec381183c130805e2cc57c30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f013e682be0eb5874aecc53d781a47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96536cc35b8573545f1e7f8f313a36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d53de2c2d5df0b02325dd06be0e001357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeb4160128556443b5deb7a4226804358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d111bf8b26044f962ad2dca75af9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faba5dc853bc0bd6a4f09deaab068a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358cc6a074012b1679f1c05b656bd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f9f417e28560d31c53d46a7069f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea6ae0822f8abc5a4691d2b1033f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f2b49d9ff15ffad0dca07cf91722364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b2ba9527f6803a1964911fb3ed76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c02ccbcee354e5fad8f5f6cab2d7b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b56c220bc4061b7fe1677d5fc98d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da019c557869574ae24f3b6ea77335368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c60b8691434bfa10fb35a949e4aed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b63311540504aca98057562a4e26c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5040ee86a74685a7b16c5ecbe8f91f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a40dad9cf525f1cc0004b9c4e08c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92117aca0d2a73ff6b2aeb8d7ac6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353c37bea928c2d255ddbb9c3040c3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed0012eac0d8c025a33068a9cd131375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa345d7b82215db3117fca71a05dead376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689546eea94593da1efb333029511db6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecfc1f64893ad6ad53f63e9d84da8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271ce3e81bb95ce878640effb9d5c0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c0ebf2548ee6499029b95da526108380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23f9f8fea0bb2aef2713470f36ff5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac387ba381ba872a9cf9174b6718eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf36196a7e6f64419d63d7a5997bda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfbc9171e6288a1e61f493bef87a22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824439ab57d7a27389aefb9b056aaf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9153fadc154ce6e544fffc88a1f42d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afcf5770e22a8ac3010616eede45d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c393d178a9c5b63902abb033f98bd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313cad6eea2231f67cfb8f302876bd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02c01ea4e641b45ae27f1634c1c1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1ddc9966a974f057b762a4a17f07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f51516d01e69e73a02638453469ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a6daded37b9afb28d5609c4c559b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9e3baa79c592d125f8e61ce10505394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a24ce6df4472f4acffdfe6aa81b3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b8fe8a172d592a68c708092564ea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9baa9fb0660686fffa69307a6f82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939be8bf41c103a3ed2e5e078919459b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9faa4faa681f2fa45d04fc464baa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae681f0714120f90a38771f3639bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c25b973faa6fc34c20bf081c6ec7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e7c565350f697969388c407e10abf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e4b61820ec5a79e9d45f27edac813403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d0ac1b8d15189b7f778228289bea4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9f0d9c66e53b4edf3872b3a292e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29a92286462be44ea076b737be273406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805159ff89277f3ef1ad317a8c303ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30277290bf14a80ba39350d877eacfe6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be002e8b23b8ea3232eb6e35b4c3f70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19acb94303a7ae6d1d84b0d4cbe967410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2631f136ca1854275c9feac330fc8c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af032ece6118c87ee460b08ee10083b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78036372fbe3a7d81dd184faa0a57b4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c563b8cc82014b4a4f80f32cfbc67c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4574ead3381706ab630dc27f27d650415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eb3c43ce24b873bf494a4790a8e56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dfb90264a73e0d91837be47bcf258417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea18648f6990da59e34b6e5f79d8f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1192a89592ce3828a8c238808f177419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8f808601a65efe406b75e7122b24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787664e85ec4ca73b1f831acf88258421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681324ce1dbacbe97d5394110a6f2b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821a529ac104c1c664fb5d411540ff2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e2cda130754041b63fb4990d0db86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d7b109423a2016d02699595b685f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895dba2a0354ca4b907ddae47ba10a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fded7f4ef75425095a8bc25524628427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80334bf2890fd409bfab3634a5be22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673e7f4f20d7ec6ec20126e161e3b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b758fc451b50012e1e90cef4f11a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9cd540d9f179860f6193b4f2ad9dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e56261d3e4b788cb007559b3d662432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c72af25b0344a6802a2864c10d74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1f6b68e214a3d52cc24ce52904ac2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9d458074d383777b3d85453a66b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d367b5faac29a532809794261e38e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843bb9fe5c37f7c711a27d392cc3c13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f04629ae54d0e945abc06718a853438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3660690fb66165d97570d2e0fb3fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac00d59c866f140473a18ddf8d10aa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620502a890ee707e41e256cd9fd342d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486a7e5f6a49dcc2328c65cde7a53c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cfb9a9b082e2ec929ab2a3adb23d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de339bb7fe0eb4920950a0590660d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7d784f30450e66a845fc48be27d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ceb58c54ce20332980ae146aa72a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e7bb22198dadd23522d29fd12970c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d537d458f7e131be029f0c57d2027d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249a7a7323982e0a82537b844fb6c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531638e5446528fb8543a949d27fe064450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce088d32d94343044913ab126d69c27e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a203b2b5c45a1fdc78b0328465339452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd7b078060f2e5cf78c4b8d2918a95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f08b6b2abc0c645d6f6bcd29e4e06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214f358c4e0658246330b4907b6bd00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681e38885c1dbc72cc91e3f8e864f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa7bf6c26ca00be63cb8152a5e9be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f041415660fdf9b9615f3902d20f8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f161b3ba2263fd72a723e50c658bf83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84104d2ac63e6dac51247ffe3434d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8037a84241eb81fbf528f563638eab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabbc066e99bd0ccbe4698aaee3d81e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e66c1362f41f47ef5e7a49a6cc378463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1baaa347b5e13afa43d50b7faee758464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea418e9f1bd858a84d6bef70783eae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a97f27246bbf64a9dbd87906559a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735b66a1d4a85b0ab23ae88e88d23f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065899ebd125df2e7fe2059dc0855b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7efa32ea38140adaac10b4dca6ace9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7418d2216455aebabc6b37ca105369470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293209d0dcf3ab68184f91d31d032ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7030f89f1e53af4c8db4ac673bcc4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13746cb9240da07a29fda5cfaaddb0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd415ba22ab511906604abdbc479bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7215962cef459be9a915e93058f8b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f4d8703b9bb71de64718255089352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeef2c8cda812cd2953c409647a7e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc77fe61e6c7e698927751d404df06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2125233d04487ec0a95fc9b9e50a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bff71fb357a3d897e65701ec321ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c29a5f29826eec53e204d11d4633481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75c611eabfe0eac0442784e3ac0bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b98fd97d34e016f8026fe3f5099b56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed9d8307b12ec5121804b60736cc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486e016873bf980d00332a556c4c60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa75146b603f8f0d29680d8e42bc33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c9c2082e50a6c16abd6b4bc352bc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce02e5d79acb3e1c859d441c407248e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e778c211648e6cdf4305fbe0c325fdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bc22f29fe92b2cc01fe056911b04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95333a05072771eb649d19337962f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fe959939216a96453bc168dc585c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1ccdb323b2e9e5c379c391074a24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eaac6b97f84f9959449b2b6ff436b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93bd52ec6b07a36738ceb6aa7d1255495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea69bb886d47064fbd0cb9cc3b3b19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0265de14baeec77abdf09d04bd794a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ade052278d3ffaa022345f93d4308498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784356f89935e537803abc7f722c08ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b385b9cb1ef704c76375336d0a183500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2d745bf00275b057c5b002351730501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8d69b6a69fadbb58a397180a5fe86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d3aab7b83d90a5418c22ad7af149503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9a1649d5fa620e1f5c96f97b983b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa6e7e8e96386cb2cfce1ff55c90c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11136b3fc7039a21ee07158f61483c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c49eb14cf756b8c6eb428cbe334382507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242193782b630e119db33e1d6cd6545508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b01ec1e53317b20b8592d7d4d1e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07118e1a56cb465143c2899cc7fc6c97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611d9b43ce0b57d1c5e61b6801ee2ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96d4d0b654dacf642c02af803efb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d647aff6ad41bdf58f1198c766591a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af5d9c511e04106d88f0e6fcbac0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da1ce51fb6dc54d75cc853f9a20464515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb20d1f95cc4cdeed73fe325d04d3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c89ac046c886e3bc33629b3f81dda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e2030ad72295492e2d2ef717c299518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ada2da8e60075ffdd68c2e10a891f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537d4e783674792262f431bb14e3223520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94306b33fd858621c2226f27d7a24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118af09f509214f11a8479c62b1412522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe904e972221f690c3cff40d43761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9cb3930567fb1f906fe6d6cfe2d1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7805ac3bbf917c1bcbc5a796d295e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efa9b94cc974801236c185884ef68d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67783b63428bec86bc9a2af921abaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a92a5122efe728949890f2220cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3532fa936ba2d37969400b72ad4cfd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944affd54d8a97dc31d48968da1a7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71d4fbd8ba8992042bcc01a88aec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f24680326e1f3bb6993f6ad8ce14a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84ee8da5ab6c44954b64429a9cb045533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e323391eff10356015dbbdf34c8ccb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c3d43273a64d100969ac8b5ca99c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d35b23be03bb13e4a42f9ba3fa590c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25a5b6d60fcfb5ffe63f3a1a78f8e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ec94a048d271d3d694bbdd2dc305538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95faf97867dde0efc4e63aa691d39f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651269b07246be2d65c13d805f737d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6706e39bb464885dec3e68c373c33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8396a74851c20e096d896380439703542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5773a410b7cfe1b60f532186ca21b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa148a38593bd53304fef8fd9d2af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3b3d540cb67349123f5899066542545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a64a85771859088580abdc897458546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e607f45f190d000361e4c4736ad45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a6b29c76c9c408d1b49669c67607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc5d7e24728875ecfd3b57bf0d043549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62aa4bab08a6dc988da35b5393c57a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b479e84d268f37ecaebe65053394f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab61ba015c74267a2f8cb16edf48e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea23960c248d9b2959a12aa07204d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d62400fb8a9bf2aecbdc57a66a1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c89164f61f9066bf17ad0277ef07d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f875af51c2c15103e4e4406e42ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16166a17536ea9bb38f23f27cf4af1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51efdf7244636c7c9fb99a51f48734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa438db3c2b485d7b7f2112a9021f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c349bbcfaffc797529cb364eb7524d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa300a064a40b8b44f50418d374d375561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9dd48ba1365bd9d26bee746bb4c56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff4668860b19732f74cd69ca95e35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134d1474e2bb30f7c605cdb794f9ad4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131112d213c5cf9c9a9fe1e50eccc2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e325191d864efe04b755fa239797af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329c3a3fc4e038a83e2c7149792734d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12da5808b4d24924b21728e62b052c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828b2bde1b903f7ce208deed1477dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d0ba1a89520c1d30c97d6718ed871570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288251f4384bf2ebf6ac0a8cf28b5090571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f454f387b64aa54510a4303a30b4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a0e26f809214ca5323d60513077f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4166153e23b7946f09b30443582f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07285deff7207abf5f524b55752f76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d621e75273a7f7ba31d8af99094a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073610ef36c7cc6ae70ed97f05ea1f49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1275682c0aaad618953a2de9aee8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f159c839fd064162fb85c6c4a2203579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ba0f8ed281610101328917856602580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225565963b7a9d7ca76256cf346174581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71a11194cacbce1196f02acd81df2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad07c05e050f39ce6be0a51759dcb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c13abe2758aaa0bd882243de0e52e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6132fe953d83592a30fd4cae86f161585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ee7f6e482d7bc8ea38fd08683740586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49633c5e0b6a5fa1cf783330dd3007c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497be4667570c12faaf7fa4da5b14fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d6481486defe25a4b32e5d9fb212589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48c2e5ea1c26495803b484348b38f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af34236d93b84214559d177cc560feb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571ab15d3c3cf707fa7ed032ee9bf86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505a0c68a230de5bb3bc25c85a1b00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d14e2b2db96e84e97301af824fa0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9cc992b30d2170d26de2c89358c1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d9844c259c77fcfe4b99ef6c0f39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd4a80e36094173d046fb89cad2dc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d086876d3b9d92c8781bf80a8797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbcfde6768b83847ffaf5c79bd29d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77bc8cf3e55a8b63ccfb0f2e47e656600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce68c567f746655d857708d66db15d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dee811ce92f80f17d10b0c2dc7e62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab451b0ed6228706579db8e196effd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b586c2129c768cc2a07aaa874a944604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c150c297f7e43bf6e1d67fe57714605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681ddded88f172c1a9e684ff5b9480606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121528329d45ce7931ea2226b4a692c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986783ccb33a8d67ca8b3c16cf68ef46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c39f7d3149b311fc12748693cc36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52d809e6748661ae4d1244a74b3ece610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da610d67f3ec38faca3a1d1e172313e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697f9af197c98894a139e587022e90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260809e11f2dfe32c1645aaa00410290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec96b3e372a6f4af37d7a69011a106d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee02b8ea58b800a28ba05d86e16cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444de74a787b0889ce51513176c7f035616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00c6a3740616f8e6c5e721e41467e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0baa55a8593d0a34370423c2b0334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40af1f88836df9751451c4746a44bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57952e77b00d75a80c77ec0f496976ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152be4a6b1ef1a7729698b655c42009d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d987473ccfb55d1ccfa5de7092007622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79148a8b1c0cb977c47fb93393fd541623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e18cf5e60b197a67e67bbd56c67a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3807bd448dd49cfe69cd2422ffc3c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bade90100124c8924142211c1e9de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10806efb0646c545e68590b748c5f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e6f4f1f02946e532584e8d674a185628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793033c36c66fff9e6f475d9f5af939e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8c73f229d417aee53c6e734fa0ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3100d6b789e05edc3acc8ab33fac9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a51b86eba89fc30e48dad9227dd33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196353e7bbd90132181df0e6717749e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a0fb97d06241c3e85150670b76e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0706d32442d917adab9320bb38ef4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e268f1847cad8ac505101364027b5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2559be53cdc04afed1165e5f9c56d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec82c4e66d139369f17444ce47d54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29cda7e1c4e2d948a5494d121485c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd7147bcef6728da1b06aaa56d1a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473365ff5efdd6d719ec273079259cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6503d18cb15a7091f4eccdf8026ae63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f52ee2c6ac0dd04a952fa8b285baa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f5d7a658465935e72fbb6b719f74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65241106fc78bf46ea56a9fad35b426645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50864244e6683bcaf19c2bbed5ce30646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e01ade8db96420d64cb238de8fdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb479bb3618f672ceae830f1eba17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e501573f135e81d2bd94779ac1b553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c1d710077bf8b48d34a00f1912f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a0c67162c09bb909c4a2069952ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4b9ecb9a947d87ee29eaaba334f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec52f091fa4bc4579c03ec052eeb90c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ea5f75092e1c76c1ad007a65bd3428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f736fde585cb89d51acd85f20777829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358bd9c4e40739468a42d8f2a9688210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797581c1ded44e856c4db3b0cc609ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e8d906276424f340c61a163248a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762b3222f344de704a11d559138e2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a7f16275dcae8b96d3821ad3993e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a11ede8ee22a459f4a31ed32777b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad827ade08945c0ab0dd52f037da28216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae49e848769802d2010589b35baee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb401c81f7deb1ebf9bec60d9206cb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b757b3a031462cfa547307e098b4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed74c76fbd4586499e3f661132dab2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd2732cdb9f679d2f79202dc1681ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584da8fd6ef7aa2d558695ff3084f4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863add48cf6c28b4d0fd970afbd4c74423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211abdb5e750ab6c92939787e3e586624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d32b4d43a154c0de2eb9a20bb89a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b509b4c7c8501d26e7de32e3c3b1e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd484416cc8f28f64cb5cbe77a5790ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d0e1f50f05644458e966e87fbba528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98349d63423a3abd5c1cdca5b078545229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc72ed7b2e6050d4d24d3521abcbbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9d10c89616c76deb680879abb8d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e22d4f3dcdc4dc95923a4353e568d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7befe0c06b1079b391034cfe4e31833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859fbd5f13491e19784edbbfdfa0b9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556effbcd50df387503cb790b6a70c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714443f905a17808117c43655c4fb1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef681d4c8f119e5e90ea505811fe2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6519f8853d459306731a2291dbae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e54955d69fc8cb81364e8603262a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b117b192db37abd78cf76f350d796cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf483aa63867ebb157f849a9eceece041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a926f06f1135cf6fbd01d1f41a13dbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82f522ee236cafbd54b17e1fbb6fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146774723c09645bbdb2ba5d52e46c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d393fe16241e775bda0b9b5c68c645f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5b7aab03b580c2546af82ba4548e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a373cf4dc2954a8cbfed1c628ef1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270afde16f76721ee6ad590412073d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa0c928934f008fd2db95bb6b5b6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0a1f53ea666e3fed34c6482783ad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a486ee0e5999c7f208d4f82e7044b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5492499bcb5d6f9b23763e85fe9d1bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a6ec23ad07d64563ff7380671f8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc990c122e4309ad6659fac2607b05354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcd0ec336086765da0468923d6a6cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad05274c54aa8c18495c81b28eaa0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ff97c907cdd4382e6c605126fba7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99b14fddbd2bf4212df022249bd50858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f79b72c380e8c4eae52f5063c6db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe97b6da96169ef139232341c609ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0379edb1b87a6fda8a1fd491b6616561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb7ed1748501059a89e621d80309c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020432b0a76c05eb1cc846cbd6da3e1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff527ea11f2e13839fb1f16fe7f7e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f909a9a6b7abbde2095a1d52282f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83256ce17772b5a1ed4e0e7ba4a9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bda3a684fe967f8f2c2f00364b9b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4af5b12ca9c1b3334838792fc2d9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e1ad4688ef4f42c201cc06366f8b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123028d699469eee6f9725999dd2c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba381254af3f6f68993adf7c04ff1d6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d977d7f4bb018ac32d8756e3b7fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be331e80ca6c70e5cc49b7c51bfdf7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e47fe25a880630bc51d6077be386674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0bbb0a8c69b686569784571fc3b2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82a88c4469a69149b2f3a43af8f7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481291b2a0a5a0ea2de97037d0803b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9856e73101f391d5d839d20ea3e3f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b27b686f65104aa56be42563301d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadfb271ec557aff67c01470e3feda880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847fe4f6a3cccb900a4387089e396d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393edfbd12e3f063ad833fb37eff51882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d21cd652f909d827edd350ad715583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a60214cd60b8c5d21935d55f581a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd3f51b031490a04db95c4a0f4e1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e76e995bccde9f657bb6bfe4d316186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79762064e70ff654a88b6a3cd23df64d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25ccc093ca234e6cf8ff4abfd04c4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9cdf95185397d8ca5bc7647aad36489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca1f87daf45f1eb697d264ed8867c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbfa06026cbf22a7bc7770e0a435391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf30b84c65cf866ca2e8ff37d2d7dbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d3c2a75dfe8b2d0fb9e2dae01a56193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7116905791067d519114b063dd839f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bbc5f901058daabb1645fbb94053395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca6808e1142f8b434db844cc689f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b44e0bf929bc3678523a69178148a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f596f4177f1082496c7404a60f677098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d9da088eb9a85734fbeaa5661e15b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c9347fd743eeb424b7d1af691d9cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445556277d9e61198f192adc6c6fbf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af802f5a4a8ba321fbd4eb1aece6a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c9c9b7defffd6fca2d2f1b259c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b0fe59fb59caa2fad37b164d0f319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c9a89f669c8c56dd0703060d9c98b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a490dbb4335d016ec663c646c60f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5982e2f9fb6de5c1fd5ce402542d8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b26f0c92bf9a0434fdac20eb399e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036fc5933f2f9ef4c583da001aeb7b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99229a73e982d1ee562350d69dd9fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc1d1bcd0a85f9ef5a3141238bb596111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7ed70faf24fed87d032c23fc6a4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b873adc3768a03ad6e76a488c14c92a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237d339e36f9963ae75a1cba3946a5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938e17540414f55eaef8fe591107236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f44051955f28b320887bb37e0270116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2d035a971a09da59af8df4ad92ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ab360acd060b0125fdf1c6773606118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59b6aba6d3384c57b2895e8db86ad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a326fab04450be2d34fdebece727120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da76e1cfc676b56817c8512d40e7b19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40fb9e9bd6f4ded440dbd0ea2a37fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70497f1498d459e69fd9d7625b0f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1309bdbcf41b151b0c1c7884ecb60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb4f1b91f27cd0155fe52518b6069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af6dbf16c562fb0584850d850e2f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c56e6f9cde51ad5f07a24c7aa6be7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4f963942ed6d0fa473dd455155c83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa841ab914fad2bb0b3784ebf262ca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ef67ab722f35e6a770c090c3d117130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46383646dd81d17d6b2e5e30f19d5d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9665b59fe2c531e99037ab24be824132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb36ad031c78334fd42c7e07ea4ebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9cb08bca3ffc7ac9cbb52e18dceb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b96614dd392875f7b16ba3f6074d00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90f3c1d9ae69fa6bec32155bf8bd5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43771e4d0fdc18554513284141bd8493137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a53cfeb2d2f8627b4020e16566e32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce3fc98ee16597d7e41907fca40a3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7daae6bf077d5671acda5d5e568397140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb599f28603830a6f29b33ba34e6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46bd59a6a70d746bdfb1a3ac34f37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611f9caed34aac0a946260daf843073143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d186b0d3b0e31568287a49dfdbd57d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d1ceb03f03b967da2ebb39429d671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb239db3f721458c33e555a928e7ba8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a80c62ca45851c6a0a38f5e35fb3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297ea02826e937301df4cbcd27ac61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e63e21edccad97da2399deecb3b5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ea1eabf5bf910f114ae0090bbdbdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd181f35c7586e46d0b0796d99e6920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e6f16c36605050828770588670c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc7135f146375281c64795329ccd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3248847a4657aab163f374a3e8520154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45367847a2f41a6c642376957a92bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e6f627b24f1bb8940cacc548d02ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea14a83496c6da932d08343bdd41d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a01cfd452c66dfc562d33e69de8b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52804445cc83ac0b3fac7fd890de236159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8955ec2af6c6438dcafc1f401c3d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb1335ebb9e3230c8db9c1610da973161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a537e7c0632d3a3d1b0364381b9fb30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9ac98370483547f9db2b1d303ffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b61c4378e118be1134e964a738d9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d60d022e0ccddc51668e85a8c92ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d458d090755c656220110a7068ed6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1cd351d092d32fb6f66aa58cce679167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda89062c6f7f563119bdd4bc1ccc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4e2098052dd9fb9398aebcd0a29e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b6e0974ee2617719c207ff2678139170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06f767792a1ab93d215637eab3383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa75a499b90a824ca3937000f2499e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f22990f884599888fc24b43c0fc0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813800c5e36e5603fd21a23a6959de4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59c06dd2df3f75ab37f5d693b6f098175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69966435c128aa065e039eef1f4adb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76fe62a71eca5ae9d861fe80c56b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefde7b1fd1988dfdaf5dab84f8f31e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b005db2d1128087fa95a705ecf5afc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360f4928446891e52f3e6b0e1123f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962520b620a7ceb09de1daeb4626780181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa32b81a245cfa3f9c1132b5093d282182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf29c8b112cbe89d2a0fc98de5bbf90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a345a1a6c53f5cf04d80235c79ad93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3039ec05478448fb5a2ee4986869f1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7c333dad4c8226a5ac4cabcc3b89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa2b664344bec5b1f57f1a0b1c4707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819477b1b6107c9a8192b4a8e0f09a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1347742b802da129a689a567efa440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40e3d572a55aed3d9072cb5216dcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d7f0c4e8bd7217fde89e818653a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e72a7f26096f178330ed9a471ba348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4c8a3c5a922958cc5355b952c963193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56ff6673a7845b0546ffe7c48e9dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a38054defba6babae5e543e97ad5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a516980c84a1b2a6549a4dee49a45e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd5974bff6479f563a334242a0173197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5c01d84e7dc46e92e214d0b5c31d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9fc347e38a32527ca4073e5a23e3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02669b71203496039df0a6c0664a71a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de10e06d7450433278cfe671b431c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43723232d7b66d21b6eec2150825111202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba74e95490038a70accfcfd189fd7e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826c9c853a5a25f0177fe6956d6514204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a00137b17d6bf9cdbe5420fe1f50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4de16b8e2e8139105fd196c2b31a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9a5a1311d89e460d9d2429c18153207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecfb509951ad9e85f2ff8d48aeec16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d6d67bcaaae392843c53b69b694f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e8bfbde39408724f175906615253210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e905754aedec469390995ec8dae4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69079db4386f5f13e482d7c821d90aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff15861c102e5c18fb4e0a9a5b1cff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d682742327ea090984aec0717a74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af266c70c84cb4139c91f530da9c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a360472e8d2ba5496911b0420d72e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bac71df7c791047019d93ba632e9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5def08ea66765ed05d17db6882e6cef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b3da84f9d3fc78103c7885ed445c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306db4e664422560ccb905864d8dce2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bb30104fa7e05741697582985c30f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95fde7d5c4400818f6789e485ca01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb57e8e026c7c0c0d5ad52f3dfa609e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e0d1a2a1fbc4ad3322bc941f90ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b352b63d5df626ab981574cea92736225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bad572f67f38ae1a4df2b4aae318de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966076c0b9e4620a697814fd23eb3ee6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c2adda52f6ffd12b68e1571e8606f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6ece1f1c596d79815832d95c18c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad17dc45455ce40a2353d613d15aeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278c9e84a70017d42aadb1ead851e4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98ea1a6d8738ba7f26214128b1655232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5ecff7dda42295c28d3ccbc3f6f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e8a0849b3be5ab2d1d43912532d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1db0ea52a6c9072eb9293af84a7b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad04594e8af2c03aef29e47e685f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb72f704b2f6e6a4cb166b5bc66c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e68704032e71e1ff85f43f14aa97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960a3461b7ffb77476b67f8deaecbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ca6ca13bc8488c76055c9d536ceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d6f49626aca8fee0f8649029dba65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fddd47abd04dbf189e7ff612f39c15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fb84572f97ea976871b79b7227f56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521cd2de5cf4b6b78a696ecdb75472244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95f941ab7037e620d7ca4254109a4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724471aa8b18addcb19a72597194c0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ad6659d598f771686b59e5a8baab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383139979647c708a3f8758fba02058248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b9e736ff2e9a51f16495d0e49722249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbcf674231145eded7a5d3502703d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1ae47d36dfd9276afcc1d43e61a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af571223a9468f9740e8c699a7f557b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db45ad5f3547e60e9d91884e2fa5ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc7f219f7d77580b0afe1581e266c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73211e99779b0191b611476a95598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2b6330090d34e28d3a7dc81949a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa40d9346c1c86f9afb771cff2c565257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d340a92375ec2e1fa1a00ef5b5106ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958167c7e56bf854ceaaa7bb36c3dac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d736abe9e58c0d1e91071c50f2b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a134388b73aa8ffc3832be3ac792a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73daf7204e7e50244bc374ae29d352c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d98a02d1d602f13a50fb9f0cff9fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a56ce821710f4e15aadc7795089cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb20a18c21b6580dbf3327c0912ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d3e71ee4673efadc7a204a7f76b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11077b424f0c10daf915e82ae78da24a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073333581c708bd050e9f38c8eb0ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365bac38f3421717c774130a7105dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb30aa4708e1b847036e26941ae07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63a377c802a964bfc2195cec4e4ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2a6d79d6f29242ae8c0edc492d54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a507e64fe5bbf4761e55623efc5bac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2821d0be16ad7eef6d4279b6057045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab6f488e49f71dfb7415917b44b594275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b0fb4ca55fd95342d1d0516527e40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd700f3eab3a96fdc0142044392e97c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9a5b79fe50cfc1ef6186867b6d103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600827cef0bdb00bd23e755fd5fe335279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415140b8910e10a63d3c7bdf13443229280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090ca49b66e9b14544058be140687e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2582801e6befac38829f889974de2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180918fc01ffae6cc455d12dd7e34f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053e513edea6b62ca2a0d18ae912ba9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4b77d26e4c133a095cf58fc26329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6460cb27586f542934cc4f54e6f7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aaa5e219cfef2dc46bbbfbcf52b36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a05d45518d4ee2606ad80b2afe17f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b5fa5bbc57f60b88bb5aea7af636289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7cd390ceaa04a1aaf5da10f20d85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9918880b8ea49fa0694c82fffb3319291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf620ddc02549247719fa03df71f9141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653df3b38472ed6f50a862f1ba6ff633293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c5869c644b9f2442eee183a772ab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd1d2ae4d71a4acf7f02fc233c9e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0a7997a1f685f928e36dadf149628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d232872b502e7ca0f3884faa0cf0daf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781fa261e8b8e6742a871dc99a92ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c73285309263d7cdaa0747bfaebd8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1224f7ce9f1bb851100044c630fde4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18ed473e21577c5f5b81241c3b575e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e9e1b7b6c4132c5c055fa93e10af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56e664682a4f99041d6da654f2ad17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6d12202b874de38ad11f4c36c5ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6371d6e2d6623b1eefca2cbc61f806305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01cc298034024fc0dc73aebb9fdb2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e70a7c6d44cd4347eea1e415c8822307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec84e8901eda644c14801091c0282308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803cf8c6685bd8d3b6e79bbfd2cfd81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831e0aa58b55e1463e21011b2b9377d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb0f45dda7b7eee07cd3ed99262373311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ab2716dfc2baeac5f0cc17d30e969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4c3ed024cc649865b4a2874f907c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bcac47480ea839bbbfad1321579fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e108cc976de6515d32476814e033315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901625736d30ac20103b8f912773d2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f46b98176ce7e2ca56baaf773638317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc73065bd04e0d138424620734906c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca32b46039e8ea0ba5b870450f640319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d223cb69af8bd2342d1ea103e52e04e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860a839fd123b908938ab79bd8c793321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c99cbb3f65d08ca6a52e50b531b45a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8eb02472849b021498e48af9bbfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4149e34438dace48d76831d0cb951324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7e25bcba95ca713ccfc58028ae12a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201d6fbfb665f1ee5733aa52fa3dcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4359497d10b76911741c367f00993327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301670a9e0a4d2c13e0aa32f9152a4b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b95aaba5ff7a460cd4f326f1ffb5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390fe0ac7d22a3d4b77ccb39b7e03c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151986a16bed61fd3ad080b139cc15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b03c0117ee392aa37275f1dc407cd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323291b892b44cedfb314dd1c10a122333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc873119b1005fe205580ce9d6dd1a46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925da1fe2c7e6502af0930a0718e00e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559cff5cea496f33048898e2e3435d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd51cb3bd4e88c03380e8797791844337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c0dda58933b4fc43f0c09699c4e36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b159354263f0947434400a589f2f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5281cf4556847990f557921cca46ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da1dcf25167d81afb1a39f596a3c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea113131a919eddc34b08d53783d279b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e06ea3ae2529a6b006cc3205f017d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeaaa4db32b67d856e3f9b23802799344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778b24c84c8c3b0b27f4a726991d23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c34d5de2149b67795944c76e293e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021306c199245822eccd1adbf3e2e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff98667b0fb30aaaf80f3cd6cfc2db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b771efa96fa0552a3bdfe2f9dfecf1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44952656109cff23b97de779261072c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258dd55a37535b4868a4ce2a44750c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a530b5708ad5edf15491f36ba4aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89599e74527a51cc417ade82e89fea92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ce6da5a63f17b687f43cb915f6da1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991569e7f14651a432e11a4e2431ed0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a60f7ef6731418c8cd0bed433ac67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ddb2e8f0feae769736e2cbb59ea4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea0d9d8ed772205689aebfa630760358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53fbff8d9eb1a7f5a5f1be550d637359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dcb6211d1482a254666dcf65a3d69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4e1c8e2ca0c4c683b3977f2299051361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211aa0a3fdeb7ea5c4fe60bb25e401a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed249c95e382bb487647caa9d870287363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0da6899e77457e47ed67feffe37c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cfac47c8a0fafe5672d854959c1e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb974c7c99389a8f6e4ff8ebf6484d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b1be02b64e9fd79f279ea1aea103367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a722c0bf245d3ca806191342c0872e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559888fd09039e5b838b8240c6703714369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35d6409b2fae30323d155b9530bb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b13e716f9cdecf42a7d4fd137c62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc26cf25ed371f927a61ac01d0e9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7a86e8cb233f8872909dc698bf1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9154c508c837cf175823cdace148c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab5bb36b9c0140b1a908954475ad6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1269ec212989877f98ca70528814376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bfb7c86c57c78ae0bff4da5e486d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ad0bdf314a36b586bc8f11243f15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bedc22b1cdc0ec97f59f4dc269bb56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b6eab4ee77ec78f60aa300d893d0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66286bdf7a2fb9e1ae6f0bfff70ece28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c87dccffd0a8e24b8a5dc4bb888f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f094e15e5c7421de8a9a8c4b56f94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278391f53c3dddbeba0ceebc9bc2c5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff6769ef51343a5191c5a8596f3f84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6dfff63e4c05668ba4fbe1169b9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c50c087e77b1a5e14aa75a464028387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9007dc9008227383303936651b4fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a161122c1ce57df76891211cfb21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb997ef57ed3f0cefc8d0df827988d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a40c55e15a3266fbf868ded123e54f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd755abb7f439c1c9a55db8cd3bee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0eaa6063c56dd827290c59cd6688b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d2511e038a2d88f2b86b9e805d63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ab1393bb4c20046aeab03b9faa60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838740643fe12c4dbb01c50f3ba47f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c50586288649e6b24bb5dd952c58f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad801936e9a5e0673964164d1735d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f13e831ca48427cb63dd276bdaf867399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad88d5df75b203b9e77be892156e88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768f922fa3d308b8ce13d70e47162bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7a40a047c242285e760a046256d4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33a867a8d29390a6447c03641b199403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1508dc676a9d2f27829a61c8c03749404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a71fb14837c7373ecb1875230165d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f052625daf7b9b9f860edecebd579406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6da09b81c5b9be2f8b7f6e6048001407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4c523972f5326eefd1ad408c38df8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d52de6c2bfaf2ae3cac35436df9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d731bb00c0f80cab1430131fc2bfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fba78921a4ab7dc401c6dc741eeb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85249980b6125273ed918ac38b61c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf84ebbb08f697a34b4eaea0b1e1cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834c0c5d0343375d3cc27e3998a7d46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7b793cf3fdff5d4f32b42ba79143b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f01504edaa275d2c4eac6bfbe8929416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e976438872cd00aa0d68f87272a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623cfaad4a124fae6fd50975193bd6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22692244fdfab7cc3691190cf0296e94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaf45df927004fe327f31321c4245e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7acc322324f7cf89acbbf5a9eb1fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2dbacb770c5785fcb64966c672b28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73b48cc75f2fce7b26954f1c672f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d1795de9ec3bbe2a01e4da9e3e9cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cf6d8c796e83d6734419af37c2b60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852376edf808c4ad97eef0e9facf0f9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aeddae98cde27b8284b05797bfba5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53573ba6f7b68b1e38513f5bfb60805428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128239df422c2419543ad5380b431014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc6fa0fc8db55a61527aba2a91505f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff16312c82ca79d1721f92605ee2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab127743e3cd8571e15d9d372b8b4dbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d88c0e49099b0bc0da4f530a6f88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92663c85c499bae323226796d6d23e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee5dfd4a30b0dd36ceec9e5aa4970435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fafc09ec387e6136f104c1f011724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f36564c184e3f448882c8c58d89f05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f1d0353a2bf62c4d8efc0db5a9e01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991339a3cd91f22b97b968fcc1c457439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0426bf6e87bdee75a03dc4facab5b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb58ce02ab6f08eb2325193cadb97bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b6a0dadaa0225ccdd93b7fc323a84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b6e9bc862c96470a493a4f68e762f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16292be305634f0cd4c42c9e1f1dae48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbddd9484977753eacafd375f27e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51734a5e3789f25ad51881e3ec4d52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3bd1e8cf26c8fd4aa522f4e677f9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d4b995949bbf483b60d77bff008f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3681c53a9f971f69cf46ed1649bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d7200363c2f53457077ec02962f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdce6a7405291f472f48f897b31dcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e429744d56547eb6259907bbc4ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684e0ea72a802bde3007fd06298e371453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853958b9ad616d3dbd45372b3911f6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16597c08ef1ba167cde4251393bfa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01111701edee7c2dceac276b08f4ce5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7809563032f8f6d3d7a3bc03d74e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e83f2d534c5f2a63515641783f28d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db91c45711f99ea9e7b4ed37dd13b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae1840cb3b8108fdcc5f0fefe3f2c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8def2a21773c3a05628135093071087461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d144a93cf647d050a764fef9840438462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c95800a40b47e38ffa48b443b759e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d0c5e34014f6d538be3699f5cdcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714965a88efbc84f1e62463c2ef71e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54865c670a44abbe541bb310b780e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b40858c2a1dcb64f8d12bb32a5d5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29cea15847a21d0ade6e7db83762b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea65c05151174e54eefc1908533f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054187ba4bc399b522606cb3fd572e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514c8f1262aca661a8c0d6b21a6fafa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999caf5eabbfaa7b43ba6ef222977af8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36e4cc89eb9a93e2b76fc46a587ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b171b5f7e8615243fcb627830fccc06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a4f69440a66a7a3ed1a61914ae406475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27db71b71039ac772af75810ab959476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c744cd0f38d08aa6c054391f8aa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95c9fb2695c254dc3ce6cab2810dc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478032c6a7b12ecb2ff8977c2452b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58f9aa5214e0465c1dcbd2d71363f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a356e18daee928b10ed92c740a8f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0b85383d2cd31f8c034ceb18f5f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca1141ed43fc825e67f243307d6d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23617eb28c0978c8a7a95466534fc96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36251cd0c8ab7877e631696c1b692c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7451d2e35082ba83217d7914740be6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468993d79c108c260cf1def8e2febe94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9533ad6f54a3d73af1971c49f71350488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601184fae93b8b6f0da2a6b17ffff0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e493b4a34d6392e71358b994dd053490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501939ea7f020aafedf8ac61e3a2c4d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12c1a524375f7f8135ce3a4d40177f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaac9434546b16dc9f9626459fb6a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e2d9fd11a9bc5d62ee4b83e9a8675494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d68ff9f2a70f846f23e473b22e13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a7008e9fc1fe6ff99d0aa6aa85ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397dce99affa7ab21e8511a20b5a16f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca26a851261e1e518a9c3ce2f740675498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918269240dc4e80ea193a900d87396d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c62b1e7ad70508c068471b3628b18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415bffd65ad9ae91d5b9139472ae20a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba815f40bf91174ea8cb5cc343fe82e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694a5f29b050b50228ecb95b8242d33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e669950ca77586d49dd4b544a5ca8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c91d75207e5d100713ce1f29ebbc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d716ffdd4ce04e2c5e6185b43b75a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e79b023b9cba1425f32795e529c14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2510d67c7f09606549b0c1ba7061e38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3023147a9dd6ee88a384e8e20cfe393509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b227efcd794776209cb1201e3875d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8df3e0996cd2cccfd6fa4af464b8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa117884c8d09c10162b1c33296c5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68718b479fe98b0a164ea3e2bea9f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07020da5ce4eb58a677c245a267e823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadb4ad2170400cd9360495f515950f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9dcd5dbc0961a427e23573b10299516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f88929f29ac03b8c8e134042a9918517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b74b1f313c70101863d262a16823c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc37fa7b1e72e2a5656c0cce7a94b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68dd716bc1a77a1ae335f9b74e49b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501deb709306ade74a7ea9026c597060521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5a6423d8cf44c25375957258e537522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716520b722347b1375d97369dda255523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a0f566c1539bdf44cf61cb68d5c48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693d7e561883c5ac88b59cdab6a77c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80eb002072e450f2b06bd7b638733c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef67a62d3abf62eb059310786189331527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64396d3e6c6b770d8cddcebdf41326528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f340b35b6b45a84ed13c0ec2d7a266b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912e00e834e39f3a77e92705c7336c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83814d3503fa577f89558dcead04c29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0246698de670b0a5b0dbc9d31e1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fbd497cf7fdd5399820f6b3c61827533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee32e237ac0957db998ae53ff4d91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7fed3e394b249c285120c28e68e48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551227f08dc444a0f41932f5785a088c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79d36aaede66bb696ffa6b399c8aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c093ef5d422bbacb056df14289c53c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda55a00209199a34c6d6f46913380539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83bc6052ed98a5f932be33953ccac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b91d153a1dd50716dcde818469632541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbd98f4cb8ab68317e974bb5aeda7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eca1e79412ee4a4956359e884c0fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c101584004646a663e2a181705aaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db176ec1d4de1fa92822e417ff1b9e40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2185b28b4599e59fa87b9986966d1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f4942b9a85214bb187556839b864547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807cf3527e17237410c41cd61955cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaadff416270df6d45dd519892a0b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979644dc8d5cce1441ad1f27a9b9be79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265275ce90197f8eedcecb974087861e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7a90a383cccba9f4018ba86989b40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369ce33d5efb8d5c442c341bc28740553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817fb57f15b462191859ad15dbc4520554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a9f9410a349544d405fba397cb306555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fb7a9195fa8e7310585bb388d75f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b12b5aa3666054d231b1901188f70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abb4e4f81d2b373890e06e88c4420558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66367f53fb4682e259aa1bb956a92c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b028156ea3eba0fc81ae7b44a183560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ebd667bbc372c2ea2fcc6a787a66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05bfdc36698f45446b4d8ea41053fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4aab5aa4179858be19d30b1444155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d99fa9672a30e89e1851e8df34dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a3ac9ffbd4d6f7ae1610e3fa694b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e40951f4ea1840ac58261fa086e2ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369e3ef5c060afcf427f67f42bd26b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8a3fceb8955c5117d3e6457a3d36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa989e9a0d15da96e43d1b7db018e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2ac3c6214a082ecfbbe485659780f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aaa026070c0c8b70d96a59df36f41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06490f2c1823d62bd793e561e73950572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40772f6e119dea0ec7d52e93992e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb06298305ff6c48f2a0c8b895c693574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2c03608bd3cf6af9d7dea23ae8bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ba8ebaf283cd0a227802c6967a85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ecfb327fb7e6b2da91d7f729d8f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2be7b55b17af26ccd5d261e2ff563578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de4505a7071d7d1b09c88b95f64d38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187675a7c531b350958fe6b1b50e5d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354e8016663042e676ca4cdbc3a182b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b14ab7f45867ce3cbcbe7054acb09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d461970b556f4876c5195d4ccaa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d8bac2af738b5fa918c1675afd8e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23a0277f6ac228718b82144c01b3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113c6efa887da1fe788122b0d4f0770586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ec64e3259f84906b9f4baa68e40c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a54aed67b129fe10b56b1acb53186588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2341be5a348f46abd539fe7d123f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78923a422b5cd57c39d5c9bf239df0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a63c61e21900f9206694d03f6b13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371db07ef60715fc9bb2c8d6cf34c5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2fa69e2b34c69da3a4c15e05c111b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36718471d3a2fb1b72de22de5bf831594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3b42f2444eccddba03ed5118342d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7e8c26dcf0a0f2652a4ffae0d9236596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4059ba59a7c40a70fc7095a3574ee9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92135f3ca1b5f2d9719e6a1d340ebc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c44aa6e6d315bfffb07af9e241d3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea0ef441fa25210fd9342f1aff0418600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae58f5b9dc7423d36f55454308802d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3999387a38682c15b1ca6870343c05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f8396999567662905bb96cd5c7281603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b6e6fe6a4336d2066d321b6013d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6faa83095d17d9f509c31ab779a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf024b936995d07e132172aa37f02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6baea2aecf9546f5a6e9dcfda66f45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6aa81a0c7dd797faa8ae1a60f7147608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0ddf7d00571df2728f8c573280ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8f25141a27764f798abfc5ca9a7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bebfb8c3be5b847407b41c6bb2f075611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e664974e6cd5b115682d4dbdadc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d394d99885a6ac5a5dc9e9a73cf364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f331a7098720269dcadd33677f8b9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f387f02d623f07e5c9cc1eff1760615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713990cd6da4f934202192bd63db2bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c01cf94ee4f31c3743683a4500f49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fe667919abd1c967b15fe8ad01750618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a9db980096f3f497c33894fdd99dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d4bceac0f91c89bbf1f28fd41ed0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe69ab4dae4658ed4265efd701deac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e41e8581d393d1c4a43251dd70586622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003913bd794c279133f15636e6bd8d53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2bb80cab317e6484c1c6443404601624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba5366f7c1e85a4a1171eab8ce7bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea87ef17116d91a988b22f6579c02d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1884a14dab2e8f7b93eedf9edf1a004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60f9f131912fecfd7bebed914705a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f7afa68c9eafe37d6b679350fa51b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad72f01122ebef889a830227f237d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4cb99e30254e970a7c76ae8edd4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbdc2df29bdddf91a137be12a74fb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc2960b1f1d136886f6f5c2d52e188633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab2e32f1047cc0390e1845181b0b65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252b0bd44030979c50ccb2421bb9b27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af03097f30d5a9ea40b6af8fb65d2a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032dc480996530a7012044730a66aff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858298bbfaade0a895069b9d21ffdbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf47bb6890460a76b72eeb0f4409c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991792111fb722d100557e094142b598640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f54daaebf3c6dcd991076aba1b6a9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8bf912c5f1d7284266b1559118f91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8062f790c505201f3d2c5b47c5c46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd8febd61c6f8275040fd812ff003b644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21653,110 +21605,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +21915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>731</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>732</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
-[...24 lines deleted...]
-        <v>757</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>