--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120174de233b5717a083e65ef495c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7606dac7f7bd115887f7a78d719992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf186d2a94218b47969d9e3c7f9a0a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d05eda5b0c9fe5b3c10301d8a7ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034207c5ef84bf518ce9302f57cce7de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf19346078c1db18d56348de9be926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96ef802234fcf0f702b4151d8013fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156cb87702b6aae98582853f6fb71e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb97d972da0b8dd94f88608d511dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d6e327a07b9a0d7d29be960df538910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdf0d8bd6dd4fd35ff49e7f6f9957711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee94d4be95dd718af70a1fadc9f858a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5b3bb8b25cdae18dde50bc3d363213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe7121bf249ea91f4122e6661532d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dee8bba719fc8fbf89efe4944a868715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1ae09263363a7e11d183d7031c9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2b0c2172bb0915fab813f5f8a5d7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf9b29d031c8a8eeba2e953ef8265718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb025f44fdb230feea6d00307a9d1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e18f02737aa79a38891647aa81396a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e784b1c0febb3efcbd6bc649bd73c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d9485fe0c2ecbb47be9d7117bee6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d99214f7c61f5c523bafb4eb8885823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abe5570f1de38a8e7fa01ff60bf5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04351b9b418cfaa0ba75b653fc01058f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aba499356f37d764a241c915114f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e29a9809e9f141a755f11a1897a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b417649105ee089243f7760aad82a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332f42d13b937150945ce3d848122c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17296d6db24f0410671ff427cea77e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606065c0abb22c5d335dffc5407e1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22190ec0324faccf752a9606f94f4fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde44b049b67c399d406cc1aea4a71a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a2451d9ac38f15b8072ddd3cbbd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65105548cbecbedcffdc7b7ea2bf0e1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999580ce52212c5e94e25d5ad5038936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ae40165755f5369b75280176595f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745b13c3a3af410d9caad42017ae0c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7c92c03a11569ffc923ad0cdf986c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014b642e4f7e2af6ae4f090e46ad65540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce023f7fb4dacda7fb7823bf07479a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378ad3e9a64d9f156991b05b04422b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40550856ddcf661d8b54deb0a124c4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c08102c16879ad9aebabe304429444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a870cafa5395e2b00822c3e8e637db445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018547b39a9fc20438c48ecae0a67046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bd2fe89b0f085be3f684df270cf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7baa2a3b7a90e13d50eff894076e3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff6cb9b84c922bf94e5af3aa4ae42949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a062708afda03bb2e501078ccc45c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35061f13b00b48ac92cd8baf8456473951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a336a01f8c2014c2279c3f0f272ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a85a91494edf9dc5ae6fa9b84850f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2011972c48f46c30b1056a7ee16f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9048988021cf2c228129d43453222fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769f28db6553fec314e1e96214854256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48a4b3574304d0bfb88ce4f6245f2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c954da3649f400db2af68cba0a4f9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c10dfcfcdc54b7591c8397a49183c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdea0f5eca0c2b4da451847333f76660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dbd0f7e49f14203b0d9462c390daf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335908831bd86f2f990ef7b616f12c5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca76d25319956df85e250f6bc1d6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd2e3b8622c4eef5781b23328428264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900cbe938215310f6381ac12feb69ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfe6abe52a18a87b8aa64c97bc3cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa4cf85060c4c8d78ec561c50aa7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efe25b8cea95568f220e924c188e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d48fdca38498b4a9943be1a0785269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65739b5ad2900c58d3e106a7f8c1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a037de1d5464964ef677d946eae5b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb9ac665da976a77ca5112ef76023a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc3164a2a600a54f081d526648a58373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c9587c67211526208335d4a803dce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad3e7d96b3ef2229df9ba525ec3f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d746de86a5a07ea6ce1d6d697ecfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9cd8ac98fc0eb617f0f617e0888f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daa301fcef7e873e01ab53c817d8b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596880b7a087c2cca3a3f083ebf6113d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af894ab2d0d31db3de3a53166592fb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926125fc7e4096f048f7f2064b4d57e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f210338e42c402070c236da5823582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e4af0b7dbc19c1c2ea770578ab4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecda2a1e4dd9cd8ed11db6deb4802284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f242d6782c2bb68cf067afeb92f23785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d24673597ffd129ca3832482aac6b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9222e5a975418a9138e5f293b63e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eadaedb76d74151bb4b7025da21db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a081a46fa23a08b3be1a8ff87cf5b4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333eeb21b6e80acd45a695c40edce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43bbfbae44b49932b2cec5a9beffc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3de414a31f3dfba7af7417fa7649392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373225c92268ac61251d14fd9e7aed493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771ec7311f3a876f2a42b04b57f9a2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692024d01b08009cf241a13f6879d58595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eeb03fdfce3f75418c58afbd6864896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f5cad3ab9908bd44acddb48afdc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efda34a9e345cf0f1b817ea2ad81ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e8bece65c93cc7b3f0442002a825699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3dac1407692ad5f0e23c7c952580f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a36d5c27f35f6622db4a1c4836fd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b377cc32ff5d8f5b7c4373ced044102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e34a764efebad93edb7963909160e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899251276d2577d36c5ebc9859c3207104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503462428634c3a66b23a78c5b1d46d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc46673b18dec17f75fc1ed58a0387106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d698f2a146329c2ed7dea9e4ed82f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcaa5c4b765379263b7b988634036b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611548f7b2a00d0fc7c4082e74091b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae245bfaa2f5843e4d1a6442d197e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f2e6e78c90e74b2b439dcd9e2a2f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5be4be927577d044f3eac97ef4ebf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389ded26d198bbd4fe24677b9bdea66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25e37e47ef7efdff547464740788b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995087450ae1b87a4c6a447f52d63cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf254dff1b7fba83ce52d37ebf4c55a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596b4d77b4512c539bd284b49778b03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b447a30dcd7d404a9bd7249af7cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2dc0d90c5e5d57a2efc41c89d9d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ac54ddbdcb1ed05e20788ea81138120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a187af0289498b39dced22374aa8d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a25f2f1d68f7c4b67191b45636cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a973865fecdae7608f3170d19a850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd478d6a3b6aea9663033c5a6f1dd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e55e059cdc6a109a5a933265ca2e41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1f93cc026a2f4ba82e3ae4a84618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a1c52ccfe3132b2e214e53694542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aac4737356ed9f97e9cab364b4e52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b66b4ec803752b2dda73866179b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919a1dab52a5785a497648e6fe2758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975fa10541aa3947cd643fb12a97b45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07ec1d23cbb00e118e9d1718c3b023132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bfd0d73ff343870e27dee4669a4ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30917edcc983bd60ce81566df76275d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71f54959c9c645bdfde3e225cee3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da317d2b08d2bcdd15e348ddead69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e9039845fe64737ab261260a43b28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd6aa2bd37af7ac62fc2cf16fb279d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acaefd08281e3468b3f058ba74afe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236fe34e84804aade1795ca154079ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8416b1a5ff4bd7bf38ac4a9488370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861993186686407643a138c6078d0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ac5005bfeaf12874d06fa9f8a4f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccb12ce61b178379ca7810e76fd3a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ae81eb2b4c128906aced292360af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c081cd265f7447a6287659e72a7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f833efca8f9da7fd29eb70a28efa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8167cb72c4adaba49f81a44b77352148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a0f71e7c66f46cba03a6d4e8a938a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05997e67186ae785c5922f21c41a3732150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac4a0851e4c4b346bb7d14946db10c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580c2b32605d4322af3d6f30ea601b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb9a36e3c3084622db90c691ce00e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c718a5315383c2d51f18635105fec8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52361f824bc1bfe33c93b0955ad477155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de35612ca850f23a7f856e56947d1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f55b84fcac5317c14b9871cc30f79d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92280331c41e766aa080301f30475d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a409696fce95617883c7ead91d0d6a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57031840bc35b8cd8cfa9d28bf8c32d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8f53c38f54d2a5bc6750cf849da22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60975f4d16edcd34acc4443f5d718a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf72998d71dd92781052159b3634b95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0dece0f02da512e0ae8b1aabdef4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50227e962c4fb573e7737b83baa8c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e979d8044884044463b2eafd70373c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6ede1b25baaecf9a036dd839d5e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a9dd9f3169032d7ff660d85041604168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e113fc74796dee675ec1c69b7c73f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb7739314bdfed5d3dae3a174b21c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364fc89cd60c5afab507b73371a976171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807900791a4be282925aa4c87dc8fbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864107e64924ccb5959db8ef767a13dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b726ca1b92308d896b37ef6f2c9dc48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e4c6b13aa96eef0e5541d23dff549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d97195d5382ae0d92f8400306e1ba3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e908b34ed186dbd076fd049d33edeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c5ec0f7a820a63858d19dc871b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7a357850f7d1a81e2eb214ccc27cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455cc294f6361242a64cd1656a0c3cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d77eb78121bf69abc43688144f97f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36bf0ea884e333b8bfa9c077e9f801182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce4549c5ca7fd8d0e5e6f158721b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc4f3729826ac81f9545636bcd86e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5572a4dd9ba77e938934811fef22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a97576474080e25f206dc0d1711c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06141d6b9113ca7c8ad3ffdf48ddc804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f359d1a79369daf82f4a10f74c13ef3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e5c7a0241b01cc0b9f2c608881a9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c517299dd0cf5650c3ac693d635015190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96911219e0264efc608ea610d6d8d86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd47ba5df21d4aa62be75eb4b01cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598afc0089b57a9cf2011af31a7d4001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a9a9c5779ff907bdb39d7e16cd7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337eb0e26b76dc66c105569de80683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50509fc1221dd1d191e72c2b0537c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89ac90c787937b2d04c2b820b2eb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923e0a8dc3cba392b4f32fd7c62f254198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6453ad32a446d809dad3798e3924c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de057f26ad3d8d81b6a4e2f8e86619f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f8c94aac5e9d7d8437c4b26f2d21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee576234a9ea4f96c5d2db53a833c0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db3954fde6139ae220fab5aba17d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff04e1ac819d437a0daa73f3c12381f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f8f99922b2a1b7822d3ff5d43ba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd408273bc171417fff98a938153f89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06d7655043993680a29b4527f65ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd349c2020cbf24db1e5a576b9f9d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06baa23a2f38fcd132a9d60f1744a23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c29daa9d0e8554087b83a75ab4119210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b010daf9bdc011fdf2547676bc406ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595712987ce3b99f8448e50bd42b73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2eb729c36c6ea18a030e110d47a8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d9d3be0a3f8dc74beb1d30bda87d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ec7943af56bdebe5cd2745613fcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03c4daee27f6a37db61b08b51d9f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f065a65017c17eef58306c64065112f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384096cac55167b3ddca937086827d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8531d14707f2be42039e85b4662b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d996693df3427dbcf13d6f672c0e28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6e6a13e3b9872b046756cd34b0c1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49454b58059b22024913cb55af39a004222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920243494d6ed76dd2807b87a614acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050adcb4f213449df10159052db567224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6ed3f1e7462f52170a6fa7b6a8c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7289ae8599ee50c206963d02e2f74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7db222744b74850dd734cb4d801b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b0f128217b3417782104fff28bcba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d13db756b13ab1a70c308ade70852229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c00fe860da43d70c8de0f04bf1d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3850d73a160438afa0012ead43413b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900883760a6d01bb4d2790565d606957232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a1ae555db9dafa9d4185a2ab9146b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9579ba2b6691b05172c9fb65d8b3df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569b85b380e94e00237b00d5aa305e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4448177d23bfdf5f722fc00235223b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79802bda4803c33ce6dee614c4dd90c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f40319a55ad2100bba609d561fd21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c2b969dd545a2842f2b23dd31e652239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc1d9bea48a46471e4f88edb17cccb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c33d26790750292b056473e18902241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6d7ae79404379879c1614fc861597242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a277711ee9bd78ef05c9389c760d428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf73d039de812b89867725d188db32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c6e5da6a7900fc605da2ba08ac7e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd54f1fb0da9fd9c1371c5873e36e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7d37fbc2e5810e0b29740326b2dbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac705d91635565df746116f55fa30a18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaee6bbaf4460222187d1a9a7c2d66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b7727382928f5930021ab27cdedb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106f1aeaabb032fc60e556b5b00a82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16670312df16f4e070b0900e3b6f7b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8047ea4a2177a385433c89062b0e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dc96357ff4b90a04691e5adedd71d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a165eb6fe8188c6ae9ba2716ce4761255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edf7a71b8c1872bc0197e68afea887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c106f80ae7d1566f130be334e8593257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f780d09cff45dc2bf8226872ff023a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9b67e8c12200f6644433c328bcd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd70b0f92fc0efaaae9cd80b2b819e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c71f591fa6e2107d8b0dd06552da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1a6509fc1861c844239761eda6451262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78836e399809787de414d813b5bc2a4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b049e75dd398f177a6bebef6f8f19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7e46089dc3d330cbed54708c5058265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63b7e412467aea07e5ec421f8eb49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af43167d5f5e77b6a05f604718349267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2346cdca96173468f8a8508f1ade74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3094ef82b62c2f4c89a4098da163bb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e7a5090b63aed4edb9ade06885311270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8be011e434aed97fcb6e5d063e337271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7229698baf20fd8b96d609f2d27e418272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259991ae035af791e0d411e8ed693c6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4845adfc01a88b67dad5bab55d69f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7a47ba68dcee91076f169d2fd78f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f8d374df77dcdf569ea68ad1e3736276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad0a83445ee9930de1873d8eb72bf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc499c9f89fb855eb85c36079ba3cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984f9baa886164e3cf6c80f0792e43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975e36e630974c3f821750835fc79a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cea94eb15e3df6d5346ef6c314029281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020b5fcba0f663a6d252d113d31a1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416ae6b2d7e9231643a353645278f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e494b16f607cc69c0ef775ba91f690f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d374f0a3c83dd3dc84cdfdb752eaa21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf7b23376cbc4f29dec60b3313deb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa37a47c9fa89d91aa8f660743c05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff48e6388324707201ec7c5db015d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c5430a7f7b9c43804863a5f55f59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b15a42ae57f731f8739a586c0d7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb495f01c190fd3e3261a4d11a3a9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea9fa15311f1fe649481659cac859292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8b928f76a4499c64bb7bea8cdb14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d76973af669448b8913f76b868764e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742773d61d49f0886a01cc9909ae704d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff963037975b5351e0abd92305e50bfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0132ebc02ce51eab8f45f8920a5152c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d629fa16284b4f8db558f4b4133c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b24c879b9651314d2e3c3db9455cd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322afc0d37fbb5f222d1531095c54f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7976d7f8a805387e2e04f911f2ccf3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d61102010233ad6508797346dba6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845aa5059ea5996469c113dd79f201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0775c1bd7a03da9a779b5412008de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba72342e6fb67fc03cc35d6d725a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec68ddc260182df2f9aeaf69218355306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ddbc9053f826446b0b0ef7dee6fb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1d48a551763f59057ec8dad690647308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa590f9215ed58a6411f1ae662aa7aeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f044aef0f2c31fb03af467f14767310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe9e099fcc80be2a7dfd2a8dda613c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14f869a90c1f0a7370c6df5c5662bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf9dbc9f2d0fd094014d0c3cecc4e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838ef4b1b7e095ca14513a3f3bd8757314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf911c0ca33abf0aa32afa5dc4d91e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f40013095e8238cfd961ea9189b13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e00a8dea958ca0c5b266d3d34319e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69570bdea8858b21fee71d122621cdf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e6819c8424e6fe7027d12403fdf40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f4cecc5bd9a548c8828b6c7736ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af377ce1839af1ba571593cd6220e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0d7fd15c212f958a56a95c9f52b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109fb88a71830db6438d78b63793a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1697c17487fe938f8a4844ba854ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6162fa99ecfe0a5bcbcb0ef139678325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89526f304cfedc30629918f2bb8cd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7085f02ee61c715d41a51669a4b081327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852abba5144c3c7700d5884d53c4a43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2d4341245880294554f74f437a1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef608fc432f88cd37eef99283e456c23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358079834fc5899174c3a3ec1d587b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81223191a2ae78f1b0d3fa6a3073bf1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f86e09ed1b70e996b7170d027d7d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeec873cf08bb818a790abc4310272334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fedd94db3d8c2b44ace265bb44fd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3426bb1af55028b11af67067e8dfcb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977eeb59133af63f70625e80c40f1b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da94e70588e366f2f7989cf427ccb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455984dd88a14566751efe26abb83b35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7951870cc4ae6f1b6ae3d634262ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a320fca385824fa2806b9bf2d7cdc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d993cf06e44b3f58da12d6f7905889342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5452760f774b7999679fd5e7b04db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dfbf3e50c8ac27dcaa19620686f74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a09bfae54b0d3d7dfbfa5faf2a33c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc12b855eca030551b69bdbcdaf75d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6827c31a49391e50606d552ee9622347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ffad51b070a9598c000d85025069348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb6afd404c5ea1f810bd1fb243f5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46964f9e9111ea53b050af0959371e19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c7647475095e8396e68fd1f74d105351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4291d9d1ec5557c3a2f88d84e17b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0c455c337738c2a511552fffc85e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f195a5ac0468eb882e4702ab1b3e11b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b1398de8ceae889cac887222a02c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3afb1063baee559a7e6bc2ab382798356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204195040655163cddd6940fe5bab68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687532b50927e8cf31421696d5e15794358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de100a4d7607ed57f84e6dd489defa7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68f69fed2f8b187642e48d341708a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb45b710572472571cf48ed251a0877361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1cbd3050967f8e81a8aa53a8d24cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553abc52051325a7593d0a78ea5dae3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a14f7dc47dc8454f20fe9cf6e270364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5fb3019aac8822ee5d3aee4e1d3af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd83fea8e54935312a42d0d69b47b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda662c1dd9ecda66be57d2a9d5324e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca06f15ad48fff31fd6ccd5c5326e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e90c63b556ccc81fd6a98681a8e155369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fa62ea37c639a9ca1f76cb7f6f736370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502286e3f9f6d4df968d3025de49bf9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855235d583c44be1a2642a27c36e74e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181efb3ab87ffd05a30ba4fc6997a656373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab0e8b829fd544b0bff7133c3c905374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ed337dfa6e4dc19b688050d30d975375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766718639cc9a2cee2791fad9918bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2a1f491ad3fedb79e2f35fc905902377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1904fc6fbc34e9de5ab77a9728149378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abe979b7ebdad94bcdd5b3850febab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31419bc1d86e325734e0008f8e9a735380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad009af826caa0af9886e2e61f0c62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548108d6ee467126e373ed5292547e45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673dc31f1172b903d38b92302809e1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dad72563bd2d8ac631127576d37924384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd72dc470879b37b1b3ae8217e0bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06029dc5fbfdd84d0769db3d6aaa24c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857b33dfea13e38d79c3751faac5c85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50344195f84a644b2996c3d8edea053a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626bdddacc6b711632d780bcc83404a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e21e05670d65fe7708d42d058b9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dac4d4211d94309032383118b45254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b2b3a91cfa2763101f0408c430b91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda997a5e42eb1a5126321b17d9192b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40cbb8e078c25921a635f6189c5174394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493d02921ea88d9f12a23d96ae6c31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92bea7cb4a9dcafd210fbd09bdb35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc3d54a909caa89e7ca3b3fe9c3368397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b569004959564e8558e7a981229f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0dd378d7a311e4c96afd1735ed21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa72855e9215838d5218f828101035400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e3d64db831ff11def26c0046ef46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c23f96906184ca30442d78e5324ff3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f337543ed5fea1a58caebaa966b9945403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7c724b29bf7c6dc3087aff891ce7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7ac5d58c01443cd824d9c66d46f1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b48641f8fb0cf2fadc184ae412876b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c8f34d9d5fecd4656deb7bbc6b5a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5659b43932294c5e51249b4e5d76e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76dcc7e710bd21fe980a883545180d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1783cbb133e45224f6523ba07d7ae0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e1c68969f0567f1a422ee055b3602411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b13773311892bba121cc80db760535412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de2e3443df0cf7b3d5fbeb0eb74b40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f516668a5a5f0c212499be5fa3cea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b939dffd2ba47cd036566672f7000415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456712d283dc3518b08921a32f87aed0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa661017cdea9e312ba7faf1461e75c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76566422229c7b60de06a5ce997b05c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb8580a5fc08dc39632bdb8a2cd83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a61e85fbfd49ff58f15666f5c38e5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc13f6b925122a2ccc3df55a6cf392421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d799cb5be4fd43df50e8a9e3706477422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c64230ff3a5cf6cb5234bcd00cc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca0ce5ed0bc374af77bec4d97c421a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bf303be15e89499ec028a3c6bd041425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745207fcc5993dfb9ca1c1d1c4fe8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea36ff418e20907ef33eb899377c99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23b96fa38d4a7cffeda4cadc977439428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b0f0d5b05546a80582a62e1148369429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912829bad95653c26dab2006a433de14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764aa384a1a25953c78dcbf52a86ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f6a7923d8a9511a8da86bf13427b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcef3ab60dc71b84fcf470e6fcdc62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d38c4ef324f189447232532d233d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ffa0894ed1dae0deaad3aa61ed965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab902120301914d08efea0f467365436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83740811585b5359bbfb9a5bd6d4a4a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686078259543123dfd5d04c82cff96b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8037884c02a630741eb5bf910bc99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f44a3967c211c509ff3d2458a0f0d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37467fdb11466df30d3cb5e6fbd2ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002839bf0bd4e8985a52441fb5a0a80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4fe18eaeb8443c7f6e97991a1903443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86eb25a5a7e84233e9e57806778411444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9ac188c09b182200f5cdda9f63dc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633d23767b5945f38f0b2257e6a621446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e25608ade4a678458762410ba689b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f95e880c7684852cc19767b1b420448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4c59e6496554525189f048bf3a40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee271f15cb1fda82794bce3e371ce638450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae3b45a81789c396b3c24c67a629b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27275d1922ac5ac5c19c24e9b25d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420bf8956368ecd9ce069f87a11542453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b401d62e3cac60896ace743d7b665454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff549c2c852b2f6f79d10307b98075e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d893755795e8d5f67dc2aa7d8d5f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c61fd081e1d02cdcbf9977ad7570d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93747d69041c3542881c3b1fd118a24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d355d3fdfc0dc96d437e5a6bf61c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6cc647e5034314bbc4cd608517925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e9eac79f1c7008163e4005a7e6978461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f627dfff1806dffc1e7fee51a14d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce505a485cdd314cebe2ab2dfa1740463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73b2e8b48d2f8b4124e341b8cccb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94fe9e362b05c70ca73ba74b7fd28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101adc2542f5a386354b915726aeae68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600ee30f84234155d89a1e7e509f1c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a7b27775452457b6a023bc23acc1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aebb0aed094f5ca6b8db3f2cb30d3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26c3b623356334438cd16945bc82fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34ed3ddfcafb8c3b0fc0114f7b819e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76182dc0d9606d4e7307eb4d9705f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ba6b4703d8d4abe4e1489abbcaab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200ac2c21841868daadae2ce105845474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871fdbb261559f019e247e026216e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f424f1a195e9b04d73875d9e02879476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034d183753a143f8a56e99265fdfe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea1c7c534e88b67e83fb81d8b1c52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bad29eb4713224714c725170df308479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515117c11ad39b8308c92b187b58fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504bf297c8ebbe7bbe2e3ce8aa0494b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92ed9abd232a5ec89cbe841be4ec6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11c5bd306af00c36985e4ab5b34e24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf5f0e46e315940933123f64a51b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223885d99f956ce8906fd8c98cb85195485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba326c2f78b2d8112e298e4b237804486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed996158f114c7d745828b3da38efde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91324ce7e2159b398b22c0b21a0fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee85888682ae58a0c1ada945cad5d5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b3569385482dc01256e3454d0691490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e40bfd60339e0fd05d015262f5dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb6c75f9300bd547e240eb49bfae1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5d58bafb25ab9b9d67b4f6f1254f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f28155437cd862e7b4b1a95eae0559494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e06f3c49e316bc890a94d29ca7b45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9cc114ab120d9ca54f52f42200a58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab93c5b903dfcf1501820355bb7d4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f46b2210cee8267f281508b13c32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee1dd91cec8a33a121b473bd6bdd1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed117ca04d361bd263d5754caa76d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896049cabf64d36710e7810140596ff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f27c37f60c703c975e97ade3fa2c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01eb92225731298ee64bdc9a11d93d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a873c605c19a925e7442cd53e764e0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd990fb500bbc242eab906d718bf6d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd99301f99b9460628b09d51366d08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeade883b33db0adfa98fffeeb6549d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75ba41dc4beed32f53e651534fe0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ceeb402f303114de39f270a4d4f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae832168bafbd8af59e4ec903f8e4b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960b8fd8a2cb41782b75c4284c6058511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab74e36cf91ac45b78759558b11e1f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56de918ea6370897fb3eb6588713f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c67ed0f73a40ad67750e6108ceaf6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa9b62a4a97735083cf8455e1d3fa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a3e1703cc531b9ab2b05fbacdd378516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d4c99864efb7d23d2f9c5ef8d6d4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a4e983bedf891835e38c2bcccf128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ac3749f99c5f76694940a6a764b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448273e4163618ae7817e6f2f4327675520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65010c4f225dab152aba8a749a763a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec509728752fbbcab702585e542b021522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dbc27e6c15e7629818cbe739a5f0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20fbd72ca639e49a9b37068ee58d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953091bf33360e98f0fac55bb76ff50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a23cd33480e2ba397a0ca9442cb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38825493f245fea2486cfade3fc6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161eef7219f58a685b919cb7f40b317528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e961c81e38577bf42274f7ad7268529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a7e4cb11cd4c171ce072831a9641f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47748eee37e3c34f5072e0406a402531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73ee602b72edefcc09570228aba6f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5948c01bcc4a04baec40ac4fad7af19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f99b9a55fb855decd264b52c17ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85414578dfc08a59aa633efcf9f709535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8565fc199782013bdf1278b113f7a16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc75441c4e745cb97f15de7536624a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c213a19bf53ef4a7e4d1a1bb252dd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b8c336bc652e09118a35d5067a7b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636630d8cc8cdcb9b142e105fabb8c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938ddbd0e276eb08741c255bc3dc74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322273d367607825df723afc209952542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58a3401bf0d21d0d8e36ac4e957b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b01e1d7938f25908a23f897c581c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2669d3be54189cc32795b2a0cf82c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d146f971d02fb6472f23f709adafc7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a13896811de107c88822806168bfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70003a7ca19bd2f01c16b477abbed75d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c0c37bc37a7c0c481e99711f935a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499825df1ea7ed33391bb13511e61cd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed4fb5940527f02626dd926244e69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2365135dd8975ee317acb54d558e4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bc50f2304ba60d145645278e50419553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4450bbca99ad03b426643a4d3997554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee4b7018ed61f974a8371cb140cffc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d32099478260c3c9761ef822450ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c6eb3fd40163e1a853c0e92feb108557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa3bf76f56074e8d3fc134a37e36fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1a8b6128f460ca0459b71ed492336559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c96f835115e6d160662b2422e391c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b80991631690518b6a43ebf56f62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff21f80bb44588c1bd6c720ad703a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f6b1492cdd17fcb6ba99b908f0d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972c6e09c2fef6edb99408f00deb8d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9410a60ba29924b42499b4160fe8566565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622173e5748186df7af30d883d76489d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9798e10b549868a441704fb8b875250567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50e0da493e65f3879df1529a739df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a514c303acaba75ba4eacaadfd2bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede78c35a8db0be10f774f6f08f308570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3c107565bcb284ba2ad1818f13935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d40055cfb3d46ecf2fd8345c5b68e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a685fdefc8cd74375c82c40bec0412573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e75fd130ee5c3fb7b20f16b96468574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d413e7eb90cd8d7d0362d130bb94e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f891f65666c4964126859b2d74313576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad75b32081c84ceca73a2cbfa166bf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167151111f19f71bb54cf43a2a021ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b923123a97fa9c8cbb6923f59e03b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b369849c89c07f40967753d4bd1732580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129de938773d84c2430981ae18ba53b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79a5e11c3f9f43428044a90b3973e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d41d0ec53804ae03adae922e4e82b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e104b34a0209a00e056aae9d95c5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443244d7ee8ebb4911363004e238001585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7948d01c94c046d0ea5aa4fa3e9ad0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039eeb49e649f70e98bc6888aca2c44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c2201c9643804a444ce9aae00853588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22281d793a24d1bb4cedaea5c1958fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c50429b6a09886af4ebb600dc19ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9a52be42b0a0e436141e366c5d906591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97a02074e8e554cc6a6a16d0738cc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80812cde95115ff0f458590d664f06e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98195f1137d9655eb86ec0edecd2faed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b81a17cc7857add032c014977037595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a66ec0e06ac3881e6870b47a3ba56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d8727f2eddfb3d21c497e68a2132f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f7f0e2fc89d7f1a1f5247eae998d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e191695aaf8ec0ea2a6bb2c037a8f31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e09d35ab6dc1028b8adb06bb0517600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eede808ce16c8d1c426175d1391dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a1ba306628d8cac30a3cfa0e8fb52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48553c354a741660095140bb468986603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45aff6da6feaa483b9011aed50b2d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babef415e5c3a232ca10bef5b1c9c489605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93504e41ac45a7f2fff802241a819056606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbcf245d2756de24dd27590870cb65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f4486d7722ffd63bd4065ddb59048608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411e47b289676cddff90cb5c561018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c4a542c9a0e762792c658c9b1fe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a31dfaf2aab122f4520d6fc974b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d620ce7886ae645c3ffa5c68e6ce73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda6b208712e9ef76ba05afdf91c686613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077bf247bc2dc79cbbb614f580cdaff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd56e87d57ea02621cc1e859f7a1c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a0c80381a6fd87afe6c3bde71d9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab9183198db3e62e1c574c6cdd2c64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c6d1117e84acce8d5041098d076ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80bbc2e8b9f8dce285efc58079eaf0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e854f17d6c0e2d1f933fdd0b50c81d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920657619022ddef50925fc4a2d657f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f98c4af034b02ea17bc993f42acb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613cdc61f041f2630188534ced1f323623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876914b55b85d169d550a667730c5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5f5cd86a94c7fe0c4b50993f6649c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3a4b3c57ee19ea2aac3d63bb8a233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96b623765da6501842094a7307d7fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe966463d628a08f3dc223ab3f218535628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ed1fe5be463cce7850a0904b480f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e666ae23aecc6e75935819ba17b31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d948325dd0c1c534a410f412212a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720cedbc68c5b6a516b82205df59e17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93e36b206567915330d12573dc1fa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79fd242cc2173015f1adb4acc3094b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7679848728cdf23b8f736d24b6d82ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250a7a85df8f706bc8d7797d00ef80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88087c039fb7ae68ac40d5f1674495b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66541577a9f6f13f58eac3505d7926c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a7ab280347a4621fc934cd3c17a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbe5b8f22021a966055303e3b33ae6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039ebf3bbbb630ca2d1a07967570903641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538395800e5218e742cfe3bf010db8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c10e7e80a605d841abdaabd0799e0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e0a6622d624a86555723e9e6f6ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d976a23cfa697bedecd5b39857828645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbd666e9db54eb6a7a8b3ed670bdc5646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b9f97931f5dda3949387d404c94161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b30085e529b133e29f05050c5f9922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a0feacb852cba44dc26093b0391fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645753240f051200396ee2ee8bee4bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166257197c024f9c1ffa2491d43999ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939416dfc53860b7e697e01ab358546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750328d6c612234b41d1fb168ac196147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93348f3d13b19312c9ae9fd68f6ad0f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e72f5d1f45749c466e041fe1161bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fababc9581b8efd58d4942b744bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ecf05766e5d0fe3a8db197d69caf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e888a297d00438443909edf863f6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d40c872ac034cc91cbabfaf5df8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d9525dc43e8cdb5b915bb4ad160014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45c8de33da64766e3fc877679516315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de199c33c39e8cdb3eef20b23befdce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004a0d7ca00ae271848825b7a2cfa1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579db18408822310dde09895b01a7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96b949f2229f417ecc0eec43bbf5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5266f461569fde24287eae61ba19120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c2c3bf88d13fd36e8411175abe4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004961addb19e482a7a6682a01998e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53578c2c08f614350073d9c981d61323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c583c3fbd5b766644e3b7a051d2e2b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd2ca853c08be335a3af9a8012ec125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10d4c611ac18c4f137dcb6886dbc2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc8cd4a15952335ad22573d441b31c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7efe624af5347f82d142ef290812e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86763b28324655259207d974d986246629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7095cc2a6dc47823f601fdf047f30a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507b26893f2feef9106cbf8a85ef78c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d813780850ccc97c345540846a9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e7be04e33033f86f4609f584fc9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2e97ea487b91b3c5b48263ce1f6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a12f2ac0d9db2458a4805a8e95b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac55f12b5f8d11c7e275c3b0e926136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f46bbd3660b70f19ae2cea6241aee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000571e91df1a5f5dd45dc1d4ce3a2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d798a685303a31b3444f5a75d65839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2aa126f6a37c4794889f237ca789a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a7aef608655b1355b5afe612588341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed444dd9d490b70e16ef50211d4a7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc53a7b9b7edeb6d7ac1643cd920b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed9861158908ed9858b2d97e11ba2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0234d9ec2a530872d65a85cea81745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4bf86aab1db64f29d560ef04817146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d02a7188c80aa8c18f2f1d80f582d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d112daefc3ad2ac5e81b50f8c3d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80acd1c7dfb754a38f20d57a90731d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd6ec8cf0dacac4e0345b02742c99d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ef2002c3dd9e11f8ad6b33e3e70c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80159177ec009bc0ec2c4be20729cbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe092e7a81666961e838fbd4f606453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20715069a4a99cf3e232994faa78e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad31c84950dd09e64044b4bc907e89a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c43a51f337a243f86dea1bb64d6c2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389e5654c8ea557566733419294c9d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807c0b6dd799e0215b325e2d046cc9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91fe9a93a9b7d403eb59e5ded8dc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489500c0de5b3a813c7d90029aac47260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096c187b61daa32cc71342d0589ee0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ae5b34e06cc9758f2cd028b78bc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b52a9c35c0bde1c8391d64ba00460a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc54158fbdb732b615487844eb14de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f9f511ff885e9a47844d68c7ae14865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3238584a9dbb42ea84cefe40baf0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7324bb118969e4a75ee3a5c63da2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc722dda1e5dbbef0b734712a32ae668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b8f017eeb752f452ea5941226b46b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad3fae9d4f60a7eec41e1fdda20df770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de2a27872f23163e0b7e9ca33b97e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70ca3e7229e14ef555ec9174a5e60b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11607dc439f4f0c4b2ec5210bd5bca873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e95988d2cc5a29e275b9d425bda974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c0ff65ad66e1515736dc90cfa7e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c85ac5582dc42601437db9123af50876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba2592afeee3227c32661d7e462c6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176228326751d8a9cf6a3f8edf398ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8acf015311b1f000f680458de08ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e14d4c6c4452b2875c8ffc6de4a3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b872edd7777ea4e82fc658b19f602881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace44c9f965be29e2491138754ef5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19811fb70ebbcf7d26a09c489d3d3def83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe906dcc7d61655505c39f81b8b2df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c556065e60d47688645a768168d8fb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35265813a9ca0df2c5ed71ee389adb4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618537d744ee15c51a892ebbfd91af4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa2cdb2c16135655e0624a603c2dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93864baeeb287a7d70e82c6ff6b1ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9639c874233cb4863cece034627d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e1622a091301d5ad0a7ca15bd7eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fbe8103349d1d2661c829a228251d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792aae3cf2576de08d6df9ec25d198093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997521ac37383e91f6cc2d113c58d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998488cb0c3891075b264f3934f3644e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc2cd5024eb8452dd6f16cd61a34b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdd859c21dcf95340bdb16c52680997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f71eda5bf62b5e34bfb5129b47d68498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b893b43eccfc675cad3c6cc7f3b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde767827a30f257491665de3969ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62244fba01ddf1dd9ef07fd88bf83c9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee8a0efa74a5d99e20ed4d93c84c0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0cf873ecc91335a43853c33422929103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8de8b7090031b44dfa4541d41998c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e9a0055c5c94cc8c06cf341dba241105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc57e1daedee146219b0dfacf6ebca3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c71af8741486ae3dbeeb3cf18c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e8c3c15809fb3bf351a3f83e9d2d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d9f4f0b763e7390f2ad7569093f42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104604105cad9425a53f6d49044390110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a19fa214ab2581d9fd424d2b029921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e185fb95437c9a08104abb9d51704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac132a3e5a80e2c0e80e26ca3112e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23976d021394b3ae54d42200f2ae89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff552694a0241e7992edc8abb1f40a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6a906c64356489bd2792b2156ba3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad1ad8cef505a7ed3a0b447b983d99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a921525bc1c05b153d21a1d47c8f4a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a948110b7399c3655fd7564e9f69cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eab042e3eb4362fc81449f0d4373d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ec478bb8bf13bbe7b3e55f015a876121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d529c9cfeabd74d923f33672192a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836726b119688d303d20da0f6424f4cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f49c8cdeff005c558b453acdebfee7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e9fab89c9b47b01db9aafcca271b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60070471f4011f10c1bf938ec32bc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06da896818fb89460d153516597298d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d310c1bb7ae4b48f339c9c97611a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3af0f942cdc8cddfdacba1cfb3f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08d01cf48379aa0434562ee2b2660130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5010b5272ec30310acebe4a91e21a33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9bc677d323619d23fb95bd81ad1f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26906c97b37f638e876a6cf967cbd33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe617f9669aa1e3288c046dc72f8bdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816dc9a00e92968eea6736c432546a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e9db98c557a038c3d318e00412f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c664133747872bd3f0e1a84818ecc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85a4a0fd432354b0ac5ddcec195294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693454e4c47de79e7c0b43904c1c977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c508d9d9c9fbe1f54a92afb4766d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724eae1b66bc215d695ca03dc1644f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf2bd64da9379a057b8e4f4bffda83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac474bf065c465b2f291a7e90e5b65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8375204800386b22a169770294d1f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a31e750008def6529cb9c7214a1711145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0ff753b32ff57f493c663c7efffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f4ed58c58fc27d06f0ea3ba85294147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230666a96f3188ed79fd6a5944f279148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6405981b0344dcda19e61b9bf427149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853f504c4b478b9542dda2f2ca6693150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900276b68eab190f6c559e3c19adbf90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35230db180fd59c84168b9f0c10753f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76147b6f84f8fefb21eea48646882bb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace83c3f8bb64ab199a874ece8321502154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221c5d6ece3e0b52a22b59cd5f68a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3674e5200e7ea8c4e89c4ee3a265b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e6c1d96e79ae24d11483d4ffe638b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9427557c647a775c5b8b06b86825702158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469ad8fed3a03dc2346e513dd68614159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4689125e75b08496cfeb8d5ff5f81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0858628d3f824a85737ced4e9f2781161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f53885943e325d33cd8117258d961162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b974468e976615020ab3e0e00f75544163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc81b429732d23262b450785b68ef9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80076e9940d8d13a963f61962b59176e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda6d060d9ec49643fbc4d668f3041166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709b399a2e2a87194102bd9ee2523d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e601e4813dfc54bd419ca0187cfd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e9a04e6e2c8ad8100d0f6446a038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc56e1f1446ce54bc597778fdcea97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d88825b42b54034a21807110cc5dd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3314becebc402fbcd95fd4fe6b665fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ec9d0c1ff01d5b3b9b1389106f425173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc832f3f45d64d42a633a2612cea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91575469197b74f61580056464c1c3b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543a5b13842043211902c15e67d666176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee49447f1f956976d40fc092271e08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca936d5ef0fcc9de4e75042af49e2d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495c7e2fdf453402c6a9a3bac9375c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32733d4b501e51baa36dd29adf15a62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7188c0759532d2fd203bc1a7cb482f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e9d128c17e6154acf27fed6c7a9c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a677e0f1194570e1f1d8d85649f7bb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babcf31a7c604f8fa7c2489d2a1aa8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7385539d8548edde40f3fbad9612348185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01588435a0f837f2a8cdb4a30e06d284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66bb725a0c28de91307cd9a9d73e30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93657e466db207e82265b194e43133a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8ba37fd9fff087fb1aa100f7c9c1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf84b7aa51b830b5e178d9b2e3fd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5207ef5984f31c23d25379de3dfef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aa4088525883a93efc0308d05e5c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ead3baf6d6aac82b4f0fdd69fb131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15769f52021c82c4930b65553e854b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc752dc588e9adc182a912c25a70cb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9949cb92fd61c2ccc9cce37af3673196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560a9d74c8bbe6715722c3f3003c5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8d9b42810c099a035b379fd9b833198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ef1af22ad34147616d268a3f8781199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1082aae33ad31c33accaaaf11e2d464200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfbb060488a225e7119a7397aff078201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2c2c02f111959207d8e7663ce33d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40889b2d38f3ac9205cb09cb0a71575203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53daf236941b343c97d8c8a67472e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318b0ff8c9b21b457a5fea01904db2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9877dce9e3b9b1280a2912b12fcd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b348187d28654ff287d41f84683b06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c008ed4a246bef96aae90afd22ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b8761e04aec32ec338c0ca49d32e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05bcd64d382efcf264f893335741ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36182a771352be1cf90165ca1d65de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9971d8e22a938a3519960d760a03ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cb54ca06c5ed35379a0a6788e34f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9bc3cb95208212a58ac790cb32cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c66d0655fe5b93a966c42d594e178215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764f4c691bf8b1ee6b480fc5a012104216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab722d4cc43f672c687afd91c25676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287547e4d3c81776cd170304756a7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9f4474944fd5cb033a2d2460d6c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c213f9e946387ffc3d42de1b4d26cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432af34d49943889e7590d70c18bdfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8601784029502dd00a1d1f501fa4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983d481dd7c8ac1dde2fa12280c18b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30625544fdd5ed320b5fa4a1ccf771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629e640becb2716b3b63be4ef253ca0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a645ee671b3d68344bc7abbfdd8d08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ec7d126ed6d5197c2133be363543227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6aa3806dd8d04b34093546f12fe1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2b26b8cffe15a769d63218fe2dc34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed934fde49d258a4fedcce769479b644230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace95ce7c9133b12797618cce1474a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794cc6bceeb7481078286228e7785a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301e02b6cf377f924e8c442b571a59f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086e1a1a3bb481bfa4daddf4bc87a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b6cfdf8b2a05ea83a478dc6028c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f69099e9afc5c3193af8c6400d93b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ad5086d71c497728cf28ce16494b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df84070980e193517a5d5dfa62533f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c330c23b7d77d21aff3d7a140cb17c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f8d99d267d7a97941ed2e5e0beb5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a87aa8a79fd278ef99a5f1ad9a639241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c4ee4755b239829d6773b55c4a784242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd053361d421f11c83fdf1e296ca52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1081553e56db2a6e0ef9a9f25d5c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe3c321f989ca41fe950d94af519d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31cc783e906cfe43b3137670792751246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd922f9749ac71f5bca1cc2b0dfbdedf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b905a92e3a64678c4e71b334bc07ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22adca1b010755bbf4bfa9d63a42565249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86f000028a8698a76f0f9f621b77d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40eb38e6e9abaf5e018195f96eb0c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ea47df389280129f0400ebf37bf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d3c5720fc3d23c5d3c683ac06c9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6ea72a626d046b748195136f98fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a1e606668cad1e1b4ec15e0afe68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa459db9171a5d6646f799052e724c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd2effd0135df73dc3af9c76c0c520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a14d6fcaf71e983baa8c79ad1bd76d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d79dc5ba77f6339d69701d29f822259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d56b5ab010201ec5a7e6f3008677d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeda63a948a64e63ebc38f7593f631261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87718f2cd805149afa5d999528d029bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19249bf4022cea340927954a7970b14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3185d3574f3eea3bed9006b703a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52055dc989d375c32b78a141caa1bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67660dc9126b649e79ddad58b440d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59996b2dbe3081c2a81484e0c359f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c718d0aade1d73b791a6c45c26ac175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260d921215ef38e3719cce7eab1b4c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352bb23b8f11be9b08b0c333b6f0e38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e03d033a650fa3bc78fb075ffe5d65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b3a23576d58953f2954f26fc65b0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde62b0993a69ec20896c0313e6c34b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789926c95653a2e51cb5808a923e498274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821d75d73391cc62c8fbbdf93255ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80ade2d5084b82c981dd9f4556e972276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aaf22c3b00aeba49cd6f58d9c579b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df1e4c938cab53b8f0731913a52bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275214acb4f507da0ddad2ffd780728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ad129decea1e009735c93719a4f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dac87955f8e83c64a6e02e0166f0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcddfeb9ee7536be13df06f9f76813e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e0fbe1fb251ff0b8a3193f6d3a172283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235bd867ef08c7a73078f919caf475284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940770282fed044fd35d8c848bfd99a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd8909d2eb6ded89a7f6f56111270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa20c7b573aac7a91e615cac8f7e34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e42ba99b3606280b1f6469d4bef90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de003f0d9324a0347c1304ceb021b65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7bbdb27e85231598a2794832a039290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c133142333218fb40bfabcb91a42c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8243f444f8c2dfac0cd8bf70a0fa57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dad904639e20e3aac74688e9e7c0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e494b8de7f197812946d40739d3c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800ac616a293d78be85b4a5e7b9c12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f389f0415bf09952d3a9a5c7294c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf71d025a9c4f614aaa59582397fb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700ed03de14448111de15ca2a5f397298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc2ecf420f28333ee18dc86f95338299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d97a94cd7d23b28619c50004c3eee0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a40a2a3a49007db4b448d556340d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a7f8054fa57e02752dded679f7c73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81379781acb7f4a920c28fac53ce24b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9a97e555bbf67318cdd298bcbffc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5ec75437d3cd70e47ab3060d9617305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe3bf88199f81b41722ab71601996306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c973d4929d1dfd2b1c982086238aa50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300c81b0d120534ed02eff8be45270308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885067f82f57dd2081c9d57544a5acc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0a6818aebf8276bfc827e3284875310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab624f277439ba4e226e02a6addf591f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d45b9000d4a1f631d03d6689fccd6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cfe629751f2f15eb17ebccb3288e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3742cbabc9038a65ad182249133458314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525bb99be43ebc535a45dbb346f75d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751f3e75bc33e3a63d7c8a803866503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584189c8ba9915398d19868ad16cc82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b1d8414cf6a60f85b66b331dca574318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead63e9f31b8e47e7313e8b0c22157e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3a76ca2e28c51e3b71d000e6ede73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4632b0480b77e589d336b79724fe3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411381b00469a39a33169e961a17b72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc48e833cd95e25da460ec51aa23eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf85191997f748873163e49b5971a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83cbc550a2ca5ac5ff2d99c956e74f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56a613ad322ac582034d449a398e9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5b27f6993352039e5693e641c2de5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84201e47789e2ce71ce060fc49ed1588328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261213efa953fb302f618b8f9adc57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc149e7bb6bc827a49519694058eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69ab7be12f548cf9b28156ab68f6b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a92feab21b3806c9835b9bee846fba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089ba65c12b05c304d0fcd292345a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0446880c0123e8af3657681e7fc6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67b587601c8ea373ce1e5b1e48923335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f60cd6cb0c33319d24d5b736c7fcb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da024bff4e0272fbe82b6600e008d5e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9ecd2a52838fea0b4392804087f80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039aea3d5570943571e2d5fbc4f5b47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aada4fa8faf29351284f4834524e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd696dd578a2addc6f4946fef338572341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0a96204df1a0610ab47ad205d0cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e187582cb95904b03c7270aba93b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df08f52766169611779ff0c521bc1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d2b856ddf1674cc30e0787534b6c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc724f929baf1f8a9d833a4bf170341e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa23e3a6dab0b7ba94e7c103f382f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eff4ceb6770231337be6d562aecfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098e14e0136a36329e677a04c5deb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e6f0d8be47e9ffd9aa27efc19f07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3b115a88ce4941fded64954b6790351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217575aa4a8c03ab6b0cf457b5556c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18331b61544af5cac732b1bbb0526a11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec0c2abf07828ffad20a0bc662d8ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077ca5827e54818785a4c3d14c8ff58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f557d333a0e0001b3b155e47c847c0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e8e81a7094a7ff9acdfb69dbcdd55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e489d4cc91cc8075cac625ffa54e3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dbabf62f90a6351b6106b5f617a49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449fc290e3c9c02e7ed2a965d81136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145813e7035d58b8e72426fd1bbc9486361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c8909e1aaa6aea325cf2e360537e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f766d8d0c88d879a1a3784a47224363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a3e5757a4b6d0074c8cc648e2e64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916bf3df8ba96bec40d38332e9e00b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead46102bdefd3336573938aff219dff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb41a15c3b3d1939f084c28a857d7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600418f52bf9bb40ef795ab4410c3ae4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa62ceea9600ca01a964ca75023fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e67e25d3420356b4df43f043d072b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82e2317b7a253350e4105d27a9255371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc33f26a4575dc71e7283847dfe4d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a50048f357cb9c44eeb9cde5487c76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa5842f9c7c6b39fa38bf4fae10a12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371300ab6bb764a85560b1d2edbffcca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95012dd9d5e4a13ac4a3cb8c60022a6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96a7064b89e37c1c6266659b8aba11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df45b16051126795fbee5db057760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00213601bb7edab9650cb5149b4540a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75473570b39c0308f12e4689f8b8789380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a72406fe5fbef8ebbd2f49093822381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b1e77cac3af620cf8f53c0c9488e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae419057008cb46b748fe92e8e5b8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b055df4515666250dc97ad50042c5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3683f9ef93707d8bb8550ce3d37243385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde5be50079c79dc677b9bfee9f4d8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a3d93ee1feb82aa006423804feba8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce22968011a883572205ccfd7879cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf433a41afbb6af30d9984d7ec61b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda76d935e1d2b1028743c09fd4ebfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef309bbb8598a2bd68af8cf34df682391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e546b395d5c5b0c934cbcc3a5cd1f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf72acd99fb8490e2a564455eff7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cfe46bdcb32f590718eb665934880394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd761bb55872ca05bb0d39493ded3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5538e2a84c71f2e6d44591dfad0a72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33f6541f4aabd575a8bcb023aee10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c291731beee2c35a9a0f03f254c70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640f7d65074bb8e788728a96a313b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f18aa4d2f32ec6969d39481c2bfe5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fa843ff374a4af3cf6e16a0d4cb8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78370c3872be6f5e8bb7c080aec4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef5d6909b5ddf641b7de3a871b6a94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f461e84bcb85f7e5c57cd067fa9e24e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16948dad1cf5bd068a8eb3f851f4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70ec96ce17ec795d4cac0411f4e62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733829cdc3c2fe327f38e2565efd427f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765bb0ffd1c964d6f90c18b0e93a920408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387106fc0023f0ab7e40dfb897b76efd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de494a4baa5f7d7c198fb1188f9ec77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e8d3a2ddd101f685d7ecb718bbcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc415da2019ce4391d3e184526bee28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927607d16c0b01af40b14daa4d9bb33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e93c9a93b9791a00e204131e4ac39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbd93776f09b7847c1cd8174c3f1b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a6e5ee65132f0d5a1009363a9d2f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eed477f8abfb423262e85aa50e7b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45af714b96af73b93af31555bb34e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a2778c9a506c4014eebdab5a6779d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ca65344a85d06b65435f943c8878420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac72e6cc96de1cc8ce52e9c978136421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a0ceadaaf837a36397898a12203c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cd9744ebefd9db154f23854a28cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9075fddf6b1c3897cb077d3513af8cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e0fc90fce5190ea832e41a1189fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea6fb19b822501c603131ec466eb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfef84754bc2b402fef492b27bf087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378efaab73fa7188201b037ca8cf8f1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f1c964c36670dda2494d6085d968429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b7eb1f1babaa8aafadb53c97c512430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa542d43787a3142f4f36c3198b74e3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707d1749c25b4df49eda6b16ca9702432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6ab59f5b0ebeb0bb81f01cb63fffc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b69e37773014743c5e610c716a585434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ddf86955050cf2bead5b14776b007435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec08b44e8571fc7758c70a304bdc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1dcc3980a67480762284d5e7b2790437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d75e6e3dbc64bf9c70cfa019b9c4a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3af58338ee0c359f4e5751a047a844439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241734b10ebbe9db643671a34c4fa9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47792a4d27c07a687ab85cb14f13ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540818c9148971e8345c163ce190f20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac267be520330f4a5ae3d6ad80e6f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cc4a8082f1b1f1f068217cc3031cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c41a5bb85a2765f8e97e979f4f683445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab48a7ec7bb81fb9616dbe2044f18e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a34e86f73fcb19ebe6b9f2ba2c9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a331f423c287780286367b920f5aa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9e6663c12b84c9bad2da3bb0478d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca6e4aa1b91c24363993835dad108450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c45b0285dec1e21103e488def099ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a85a18b262313c2d70df0a0023411c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a7f98d6338968a2da10e1c45755f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2243108ba5b46cfcdaa6b9cff234d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836f2028ef1091a11a182f63ef080b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4efb5b8ae379d03de2517b366edb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b42b5bf82d911e60f909f8e5caf77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511add8f9d1f106ef3ea1316a505b92f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c7064d5fe01fe9d5a4f080b64a2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879310158190c8f4bfcd16ec3a5ca14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc56989155e511c0a95ac5d9f2e7daa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23521641f1ee204210622305c2e89c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ff5c220e3b64ee3ca5756ae6e154463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47562b62faa01b2e3cbb0a6e6dc47f85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf43a4b665025407985e3d6ec3f386465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7dd4021e65cd9a52ad7f765d580e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe385ba30e6b503b4a2191f8b89c13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252a293155399e2abbab3ebf177235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac191b9a49cfb9122b4ac88f5198c607469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef331cef67e66ca0a33c82c92cd039b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ff57b11d982355701fd2527a39e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ad693df978610fb78c3604b393cbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67111499c006c46b2f2b6624b158aac2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee405418603252ce20d34b64e212f30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c1bee23bc16562752f603037a065475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34719cf6c25cfb8ce82fb03d1410a0f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba115a7bf642aaf12e27e369ce43fcb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85715fae791df7a25deb646080061f36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcea47c0ee39400cdd64fa16afde97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2d8856ed2231bffdda893a1729d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe12dfa8d8cb9511b7b6d71e1f282481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73da74914cd768980dffcb5e2adb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc41eacf1f1662e47626966ad3cd8ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7158f81a42ad234ec0bc1d6666aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e6eeb794047050a563eef23817e4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f7b8afb0a85b7f3e716af7bbc8a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d15a4f3ff0762e7171141395195a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc28e282ef6a09b2ac7924bddb11376488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbada574578e299f2cfa8d88c11c4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e1618365a9afa0c598f7e227e9962490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc2660a156249019c136b4996337d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba3753ae6844531dbeac304d04f75f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d8f061bc1fcedfcdc9f643cf919d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c424c244800a75419a6e763cdb97bf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f426cae9bd787cb7f53fcbd602443c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55c3a35aa9d383134e0fcc4e396e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b916f8f731ea98e28fdb27cdc141497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4583c9db0ec95a76a32fb7860c06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118664ef2861e1c02fa625d7aff00ce7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86197cba1136dafe0028164e6611bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9f8a19dc112e234b4a471672c5526501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12186b7da5ec332a17003c246c65c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a393e2aebddc091f90ee16f673c71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ecaa228ea8d038ab7b72427a1d6ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf739ae35063ad0f03af6eab0e8089505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1a295ed4ade3eec520070eed07409506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3554b37a44d10b5845925233a06cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4696c5644aa4a2e205eb41ed2d0305508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afea69594bc31f9408215c3a75f889509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d541643619af294891eaf0598d8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7f6b011d27414f446f0cfe91f71f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b180612f9c84356e8397279dea7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e39431c72c5099b97ec975c4b5214513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d68d71cbc59e852fa7e9bb3e9c292514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab2b5963d85120cbd2af81265870b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28b124df3d2c9165c2fdbf86ae02d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8bcd18cc1bc9fd1ad5100e72eb78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e27e530167c6007314654328dd00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fdfcfb8f6cba8b81bcd4c1f00b769519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b9adb814ed73126a74d1bff9ff72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b78c727621ab4b6800ea5f79c332521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928131c14e410637459cb5b4c80f4efe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b0d50ace644e5c5f6120668254710523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0ecaf66f597c25e21fdabe0405a07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8eba3747a360d97be19e3b6392d95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703694f5e11f868b68feb1cc4beb4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc6d2ec5f22df910e8515900879a92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae730065019a37332c02e3e3a8aa9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118bf91138c536ea13b671f9c571d4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce18617d541f762788c4a10b92ea1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb95cbd9d155c7dc91083ea2d612f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10284e1e4dddf06c7560d076d89feb90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accf9df8cba65890632e586b3ada407533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fdc042f5e2b3e299a3d0102b73001534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ec889ee94dadf0f3dfbb56a03ecb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d21cc0cffe53292de53f038cd879c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31575c9252bfbfbf6cf268e69a67412a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04cac3ce34fdbd0a742d9bb1260a02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48b606bdb7ab1dd73bf35e0c11bdda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8b35c834b03727141adda1c96ad1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a0a1d96ac6a661643db6bb0cf30c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234716001ccd93f4599e3c9e3c07e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d2e47c7c78d81a9771f11b81b3723543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a6044634fc5d31eed558b615305a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b66f3d8e59b0e0fa8c4a9408d9a83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cc5d21bb4296bab7e477b37a168b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a50a62758488d41c60125970478bd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc03164f5476b084860854339dd57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cca9374384db495e8084626f1d51c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac32e8a80a4e816e4f2be75bbe4fe0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176994306f9b43a25e820a85d7bd8a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683b0dc2013d444959e50d9d1fa7c6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7d2508a0c5c1a7db94028c112d29a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396058e960b80862ad60f195d51ce221554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4e8d086bc4d13f2ecc59d23538d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033441d159cdd7decc0e9e19f53472556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562275399a8fa2e3ec6e8e1d8f8ed837557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346abee81bb675aad1cc930605ba5afd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5984ca41c424da6ecbfa749118fd5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55f2d6d7c30be3f27df49741112b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd500f80ae8139f0b9aab8eac39df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb33f62e139ef9fe26bdf3ea94b1dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d58eaf282ab4e65389e15492d31d5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071859a97184d130d8c2dee5e93d07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e77fabc897ab867eb14b75288019e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8c820cf67d0724dd09a54e3471d76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c97d867293d46936cac527f0d0c2e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649c86de5200d04b68001d5b4d4b26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd2a1b8e7c071e3eab8eecec558a93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b1c9d09fa5a196cd6a3b6ec4dd65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b819313492859612b2b8676e6ca0013571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca1113e90449b6d8a7b9f0db6327e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486248811af7c113100152ae4e943407573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132596802d6ee4518908f7715e2149d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c6b52c2434edaac4e0b1ca5597255575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e95ca3c3909a604f847be1ffb6d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142f4e50cf4f87a5bbb55604bd3693e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f946f2e5c1ebc1dab483d80d00f91b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d209e213ea44a71c9e4059d342dae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f8cac45da6637c17e8605522dcf04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2d0205548f121b8e017f0a8661ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77bf2147a85eae92f4b016fa43a942582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c418535ef92f5ff07f2f4773e169b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2b042b5076cb55409d9baf074a03a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439df86bcac7bb2dd4de61d75541bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa102859a1d020b62679e80d8a0ef2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd0da3cc6395f4552a31f4e8d5604587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d0833cafd6cd695dcdb6175189f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c9a3e14b840fbb00c878b7cc5b7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b009ae7ec0ba4c5ab7d778a108b86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26616cf3bc85f3f3d6cfb23dc78235591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ad9064a93d2cb979e4d5ff2819d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6167100e535fd6ffbebe9130665c23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fe2c76d3c47650ffc0fc6e897f0b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04958830087da18028c7d7ed6451b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279c29ff372540ced98e7d3d4ecb8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e4784d6187aca2e13d0f43e214da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263447cc2101c400ae2395899e4b562598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562b0b35be3a9f149bfb20008ad4d85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c82c1e2ecb91c6d2ba55fe5fc909f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405519f15f4c6897ee7f03ff1d5b826601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408ff3daf6ec5f4bd23937e11b76f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df4ece6a0e23dc952ad245b91bfe2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eaa43705553b9c352c889028ca4fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f8b748b6c0b33ed7e8bf3bec1658605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea98e3df6e6f2bde9293d1022739a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962adfc4cedd9a5bf3f1d1f1385d13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af33edff796c498be116a15e5819df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791de364cb19d9f8ff2813544f5a9d54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63919f693701a4d0f938d54c86548c1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab342152f6dfba4ba9806c0c3fcb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50f24b2b43a00e9a573638dc20ac76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9207112f65f446fed16039c8a8736f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654467201d96b9dc7889314c9d76a52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc5196d7a98bd52c4a970363b1daf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ae86af994cd27f8035b480fe7832616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd455906614715a2d19882a703e5c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd43e4128a8d4470787552f11eb1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af7599fb21a01489a1f9e7cf1338f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360888753927db0a5da86d448971dc0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64b77b7737609bc64013e965a373e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561ff699b80e84dfee7780f4b5c81e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9cd64d5634cfbd15aa9e85a2ab957623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265bbffb93b75cce4e21cc9697dc6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f830254863da2ee13352d59145ede625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b7800a29f82602b0f9432b233356626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ca5b063fc6356c410d64d53b08e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97009c900c1ceb480820560aa9f318df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321fc4e0ebb5bcbf23439bd96916b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04bc2296872fdf5109fea9e670352630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c982fd10ac84ffedfa32657c97bc1d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bd48c36841a209672d2a1f98e0b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab6e63ebe9100a50a5bf6f37d2aa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763911e39a8d8373fc1ffb638faf8a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e712c5e910e87b20d6bf47fb6040fe3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5322cf6f00ce3f7d3a2ad32f9f41baf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b2a392ff1aee92ca5a6b9f573d2c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a8f02ce8c3647e0f6d532a77feee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eecb5c64809a5ec5b67edeb004fd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0c018e4da82fc014cbb43da72200640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e011bf8be0ae0a997fe4545873b3aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41311644c2df7dc30d2c0649cf58a838642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b14c39a000fb2d9529450d8e44ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1990a705ea7c7449b8910befa54dde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e134f6d3859a38c209cc223f761c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea487f562701e6118c6a8ce17dd6198646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>