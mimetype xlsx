--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c22e0ad3e0be1358cd79a46adcd391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab239efba86314416eb7617548ec3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d276bdf8a90cdd63f5acc455342c9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f68fa48fe6adf876df11da4f9596a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe52c1b76432fbb7b4120c7b71b2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c4cf66952ed757eb7bc7bd52beb046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f1625eed93915ac08546f985e36ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d438721581b9363cc65d33d477b6688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9996992178dbbb638ffdbed2f7e2819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c3cc2d77b1c828f9f913a773164910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d63ab7975d73de1ea9d7b79809ee6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87e718fb7e5432ab4e5a4dc08e1a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c031205448c1fe61c82312342f604bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9a0a1486cd571e9b5ce58288841b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eca2fc8d9122c1190bb46e4b2d25315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eab6e751957947973b226d621e68f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d5bddbee3877175e175d0420ccda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b07f6d2a9172a606c0c4fa8ce872518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5e7b2da381b36aefb479b287d19119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1d4e8d3be24349e61358f75514e3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101787d0811540399ffd91e0cdb44421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9325b88b25e83d3361e46008f90fb0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511d90e2a156dd4ea5ebc14a35489523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a22537cff240927bb8edc8588f7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5756e23ec5e18c8d9f98efc8aa2ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631afece5c4355d92e64cdf0fc72dfd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad306f3ef265ad6d1f07e7083913d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2a26d95cc5be51b1dc971446453328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee01695665f29dc79ed77c80acc9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132e3d8ada32f4047134b8c56ad7e2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06610af4ca3197e29a9f723fb5fc0acb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5cef9fff42e3a5e63f091d4c57aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbfe84e07ab5fe49db5f02d0ed584233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde1d32a94d417d33ee67343abf772434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef1a29ab5a1263def53a3403c369735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc5ca842731563ed4c0701b9810ef336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e780861a00c63101721d0fef8a57137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18e0cf3782f3dfa7f78596f4c5b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b6755b2a4c2d00c1cdfec481b63239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0e02a449269228ad8c07f72bf12d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ae7aac8b81b8f39f8925d8eb62a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea517c4a2350e82f19133111fc00469142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85911a093e3519dce61edb8407b2748943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c82a0ae25d97037d60dcdf23e13a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63c9625066b9b783ef14a87c7c595a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15478a41c96d36b15b0e29018140f02746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff032b20345646a0551a13346524fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8773a5c5ec1456f9dbae40b3a3672a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eff13d467152c4eb46edbe767f1a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02205d9015f6dcfc54084d0fc3c854f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73324ab27a45a0c92abb3a610494d23251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ea6cd94be81336dcd5a10b064931052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571af6641abb212329e5f048d2f8a9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ceb17bdf3dca0c6f6570af3435e6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc704ed71614c31a74a1a80c7bd85f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e17a28f7c5f3537b8e9303ea8fc0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc924f1879c4fb175f789a64c641fbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405563e1cc43af1447fb405cb63cd2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d223255a007b114333d376379d06d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0bd08a8a3f36fdb189a729732da0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489902e62134361e4523036d8d55db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b29e3f55f2222ad32b9fbeb8bddb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f7a5372c97e7b83b4e45948e90d9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac898dfba6c6618709a6d933596fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c8d950e0fb958c3e511476f570af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765645b67cb1a69d46c4607b11bfd2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995fe70a93bc7adeffa739c8bed57c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6435ef01b74a06894f85a492f027db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ae9d0453a03997015c3efe43887869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edd28aa20533610dd71d5fa766e64970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e5b2d7fcde1a60cffa9bd7b1ca5c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c8ec57d6c52530ea915775941ca3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ee29cee46ccdb8494a2eea615eb2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbeaaae53e2ef0a85cc256c4b26fb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f08554baaa204bb619d7f61b4b5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7192304a188cba47dc493101c52f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9a80a73651c1e6b0180e76c94e47477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7bd288426883110f728eba26c3fa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecacaabfad49c918a64433c960103d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9e91b69ebe956bd7e7da048dc4c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf31e6004a73594630e1d1b35e9fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749128928adff21a02884c9e82c79682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a5283825c1aedf1307da10eb91c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f64c26fab9b66c4e559d0821fc28bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0f97eb939e0e5af43b16c949f80485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd814d64bf631bee7e692fd0b7ff951386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d97366aa59e0c523002d9cd6ab7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec7aa8efb8e50889941d08694dd5b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543747e647bdeb7d69cf58c4b241b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7f430e05eeeb89e3daf4465168c5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f323dffa9dfb8a1867e3afc02f7f3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620abcd0b72c879066bf154f24f627192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc88c4a0d8474430d94814d4df4c7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d98cf78eb634c6d72ce428ae4377a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87f217bf86bb3b2c132c5863eb266995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a1f26d52e3fe6ac7c0c9b1978187796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cc0c0f2efdf22d90c8c96560c4e5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239365cda0da807c9d359e8ae4c2ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f1d4b1fecc8504179a6e9b09f4ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1dcd850080bffaeaea49d96a33e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858b5f7a90a594844bd9212d4c94435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeef3e5ffeee92c816245383584e9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96a09d87d45178eec100b0be94bfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bdc1e3d9f03c23c4152b1677dceaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c582b60332e411434723eefa3d3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b1c0e424a443da56d573c27fb2c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49314cb2dccd3c35ec65c7fcd25177e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d1d9fe7dd06c621962b2a05cff23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062ffed35f0af0e36e24b2ede6dbda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00bdf696b7db62fffaef165acc401110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292acc82c961df9f248bb453976c9c1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacf6d99b2f30c7cfeed2880570b24f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94bea4eaf28ea608aec177259e30d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c8d42c150ade708716024269fca23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535ea88e5b13b6205cf22bfdf1ded4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea71a8fa48fc88bb944aa2e0c99ce6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1278869d8c100f8506af6c9b2dc6a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600a458ebd56587a49aee1607e06b76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0dc9c255278defdcdb89f16e3da5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aacae7221f5b130a67f39a00b68a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c910964a234a55d120a0a018de6fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f49dfaa19daf1a70cde397bdc9ac51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c55e50551a555be0485be1e7fe13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980852867fac6f2e51abed37459c90a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33a903406f8078da76d490fa3ab1df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806f944c50a61cd76cba2ca8f9653f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3441e2640e9bb2631eaa46a15834c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a9b7f5d01a6e09eb3defc4886f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606950373d5b6690f91bbc1bdf3ef916129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933da252092be40dd5fef5550c86f25f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942cc758b30dab6936024dae380e3d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720630461eee684df757aaf10e5fd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cda28e9dbff974852071ea784f89b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900005593c1f28b2d223c96a2ea3dee9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5678723af642861aab136b20f154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369ef84e8c2ef87558471f3e9298da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b885a9c9463d90188ae354426c0908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01b4dcf974c59e4d42a90ab101ed38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf0ad94d6039b80777e74f329824d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766272b68770460e4eca0b66191c759140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f630eceae574ba385aaa6bc17935b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a5004cf0c36fffbc71e95ac6532b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce6432a2477d9a0735a44196a024c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330881090c1889beae82dc16ee138b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6429460d3ff9af6b08def387d167b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f89e3aadda20bea718e4d865b7e50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05682eb92944a692440e67e327700594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0fdd30d2fcfead408cbd3546adb04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b07cb5e81ec4ae2833381016220ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4c15bdb354a314bb178822ee330b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094cd890942b7494f2813df3b5c45c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221db8e635d5e9ecfb0d18e06d93d71d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79daea782d6469bc02babbe66b9f3e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eac2bd80565cfcd78d7c02d0756f1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6435d2efce87c37acc96b9a81b0058155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ae9608b4b797a917edf8a3bd83c66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67172b6f243b863953c9d7aa5b3285b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cb60c4c856d4f4d321cc7ded9ae30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b4fb8320a96e1b9d5a06d14222b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceb876243affd47b78a00cc46bf132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa18443fbcfc4a499edceef98440f8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aea54fdc043d3f1548612afb086742162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d46a44e5bfd961f8ca0777282f5f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776db721d70bb90616d2f0c2f7c05da1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741579fc0006bc6955e0de08e60394e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b288971329aa3f63f81da1b864afd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace9b88abb34056a5653b4de643ad3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d9226a9ebf9ba3a4254386fe49ea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fa6c10c7baa24cc2e6c81b6c90dbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de6cf1df816ea87ef7b4bc646f3416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988456e8882aa4c7c2990d1e83d928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae041b9612568e40a104bda3018259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e2e3442dfcf167958cc20597b95b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a8fe2020ea42310214be4c59f305174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4d50f16fbe0b779668dc7a87af0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6aee238b5fcc5ae0e08d58bda5e88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c537c8c5f8dab7371db1edd963ff1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312224e926671cf3e1bb42d3740847ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945d43d4fa7c08d004cab85c5548f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9971ae719c01bfa1d0b8701433e32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b00f11038ac2efcfbf50a3c96df7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0575e66e2ade097f095946ac91d9ce7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815fb0e6f54efb0727ea3413fe7692a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58329660cb12cc2d259368317116be75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e41c08901d27916add7142b6fd61b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a14e10b33480b61ccaae18312c992186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428351c58f28575ea982cd0cddd9db5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157030164f82c08647c218ae28831db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa23ea826740c326a2b06bfc845a8c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda93d128944b6d0ee77b1e0ad32e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7e822518bb5b6f930f1b1ac06f94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abf811efcec3f49e59063ff5462ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fccf93164155fe36263da71069990193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b301deb723ff6c097253d963a90b601194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2273b9709e180a8dfac223759a9501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56625699e2e394a693ebe85486fa88ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da76fc5795c9d4e6dfac84f347290dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b1f3e7aaa628479a7ccbc376a295198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577db29a39ab820be0c790a33772c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd46d727deac53bbbc7902977680b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f588809678124659f9a81d584438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e301236fb287796f6f15bb469b50bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f1bdb975a72beaa78ffcf8ae00cc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eedacc5b7d98aad2a8ec5e270fe07e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c602003b23e32e65f10effdbf6a5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a090a4e25ad315c1399a67b3c5fd1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8426bef590cd2be6b506d72b46065207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178aad5aa15cc77dbcdbba63341731e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a477303b4f9cf79f88e9a2a74fac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85e6bd476e01c82b23fd22729df4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29fd24bc88490d57691c6654880ce6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d51dc530819a150828aee85a91711212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6141d99304e2c5ffd4ba58da55978a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589a8bcc7a510f5c9406cb9a3f2fc89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50fa14d821a9b9a566ad0de3ca66fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfdeacca8b40b0e516152cd8d0bf3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2009efb33c0e81506d2547f9f30e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bc38f85b79475f98cc197318b3728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6420eb67b7051444fab27873fc9c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686192a794981e046242bbd01068f894220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558dc2918446e23489d45198c53eaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8364d1fb82fe53e9d588d4e5cde34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495fcb767391260fbb65840d5b9611b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2c2cb8bcff6530cbe2c73f756d84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9bf70e02b553928421039b32ae385225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c12415d35a2f8a5d325569ea6f8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f958ce53b78c3056c5425051ff54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41746fd940d70e83cd8472d70d14537228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b4e390bfe173fad36a7150d0fe2d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb5ef4dd60124bc6cf174b1ed67362230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cb1b04a503354af51e6a44e77cc2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cddae8a8500beaa4884390d408d0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0618c101df09566ac68d70695c4be31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c53398ace595dadc778589e9efe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad03c556340704898a4672b18b40e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b841dd5b41417088913f72ba31c7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedbe230979088f9df1f3f8595cb04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803abb118459b3d1e178c5825fb7c77b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e4de9118795a0536799e0b48581ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d1d90616f4047209cb1dedf5472bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757fb33e3a4ba5214a970b6a0361db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8a2bfdff5e273617b91a8d244c06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f54b7d8c9f1b4bac52257d0f40f15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125efdc33aac692c2f3060cac40a48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2865f111e7e7241f9f68a153768c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653245e26795afac3e149f7f2e39f4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a4b158a935b41918460499c3f9025247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c641a2d3676dd8e16cf1c94703be8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6d733a97b38ad778ab4a6547d98cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a726014f2d4d8966d53ee6f9baf39fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f26457c957f04a0854ba91aa147e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57521ef37ef1694fd54a8e248672fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0949eee56074a8f269f24e7334cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673c7378fcaeac73d1d418e9ce1822e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d778184bc28e0a58ef278ab82362ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd9dd2f30a1383ccc9ade3f350a9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651085ab4a9547bfb9ba470a947e95b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b522fabe4b25ab84acfc3dee2ae06b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a7e589c3b3dfdc196569a0cd4746259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d97554a9320770777cd7228ed4b2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f644ef51634d49307874c624596c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348af30e00c61d562a78fe06c1e5a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdb1f0b4f9a688a37328037f3f86ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467930f2eedb970b96351fa33aeedf2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36832bc1773fef85783662807a715674265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a487f32068e5cd508290daa4086381266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d8cfdbe80a6df67534a42e5b47ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b60bccc545db3d1662275dfab0e17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e61e9ddb69e1f0de49c170f8a0426269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f81f5db00bddf64beded29dfc0bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0386241f7123cdcb6f7dc7342ec92eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f7c6d40b274fde44dbdce0ca79e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b8f37e4c5daf127e5bfb4fca85a09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b383f633257b9435cd6df5a79ea890274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e852ce4520ceece38a589221016fdeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea9880997d20eabfc21c84017ca7ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc868737e875bc966dc00a6a97faa3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3d0055b7ab23034a3f1cbe963d70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d9a3015ed23b53a1953fcc44ea34f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f03eb3ff0bc9423f5c33412066fd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d2a80179b9787aa24105b38b05eaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55761e61fdfd5a30e58e1afbed7e816a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb58a91a0f972c21bc43b2c10ba5d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e60048adae7fdcd5fad98cc4dc167c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42218fe8016e710871415f46a57809285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5fe099a8be98c9c09a53a207d292286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b154dfd97742267a7618a0b0764556287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1232d39a12a8166af8d6f5fd6f4a54d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d922f2a191d5b722634bcbea799bbff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0709ff582c56475611f39be4a4a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac78e78c272422e86e78a600d1966291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca1ac17af8bccc65c87d0dffe304c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c4fd5516a9d6656ca1e8b92809bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ead5592a71e864a5dcee20f5362ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75f3c2399cb99e81f459f1e1567f39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963debb299449cc58da7384fde6ad0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769563b8b313a6cd5f5dadf4f90878297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f920347cc3512d390cfc42398b3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2e1ee102ce625b994cfab9ee8595a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b49fa269bb15846b6d454c404c0273300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada812cce46e8d449c6ae09108ee97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d459e0f66b995b9f3d50fba3918e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d8ced4ca9597df807c11e8fddf84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f75b873f994a8b6632f47257aaa60a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46bb7d6af5b5e5291a9d13190a97fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2d81a05795dffb66c3f30af33b3cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875f8a175e8c6e717a2f6d85ff4ef0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb34752730ab9b5357ecb3c388f049e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900b6d8131214d5e47faab4b323ed9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db610a9884ff54fa3f244d966bda8e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16714cb4dc0961e81549cfe365d719311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f5d3359bc6d49abdeb32367d8dad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c399c13e8fe5d9607cdc08ecef1662313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e87ef62ba128af7049591650b50b22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0557fee0f5bcfd87ce078e8d26c97c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391c57f3ef2d36da8dc3aa2df97b77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f91e3ce401f69e0d5a6011d61e66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837cfb8e4bee7ca2b29018bc9cc4264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70216bf9ddeb4a4febaab439ae6b4ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef80b6853547baec75b64b18ac1629320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5be383045bc09c6f98243d1b2744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd39b49d962e966bf05ac1b2544de1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38751974fc549a6c88d30b3c636360db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249f7f46396c44a966245d071f90fe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281600700f4344efdbd07831c1bd930325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c8bafae244b2a20aa60214cc5a15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b896c4269775154bc226cbec6d69a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee72d0b3236d193388c3b0fe913968328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95d9f473b9cc9b4edbbfd652e4754329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e141f10784b68757f7061f65a5997d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d22ff673b9401e517d3fb641fe9c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff649f048e296420004b9165566886332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9bb9508d28a0d62cbf33e5b7768c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2391c815bd02379beae6f14d6b1fba9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe007a2d9f3dcf78c300a799c6c7d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82079f587b32494713ac4ae9aebc697336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e881c65ef3286578fc76002eba9472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b558986eee55665ded6e7de4facc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe06274cababf8f0fe62831246ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146df08bcdd40d17cb20b25b96ee330340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d769744b9113e443604310186ea90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226f12c380522588f6e69e02b7ce124342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7c0e39c05e7c9460e2077a856234343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2333e3dce96962b6b6379fea69f0d57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494d51a07d62ac573cf9c86574ab01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25901ab2f0c51d45c0e1f3081dfbae0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3df94942e39357ba50fce4b72cff12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c72fb89e6f82aa8603a28dcb34cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd657bb404fe66e8da05ebe0dac3b7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a7194cce44b8eec6e4595147684f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d8d36dc36d257d9990754d2ccbe17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2b04d7762931f4a31260aa121320352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baabb0539686480d5cb1a797863c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22d9e9b38212b65f4484d343808bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336644e82f42b4cfd4e89e9a06af67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faeb01a386cd053935844725192dd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dbb5e9ffb8bbfc465ccf24daee63e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936672869fb37cf80ecd1adbafb92f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498552ff4307745009d61638dfa4a55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86218f53442ebb08d8489ff3452412360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40c9da85f6021396e876e50bd3c00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21236c11d79175798bafc93ddae1c7e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c418d1b58b3fe62fa3af45be71ef7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a12f1d7adbc5e4ea7af942b148e3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58629b58ee0080eabd632f58f6a59716365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c457bf283867dad97a10ad3a3be85a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19898cf86729a9e5ffeb9447b69658d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a576591bdbe11ae97b72d7bd35780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283146f4f9a94424799967733a67f3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96176ee1a05f7b3be63a7a67f380a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81698090a8cd5f3cae011bf5ffec8947371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a476ba9084380ecb29b1e34ce13b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd31ff340672d776a0febe98fe2c40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07f3b6831fdfc897f8d4e37f8a00a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d63dc9e813a1a31642f469953ad9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6d439ec2297271943cda0045e91a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9176ccdbc7608e41f335a61a19d3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f726696b1e4058a892d735bf7dfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e027ceb72e28cf5b60eb59047f4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027c1ba595fb4c91adc1b0a59940819380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9fc10d05a753349ca343edf2d0079381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c0343c89625a38ebcfce050f0fe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa86743d66ac406b0355bb29055c41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3305a65f566c88e5158513a103a358f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc904c2a930fcf2ca91b3a22cb09f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7011cf46d13db721d471aea8a390386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac35600c471a92792b736d0ad5f17be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6d6f16aaf6a39e8a126c9ff4700b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13ff48d824d06c06b1dfb1886bd7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac25d816a5ab39669b56775565b286390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ebcb5d60184f9867853bc63e4613b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e78e10646f6909ba5a8b343800fca6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc202e01c31882f32ab90aa1f295d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363078a536a7bd679499bb7c6541075f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202616e7ab793523e6150c8a7f49f6b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29176676530bde1b010a0dbffca2fc3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3577dba22661aef88472db147be444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf3df7f49e6e3ddf9323724f1f43c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbfced5a699cefe0ab707bec0f043c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38072091cae44cefbf929a59f005188400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12460bbf1bd3640f00bc2bd93c1e81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beeef60c441e54ac7d7f7edd66bcd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910fdd33f5984ba1fac96544d03615403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73db1532734a71469488938a40029404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e500e55e93827c3066664a6bcdf50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b0169d16008aa3d52a05ecd1db41e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86ad67724eaa86d0a85aed48c259c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80f8591c7ea4a0483b0070a860561408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098a36e1f00670b913fc7b78ee80284409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba834480832a5e5bda299f30ead81838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77814aecd7653bde62900801fa892493411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43fe7ae5d8db071d4471043d2dfe9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6dbc4e12eaf908801f0dba24c1b5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a414397cece7ee8e09cbe48529004414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a755fc95e10bdfd520024fbe323fd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035723f4c96d76eac7b72a3ad4ab258416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479294d55316d40c257efd0d0d696ac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62792e1424103fdc4bd131a6454a3dfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7efa0c389a421983f7519052add287419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0150e0ed75e221ec889a7f142e68575420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8ca1e31aa0fe1171e314ddf2251ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b74d99eaa42352729ff5b644e3b7e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b83fd2ca3a65492d1c1e7634f83ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345418fe384c61ef63e5dd8b65a9414424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c2d26d304d0d571c6eab4dc2ecd5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7667280f51a729aa03f33deb15361426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16f7e7eba266a718e5a3a8f09fff4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3488eef89d7f6396bf8c82ab003e0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f154e5004b755e8acda533c052ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2306e976e26797eb06ce1c8ab067358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0c7bf694c88445a5331af8395d55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2147c488b4ab4bdef50144fd72fe485432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2fbc5b97fd23f8191bc74a6415dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b7b1bc9765594233d453040e52e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cfe48dda3c7fbcbc8cfd4e22eec6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95664a9f1bd9e96ca9152cfaf9fd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bee5e020f1953688bf16316b02994f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e36fd2c371d556fd28378c44e521a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e391d3968c2faf1a23270348fb414d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fb616b3e9e357deee87d838970b29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009a86700f11cb4d1a07f66be27b6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd6f5ade69af76bdf2d5f95baf704d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2f57b2379ce9b93727d5b0d05cf2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947dd4e4e60fb78ef7d3e7bf6537c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6809553f93cc74ae12aa21d57cd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f812af4ecd505e0473ea89f9afc3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4452f9e51f39b4d2a23c1f0e06a1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310fcb51da3fc90edc5fadaf147cdf1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3abd43d2a08a2fce457742b8200cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb82f176a7749d3851655f9f290c69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1998a6a1fc61a990854ef982ed5ffb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f926cd967e994b822057ad76719e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08011fff3a4addb70653c2720809a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be394bdeecbdb57ec0c0c221fca83439454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8662f380713e174ada117ec99a21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398a8cbee97a90a5622202aa14367f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ef34e29624ff24dcfb0b94643aa6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642e5c0b47e6fa7609029f0da972f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03170212636ba80379c033782ffee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b28755dbced5a65cd956a12780e55f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c03f9e431259e436141978005714461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80882bb583aec63dcdc7dc0c0c8caba0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22bdf88f5906266ee6a41e4815b152463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbf89bdf72eca797a7f2b308674d8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6adbc191ed63713e8dc14e01d39d30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a1e7e98bd49ca7b9efd2f6cab129c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb9717e58a84ecceed4e4dd255957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2101c548aacec503f821004f558eaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf98c52d42548fc9c9234db47f1fe5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a108e4b9fe1377acdf8f3d976d11b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529720100ac3e7d60d61ba199001b25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3b05fd3379d2daed786beb84bb5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9fad8fbc95df7582df80a82a82cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50267a8938f3e37eb91215f4ab8c184474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751eb662a98720a8d96ed0c214cf17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9a63bf7bdc52a37758e99adf57abd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a44da0eb7ab290be2ca09260a894477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07720ced3502046eae98353a69b13d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb6da468807d85c185d89464e52e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae8c8fad66f4a3d4f63cc7d9bfe0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820e54eb95b4c060461ea1756c4e8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aedd1f06f6b585b7f95fefe7467a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da848067209039d2cc34892fea0f47e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b507bc23e696f9827d9dc581eff0fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6be0a429aa04210394ffa026645de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fded83ef295d94a4c5e55b8e95198486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf8f136c9c8097bc474eb0264922c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d6b854c9d1fd3cc1b19f3d841e4aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fa6fce80a98db6b3b4052035302ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8450326a979dc9f1bd461a8e36e4e7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116e733af38c9e71f1b147ff010cc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf1f7b5f81eb7bb1829fb6e29e9aa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923969e0bf1c58a319664fb08f7eef7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b1fe4c6d9252a88a7cb9b26d41ddb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1cd36d659a5db67ecf4620fa5c79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2483113d4cf30aa216240f0c39a538496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2330f72f2ce3b45b6ff4db9c9597497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b96a37cfa9a645ba1484f2b73896d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417ee8919ad1d0a62fdf857f256e0e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb74f88d7d2bf469dfddebe4894bf81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb1ca23e184f35d2d55591ad693e42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae24c2e48b4f6ef745a5819c78c9fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae02335226e0864fac324d84ca18e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ea0eb8d628813050d229a6d6638a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b0baa20d202a005a4e62c86f030f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb7857a7e8b3ce4b5040da5ab7bed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb274288b45967994e39a039eea16b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3210f0954791d66c2bd28f4c009d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dbfbb73c9452d8c76d17aaa7f5c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eca92b27dd605960fbdfa63a8913a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b8df523b4802d7e41606b15202ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ea95c650c462c1d9eb52d9a5f33b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17173b1e4623323dbd2a7fdcfcf6cd48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52a6f1b96f8ab229965bf81935f9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c14a00f5c1f9b8534550cc853a63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ec064479311cdc671f6af1c2db7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917ab1b7ef7cba9ffad9c018c0994c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96afe06959818a62385d2c4e2e4a9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986cb1ff580f6f294db3c09abd1599b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea745bd358e6bf2946a90bff3b11bed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb37e0bf03525f773bbaeefad369a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9de3c9f3e817cdebc0557b3cc8ae3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9e85e2116e013050d73f4f5711d37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a1b5116753222553c9115ab8ce01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf52f633f61a1f00fa6b9df97ea6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1361fea7f349be20bb56d967a5a8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb269f24493c6d04582f7b3e54c30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660158afd11b131bb96b641b1d7dfbfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279753a7744fe1db03656962ed5c602d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa009f0d3616b3e7bc39028dd67aff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b2822beff6064d85f4c83308a0d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac35fbe984872a15e9fc18dff52ebea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c132ea7975c0f30ac3c82a46dc0ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333113e4a301079845cfc07afe49b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed2ea9954468365473e5ae71dcad16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b428cfd54a8a816da49f26045a96f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582bfc3fc910e5bf7b36745baf354e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f6bb752b27ebb7c03827efd0f734538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e715a4a62c862a87887c729164dff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80c09e947decd38fb95ea3b28df983540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db6c37a0c097d4e242372dcad4e3d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3e8f07d054dba03ae7dd1ac8e751542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca973e3f476a6d96aeaaa45f369215f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb770c1f6c53dec14221defdb65b8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432ce2630f5f2099cf8520959be3bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe8d5b84f05d5393cff29ffa8a7431546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5efc348788a539aebc939dd7bf1395547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cb274a98ddd41778b71e719203792548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290115d071b234ef975a3350076e424a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ce4c98ab232b1092f44c9dcff023550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba4bc70a970d858f55abd07837cee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e0afc7436e079f50eca7b00dd3fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb463aa599c04bb3f6361c7c295949553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992042fcf92d87dcfab0f229b3b0ceac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc641acedbec1fd106e90648d98567d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675ccd06a0d59b99c75f29c2cfee89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0eff7d9fec107589d81db96b052c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f1f0ea7f3a686a37466866d9e0604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6c17e1f6010de1f8958381de38c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd77dbe139e84cdde74de6128c7ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93cdb3dad54c5c48331f105c231f92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dceff6329cbfe09a1d7cb4fbc0bd7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6765764fdd35d317ca2fca4130f567563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5d1b2fd5b8c97e2464889291db18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4f9ef7d8e9136df9a33769ecd293565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ca93ce84e8862db39f9eca4d03196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d242eeed5078d12016ad8aaa011088e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981b8137f4f3c9bef4e7cb5b584448568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678817586d780e5b66c360705c0ba98e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad77f72a84f33b1c1679999d07893570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dbb0b551fff9e16da09acdea7973f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f0be626f0ff5f2e9feb848a0ecdcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a6592aa2c6f7226b908bb71de055573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107b759bd8e402dc117c090da196bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f75ee368dfe5527cd5661c1c7f976b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455647aa0c4aff248a1e7b97c8b526f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8332121e42b437f8de57c8961f0e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112256a5d3ff07fd317bc5fbf8746b8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea078427a4b35bf176e9f8035de3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cc4ca5ecd1ab100fca01733734a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703598360e041bb5bb03ea35ac94086581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555f820b2617ce6231fe1ace65681b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743af50cf2be58edabfa9440abde6d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0125f88a702aa63be732f343ff541584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3e704928257f56b061d829bd637d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3e8002daa7b60ef0926fc6733e290586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e17478db9ee33ae50a584b8ca3fef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d2adbc2edc893318be387866d843588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09850a27d0313b5befc830360ce8e3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8aa63443b3d499e7f874a175bf27b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ab5ca26b0ed01f8c80988b799d3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7db888c3825d9451cb25794fef9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d4dd69da88597cc4f663d218cc330593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf7ab67447613331c5302c4c2052a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4244cecaf8be88f7c3b96193f7db12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3449774b29f322373164195f0436b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1973a461f146ba3de7b7c005e6f1c3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093503c79e40fc570f1c5e0d4aa6ca1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d7a045b8c584ba3afec3798372deb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ea5a52f2926353e434ab41ec97d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b3ef0aa5378b6bc402ffe47801c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572180791d36622db5091bbd7a38c97b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ebcbf059327d1addaf2dbae8d69a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d1abf2c93a6197d78d870eb7e460604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115fcbf5f2a8520ab2c2d954134b1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dad176e271b404d88582edf867680606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1baeada83a7190ecb4d1f34219effa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0537b5c8802000d025b685dc108e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd1004ab6f43e9ec75132c4191116609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8819cb3cd25e43f3408de2ace3e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8a28801ad3c758740fcfdbe779a25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8118a22fb402c56532ebfdeb84b20c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea80408fe3a5fd20d9f7570d77a7aa4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183bbc23f9b3c79671356f242f58d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7373fb3b38b5b9e7f4e3c2a5981b574615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b72d223e648ccd5b27a6c74a1133ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de63fcc631457fc26e67eda33f6629617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4223d28db97191ef0ff826a1d4b4e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07848747b025490ab84268fa9f9fac1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f592caaf203aef82d54f2c114e40f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e963fb248d727fbfff64c85c955f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f5433d60319f9936e7206f84a2a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7a3f0cc182b3eb0c90d1817f1c20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565c158268c8826163bf00c6ea0dde6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3721ecf54996b83b7f0004507a208625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d55ed5c9abf9e4f3d29c7a89d561f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82c76741a45ff220df5f2925c4384627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b987a9c203a6e86df03ce1e16ee88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293538abc2b13fd6a89ff168a28a46c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda0c7b56056a1001757fa6a2c92fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b524de64fc940beffb0aad2e12b91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ddc659947874c5ac210cd2e0ecae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5782f06c320a8a7a001adaffd5537633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d764004f712257bc15c5b5bdc84aea3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd0868c750b25a67c37fcbb8ad2921635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a38b3786c5ff5518bc30155882e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e43f48c78cd52de4f2371bc92760c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b7a47b3b2aaee500b1fc860765beb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15cd8472240fb67824c3213785b492639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bddd7854b0303b4b57acb7f499a65e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecde3942cce5d675840ec1f1c1e885641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8645f21270faa77e49bbefe8e0de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b57453f206b5825ad752ab700146643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b377d22b069e35d5607d9d3daef1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682d8096153b13a1b9c759c2591d164645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a5b02d655b35fc7bdbabcb521a0bb646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088bcd625e28c7517f9090d28d00b741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8244efcf0ba9952903b4278bf434592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b2e8be79fbca9c0ef183b0bdd49303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb06a3aa6e988903746c0dafaf97b6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2669f5de57331cd6aacc2b26210a8f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8b061ea54dcbe5c230486b0a7fd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee2b4cc0b770de5df3a3f3fefb9877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcdfb4328b6ae272fb1074136707038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec4f02fc2766a7c6fb6d15d97836fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb44bd4c3d27138398c76fa8a19b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1160bed8492f1a8af6d35e55e5f14d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a116f676d438844f01f97ee45438ed312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c744913b8f7ddc800a348635b5e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166790f6411a97afa144148bd26239014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa870718a25073f1a27df3f60e1ebe3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5710137007bc5f2fa1ae8c8df3bb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f613fe1943d75bf40f09afbf090fc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275416829a60d0deae6b33cc1f72cf5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd4bd447ce37a1c731ee429f6ac4a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163682ab43f2b32f912465f51a7cbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1413f2562e9524255b75e7e0a9c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5896280c841a8d9024a44c874c2f9ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda77b940a61dc549276d3584aafe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077faafbb6b3a1107420c7218c3c9f4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d852c1ed113aadfaa82dae38718625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf39fb3a2d1401a305b5a506353d1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a4277c4ceed3cbc9f45ad06d332627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5456917c15ac60f54a84186852169b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960b7df0cab91d20aea28d77e1639ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27fc664dd4c993f8f6f1fe77b3be5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ee0c625fb25c08f2fd71a95504a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854086dec34593d3b0be35626c313fd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a011a3aa99d89de5e779995b2836233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174ac9db83a93e7a6dc5177c85a7f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089ac09c36507298d1ca1763b8d430835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0713d07e378528dbdc0fb7a1021436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1896939797b93abbaf9583da7a48937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151efb1d7fbfaefbdc441aa7bd3fd09c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc0ccaa7b1443b7d0d5317ce2d5fef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aee301495887e3caa36128fa1ce6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30782783382aaa1eafb51dabd7cf5df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90228d50f30d08822bba861fde07c6aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105429658b503bb8efb385f4feb228843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c655319a8c23c32151d6bd6bfbc5c9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103aebe279851e8faaf07484b3b012945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b506447e238c23ae4d34eb40ee91a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7aeee6d387e1dba1c5df0b4b9bacd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117728865c704a6a641e8ac24ee29fbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb0bb59cad1a0df1d59b3ca0f63e9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6085834ca5f5f6b90a2e4ceeb572eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0b33117c8b6029a7efb2314e92e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cfd82a40d7a19903648b5f8fd956152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e3cfc9eaf712dd95a7ad2cb52bd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafebf252a71263f7cfec93e8f9632754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a1018e11f13bd22bae1a6bc3316a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a209bc1d89e6cc7c2b9b2aa00ebef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f4a10afbd0ea8abacb2be0300e6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa7eba2374eb9b0fb66df72dfeb3b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cab39a3a2b9a7a80590566de0be6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d4ba347a7a0cbac3257466cd5435d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685df3de9e404054938c366e37bf83ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c59875188d97fd8e83180eba16b8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d95f6c55c31d39ac41b11d1d7a21263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff0f7b510d30d3a8de054069ec7e5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f97269ec2bbb51c9655245df153b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a0902255c7b1c49bedb6a82c1539366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518483af424e63b01f5ad2bba9d82367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bcfd7e9a010348ac0826154f083e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd251a3d62211ced75bb6dd53fe64edd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1a05e21ea8da47a96aad2495e2b7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383b57a7ba85f232e4b80bcea2299e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a84dee81a721b183474f3d159ed71872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b6216627fcda4a08fb54e0b54b3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d73edddc4cd839f1f05d0cc40d6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a8283f37c3fcc704d8c8bc10c66b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5231d822bfab7298c1fa3648e3aa02576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30399fc7d7423f8a5a6a292646a65ef477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7655e4eb670645e8a408df0236cf0d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a843e1d93965f75264f3b16be649c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d484232d1efa40d494f34ab90914380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5179d86553280f9dd9833d08707dae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2572928482be9aac419482378290582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf288c65020adb9ae651a2707356af483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba08be5928b3e76508bbd1cbdad7bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704ad9a327ff9adb57e94dd59047c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48189d942a91f19ba4a7d62a9030141286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132efa5da1115984d6fc0656567a8f6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9b1ae633f33aa1206838ffc86bd2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9e39674d5f7d462c262acf7fa3c7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69543f098ab17fedbb964223357c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276ff832690ae4727d52c597b0463a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36f3740117af90146b4fec3e5a3f1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fef25abf59992e3c83c69938def7e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fac4b21696fa120c15d14cffd578794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da264405d38b1d59e3306c61df1214b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca5c4931d710300e5ef877e8551fa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cd004afbb5be48f79de3f6ae408f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa32c580ad858e5c804a191bd3252698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f4624e80bfd18308e7118f12600d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2bb5b79cccbc1b61a7d59fd5d9e73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad610c44d465d8424ebe1d3db495f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8454d83a300e99760fa9f2c53f864102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cebaa2ce34a9b3fd7b8ecf0c28000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb20a6728e9bc52131024bbc2a972104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a4303aa8d538e86fe0f6efb72051105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b203df1493c3ceae73e068f6f3a24f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936164670eebc6c46cd0d253bebb9d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd42013abd61555c08237cb56284d69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26daca0389541f2fafa85401588d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e534685d384bb9ab97c0df616dad1be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f417c61770748a76f9809e28154b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18a1965ed042d317c4d97080ac453f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94135ec06230f78dca1be8cc4699fea2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52294cb5dd87f2a2fe5e1bf3c3ab6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f96a57b38a86eee10c373f561765c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b8a37b812f630c72b2eb65161203116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8c0c8f2f2ea7a5586a9d6fb8ac9db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18959517b03fb3d463f2a79885e9ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab6a6a4b41285839ebd27a9c87e64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817a2a8431323434036473abc180088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf02b61046b9dd61cc43f019a8aa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4aaf53068d3a83992c76194549fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546559063cd3043877ea1694ba4cb06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f88b4671382e748c9d867809c37869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e11c6866f4012635f2095dac61b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd4b54f031e4f9627315d79567ea36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b8bb988578eb5d701829fa3c26fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a04a1ad44712f887147b1cc116d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f76e5c6470df18093cda3c87d92e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ecb1d24507aeef941ac65fe259104130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225751672af2e44e5ee493d8e410996f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07077e0f1ca732539045ef61f01310132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a7e8fb391d1bd8d72d2877b1568a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14032ac6c8837bab24bf1465c09c1467134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f40fc354a2b7ab41c6bb4106210c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a74b6619463343a38ac2af5f1620d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d7a83012a3f898a0e01f8ae741229137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fed23cfad6f1a1e4581eb275ae3e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d271cedfa235134174217c1505ea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9ad9b36464cd7607db549afc417e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e5b880dfc5d54926239efe0d9536141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2c4a9091289e906d4ac095b7d4276142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f345951c9ebf64b17d081dc31069a93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e503c387b38db41119fb9c28c362f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b710b1264333bfd406638b705348145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da22a18c7659a9aa1ca151813474d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c327e29c2a00ace7308a56f65a9f61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e5b2e8fb7885087022b8ea6a5b57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33243d664ecea93c55ec8c1af5e44eac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cbadf7a44587c3f08b41db88a2e92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b184a9269918dfd2299588c0294829a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137827167992b78378e0f38eb48cb57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6b67ac8656eb9e5d6cfc1162558e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1a2f1d4b1e9b780e38f98603cdc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea3256866f98ff71684f7c6e6156b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c9e32349b0f734d984a711e6c0f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd3ec7841e7e207d608a1f5207a5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fdecffbb568390525df53f54ee70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af015292434ad2a317632ae059120159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3c8930369d5825a92c38556c66b7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce934fa697d9e7040f281950e4ed261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f77cbbc72aa6bae52b1ac811e6f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999cfb479e9325640545f6bfd3f53ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7bc523861309e2f735625ab216c24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb681aac637972a71407b3ae31a9cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64872c91abd4b46c1b0402997fbef7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18075ec9876ca382a46e39db26f75282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe720b2ccf70975e092d63a72e393168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedffd1f2893d395aab3e2ab9f7774169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737622f76a1735deded32211a716af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb111676bfeae9c8b9d61a68825c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03b0103878ab504836f2cfa9c23f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169fde40f8b85f8b5f96751d2a9b124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce6d07a1602732c00f115b59a6f88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d445a6828f958166b39073c244a971f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d77b197e8439f886f262940f14df0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd4c3e58fcfa29b5cf2fa6714902b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f357064b15c07a111f39573d07192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed107bf5e7f96290739533278a7a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece31e33758a0a27ccf383ae64b2d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659a5507422456d8f7aaf889766ec7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0144d1729a51647fedaa0928cf9240182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f7e3d2e9e123b9ff321c2b04256b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69256ab896ea47af8925b5c9a507d64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbd3266774e12e4e84c997c999fbcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810008e1510ac5978da0a16f0cf94a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05946aa760f626b84dea6e931df6defe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a17696962ce55fda1a7ae431eae341188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db2886bf3df08d1371acac29e9427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80031e1ec87242568af83f16c53895e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66145fe184e4c9c86e9643e16ec508191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac058b88416f7a280fc049e8256052192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c55b87eabad3d581f48a2ecbe8fa6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fd892f6df2b1eff421a1f0150395194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816adafcdbee2d37bac65685dd9cb07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88ad2a5496ee7032e3769496d3a0a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d4582f3450c0a35cf7d03bd8e0d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a3444b846c6bca9404f88ee83542198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9415000f02e9a16d65536361719ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c33ba6e4768deb73dcc28e8a2e032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5b66fcde4e3726316069bb6b0cdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676132e7e499790e4fec36d62113bd03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebac76d7a6a432c064a688167024ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d22fb7737d1aeefb6de2df76d4730204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847a0f2414f203679414ba7c8d4291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130581a4c261a2cc5e356c71c0840f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cff8e31c976bc67db3ccc1df7a0bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1370e565ca85326b5d80a8b451a2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f08ad4b5892a504ec6e32c9172050209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066dc15bbd18b095b8e841fb4341769210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21110aafc7c967350ce96290dc7a3fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d5733dd0a86af1223e70bc1e646e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69bcc5496dbf884ddce816da7c8a55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7a88aca5f8acbb43cd8a760962bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcae88566f1c219177a57474cb71d96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b37f11dd9765fcf331e69da141db75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77f81502f7766c5baf56bb1a4f01d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6fe69bb0c20a7b311674c8207b724218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a817aebaf3bdb16a99cf7229e27e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb3b4dd76f27ae59140e7321c30d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4e69b9dd2f1313b05a7a6b96dba0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ede6facee9802f01aecbe8615d2117222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d7bd53b3febdeda73241badcef409223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd3d1c8ec5d217f1d69214d217e317224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f82b8642a9139c50f084b41eef695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7018c635fc813231c767e9e72c17a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d85eb9a07366ec3d5b1a59351f30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9ae8308ae086d4382994b98031ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e641321d22877d894e32b812e18227229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e2adf823e17c76a3acb5822fbac2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293ea4e7df44914f02774020916cc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3afbf2c286025ace98ec8b5f97e12c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11116b0060fb31a6b6efe3ddfd1bb7d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01415c84d904f7926e16f5199559716234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308eecac9c1a00cd9124ddc16398deb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075a13d50f518257d49ecb6516abc5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c5207ef57bf9c822a8a12e61521dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1beea7e2d35cc674336d50d090cb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3d51a05a7162709a98181fff058f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a59589d467517ab98f58c39624c2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eff23dd40dc5ad02bd21dbef09c45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50f4e1b86ec3031e26e010b596b14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46d11f6fa912e6157eac6b4330717243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424743abc938a258ef4cd3b41c8f0e1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cdc96a6bf64c336e88987f9b6a676245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a23685677edadfc0c22b9f38b26c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ccc8e358b51ea572a82e635cc147e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abcedd7890bf63e9740678adefb35b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ad2169ccd8465891bdb90eafc9c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164569ecea4c9ef5ec31db39c930026250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b4d1726e10e19bb38f1f731fc4e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ae7725f6ae292b2e9bd4718de7f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ab0e86aedc33eec5a76c414713ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d37a31f37a7080f021495eff28a31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060cf82b925f18f0d78bbd7a0ae8082255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb19f08286c389d638cb2336f22f7bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd22d2786717838aee2f379ed41d34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d67c190bbf5a1b265f0b99bcde938258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47497960583e1e3fd26bb441a09127e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d368f22c44f889c15e986cf34894f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd032a870813be22f22f16add0f58e00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0068acf83c32091019c5fe30bbc765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0daeea4ca88ca2bfb1fb097bf63f7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08559b03e6c30fb2b3d68f0153b4729e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990fa71955596c6dc4439b7207e6fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b6a92f810a0bcafea002b8ca71b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54872a25fa389ea7e6e843c9606fef5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec3a8885b4a2896e1936c7b1c597b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b617fc5d0539f76c90e59ee67aebb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7504ab827828d170d6a1202a8160270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f90b110f7654ed9df9bb80b735b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa906fc1fc2d25cc7c10cb015d947c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2721f1e577b5880ab34e0ec8743ee8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ffc4803d3730773782e657874dd38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a176564caf95b9dd5f3d22642eea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c4042c359a8e32ae61b9bb0a6202f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642dab94bcefc3dd4bf596b2660bbd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05288378ea6aff1e8d4d70e2fb6a984e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac133e2e8d0ebf321ba659a69f5310b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a60147b398f4133f2502ef4c17d2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3af0c93421c7aba8ff41826d3a358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c4524ead82f0704ef4d90b99e6d06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407f18b19d27dcc2b092be760b729f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083c72f54e13d924e6163c044c69006284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f71a6aa99730f86a71e59f345087285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16f3d8972802671ca5904c95e37df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6541c9a44245ebe407a66bb83ac8e7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9cd785bbdb299da11c99ba75877d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ef3700ae99d4bef3cc0d81e554aea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7fd8471ba8a35523859c6e32179c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a720a960ed75ae3774d8d1ed14a9aa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431080d659b83643c6a8bffcfc1f0c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477927c7f76c91b5bd06750c350e0112293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57320c9f678d7682f7079e8c982e5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce813af170b476e990ab7b387d3d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86749caea935fa54b0fad68c23492d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91ecf2ff7578a514f1be9b3a1c80f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690eb8e8cd741b15fb062ff5442ef6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d9f59ea2074db53d569191cdf415a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a91b44c66dc85f0d876d89d497030300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dbda7c3a8d783362826270a148650301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aad7d69fcc86dfe18625a66f781c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac794d78355bc12f9ee14566f653d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070debf74af9c99416dc985828fbea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134bdc0ec5d902f8f6bf8fb94657723305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46268a1f1d2bd21a25f862cb8e08a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a04ed97aa41a652e962b590a67982307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc76bf74a89335b97d41aa20f07f21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcad83e49bea79240394d5031fbe125309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243fb15b0cfab97089dc3e1156a3628310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043e0428f184f39df1216bc36f3980311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee2211c7614d5b2d6f70c0c1f2c45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff2344a5ecca0baa49c36571da3e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883d1de19b9c5a4fd5807239e29bd32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf34239b6a6e6ece39e977487615a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d77e02783107d6f66ec4059dcb6850316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001b0e6c6814e74fa3b3ddc9f0b311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e903d5248933786dbf9a84eb1d340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cdf4e1480a58f34286f556e4a8734319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec77a33c5c6fb56bd13a232b29808b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544f054a5d96c472bbf22488e776632321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c87f8acd0f87f775c0a21026787b7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98b53f477da9f8c42a4d0f85c1b9a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec1cfaf52216872dc7a92081f76243324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6e7fbb5d53b243ab154f9ded8f4e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41dc4ac1a3662b3b0e9942b864ab7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755da43140dd9a7ea8d09d2976de59b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921aa98932dd1931f6c6482a5f47fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5e30aafd3aa67f983018f07533d6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ecc47a9257b0e460052b08a52748330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f46b463c5438ce894c1b989a4532331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942da07a342b00f7dbde8eeaa6f01b5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05da2b34f8ee65c6f29485cfabdba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3b8d3997eae572a0df191a892653334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b9ab4023894d5cd63a8e306b5af17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37734d91eae449a7dfd07cb3b1641d96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147fd3dd9fc0aa10c036ecd6a6f45cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2f5b48a59a4b877b29460444048e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f459124c29e847cb04384dad63056ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baed91ae2de386c0979ad6c6547714340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eaefe5a13cbd6cf35279fa01f63a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5605c70df4716b08d9790aeb421e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe886d921c79de82a79c763544ad92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f2301364cb56ae9f83945cc550ad3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893482cc6094010dceb47a1c2a83dfc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61604817ad153944014ee2aa478b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20624decd06572bc0cb6546112c97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65b5dcdf4c8df3cc270f47ae8120c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13566f0cb7632febbf5c45495629c493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677193848bb680c43769e6657e6fbee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3267080cf2ae22893fb4819c7ef54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e918f84a1484a58875438aa48d01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bb571048cdad054bec980e3f04dca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfeb926df2ddb7b938b8f7a95e3e21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a17df6e6af7a6105708e54200a0d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc3dfec214c7aa4d894186a977cd8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0db3b10b527b577e2ca3c372b5d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe24fb9aba7c417624448b70a1aec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66e44da55c91920cbc8010521c7d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61f65ffb12306a4749368174728475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa11f6999e3e3493074a0478eb50c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a9babf8f6050029df83d8bc4a8627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f44ee788093a87095ef22cf7dc19af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6562f1716fe45a81eaf6eff03bdc63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e19097fda197d0facf9a5878f14af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201281688c0a2f9d281ce34783d3bfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e16a939a0260fbc9c06098a2e034367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4edd25daa7e7bf7512ab18ac96573368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57956ab04011b64d23ca09276e88ca38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116fa99837fe30002e2af5b4a9b1d47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace135899bfced66567e27f1a411008371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7116d0ea88268aed4f56b00103af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a9be26a788f8bb330ef6ea3bd7e9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc79f8433409ce1bf17f1dcbcb6c7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9311d9470d7f075b14c9f24712a3329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649719453268d3246fb80cd54a8882376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf261e21e53b527dab17c8101dbea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c133e00de2a44f2b41654bd916924378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87135d83767577516735e7ee21686663379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ea3181092db269d8916ef7fbc8c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea390bc82f7f36de27c9b649151681381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854101585dbe4b78e9ccacb12d5c96b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec2f9d12489117b0b74da9111c8eba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83a43fc22f54a8d2b049ea14c8cd8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6908f7ea6f08cabb57a827444901e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2b11d7474a6be9461eb650c3d117386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976537cb104b3446a98ebeead237d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca6d705dd1ee81352fbe48eba29f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc593fb173e822abcff0e9fc874d8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac5df028aa1f44ede47792b5efc847390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2b55d5e1538febdec304163b2c95a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598a71cb30a100f1f5fcda56de0cb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227df809780f0b18286009124a64c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17611a425dc213a1c5c33daee1c83ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c638cad96c1404d4f3071294741e9bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d834e16100fdfae3a67642910d97278396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d586c64326f640a503c30394bae30a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467f60116988dd95ea75ce407319a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80368da9ab4ba4ed34546b392e8bd14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a13eae4d81d65be32a90adc231b212400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9236b6a8ff93e8ff0efa2fe9c055401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a62abecb3d4507e34bec2caf2afa9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a600c0e18bc712986315c57ade0477403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c747d7f1d7ee0f8ce6c3223f1a62b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde5722e7e329b506dd28785f2f06b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f2e7a67ae17de6f4ede389bbd09db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a88f4473bb67ec28b9346156db1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4035895454d0ad369fab881e130cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f2506a2a15917fb9410d5e833e351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ec01bcc939363dfc1f04f7ae687f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78cc18ca1d6050d0b62c85e3d5c514411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8380c74791ea6315bfac73b0c035b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d79bfb318f5c424c94615ab801b5dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254988e51a555364cf23ccdfed304853414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d847ceafbe1ab72d07a3107645983415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c037f410b0c072fdeaf98dc602d382416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ca743ff2729c2e9abb2ca1f0dc55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c4b6d2c5ea485f077a5f8ab05bb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b6e5d2531882d167dded2890558ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251253ca62eaf173636ea007624605420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea7469eb8f1086121b0a0461662382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ed1dc1bcbd8ed4a202c1c77f06864422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22bfc5a55bb5bd86c5de796e315e32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9119277e827ef4e6bc4111250ce02e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c77580e268c91476adb08471d7d21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fe430f11b8eb2a74a465e9e08a684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b7719e56a31cef4560b31d185c7be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7dae3b0312585aea5800dc026c72a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0596950bcbf763a1f2eb1ece3cbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91787b35fb3953ccaddb63f3c4ffd39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a1a8ac4cdd378260afe13c0df2f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f52b1e0ab74f422adf346d4ce035bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10dba8b57506198a2b53d37df5785433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165da7e7715da6b59da94e31b71fbfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9ca3bd84578cd5687497cadc9ea18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e58ab693fd6d4802e5d56caa08ff1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda9bd5228574091f79073c0afe691437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce612b1d036e566b927b06c3a0a5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0456e1dda427b67848267a6514c67c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1f5cfa2150495e9b1bd20cd6010b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d57c4cf596c27c1fc61ce357260898441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd9a54f739ac1a7dc003e2c3b50bdb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24afed9046c40f8824a78fe88345dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924610e734ac45c3b2a834ebfebbe777444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a81cad589a92ab955b2df72e2d7a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c510940219c319061408feb154449a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b31ba0a3ce4425f5084bb2e4dd8df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9225accda64ba6b12412e8695aa2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51060e9c1e4827a79638fc69048a1c8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980d77a90db4704ede2e59887c8103450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e481ae8857f9d35dd6826f418eea8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4273d7d60d0d6cf9310961d5adf1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787c4f4a2917e03e8fcdc3fd69a834453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cd7dd93a0e2242b26859613e2d504454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164134fd1c27db4ed2ec0273d93c16eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c9c4f9bfd67ff266de34eb0bbfda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50705e358c42e41bfde32634735fea3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988f0e4adc78e64fc99ae37b9444603458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f64248f499312da646467b6d97e0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfaefd2426eabee9c18e0a793efaec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804194b31631254f7c5fcf302b10203461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0eeedcd575284145d5678bbc4e5ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc9a4b8b855e36012e9207397c9392463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff877c26de2b8fdf3acbfb78f4e52d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c1e1911bbf3731aaf5943243cbccf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafde5cb3e21d6ec79ce8275e4a6878466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc13163ec8bb5f55cee31548d2681467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3c0c11f40a6842834fd27ae3ada64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85bbe6b234e85188a676128fa74920469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47d937e553eff3ddc8b9145fb45ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18187ea3dd0a961c1c67ab6c85a4c73a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161cbc3cbca28c4eafd2926afac861a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420067695ad33b5e87b67dab58e94cbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f45615e5a1a5386f8ab26813fb1a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ec0148984715b38aec9d2523fcd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d199ce27fb1ff4b1fa3a6c7b4f58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c28099474a09e18d5a0d20d975867477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc07bc9a21055342a0bd16285a5e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcff144fbd048b338e8d5d78d21288479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6533271f44f9bfb0b741494c96fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afc700bd0fd946abac4ec27145f598481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a29c132373945fc13b7c6b60c7aba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168d04bc34d27b5a6ca946ee6c7e81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fe604d26e386cf7ce2abd6a35d4e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514dfb88e1a087734d07d9234be975485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8bff9e301ecb84393b7553d0f4295486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271635ad9086b8b000d055d93432ee5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201165dec7bce2b234886c85d774395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6673b946a414c3ff2d8d7fb59c95b22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d8d3b146fd7ca2085d38140f3b1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaff36017f8fb8f5ce95b7a3b0df13c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d08146ab4dce917e88e8f1a56e0317492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09b0be2223b4ba0655d24a80670438493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6527a26e192334cfbb97763b6333d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ebadda68fa27549f20b2be1e3bf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d527e90cdd1b441610f212963248496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b0062f97c142cf03569b393f09d9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c4faa53af2f81a8bf596d9fb5908498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91339772cc771785e6cabf8c826885499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d84242d1d15959e4cc8c9c1634762500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051cab24460d9478134dfce8efc647e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a068027702ef99d45265edf2cb09b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4e90f116f98127a5b928a28355db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7d4a0ae280347a55257fa9dd46194504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c782e8d9d7bc79373ac8d039e3f2bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168bfff07551d00d1f63cabe293de1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912faf7018d110179f38b3ede87bd78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed54ad800422c04673238c9a10c87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3510bbbe17ef4b8a770c970d95c463509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679ac61e403dfe971f5388cae909ba8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de020e8b1e031bb132336969c600d5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c485d137462ddbe1a92feaf4a163ad5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dce55f2af40b6f49f9ac18004c774513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874f359b6ae9b920684b725e755c8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eab9bee2fb3fc4761d477602f9445515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94623ef4a3114d32cb89b8b0d4de97d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e251387eb5a8607c421bdb4ae719c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9400d15a4e996f5342fb5bdbe3a36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3cd4d7307d5b9c4625a6a67b6d11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4f3d955dc7fa90639d21613c4784520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c3322642336b21930171031b3d46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06933c9c54be81e2f1ae0cf01801c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb91b0435415e5fc9928b5c83424a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafe99969a496bd61d78c8f1e8644fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3ab82c33f58fe857241eb6090490c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551261f13b4ec81b161bfb8c4599469526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67d1ff9b6216ffee0c702c99edcf2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf9dd01ffd92c1826152d10efdf4d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce7fe33a56a97c70c17177e3a6568529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a9e07fbfcbe14f2325b0c978c7aeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389d18ad086cb54d17c2f9d1f9bed7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab400a02f161c208842ea0436c8f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c703e30ee85c9c6b4b790b59ab0f6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d2283ac8aaa7921cbd8ceccf2810d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc99d6300cd1b5e81aa3282a8abcc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c09f9da41522f04e4fce094f8e329b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68fd02c56fe1a82666b91a321b2c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2808ecabe7fa2fea57546147b473538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f4d688df94b76c464c7d99eb7c64d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b715718648b1e67fde31dcd5bafc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8881fce77242de77ad7df99f3d149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22f69a4485d61da480390de43f003542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343f3139d8bb6b684b288a9006269a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130a67f88dd1fb20faabf5051b95983544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8afe6f2c8a6861e6dc716ef9731a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83811a04f461850d4623e5c85f7c8f43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd3b3d8fc23f4760748ce5bdf5c1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754cd36945a67f3937d68292eebc6c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f667bfd7cd1e28263aad0eae956022549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0079c30bd3f00e1bafa981c734f5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b542271bb968eef9611e3796a8ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f134dce5e77e2c78c5ea64a7c7eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ac021579bfe252e38bb80cd95ae8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf34a1392345a0a10b6e3cf89a23fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd687124840fb5c81e2261b31003a71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c2e066d503f39af952085d11e38e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a055e2700083b03d89046fec75bbb0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2712cb55dfcf81efb7f6195a0bfba0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3be4062fbe8cbe2ec17e2ddba6d32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a409d15ef46e99ba9c845393c3d5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3737b56329db1d795617fcf4f99a9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b907d2a25853763d35666f1730ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b216ac6f7a8bf610cacddfebdaec8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297999a83d55b4649d7f57948fe6cc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38132e0637cacbe418a50153a30a8b80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dea299ba9697d0d6fc68c9de82b50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92a9208edc5c326bc4856c6d969ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9612760ee0690c611ca56c65fb2f4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a129133b5980a4845aca09eef2c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8eb2b2e5667013bef7b94d77c402f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671dd0a6b4d1ddbe6feb7825acaf545571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a6d6a5d814c07c6f0f7411f620fd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10772638ce5ddb0de3e89bd783ccadc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8262f917f4485a6eb26d65574f3e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17781460353839ecea3dd9195605af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c571f4ac3b954b0802817742ca78e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cad36b9a12884cd619997264a5321577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90c8ad155f5e3e3279f1387a797df0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a740ed1d973eadec9a0a3ea19e4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2946317663ac384994c0ff1b162bd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2f704258c7ea48313888c7c98bd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901c886a4dc8550e2dc1c65b12b5e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323742440818aab3f29a853f86b96d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1903c023535b2520990d4c3d9b5dc0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3052d31d2f8dd5ad9c61f05dc7e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51667ea34f6a6e792c85a022d34986586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d441e8789057dc37d38f7e2f786bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0d517cdb04b1ed1ab961633ada860588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b96c7cd8ff2d33a3e57cfd428cf50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c29eca16628125879fb1ebfea4ff3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df84c434f67e69605fced2674fe6800591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124c284a42c66aae42a38698a1c35a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fdabbf9e09286f932182a4b32da7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc029c967ba5cda8211a1990f21e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349514db0e1c0eef520031fd139e65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac2b983eead4e687942be36f30b07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a9463140b21a13a91e22777097bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34170db01669923d4bbb870d0c223e1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918984e0169faf2ec844fc5fc07e782599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0e37bfc682906457b1031b05717cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b66ced51d550d98ffc308f46012aec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f5cc88be6d9c8486d5ed68acef56e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb73fbb8a19611aea5d8b8404bde1f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b56781dee345eca82554ec99ea013e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c8104c8f35ffd4e8746f6869af242605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a26131cacc15b99e32482df9dee1b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d91bd6a560ab74d9acef40889f97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b65abd3c6aff308003def4811422b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dfd25970dd17ebcb438fdd265d067609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9993dc29c4c326d74bd2b952b6e5a1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c192541638e7fcc5f323633d07ce1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445cd6183b8524780f0b05defea51fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882327066e452a3d13925a42257afb1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd797c2c5a6d3c7c03b7b598cfa0d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed690f1745420a1347a739ab7a9bac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb920f35d36a4793b895ff751c2b261616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30981e9dec0ceaaae796a580c3ad0805617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae3aafb69eb896cf3648bd0aba8fa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290de18e7a561ccf0f6a11bbc4a0ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eefb975135b53e380dcc731a1b102e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a255335886ffdedd4e26dd868477a9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73751d530551b532bec0918b180e74b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5afc7d9c03a28bd347542fa5e13fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22338f1da7c985b7b4571d8c961a1de6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52811136db8f366b6fc06bb7e51fee07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e029f756972dc83ad24c847694997e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce3c41dbbcc630c06b23566c69cc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b705c209f43f98e7ccb21ef2539e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d631dbf8176394248cf6fe5d9de2aef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcedefc43bc5a7ddbe847e34609ca12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b50161da9bd8d4a01bf68b74102c78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d465b09935864ab5b1f0607d3198dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db097e6dee56edb5f0d18675e1d750633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9e7fb3cdd2ba3aa703200dd348e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3ac3bb750fdadea96f367f72539f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be060ed40c84fa9cf222936a13f905636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68102354128e32288656d6b8df53fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb3f6a0954a290201e3dc6e9141b4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fcc9ebde7f92a5712a27b4b8e87a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37add8bebb3b1f8175a8263759c83a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef06911bce497db5574af27c03b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef42532913fba2ade56bc0126a468642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b506a230e7bd3148a29c50910d319f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9393214642812fdc7027298d6d3f23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863751950a1cc5e9afcb44a1f37ee81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3607d3c9921c5c17687bafda6ddb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4458f231f6a117820e805be813518647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9529c767636037ce3d156f76dae2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc225a08b9d119e2ff65895734dacd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70345cbccfc8bec575bdb21d6e1f97bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b5d78b536d2fae429244fe249515f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7da667a5f1b0bd8acbc430944f050652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef03d366baf2b2b576fb5768ad51ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1fb2bfe8ff6c93d449c7c0151d3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90216d5be53007740a191bccee05fbce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efe692f0cda8cc7431dc70acaa7287656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a4cd9e261238ac0a405aa073b2dad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101418bd5c094072f037a753146d52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f5a8b5952ae4fc434023da571c29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d5c63edcb461bb2d611e97e68060660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782d086f186c8550a3d9ca6b624ea4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dea6f04ae613166722e7849bfaf23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb88db17587632cc0b6f1c81ab5e28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f22b3e15f9c21b4313d9df198aa64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5463d92858ce231e75654bffc6ca210665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3ed89eb809c6388aff9e79bb8715c666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>