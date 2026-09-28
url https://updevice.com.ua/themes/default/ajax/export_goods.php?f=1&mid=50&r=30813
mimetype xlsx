--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2641af5afe333a51dc16951b1f78f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811420142d1ce95e44fffe544141972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95189b847b5821093af314e88b7d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deaf5c340b35f8ff7a5981c86487894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190efbc8cc08ec0db832dbea8a87fb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df93578ff479a00f0ae4347abf643ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065d068062e2141a1cfbf422aeddaad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea44d624bacc60fbcd439012c7d688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16193a313ee2a4c7d05be3554f33d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf07cc5cbcfa5ce6ec55863ece025210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfec3f2fdc2adceb5b664b10feb79311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f963a002ea7b8555d91416c9cd9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d34b7acb11133ccca4064f861a6f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b36e6b3dd26ac28760a0b52364cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c27d9a484b02ab67108941cd10593c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292880a53941799ecfa73746aa863ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe9e53029dccf3de37d075f136ba417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2a7a9ecfdeeba90b7c68742c4e8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398305ee1613f877cc6959d4592d0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211060a3004c82731b2a9056e3507b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954708be42e539ee83cf2dcb5ea304c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686684d12f8f227abce8a2c4404ce53222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b69deef0e26fcdf0df8affbe1d980423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb60e7ddb224f7d7ce6e756e072f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2dd4914d97bee5dcd42b3e5db59b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db4ae19775ce0cbf4d1c9a7bf57f1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaa4899d61691ab1ca519000ab768227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b275b679d0dbc4689204116fdc70e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f41eaa27a409410e2b56b78413aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb3c6b0bf6ea77ef812a7ab058791430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dacc29c87c6bf702923b892862ba5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171dbadae5c3f82de677db44da621d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3168ad80bde7424949b2cbd4975a2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742615ba432502ce30c2bcac4c24b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9418023a4c4b092bbd5abfc0a8668e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957589a377e20f54f3684eb52b34a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10e8bfad12f6d68705293282522aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d69903c3b5a52b8e6a7000efebdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33428be5ab860410a7e8200ad97e078a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b0e29020664e9127e52ccce1bf0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c134fdf9eb43c454b0ece784a67641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206e722583fa5289f3227745afcec342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7cd419263852fdca6ae2e84b201c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f403510deedaf306e074372db589a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2988133f080df9afe74605bbbd10db945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ebe4bab95bbd3f6187d53a33849c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ee39a12d54b53586ee50cc77838b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d9e0a3703a97f4a353a7e757c37aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784e7dbfc88da9645a08d4b4e3f42d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82aa29b72d8cf55cac9ac12ccd815350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602dd4169b4474b18cfc5447575ccaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20e9ff21fb9a38876d309ae36a01152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704383351cd341d54ddbecca51a058ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921808bb2df7e54dbd0f3b9561a9fc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ead7bcff4c34c9138ffa32bee4eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa127d88df253ec14cd1dd7b1b72656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cda8266f6c8508e2c1249f14fdca557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22223d046a693d0a8cbf4cc026688558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb33dcc74db67f77f7f24a998236159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff70e415c412822bf45f2092b10f6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15d5d0e75660e2b936c9dac0c066061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a637b429f13f5f4ad1fb330d8fe79e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6a788577a2f32ee820519250aad3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16756798687ed988b84be3a921c88af764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dab0947ca15625f7e030751aa87c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e824619e343fdf858b2a3eb90ab9cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08594195ef172a0dc820b1787c8986eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d970f470cf262789ff52d508091e2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebdb3af9ac99ba64ba36a63beab3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f827e063e0b153ed00d8bd3a9fc1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac25ded02efdc8ebf8906838192fb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12031d4fec3827f4a80a0cebb825038372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74b21d860140ebe921f954a22abee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3aac983190818368bacb461d23c4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6d7f0c65256bf872cd901e8c483675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68c36e38f7010c44160633a36689db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebc9dd6bbea486a75fd5ccdd68ac4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1289744619046ffc32346b9745978178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f1cee3c7e3cd0d9a474266956575679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bfea85221f8685650dd31b59b9c2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd8d25b9038d053f5c0095b4e26af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4af063ab82436bd3f6e56dcc097282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc5ab7f19660babb948a4029b1e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7554e0b2efdbd5ee81b69e0de6ff2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1db317d91493e5aa4c2ccff3e234c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964778a66e473682143af89f48047d7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93319435e7aed23b852042bba0aaf2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4947976eb70c7da52e72c245d3383d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd008c5a012f34538c3690df5dd1ea689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff8a2ee27a69cc5946c0b0d5289c1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f54aee9595835f44c40ea14988b38291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc384caac9aa6076548f06cea7de7ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e8c650059534f8e808647a3a0e50b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbfe0b0b360c080a304990ec84b0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6595c61917af0a02d08aef03a06a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176044bd2aa685acab64815bb71c485e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6181a84fb999bac329cd134785aede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d231f980425b2a28940e6b874d81f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b0f37b9b4168ad1685fd8d9c7b30099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e3f4671516612657a7bd04673b0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59514a5a1ff82781cfa74997fd11a10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee6960bcae194824d5ce361ccbf412102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73779881eed5f9653acf5dd0306cf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9db11b14c32f34f51a9c6361cc40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9073409362253273b8303923924b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b15ed72099d5ff843f1dfe984e52f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe26fb0b211c05ee497c00ca1f031e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2bf9b788ba25853133d030e8bda2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392239f0ac4d268b25c5dba3319d8977109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b01250958b677ac97dd79649b14fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c389fccf0639bb056af45ff04732387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b352c502a3c3376e2856ded6365ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ed43e6f7f4eab44b751079bc819f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8e7da65141fdbf87a25455b99caad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f662bd1da7bf0d4422f909d03ca842e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d254b5523205fb23e6112bea51192d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff394cf6f93ebb22b387cafd4a4731e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca464f2f8663b4d4ec3592fbaa26f02e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b22820982dd9ee74857e8b53f456f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d72dee0db682312a5618ebd2675e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f715ff54350e3dbc8a94eb9466358121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19bbc3c330112c8adbf904910049e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f7f356578e1c533c1bf4cefcc81e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b17c7f48edc88ebfa23bccc34d9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050d242bb378a3c1ceec918f6a36ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3392265e6c9db11e1df4492e56a14d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc40caa220864c3050b6df6086ba69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2dd284ce4aa7ca77363b9410b4cdc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e0e8235a885c1449cb53dfaeff3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93b549f9b48dc86f6f13297aef9b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81ce7a09ca0e43dc9a189f6a83602131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44636ea738d6ec2e8619d0718fd2c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf08a3b02ccaf243d8a869ce901916d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd34ff0d2ac40da6aac69909442440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0bf23407d4225b33eccf39eaa183a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce4f38e182199db432c66da0461e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d248f81065657f28eb670f11cfb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232913e80456c2c84017cb6a4c8eed6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf82245cc5e91170aa69d116f8d88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff63e1d2afe99279c9e0581bcf6c639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a8abfaa0d7b93d962925e6ed65ac8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c6fc9a88ac64b128793dd50e855e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647986f5c7647b63d42847a823d11c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe660baba3655ccd4472f8d615fa40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec636c9aee6001fd1fc17ad0ce7d94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06c5ae00be6a7cdccb36322c31b4e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eef5daa73abe35cc8242070a06fbd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89002c678ff79f75837fd4b93820f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ee3e4f67caea5bb05a0f2330c7de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72de9916ffb24b378505449144f17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794d983d7286d03f6626de4d814a792151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26624d30c8c0d4931a7ba15444eba2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a14b5d4fb1f3031577be94a897cab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d947c2c88bf99b6fdf5bc7673ef0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a367695892f7304656c4e8bbb4754155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86069aa6c6fa73b497606c6ec267de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6a78a3a3886507a70bdb432d2414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3350828e7854c49e88450f32c856279158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d36ab32b9aab393079b0b7140a27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937b22733674b956fff3f2035cc1af7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2589d3a409577130f7f852bd6751db4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b0c555224eb4c7daa841de90168f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d306625d06ecebae203faf639c34d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83179bdc01add8b25179ec324ea12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a848417a577c63ce90b214953815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372309543b66037c72141e0084b0a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587820930bc71d41b02c3619da91c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0c4c2abe62836ac31f734836b0d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bd0a3242ff0e83c72c74723e2b26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe46f3024b463ef06eded84d441fd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b8245aab5fbd6bba00edebc3db8bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c7417381150fb21de5a2eacfffe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713101b759dc826490e4d928d1bc9d24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976951035228b29e725feb12471c5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c2394d22fdeab317b4dde34b7496175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91508693d01fcda19e47d07b1b7f810176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f72670105e2c11c25ff2dcba8aa9fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fbe8873a84d789a6904f549075d8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf1100bed61522a05b1ab05876ffd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d30096a5d40cf8b25f415aef028a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e906c55f72936c580b88b4911d80e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028306ea0322e7dcf703a5d1e2bd0b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09232c72bdb1c8ad7e06fa51ab095bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db2bfa794e3bc20d5b240e0b41131184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4cfc82e7a0fbc12b646e1282b88d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25282969021aac86ac82dba9be2095186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832521c3afe70dd47ee4fb245d31cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f4c93eebc2ab8fc3645737895369a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641e303018081c6917e3b9062b07a45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f64a27f47595a8a67380e5a331c56d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faafda154d023857c99dd28647d87e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840b0928fb5c950b64a6947ab75574192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c01b69276c81a2756f9aff298488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87250a3563eac420d586361eadb897db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0dcc583bdf5b057f65674f70b712a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86c2a72fbf9039f8202954348ddef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6db958e366e0f64f85ebe43208e9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915013058da654ede262f25da9cc977198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8bccdeb1342f4792d84c996d7a55a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d07f65327840ab401f2e3f4e90c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8cba2c9e7f96d919d5f9a379a6522201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139370e673a4d695cb3aa43acdc493d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7463640aaf6ce6a61dd499622d5ae0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b35c0357660f4cf013b71e1774410204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1bd6bd721e781cee173f372819e89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90f0f308d9819e9d3dbc30969eca09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4659d5caa5826d7f9654c7c2f83732207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32d4ee5495a1d1ad272a4d14f91cd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1b4b89b9755a38aa84ac660cacdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4c27eca7495a628b3124998bfcfb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01192353c5572198b80708ee0e745211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917653ec6be846386c867a3a297dc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76a94bfd7017fb41a062a7a58343b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154002799523e597e66bbc4d56d90a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be1bf596656b1588727b1b740f6611215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83d1ca1a52731d6f913109d7581f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b9f1d9b33fa235b149d1260d07a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3abf682d8965ab05f37dbaf30bacd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aafec596c68665e162cd5de726cd0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57468a8637a2aa36da5d3ff667329dc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bb6829633f10f4ddf105d2729119221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449d587dc10bd5690d694ecec385d9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa417b574ad117800f82f53de1c50b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd6d1e8bd9e7a0126db77e08aa6e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0081200f89cf1667ff3914c8780cf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5616b847d1cbd6c9d44ceccc9cc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a328d8f9def46f2300e101cf74ea03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401aa544b087f48a86ca0aea968b85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3878f14c2215a98cee6bde27027a98e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29daf952152a2edcad989fe906f7b3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cd07f1efff7520bef9d9fcea323fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7fbe9706d87b4773a4f53f1afd598232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816416a9ddfb8c727789fab6d31a0384233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bbd0299fe99bf7b517337a4632c08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2de407f303d5336d2881cf857d10f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8007cdd51b7e8211afeb611bcd5f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a261af0e05100e0a93afdb87f63dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12743c5dfcdf30ac83418d68d03d023238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032ea6456dc4cfe6f3e23573b2d7b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35073e0e9ba6356f78900394793df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bde22d060c3b0a537e9550fd82b99e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b491c4fe00b14247d2c4adfcc916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c235d953b160fbb7123c1eb6c33c61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d4bd955c057f012a1b25861c97e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f01968abdf554193a6793c3bec573245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa304cede2f632bc395a301a73478ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd385948db2613f48945bc5020fc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb879323646e31631c328b1877e9408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223ec528cbde35eee10f50ffe9f1bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f099b49a780da8c973a59a09d113250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b7420f24860c7179408ac0b870c86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410c340ba35c515832b7c53ed9be2e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8d30b5f2cf7f87ec3cf1c394fa6df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3104ed33005d020b2ecbff35e85f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cce14faf2ded8f937054641ed4d60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cef05eeaaeb4765d88a00bbe8c7ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bee808451e73d2d7ec2a5ca8fed25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c5f9a04b889a5939ae34a9722a14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84458befbbeb0c2c7324e5179afcd71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd24b19ada2c31833f0b06c6c023f9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223328ce672e49e9552a5071c22d08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c393142bc08b976e7de583c1ad768262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1cf9821b4590feffa050988c4176263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76ea0a35112662139324a2bb93b1df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54ba83bdd7e94dd972a4507c02d7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e2110d7c277b7e5ee9d08c8d0d9d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d11faccc9f71d9803af24ac8a870c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6977c8a1d2730a471f695e1a7fdf7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa9042af8e32e989d7dfa96ed6fe6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc043002d69846f7a0c5e5c21aee654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e518515657ba8928c4e1d60f48e0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798972d4f4fbc282f990288fa1a6f47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106106049b4b8a9fa24e64d191c4b112273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a522c3d941572b1dd577bb7f5b89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d47f2283ebc003f13627b1acf6d3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa97aba1b2e23f2be00e78926ee1e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be575b3cdc470e0581ea28ecb9fe57d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff2ea3af0497b95d6accacfbc6da2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d90e57677b7a0c794ff5df852f1b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c717ba81dd0238472213472db7c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a86e75582c028ca6bcabffbcf992281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28cdcfdca1ddcd7e9c7eab1204834f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b28bf015beaa0f5db3156b2d72a5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c3df0e14e14e5790a1315066da87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e903ab0120080b1471d3c646bcc11a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a5ac27db2262299f22913434637a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fdb8b87b68a3f5989bcbb9642ae8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8adde6f0c0fb637b766543000a7da1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4886c8ae9307cac873cf2f344f680289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565a68711bc4882a50d6d91febce36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794a6993d5b50b86a0a97b60305e330291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2989d64d25254ba3a6363185c06966292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88756421255489ec27f1fd034a7325293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a95e9aa962e2ef9e6a21eab83b2a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a6373e14d831475b239c6d122e42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429c67e3a9fd009d4421beabd5c7d39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792cfb92c6341c2d06d9677da79ba3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ab4b25f4b008f399384561cac09e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06005d9932cf50804f0fc586a6fe14e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e547cf755137cbd55be60aeb6417e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361490bee6ada1436e9fe5af389635301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cbe134f559a046ccd3aaf2e33de16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453de6504d076a03dcfda9d6ffdb59e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eabf99460e86085e266f2e0e88db93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e9cd8aa6e39ab7bea6dbddbef0505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de973c9242ce99ced50596b2d7cbe7f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e740fa637542423aa58d6a088ad93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0987fd5bc5e48186778335bea69a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197a2db8406b773425666a3b7fdc52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98dc3c242a82a17f6fd1e543e1fe33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca5865423aab7a4e9ff3fc8c59b16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f864a509ad4c4740c749bc33f2b305312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8776af5218b35975c60f5dcb6c35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cfb4589b5c1b774d34a9ec8aabf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a7c979531ed93f79a2bbd67db69c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca61fa0db3f3ee6247de6bddb76fca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54480fbf315401659b0d579892261317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff39cc4f3c3655cfc851de7db4eab52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c617d4aa5b3d02c944d723ffd2e820319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d0b11b888aacf4c1b6fc67ed81f33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f92029c48769bb08504f7dfbe851a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0299bb72c135b71c5b5b5940a0453322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b26cb81f647e4646cb64a2f0940ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f012cbb251b4cf2f31d71cfb9b94b20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979d5c0aab7c6e4b192d54eb9e173a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc209f397471dfa27789d4451087fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27398cb1b19fc785d7f7932c440fbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091fc3b9b80d56d9257b8cbed015ea2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643925961e67c3ef5ea7f7743c212c68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e034831e5b649915c63e1078d39b27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233703fe12afdcbfe24b40452bb121331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682cba29fc3b406a6e33ac4706115ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f830aaf1e7a3a5dedd040c1b1a783333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecd9a26af7d598779aa1a7c00e404b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34fd0c4bddd9834d30a5298be7fcdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd54ff42d5946abe38ab4e8e369030336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656fc332810ec69d178a12248271ffd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2cd713fde7fb5a67ec9f2da2322c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb86d0da4f107ae2b11e1f172102f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307adac6bbfaaad1a57e173de50efd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc460549bbbd8d8fad09e517513140e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0f31bdcbe8014412c680d73b0897a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa0552385eb2fcbcf60e4f481a8b92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac32ad87db8557ae410813e374474ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2375939b798617d9a44cc8a531a02b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc26c45c8d339115fbcd9ce04213d70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ddc820fd434b2f6df0a4eafdc284f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0599bae99f58972f5002836b103412348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c64ad7ab0abf8638aff5ec1fff17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231fc42687f5108537f4a86ab779a02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34774a93aee817564fad15a0b73c5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70c02dfc86a81e9d2ea2dc4c080c7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077433f677bc48e422e6534a0f29c0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5523431c036b8e615ae7bd48ed347c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f1e9aaabad734ef9ef9b55863392b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2291b8b167aecdf0dee937c91c9101356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387730d5df5598a9dc57d9cb992196357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9651447bba5e837507f9be18455605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541b009c0bb520e6cdb181ce24e57b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53aff499a594703c2d104c814b4d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604409ba2dbceab68680e2f382c41b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7e724a5d4bb0660dc5c7e05883b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c154853bc4d351371dd1eaddcb0674363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead93c817ee805e00676b2327093a3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f424a5b18685107d9cba7f2b91cdc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e042e4aaed3ec1799572611098c02b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63dba7c4de054a4b4653fa69f81d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0903ecd330342d317a5cb9b8c7da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be87cbfa040b77149cbc2f78e160fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe94ecf3e982766b41cab5c1b856b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0f1779217dde8cf4a70e058cb2047371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57696e9adb34a07f8f66e90d813e28b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e01b28d298edc15d547d5f979477ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7500269ce764026e43501be64f3f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e995031433139481cecbe25c20193cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f3d0b49118f90f4088b73a53f2acb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd15c41e93d93e120e184fba8b4d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd529fe7448d88e6557794d7c72e679378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418b31e4af99758c3a2edbc91e6fd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9861de75d5445a6ec553e94229dd69f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cce74cae2d1466983b292db00cb96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9be11d1edc606e21a5c72a28fde7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e8ad734297152f44bab47e61ecf7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad750cdf0eab8496d6fe1da101e31be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15132cbfdea3ea433ae811ad072d307385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b168bf5948f1226e742634fecdbc7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696552259986877fcdb71f491165001387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca03c409f13f41e3f195f36b921f69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b4fc90ed0c4636248f448715b726389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab7219987a8dcd142dd296ea413ed1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168db2421f110401d799b558dc15ecfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f50c936711d6ab80e47610ee9cc7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f70f42c57a929aa43bed644393daad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec31c129eb777df3c7b7b49d936c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96abedef56835ca0dfd278d00b30769395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701af09368b040c73e5facee3269196396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0913aaf4bf5827a3ed4ca7cbfa8683397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c93d6f2930dc79722b48df68c69fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24deb6519f3ece6be24c8d2fa14b857399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784f68bc913443a2a0fd160b981692f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a191e8cd3f17727f4b5a0e0eddc49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8669669e9c391dd9bbb2bf967269d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd54e6d803d304e7ae63ec02ba11d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3aacaf61fac16c328f68e0cf4b964404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2799c18ae40ee56262c741ba1e7f6a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede19e923da73f17023d33b80588c80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f6ea9cfe33e21e59203644cec474407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc3b7bf5bf5ced6d44f2546bac5bb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb2abc86d1275d369ca3a472aa416409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75b9b910f9ff89f3688815ad349bea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49ca042fd4fd8637aa08ec68e9a1e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3639bfdfc7135cc85b1689af7d9e0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b970c90ab576f6253595bacc9b51ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5168b61c843449db2079a8878413414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242569e5190ef643f4eb668e5997ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae9b227bf2cdfef3d64a25380fb2cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4473458e434b547408c73d15be518417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a91ae2d58924c54dda26fbb20df565418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc2d99cb850833e98b29bab2d7b5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78837084725ea931d8928612b532cae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d42fbe58470849d48315371ac8dc9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42874f53235e878f185b59f784b20dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa468cbadce3c6e0d0faa4fa35311423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f380ec6ad5de279f2c39bf05d3bbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc18711da63cdb0bd5170e5d7ecd6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d54beca2cd5d145e614e3f965395426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d543436171c2118e48f5a60d50c07c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb4694e593a8b9a39615788039e71e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9173068429da5f31be76804fa909b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50d5d9c67c105c07616f440d406f92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd67c82cc6412e2c55de7d8daaad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b573b56fe7f1ef9b7665fd4f40409432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e76b42af25e0f6a993a709e36081f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98993841f1ba1cd782097363baa542a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7bd416b30f82387de44b365b3a9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b8053e087487456ca4568815ea74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33669edbfee5c798d4170203a358f79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df2361c8ca91c08d202847af6e36b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d16d5de9dab5f708cdc50c8717b60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168826a0d989b52ba7e7afec782b79c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4fc87032a5bccbe54a3b13770fd3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905b45602d788d678b8741f5fa3247442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e187bdd1e7bc8e9bb54f4b2de7b86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39855e4227caf1644a18703f52470444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03c73e38ae4f51e737273287999145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b87a58b5ebbb45a153d4ba6e06330446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cf402192bc8a273c333b833ede23b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e94ca54d4287503a6634c8dec74160448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a797be30c410a0d8e7023583739cb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a4332dc4027c1f3c274f6f49c0052450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfa2e331613933f9ef16edd176e926451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b9daa1d6034a7a2a999d9934d2ffa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84abf39eba290a54df0d7977eb100f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e64286de074d6526e00e310e3fbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041992fab3b62c94ecb11984317b4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6ac753425576f6c7b0a9aa7a6a25c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a2641514b4d64950ee51acc75bd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8745ada01023dddcd388890af9c1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22e26c0dff57da5032ad1b1c6b1b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f880ba760b6aac025f9bf3fa82c0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f23e1309fccb547811a6c6e780fb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2539f30114937c0ee701f97fca5419462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a6ed7789f3a642cb4688ee02b061d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6298fbb794ab33fd7a2f498837a95d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672db417aab10bd1ec99b2321d71cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540443789df7a28df52125ad020b21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b5c215f1a7307f286f53258f9689467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc15bd22b9077f817525b1f782d54e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb458d4bba0beea0240e7b62f91f20f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73b24ce62f3aa15dd6989143cfe728470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b4852ee55221aac9c382140acb306471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a38cbb5c2820afea9795aa2d7872472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0047f79677dbc81647a5660ac269f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac91871a8c929b51c45b61c9b08db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324bffd390ee4c3bf498d4d6c554f2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b60b8ddb82de42fa79e6576b28ded9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917d9743bfae6895d03324b3a7db12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26c9717f13e7670a21efecfe3e90f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08fbf118b59e340bc122ae2d01c9f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264df664a7b0d9d324bab9dedb75b76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad275a26ee3fb0dd4e99acc75594e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84ff535f43b28f824d9bc0f275426482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e08ebae20628c8380648cac6f69a2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfedcf87227c872e97485a38ad93d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91ac8be9abeec1152da87a93d1c43a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17503e2c9ea9a43244bb78e36cfabc4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343a0798aec3766a0661515b2c628ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a13de05b5fc29025f1a87f6ad417488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b4b1e6c7d080d9405923c1cde0b00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7cf9c8e32ec223966a67585e914f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4fbc14be4dc86b404c69cc682fbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2050ac97b4989f54a1fffdadff8cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77678a99276d37046610bdbeabdef2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359a3b79e077eda86af04e36a7654b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9270858f764649f701aeb7d5bdf50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5453ae7ae8b0cdb5e2c775c3bea4bb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f69e7b77df546962626b7c7fd56f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7211f7394d0df6e5a1a1642f56ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e0e7b96ec1ab49f0a04090a077c32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538526d6bd9f819632d48095bb1b3577500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284337e049e487574d2d35729ef35dca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb852efefb44962b703c585929220bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07045c31fc3e7987d0569396cebcac2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda1ee969fa9d96cacaf202b1961bac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb965c0b7a5b73b2d10f90855e9a365505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5edf92301d680cb4315a07e0ee3e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3825b51d1ad80369face6fbdcde8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92b32a0f726ca55129e6379ff7897508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8ea0290aa740cdd397b2d58c280e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10cf1bcf9a77591e41562823b734af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8cacd6889b898851a164d2de0e60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be474fcb0feb68b70d62eff88ad2afc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544269d5477fbe988d41197bfb9b21b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff89bb80f1df9e8f9d5d6531b4d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5830cebd233367b2205de3c6e4b660e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958ac29af172f558d209e5a1de965fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ba6da34d6234b49712c3a1c192267517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2df9a9dbf13137a9b44ef74dbbedfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f83089a1054ce558a2679b38dbd5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c790dc81921920d0cd4979e91963c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426be537b9700a5307961b4d375667521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb54f89354100d3392abb37f0d97150522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de6cf0fc48033a6c62950462e5dc95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168d6d1b0e01134a2dac1f838f26ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a7efe79b4f95c4e6bedde9be0da6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca863a855988e2ab81ed30c70ead9bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61cf9c2d966b44266256545d2c4d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9343be5b44e4c262c4fd8d64562f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12469457053bfc7010bddfd2c8cb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d6d555bf5584231acdccdda4ae84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e12c9816d8dd9e2ba7746b06077c1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a86e43282cae480d93d7cf6595d948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9288f3768d3557f4d007add6fd66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a5d0f49e3e981b2576e1f2906b286534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212447099ca1f92dfc5a80bfd7b243c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5653df4a9f4405467b0b11fdc1ef4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3578bb0e46d61e0cb8d53fa3f115537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1a7105ace7c5eea3b9a1a410580fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef443d8f63e2d242a40fbf58d0ffb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cee1cb07750f68c585ac0e425cadd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe2e44357d5bfee188e2a49b5af33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc02be149276b260be59483a16ba36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdfbbcd09b702ebbba63dc457619c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa094b5a5b27247131e1a0a7a2a606ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629e4b060f07014abab6fde817ac05d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fde18586b10df3eb53e971aa770b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a3a4028d251c266ec0e4485fc4511547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df9718b47d374e1828fd68e713eee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e980fd37888fd045bc8891b472505549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6438c4a4b2a2286e3ba29dcce1587f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b17d845e774aa94c6f26454e6244d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317effb3510c6e2b2ddd7ae1a7eeb90d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc514780bb4efcce9883a782d9dc671b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f356d80eefcd3d59dd993e28f06f2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adaac46219158cbce93e699a13eada555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96664c678a70d46fdbc2bd766b4bf9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aa5f87875292d236cff5a5debcc19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc040c4d7ae4a685cc4dd8c78d94f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd72e0084c2b7d07ca464c13144406559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad966af4c3357ea1d859310272670b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f10e1d9a18601562acbcbdeaad12a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6337b3e743fc4bc1e2b0dd9e66e37b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af1eec5216a1b98b46870ac389577563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925a4651510efb1cdbe5176f524ff7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab71d0ec3a05218b115da0a5a900586565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c48ef10aa14e02c856f5ed4962c42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a093987c4420beed46607abc3db852567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab70255006c5e7953d2f43c9546308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ae0c21f7bcebf5029081b371a12ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb4fbdc695e976e80991beaea44345570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758c81c57096770e386a163f9fe3d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756f9cb7513f7464d22c896f653bae2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e75f2e414fc63d0abcc0d5bdb0831573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fbc923a84e876d741ee2a88da4242574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec640cd8edb9017923feeaddffa8472575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1231141610b25770f02dad107e09ef3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd5ea7d249cd7f13bbab89f8851d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62057bf4a28dbbfec01d46b50a49d425578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c572ff4fe9b888fea20f58847d84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca05209cf372045343dab016c58a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddcd824d7cfd6b500fc4f3c85498aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aff111f505bcb8ec23f075829290e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7abb10b4362ac06e1d3b3efec1c85a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ddaed7abb4bdb7d94ca163644e0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d389a24da837af436f54a91bb955585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c7ed3960a4b4c0dfecf993ce4673586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb9550e4fb1b4d3231221ed22fc1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32431ae0e25818cfd7cc31229d59554588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9046acf43854fd188fc32fea7f34f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0b4a7c2039c9afbc0b1cfe19fdf0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202104a94acc380d393dc6557de56857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825c446bf299315544a88b3e1edae31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dcaefcce76889d786fed7466c9a27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153609aa26bd6600e8057588e2e9d3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a602e4980f0cf96447f883abc277de4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786065ba8ee8c201e7ff953ca6f7f338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba07a1d8b022d8fae2ee153834a5a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0efa36cd7c42be4b375a6f0020d8f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e6bd3210949da2f1e4498d08ae31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74bde3f4afa092628c5740b29398a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ab4f6ce367a65b2f1c89c5bedb684601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde402cc674b0101e45cdf7dd205bc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f42743138c399d42e146f82c8b36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecabdd1cc32913275abe5c8d7100de7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca17d2b343faaae21dbe301c8a4af7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ebc3be08430ca0305162bf7bd2e41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785518909e1aabd531be73ab7b720b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa823bed23516ab1697241330ed240e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f72da7de4835d49d856428730260609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d72d2d013490e4fba13a4c99b5f482610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192341203fdb2c974e5c513695d48b98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20faf8ca8f84ef75cd54357e870032612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7824fc89a1c0dd275943a221a35ca3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe3e8ca60a62b2430da12e82341a90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3600b15e11f9483f1da59a5262a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebae113fb6f38e5b51d6c7f9d9bb88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e182e8b7211ec5d9b2c1d99ac9697f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d05314440f7e698fa7b4bbe38eb13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a77eef77279666a9ddc179f9be0a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb118b5b17dd86bde8123309e029a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc733a4bc51b291a9b7ff50ca59e5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8c0af3e6d9a3388d29d9431a21af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b61e52501e0094ee0d01827ae163f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e1d37576d32ceeed62beff5e49ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efcdc8d73b6ad114f942e325de4cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8f74ccebac228513d9bf709678900626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20e2dfb7634c59300df88a333de35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69c136bf467f15eddcefc8c9b8adfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a304125a0159032c31ec9a5a1c98b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ead617e926600c3e1a586c7004b6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d03ec79d9f46272c3defc6d653b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46478321b7b8aabcffa0fcbfdd929c28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea5b814de4b90e7d63296aefe85c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642a88812610d6b72469ba3a103cb2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d23e7e5a1c4e58a185605c3b7912d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f273dd2b9d119d157a3bf08a5935e7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df14f351178f8bece6b9b0364702e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048f30dc2f21fad7b0765b161c3b87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c5d362d3c04b62415936378230a32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215317fb5ee42f2bb35b2d1cbfa43c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74d845c4e28a5beb1daa781b118b26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec749354b409b80a1d18ca381db5de2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aba1a0a1e62516269908ac37b5b3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573bdbc195c9b4739ff25b8e7c97ce9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e58af5b1bd1bb9e874eff26728ea04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582cbba7bc8188f0fff36da67c49a36646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56497ff3e5f2e17038895312ae1c9bbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fccd4c281061d7430226c3d331c87b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb89cdcf55048b5af169fad835b1573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aa00d2a75552ad073c72a9165210e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500a5f4b27bfc76a02ee4df4f9ad66d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bdd0690c9de182469c72e48fee926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184b505c2d9033e7c434037398016b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92a48f4cf64f2b5d69685d374dd6e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df976298d908b30205687af1e00e719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f08877f9761aec003a5d4a055e3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd7354a95e6b4392335e2e4df3b9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9805534e701f9fbed8c112e3e6c46d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904ebdbe16e08453b71c2538440c18013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6c8b6e9bf01356ab802966d9f1a4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921fb34747d2cc50e76e9a0427ee63c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a103c585e311c4de301b2c23d5be0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a330cc1c63ecb29c96f2d32e82c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25fec8d803d1edd88c3cb7b2b9a39118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd18d9d15685f0ef067001494345e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65517c170c8e54372dfbb9e89eb1ff9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362baa6345e526ff1ad883bccad67f4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dfe22c3124f788e07f13a0dbfd86122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4682631a521ae751df2f37ab5bea6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365a0976f78086b5262b171d43d4ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51a40b7b94f73363595d680e4183825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be146881d5e9d1fdfb1572628036af826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73888f4c6a98ce0470d72c00aaf325e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d485878fd3e1d277aa66ef82ce24f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc229a8d589cc70411bbc867f9e66029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3128a96dd3b91ffbf5ecf33c34b0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06327300db62106508e6e9a17a7683631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead35afee82d9cabd26f916a9d660732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887d8a35c6dc243f4cdf066b7a7c2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a1fbc83c4408a0bc8c53498ebe8aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c246ba4293bb47ec1f107068e2fa7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da500db4f4fbd673dc49fe541c0d4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c583d4c623e6b5e0dadac567cd732e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b0e75f1c98283346dc2aaf4ce3baa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6593d0f5344f14664a32bdc75252039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02204f9914f006c831ada4eab99c1a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6a5b45d2d77c1b8e2955a2d74a8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da57d0c43262f9b00e94d8d80826f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c4450d98fee67c2cf312588a388b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea904b88f9eb94cd4cdc571db6e9bb7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f30fcc9c30c96bdd8cb3c16ebec8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43049d893b8a4945240000327c599e5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e10e62de31930a061b2f90eb90661e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319ea52cb123879899e89820e9d1fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c1583d222d944daef02f1a9b6e6f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46b74a9545cb102f5091290ce4367250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dec1aa7b6e6689f4741a743122f4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221b49aa47dd9603d58ea904a614ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c234b63c36ed14d0b5f4142c34e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78150fc2644c6658c81ff809ac9526ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698697ab1aa09c7d0c6611502a5b6e5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90785420093c6ac8c9b8652ef2bfa3e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87642dcfd9d1fb752c45b59246fc9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc82af7f3275ff892fc8c3718951da158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531faff03799b23780f1b8196c36bc5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8cbb406501a737785e9667b57ac1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812456f5753cfc6db265648a13e7e0f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96089bc50e6b0bba3cf88e8b1914ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe18a834d1c5691ac1ffb830ab58cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533203d9188b33bac10afb60a5162a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5423a4d2c191ce38a21f91eae43ade65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1b61822ea6c429e2f79db0e645dfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f94e88a36c47997cabe573f2fd08d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6696605caabbd22a5e6dc6e8d3cb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d19f20916ae2f4825650422f6c6eec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537ed87b9be14fa12714280643820170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e81d6ebc7692741a7641b2ab678bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e47c8b6933d9be5c8ae47db0d6fe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59acfc79a8337a468d78ba097ead6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5c3a6df5a569c2b99e44aeb2f9cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c81eb82375233438fce7a4f6936c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b68aa0bbaf5b657d83496cfb6661076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4026c828253786c91696979ad6d66277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a283497267049184b01137a7da8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2ec379c5814e7cf469f882d9c8f0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08fe00ae86dd33ac29aa66aee0a8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ce77dad77531b4377a37d493672e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85996c114aab6baac170d3a65b73c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d267537638b364d1326ade66ddf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fcdd4289777054f72a2b6723318d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c2e7453976025a1e99c176729e2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f2cddcaf59b980dc6b308d4f745d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d938c91848fc15f4efbdea56089387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17000b3864481472636a46635e2c3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae316f4eefea3431014eb1d28d431b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888097521d112c019f816ec71df599fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d97aea646af59b6c32b40951c8c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d53adfb90872e855f3897a3da8b2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d597d7ac71edc377d7e7aed81ecac793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c454483c36a72e6d54f1252029b79994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10812eb2ead62cfe2eaa8a768cdc07cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f378b507f907cfbcfa16276bcdc44396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ebb45d60f504e45278abbe0b981d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade9ba664086b1dfed75b4f5cc3c6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db604851e9d913650f010207b32134799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48044bcedf54546da7e41fbf44bbfe8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6217b77e7354af038f87769215a09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15254e6b706f3c1eabee9f0cc1becfd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aea47782c66580675a8a1a7ca9847103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f15b93652507038c298097d2d90af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ee1dbc19d1960ce7ecffd7ae07d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c1760694daaf3897acaa0add75f6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea39098937d12008e46ab2da9cf88d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99a924a2ebff7a56dd6e0512b68f85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3715ec6b8a0079310bef8b381cf42c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ffb2c2c010dee0875e122370475e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41419f91e72b0d0b5060b56ef0a9f0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697816982885266e5f8225e6eec01e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df03e3fbfccadf395793edfd42f8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024b206189ca4e765345e609135cef0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9779dc1f12891280ea95e69ef2734af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc13bf67387a8cf37f7fd4576b023116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe9086503db01993d2d5bb183c594117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020da2b218a363d107f81b953efa33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd15c5ed1b4ad631e6d78cdbea560a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3570fd2299c2d73f98b8d719d1e45c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fdeff4ebfffc9403261a2f536ef25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498978d3faa3826277f26867e65e2fe0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd27f9b8da3abef48e6c0adcc04b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15a45f5b8b0907539cc1e9a5d94c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590412c7cfa7656b9bc8ca96711c5fd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c15ff3483d19a31b748fff33bbc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd2cf40b90a050b077786e066cb5f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5be85ee88f28d218d6c854a1bf691128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348041d8430389c8be69d6d7d180cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb881793c89672e517ca4994e9790ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aed345c7f9f2e7a1754977111a833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa07d589812ee8da259ec6aa4b68df5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522f085e47fbcccd8ea252ba8715951133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180c2dd3e11eef809dbd5b220a461c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29f99b35400ea17843d8ea8a2f03e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839261d7f40e7a7efc5634d407132d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa470ce074d79f3a80265fceae58af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492fe1e9d04782a268ef696adee4652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d30a26e93a4bd936c69f61527865a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53093795822d66ee2d6f2e6ff08d01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63660d8489cdbe3ea0572be3def1571d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e3b834951319fc22be24d66cf8b94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb62308159dc6f1dff0d12350dc6c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04db7ebbd3948ff64a7a5b43f241a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83801b981d4e25d7a9e8e801d0788b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231caba2f92c019440ad77b2aa93e4fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da14756a07055735efc4838af98f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd2e6de7ce3b788fe1dd8330bfa073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab75f17512b9a1effdb3f727cb4c1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60139907c6f21f59cbe3fded84a603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e808ca2a36a2d264874eba0c14e3562151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c164f1427a9b3ae66414bd2586cf95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a74e0411c24bdb7462e1b206aed75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b6f2b62f12cb1b2cfb281db584e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573554de9bc6f4d1d5a38c3f33f1284b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432226036a95c5b0ba273b9b345c357156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e9c516703638450c1126dc20c9b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68715e393988623b61ebe8a759a8a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac55167842d8e0749ac695d65310a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287f069a1d020a0c3f568e8fcab9e30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47e6f08e42d00fe2220ccb0715b03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f2244635cfab79dd6f313e3178bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf06e4fef18fdd1312fe94ae530e34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd92db23418829222ac6b2cdc1e564164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad53fe5618adf12a75208ef2ed4215f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8911f9c0cf5bf216407443dfa1c8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ad9c3841bb2f95e923b554561bba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02475d221378de1232aea9789a97528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385c2db41b2adf69e8d063f033581d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601ca5d095b7dcf34e894b69153f6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8d86c434ad3c83cfa8fc92308d88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28591506ea5ef42245e0a2c55fa51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a6d5914a8af0cafcdb971f865d8c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837c5e25ee72c638fc85a1c2f275585174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325081e564369aed9f59979af4d20ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c32805e5386ab2a7a5a96ad5538b4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa754cec3499617352d4a7173b986fd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1853d973992d85f4eacc4353f43c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a34ae470f8917952b3f37756c133e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845857969683de05c79c0a2a2e4a41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417569c954735cc9f636ff460abda1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f459195d5cdfb214166c3bdca0c64f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d15ee96b460e7dda8fdec8c1fb1b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c508bffdbb2c81251da03764ec768184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973184d9688a81ebaea1281a2e75d5dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0a58358fbd170031e1da8a5a4c28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b4af7acedc42ba4797a7e263f552187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565395c19bd8bd92a18bfb2c1fec070f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd575bea9b9369904fe408a7862460189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b117f3393ab45481e4fdee4e9237edf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13889fd2aa6ba1a7add81b64764175191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930155241418d4835f412009830f8df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c1e94a8c775f066522e6ac350a29c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1f4721be497f9c9c7ad8c33332ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7970d014149f697f084942d61dc61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922484b0671875b3453c691644dbc8e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c04d58e767002aef3cc02292e3837197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a77954247c6156b2966480794573c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a542a79fbce1f074620a0fc29fb50e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa353af9a461f621a0682d88797c14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cbbf993b8be803526a083ab4343f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669a017025f55c9945cbae18d58520c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7945c1cbfa8a473775838963e3ffeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd8016e470642a58ba275966d51aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd614bb6e87054fe3a3efbe1d6c4ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5037d9556f348322e28932c9b1c454206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521e2e6a0518ff1f94709aa9310ee6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672105fe74ea7e88df4ab9263f0cdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb75e21a113494dc65d6ccc1321ea4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013814ebe668d16ad29fd854cb3104e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954c8106e507afc7235a059d745fad1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda16a24bc755e0d54d2c61c3cbab0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffafe1caf1c8d18fa01e830d8d506eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d6b76d0811b7967a112f77a06359214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e0511d47eed575015ca4b7dfa823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e267bf430bb0164d30a294734c0b0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662fe88e0e9de97a19f516a17989dcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856800663e3d3acd7b5fc629c53ce853218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a630ea1b8286317d277267cf663b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43ef0450076168fbed611951a4ae8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dec22c233e2db56f0e79cbff953743221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262b061ceec512d030db026cfe81d12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b3a97952bc74d8bf6b12b5ef6a903223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210901473ca458c8661a47251ef3e78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccd703a8215c01e0e137c72acf8bad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e72da738cc8e83f439c094781b43e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d6f39816ae2cadaeae6d663c0082c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d84094cdc296c024516169e7f021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb67f258562a0912dffe833cb42aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8be31e9cb0d30f56bb48359f863a3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c2a8dd191f3abb969b86e0ff1812231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede594ef0f7de040faa4262a0fbc3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459d1d37b02b1cdf80c081f92419ad2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f32e5e6a5a8a248f6995a393ddcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89e197b74fa94d8ff0c6dda68b17b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bcd57a3414b05474a8f90c99f581a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35eff2636706fc441b037f149c10c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66d8a0e8638f9788c361491e5ec74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432d949e7f4178436af194547ef33b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc26c536ea48892178f9bad3f465f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5d12ae73c4c5ff277276852e7519241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff99d4baf056e009fa51fde957d678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641996a4286e411e331504a70f20aad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f3dcdb62550efb96951db804e763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc9e7e1b142369c11533bc6b89dcdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaed5dbd38c6f583fa35ec0f1e6e307246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a58c8d92fbd1ac93d7b372eca41d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec0c00a4992a7269ba6b43583985fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9a0cd20ec4b6c791c5a088eb3790249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a528b9cde8eca98b3fd571a4c9b23e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30731a0f187330a536c08fca362dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230a064ead17f5742e8dab84685623252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98084e38466df3a9005db147d4f18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf448d497df6c9f9bc8f78b3a87deac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bfd965740303ead3524c0fb1244a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f9bd76b56241cbfa577151881dfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb0d54ca1ab0321f6505b97059ef0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a427bdf666e180ecff641217b66450258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa1cff95630e0ce7c1971ac1e17372259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd9e6dc13ab901dffa35f42f97287260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39035808a74b702a866e44d3243a7b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230e8bd4ad658f3d4f35ae03ffeefaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d53d17802bcbe62e1253cc596664eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819bb30a9dd88d92f732ed9c93033e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe178a53751b43d2edebdfce0994e6aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53e58d694eddb05bacec8d86c775e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c42d27c329148ac8c53226ae034d3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7078653f7b1c788e0f7e35e0d06d8f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c37d107578b92f00af05a1f708082269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c68443f325c21d9194c6417a7555270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79fb12aff21eed61775bd931bd887271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafbd75957993da4b743e98aba4cf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04806d41173e41d756162952f98dbe1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434b32d4e150fbd9c7018aa0fdef5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f38fe8c572eec6849a975038963d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5616bd064ca3bd3c2f6c533f8424ecf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4888e7d69afbaf6a2f5b89cad3ada277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3025396451461a3f0fa79b23844df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1ac37fd5d9c2f3985535c0a67d10b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd285645b82147029830250dcec1daf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76969b7160414be16162981a980093281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea29366ce3e7602914f6e9e55bd0830282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3721269a0c5adee1f936ff942edbdf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e43b7d35b9c91a97320a1bb9ff73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1865f14b6bf0f34681859ae2c7527285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121467de168316484a728104d57482e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c34b71f298104ecfc931d394e42aa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b053ac098d2661eeba3cc80d082b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da55baa3125a2e97fce1cc75bd16b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e044abeb76f71105c2e5a7869ddca3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b8c5664653fdd4379482669fd41ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c474eac4a8a3264717fef9095a44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521759ba1386d9a79e4af8178883f86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2072fbbf7dd768005467f87c2310c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d49d64ae07e6d60cae83af5a509b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286be0325065042c0be3595e204013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4757717c19d2df328c5b347ebff14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce8dde61797cea67836411190433db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44d0e17a1c7edc1aa4658a8fe881b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca866ee895b3870867e32a252be2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8ee4c930849f9b9568598cc5ebc06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1059117e154f25825dc4a8715b2f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824c0f76a7a7f44c1eb68b5770ac6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b1cfb994e1c6bbb898bd34541a64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ec6aa011d1ba3661d4a4506120a27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695e00f7b3b21e70eafe4de5873f87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4a17477ce054731b4200b13fe810307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407e67851666b338993eb9490513ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f522a941d44aa79d5d30d65ed20ad0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7302b5f9c3607c2219286e03f5b445310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9853cc14addcb20cd8f4631e9a99a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d678484d924854fd3557dabd102048312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b75a32cbae7948054e14b71cd5bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a36d5540af4e85b954f4726a7de88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0774f9ed4460835b74ed76753f811315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b0c2424f1c3e9656e6185a98ccc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dea132b6b5eb4d92d0eaebbe688b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83278afb8b933d7b5638b778c70c9c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b348a5cc39fcfa2906d0d147fc16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e405164b706a3f2bafd7a159de6f0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff53fa490435a8e44429a8b43d262c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a47126a5f5091c83bd68f658cdbc9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc9d513cc35e1f156e76d9ac281b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec75a56d088b7014c166bb2253abbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e765445c0722c7652574bb8208369325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458a8e1b4d172bfffbb93f1d1eb78f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da2ee9b55143ef82d7afd7a769fb98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9c4ba32547099fc90c590e8e1e5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f1a735a99fb868b6b58ec48974781329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fd88a1154918381e987a1b9e10869330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4da9c53fc0714867f7c83fe91b20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea0250f4843dfe3bb9296dc1a7d9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b57dbf0ec90185cabd54c87cae97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec1e6ce1eb6923373439810a85780334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a492a26d8e281515d7908967ab03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77b72f279e4a3a8e4b9754e339b567336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6536f065fdaa425ba3119346da0357337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeeacc9e6ec9f7a45ea401a1bc5b01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da855f057e06266d075681dfa7e189339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949a3d5e8680bc9523ccf955acb345340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a242a1a4f026e52810bc56ed12b10c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebb7f40ba6c4c20f86687cdf5d1ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a498728d95f5b5bee0dd30365198022343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d01cf9ade018c29062520212a19f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15300025d5a6d99db7b87a78ea4539bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb67d168f5fcd5f4e5bf7babcc1a6e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc924c4c97fc17a48d149ccbbc652f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f38a94d89c723537a399afeacd35f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15145434dbb6aaf6f8e4d04291802ef3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544a4c66f88ddfae64b0e371f38492350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2745d9b5dad77ead5acf7a7e777ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da575d550fffe8236814b106be2eaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad13059617819ef17cc308b0af147353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea0757a372425c92040ffa7a5083bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e6c37a36d16bf3f553328e92ce3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac24934e9a17eef098d93e38ba4872356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9c30f45a9eb9a7256bc5d83dff64b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a88406e86cc5263c39f40e3d87680358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2840c553f8cf90598672bf65e17eec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e281ee821944b8376627ec2875d5c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb02555868b1f8d10b9695e42afc9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c961f4b7b658f82f21806d1cbe578362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9914091a8e54f3af159f31a461f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc6e8884d8812fdb73e5ae3473f090364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f45e90d3f7ce4848a4848b018484365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24700751cdad9a98e875ef317d9b91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a392077ba8d0c6872204bfd02850367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f7871599fa28b125b2f26578e447f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5404b70561cb7646a767c89d2a0ed3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cd3173054e3fd3ad1b45852999565370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d3858c3e63ff6fecae84277e6393a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d43734c7cc803fdac562d6fd8ca47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291169a6ed045dca75f0fd20d69e5770373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c893a5fda4baf4a1b5895dd3819062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b832b3954017a097bebbe66e5112786375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16c70d8a208cbf14abb20e06254b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e9a49a1d5890cad6eb7ea2c577c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819391813efa2a3a525f7bf43154fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26f6c4e6e3e09ee49460b6ed5c184379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25daee7924bdf3d800653d70a4d08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc1792abdff9fab63cd0e8ebf1415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5066c8c64225c060c39b58b1c532dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49204141eae68e76d55af65eaa72c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e08098ef7d478f35f794817cc926384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f24da8f67b72bcf51d960031934ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb428b90ddfdcad6dd34717397af89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659da1945b1b74f0f1b04befd847d40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cde0cf550d1f7037cdb4c2d0d2f53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b94784e05c77493686c089bee5268389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3bc56ae4d42f527c63b351bf78456390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af59f0c24415dbf06e87d75aab8cf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d4f16dde2d038699c4ae11e1cb5e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3c4cf86d9e14b5eba82e6a1ee6c9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4022d7dc8e24dd745439f5441429394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2735e32b513884d27a379be9fb51fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69d13bdfe90f273b2490cd1e2f533396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea7e3c20c2e9945e3d7198159da17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2c458fa6b0e5bb1cf48fc0d25acf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35141227fdbecee6e162dd3d2fe167399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58201b359c5684e4576bc5d2536e70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f46af75d39b473d1f9cbbe6973c04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ba84bbbd8ac05a060d831e32cd0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e4540cf901bf3221791b759c5a29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505533797b8a3f61f719a754826cc46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf67305c1126f8669ff6f524b037d63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4393a7610058fd8384134ab883ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aaf728658cf37fb2f3f810c31fa13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726026b626e4844b1502f2a4cb0d2f96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7105b2c00e38dc1524b88f7b398b3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a071a2098498e4813751d5e5215b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3e776cc15edc5f483a664c9c86503411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd869f148669a308652cc9c6dad5ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b700af810e304bc12328cbd255bfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a93aff1fb761ac7f049634db7c71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e905425d2f9e3ae40407ee8b299f53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88358f5ba913312ede935c4599671a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dcf5c272c53eabaacb61b0e36a0c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b0fceedd5572497d1d0510b38584418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82224c6aa6b449bb091580ca7f214f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfe967d18118b7111f75bebe757ed1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049827cdc2e2d4691a92705f8d7c46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3797e0dabd2581a246b99a47e29a1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9bcfbe160fc3bfd1a6923625d2fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792ef5bd280786da015e901737b265424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4d36a3e3c088351c4543d781da5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6fe2907c8fb9c9bdb36b8c35cc558426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db7c7c6bc52993da8809066f904e0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c326bd2c2874583cb8803c9b64da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3cb06d603f619c23c868bcf6676f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f414ca4ae4d70b385faa72f51848430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb902678224c36813b726633d97295b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128455165ce5133813765dcc14fc0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aedf54a5bae8f71c1f40a6b8128976433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a79a24f21ccec8854ce8d7c92ec7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bcdd8c9b4a58282b22391dc7012a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9b8ea373bc2699baf2a6f41132859436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2abe1896a52418694dacfbe9517ce7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9605338963e8e8ab501fe92aad6c484438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0543c787e4bc72694a4cc23ac92f8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb97e3ba4e1f258be84ca4c587cfcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf5fd897fb2e9e33d2d41be73145e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e586333c64d89f346539a7e559262442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b9e7b8a0a763009a7b665d9a3698443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82341700b621dda60153872860e38c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1891d2c7b561d000a383c89e20b16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb63f5e9c058d16bc9985c087aea55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd705b568abd7e40a31c33ac26621447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db258c8e7ab34421bc42c9a10c8e15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2f27f4542eab6a47144000ac9277449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af9cfb388579691bb5599d71a3bb5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351f6faca28dca5efdc875dc0d9328451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703e04a9e1d1091aa22cb788aa14a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398aef47596e6042fa79aa741891189453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2576e6a80a6b23275ba10f153d016454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c0b51b0f1f5cf03e1ad674fe9d01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb0f7fed6b68ce0240dce5f6d07f0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab844a80151fdeae60496fb516d53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97dbb787bcbfaa74961924afe89a4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c77a6151f7741ee8611b74ff0abba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa7f5dbd531720e986748be5fcd79e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427a46c9e5f21b8512a29a311fe10ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb62f2b08e7a9a484b50516fba910462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347eb940ec18626fa2d536e20c3d8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cf12610265c79a6e2c8d03193ee5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d46c15bfd7ea1ebd64d8077109ca00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f3b341937765acd7f64680b774703466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ae704c60557a12fd0de58a793e9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a0011fed7268a04f243a2e3005d78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78160f1bb849c48326c1141974fa479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75432a9a2a0aa00dabecf76ffd8248470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee91120b06c15d310173fcec64efdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b767534d855172f39dbc3f4caa4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ecc30223d37d4c51adc096847f2f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf479c06b3b6aad402a4f4a3eeb1239474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70023bd43263733a70efe19dccbab35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa287e0703d9e22a00128f26043e6f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a35369ab9174ce5e3d3c32a78bcaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3f0829bec09d11632a2689d3f940478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e1426d32ed07dc11fae47f3ce207479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9325a2a20338f6a136a897dfcab86b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c74c59aec0ed4c0afc3fdbf8c77b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5e3c8645bb1c0924de9b6d29f54f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd815c5a294165b69fda6f3dab76e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ecedd5915ede2bc7d36a8b7ce77c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c24105ea8c84f87155ee9788a054485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf6a398ed8060cfd24a9ba2ea6683486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0d2e907a1e0e5ebc31ba4dfa3c2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172aa4d4598bb91b8c6d8d469e77f9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca377f34807bca6b71e442b3669caa29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03b29125be6e33f474e84424d4da9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb452c8448e84aa1487712a84ae3cad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656b13659b00378a92b656255d82ddd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e69579f8b184cc94e2ed6bf359a38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405be71d935298bc1195728b2ac589c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3061c8a8bcefcf07cb92b1fbbf3c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04de1f1d53cf57f358d0f8a9c12fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4591db5eaa484b4f60829334dc8f66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f2bdf2562d825bed04b0b2e96a76d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e72c82ef0466e82cd38449e8e3d4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198bd598e980f1c159fcff540fe5c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce60d3e10a9e4abaf00aaa71744fed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa48ffb03cf799853b7a7c2a70db758502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808174ca1eee136bf122e288f1354c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394a06cad2139410832ef70a5cd7b53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60478e6314715ad043962449b29b68bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0975909c2c436b3531e1e9ee607a2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef72438664bbeccc33cf24a8e06b57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a6472f1ab47cfc817be6d64ea4bc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3a021353ae1ceabd76437559a29cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea982fc0c4aaa628d829691c0930f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883813417e7c3f1958ce6004b4fd57bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3b805502d750d2f13910d6bad1c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e769e166cf19874def2d64b6a47b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e26a0d2cc4e9ab162cb8979887fafc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880725037bc78a62270ce59a16c609a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505519890442b3ee8504dbd72eb6630516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7804c184f756fef00dcd6068d55c0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72844450c39c9582bbb4fd5fd18644f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5763e8c0a6ad224d2a309436dafbe2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702b5f3f78abd91d985fbeff62c389e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa13c4b488e112a948e29d813a414d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be91243813cd7e9d5f9241ade57c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6990cc0d68d9c46ed9b16555756769523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e9bac033fb3f8140ec36e1e9d0ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc72c9ad8ad37b01c7c07c1a0301b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8ac62f1f30f3edda4ffc375b6dcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b468e987ca2d7d44cf9f7277db0af8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e052c95fb403af2352c99e6e3d117528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39c7afcc19f2875ddafd2836f8a8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e597ac53ec729af17ed383db72aa86b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2178158c2a75b80c6d005913781c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197720e7ad62bfaa7c926371e6cce67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59d3466e553b355fb935a15181bb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fec1b7c65ef4d3b86845f66ff6de0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380e75dac7fd45b29c307908f0d841e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03ba20368232e881dfd99059fbe15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9f6ad37911b8fe9f899879978022537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b081008887aae16878c3b88dd84282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfd3d8542f468d97102bc1b3f10347539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ff609d2f7011536bc22d0f7d12a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db36db88cb72ce5b77b61aa14cc619541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf52dbfd15145eca459a1184cb0259f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61cf2fda0109773ef35480bcdbd460543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f49b7c04ef8cf4a01ad6d266ad5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39215d84d2e12bf41c997c69f4c488b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa4d80bba4f68b4b00dbdc5e75878546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4607ed27f719259b2f3bba84fb3807547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74578d5bd9842c4c45db68e698aa207c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714a4d2e3c7818b205159a272e7fa4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f690124788c7ac1623244bda363381550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1421de5a944cd65f477d46f8689f0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bb72a3da91006ba8013c43a0695b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba8428f8bd49b37f94f8ce86c72c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744653ca6362c7c0ddca5a651c119e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e3c6e4860c3165845e2c4a9919d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ba3b6ea10a1128f139c3ad2d0aef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d591fe79026bcb440667c448a51b927557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ef117d8225d322194fb35c9cf8f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b66d4119533a94e7b9836a6c4af441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99297967105d155a969086f394d2856b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49999f4cc17e45ff66f2ce6ddb102e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a26e6f0770d277e7886fe2ad431a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da57897e7f26cac572a610bc8df13e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7701e359bc7a4fba6c9922530a374be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f33344f0657f9b92393f3b742065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aaac6f778de96208f7fea66e1e44a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874b4bb5f6ff3eece7668b0310f9f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385861ffe0f4a7dda5b04b0c421e98e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890370a5321a6991445c31cb2ee3fc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654eae2503fd1db123567ac5d529f2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11207108c1304a3e3ab1dc80fc82e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd1ac12d000dc7d97e9a6d2ef95636572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110c7a5e54b7a1689eb511b3b0448cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb0f265883de7f0e3b7641bcb38cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030e41877f2e07da626893c153b696e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d839cbbb34255037adeaebcd887c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd869d5e22b4d1b933e82c44effc1656577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26f1aa303ad8d1c3575ce685c31ef9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c858732c9ee743bcc0e99559949a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770a5e492bfc5badc6d48d6dfdf2905580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8aa28e9648171973c9b5b12813e9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ca7deb3de7d1f10e5cf82eae6904582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840392d71aae421df7374065b7c73bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550645f54e971fd7da53aa8ddf57993584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a739e4faf1e37a189001d5828001d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e53734b121a0411186d1a6f523b553586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202c493fc91a431ac43a43343443da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94088e587f8518c49668ab65793094e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5042a59d7da3587b1ffad4d74aa75e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c79840a110782ca0812e9eeecc5884590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55febab5c1fb142eed9b2b54390cbd66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb7659a3ed2e0046ecbd771dfdb879592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c2bf586c033678c0118f3fa19e12c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3b1bf04b5f64a72cd9c20a5f0683c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8bc0fe570c979c3d3ddf7d3fa8ab8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d696f9217b1e9401a5d3105cd1f02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fe5e29da622302a63d4f1f885cf05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9c9257a56cc331fb121c431ff06b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befacb3efd89e766ad45a8489397495b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765fe0fefec96ba51bfe88fc51eb219600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e1bec36565a5d6e3b0aa60aff9ad1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c62dc039e4e06d35471b07d039568602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6dd7e45061c9d948b9b657ad6b5e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8651368e8c7a73c07883ae1abf5c62c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca13901410c92f81a41250ffa29c30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf07eab24c07d1a58de1129fe0afd60606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1baa7dc3d3379705f510c9ea6920f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec1a6a7e5d496d197df34c024d3d4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea879466f5ebc5d8a7614682e01a091609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d06bf11f4fbea443f4910909e9d19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd3f5dd497381535760ab54da33f8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546de644579d3aaf6f30a591dd554ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0fc2370e2d06ed9bf9cd095671313613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d59eecc94e69ded7cb96994ab14478614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81e261c76c0decad9a6e048e36313615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a3cdf08ee8a68306e5cf0739930d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e5dc3be357cd93cac48e5024209d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4a2302e5b5122ccb1af683fcf0c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ec36efac70e17ae4616195152cb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33a743589914820cd6bd7cb2b668c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768657d25afcdf4c349b795d43ea2c55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261e4e6bcf1ad19f3221f173d7fe2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b4f7428d6ec81cce49ff30f97a88f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7c3f2ba7603d5304dc5e3db44bb66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d3d259100ac9f274d87f24ce6e1e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be938b0c7b48d5a22069b6d32127f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77dffe06113f4f1d46b19e6b22bcad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d9ba43e5bb18dfa68d594eaf1b1c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514ea694b63fbaa2e143018be48a71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395514b41980fe23046bc7f7d8954fdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc386562d74d5fdee8986bb7df93ad2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824ed9c9d19cf771596c6ec7cf31116632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faebd77b00b39a72cc0aebc09d9c2d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565231717eea14600d67174e6cbe0bb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74777edb0c784807fa84af47daf4fc49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd00a55356b95243759b2b108e3b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ffe91050d8104e80426b5d1c672e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d1a35f118b6bb001167d2ab847ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46141a601d4574f14b8d04c8b37083e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdf48d6d9538907b163d1539eb91e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e7fab4d09f3a7ebb4e40ff374699a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce960f115bab37ab0e2f649158d1fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439e58e6f6726450340949c3049f11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d9077481c63a3b30b6c11bf13b50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeb6d75dfbed60f05e055c62c92ec7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c68cbf07f5f41a6fbdf1d9e8cbf39646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>