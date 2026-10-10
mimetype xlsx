--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de718cb40529819ffe97d24397fcc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2076753f401a26cac213bc60e0677de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b801d1cc8d72de61499af62d69883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b062f6c21843319149f1c6ab0c5d5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e052f59b726c300b166df60a715f6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c6426d9e4dae8592729f075bca1d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3a28f4f0df3f66df80d101da79ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1e3c95a20858e2a113b4c668deed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f362d67e94500f40c4b5292cc1e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b0b06b661f7a8db18f701af4753cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65087eb29174f1c3ec85fca24093817e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a9d7fd36d7d2b6e0e79b9293a920812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b804281d81390fa020148bcebc392d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c411c33f316a177f65e500df1e4df1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d9b973249475f0c3e09c433b457e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e048c2f83aacb989d8ea3545decd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895ea32c2afa037d12862dfe2f7f55117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a05bb0ba8e043ecbf2d086944359818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0ab6da5f39b29e6d502fa0a9206a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0ee49b40f001f029500016310b1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3c8572f8ea57b90e93a05ff3ca3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345149421b461e7f9f9199486a6ac022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd554816bf2225f15574f690b01b23923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c1ae6e8032b52a2a3af73364e9c1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d199553c47fa155cbd21797f91c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18687f67435a4f2fa5f63585688185826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160513f3ceb293db4cc8616549fc64527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d50eab87c7ec898b4bc91c481481a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b79233634a03bb71aaa2155f4368429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dab76d82ce76ce24b171330f1773e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ec39af427ca1ef3336f0e69bda0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b452ad818080df0296dc29f24a9c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b676ed346b2c4d839f0f0fd41a25cc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a379fb85a824261898ddeb698f41634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333e633d10f1e6ef93ec5e81c8824e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2975b6758f23e29373c666b5bf1cec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f0eee552b0fb3dcea0eea6998c58337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a2ce7985604924f30cafe65835a9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6da1347930fd5612e3e6ad76851239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be9949fade958c1ea99f0caa9ccbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15470f86f0b1c4f772692c0b91e7e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d074251a12059190317684256ca57d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831952dcb61761f2d95845058919843143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6760bf2e717913323b66db99c044644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26cf30663e99e9c9b463ca8593414545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151bbadaa05a4b7338a001c9d56f78246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542aa26ae6b17ea30a38e1aa9d067e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc61b156e371e6d84212dd6d7d7cbc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab79e1992a8a4286beb86c5bc6277e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1a9e208c17a93e5083ace353849d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa73ebbf97e8c51b27672108626cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63085ef49d586e21451c922dbe0ee952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca7b289e05f38f1ca043dc9fedae7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda07c6e9e7ef1246400aa06f3169c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f429e7f5bcdc1a0bd11fc8c0b93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca201e0988e39c41692ed6c61b89f94c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba4e9dd6d9718604c1ad34acb6dce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46a4010bd2dc96d185eda15bf009258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d3e1b2d6758685010144326cda9fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ebd965cb3b761cacd10143850418f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c49d7fa44d05fb2293dc341564f0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c91f1e873f69c642809f47034374f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f420b074cb4ab121574862e1be13d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a2842da33e3218fd8c558cf8989364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8094edfd81eb61d925f92a6d24dfd8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67647ae7e835b0eeb19da861d7a1b0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47454275184c04d3b09d12cf21b7649867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d619530bb2789a5935cb76379c5aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f71918f075aedc75ec313d32255369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159f837b490699388a2a096eb9ebf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e99cf1f6af257d320c7e2785208d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4dd7f3b374078effc13e188194b6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7a92dc6c5a77248a76120e35764473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0732b440b5733306b375219d20269e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94668bba74932058057664717f5a3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6f36ffa19ad699cb971c3c7db468876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e2c9b131035c02305af9b90b4090577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b20d2a01520a0ae98187333d493c8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd404f0f8917583331e467bf1115a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf21a19ecedaeb5857b1baf868038ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949d83155e2d5c7e56785373b8db8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed561cefeb8c3db58c134be8d12ae682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf29ee6d2cbaf089bf08ee192580c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c6816e7bf239808e678111fe3037c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecae1b377a06c1963042113cbf703f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cebcf7d75e5ea4263df9c7d8b1b77086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79a7a92e4003c7660814ac057e13d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3912a1b83dc19b1ad0d636678946fa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb8bc023afb619248ded50b01c4cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84659b9177353a47e6a0f617144679c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b017fb6cdee061e0510bca7c0d6a7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5facfc4e5e63ec1f3d101de165db3c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3910be1feac66058d5a53b92e1cbfd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77cecb1f686aa15b0ad7917d2b2bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb35e480aab0289cf894c08dfdf1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0196aa168557cad23bb723c23dc60d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56d7b4e6b302a4a5b41cfa155440bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad7a3f5ac85a1a5f80a5904a04e53798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c014e35be179c74dd45dd53edb82e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46774afd921f8fec955a6da3c52c80a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abbee7f394e2c62a73217b57957f6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba33e7e579942b4938ea3f84460b32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adad00b2a2e4c9e00379a3a5a8fd478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73859ddf07e7cf198e5906657b51b313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b00ecfe42053bb801b3f42e5da342105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c3a7d27a825b1db437207f449d9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a624ae449285967406b6e8d2887260107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af527bab1e508032bbfcfa8bdccf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb88aa8f058594a2b23acc02e813d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2298edf4b494a3cf6909d6a004608110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1924124630a01b0951c2996425d06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adf892e80029102347cf9a4efb09a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5aa3196d98b8318092a6f5ac63be9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e8df3c667cb47040abd4d8094b92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee98862b0a28e2e261798d1853f7c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1563cb06e28f99adb34c49cf123a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8b8fb17b919fef39b658f8a75e0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be0d5c3821fa89ba3610c2f23e7fe3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d46e9259d520ef04ba75cb26308c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae9087ee41444522336b654ffe0454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbed59f9917d14cdd98cd9ae74eff77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e21566ce8d159abe843c8adc1a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c20f3156cee9c5bb892763bb04f4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53756216061fb8e38d2395555fe2be9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96c83cf412c2b36dbba35628e6f212125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bf1eb78524ab6ee54c969e1491704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb139d34db1c8bb0a02bc37ef9491c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eab51158e5fa8fe0fd02e8050feba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9111086dd76173bb6122f09dc94a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f526d15c8abb2ab7b3f416bbcc9548130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b061fb2c66ea6cb818db91eaee98e27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f975c60f32639a095ea57e3c0245132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608180c0f55c75b33fb969b8d6dff23b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864bc25423088a2fbae7568f5d13fdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfcc921f00be61f77cca6c17cc82e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2e6a6ce5bb6ea86eddd22b56a99c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f85c0ee7750961e915624b9758b15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c065c9662ecd4194728a8717c9cab5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6f7e153ac78a2f0faf3dc158d605139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44fa9f920f3a727e7f4a80e23650a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f81602be1da1fd50a76549613488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b7cc516f440e738b615885013157142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4cca1d98732c243fe6578300d3445143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755582acfe0a53b0bc73e3af8152dc10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d666467e6f921cea564d74abdcf415a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478215cafabaffdf1c134a9b8557b1f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b7f542ef6eb891da7386f2f243c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92e1a7b326b2ba2049d33c7173bcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465127dca1cea773758eb6996183022149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc765b757f7c238fa13d86eb31735cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd238bded7f4e12e619a9b330cbaf8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9122c995f703a7de7108c141b899b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d37382fccf8a3d60daaa85104772153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14481d362be97dfd7cdfe99fdf6a598154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddbb754ca49984a37a6859aa552db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcede9ad5613f21f8ff90471b49f609156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381f2b351d634b60ae7c10f620b23b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea4ee45eb60b448e50ad27bba83ed9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26f5e3110de9e42e6d55c5f13567f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bfa25fcd24628d9b0fb082d55e75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6143a0a5af1ff7f5220aa0b66586ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943767ec2e4c77e06036d68f4041c54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e85d0ec0b2d3a4cc7800a1d1858d26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f38f39834bb27af6b47f45954b94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9113847807590a76b5ce464ac73c6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099b9ad70ee9c411578fc4fca42d18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188471285e5af4fb9c6143f84294b43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70d9be4660e06a14a8a62e9c35d766168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dde42d61e5289e66a5dfd3812442d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d215a35e228f63ce1fb8bc865e34f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616ad393c853006f463afdd64b5771171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96961051d6a0e9b0d7a685f650ab91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e6b4843f36eccb1e055a9986e0841173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106194ef3b1d3b717b158fcff7bd9e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985bccace1234f20f8d6e56b650756175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fd0103dc19a0c3bf74049b09bcfca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e09fbe5ab92fd2d64630ed93637f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e14939dce2e0d19decef4d0e4965178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998442b4645fb24c21712c42a86dc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e9a978c371fd7d0d48c5653b49123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad745ab2b2fd086d7e84a19256ce62f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeacffe26dd6d398d7e43c61a1e774182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77e3de3bc953d1a3854adee7a41df2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a9397f0eb3d6acf1b2757a646d1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ba237497a7fe7022c76668dfca5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5ce9c855250bb120b4a79cf2256d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422d58b0b4060346ba65226c09b715187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d798399e361b84b6e0155762817d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0ae81d33d34bfa2e186438e358ade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9dc92fe9ab573b2ae354506ecb12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce746208e022b09a468ae9531dbb83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e0b9cec72d2344ce2291644156c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda11ab3b900ad18852161f6f8795c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be9f3c761338762ef9d9bb9ca3837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d79fbb26f9e68a4c858b2d48a39f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb1686a4cdbf950cd796c4cbc37025196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee6c1b394129527d84e0d79523fea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714e3e91e8a763c281805fe2f8f905d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad490d92a041e01605512a5513ec434199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f315392ca7bd0846a1c95044d3fcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e5a15d3272ed63f1766c1b3056b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803f3f75009fc9996d40a79018ccd1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e94e3d88920ca80e8cde0ccc1c30d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e63b18b8857847b7768bab42375be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8404bff111d7ba3915cbe1930595aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c342349916ad693cba5765ec9d7237206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025663bafae1bfd9f73cac402de2bcb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5c11671c73048197f7ac26b0870e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e29dce4060d29c9f1b2286a4887e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9a215017ab77d89de26d17864bc72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5208b25d02ac3ba3c3816de9bdb1e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4113d5e38f5199298a0609a4d97c0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900def488b9ba58177e60c3a0b65566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52deb3e0fe8dbac551562735d04e9fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e3528313dabf537893e69957bd8b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9948e8e4c976017e3005c750cb6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa699d40988d8ae87d8a3b12ad76777217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a8881b71ed1365fa6b289d14be13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321d29fdf106ddc57fe6a275f109b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ad84b041fe1ef1a9bc7595821767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0587a1d51f628f6a15f3ed5a1fc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1138501488a2cda7a35f943412d365c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c9d8162de93c117efa1c15df9f67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c592a1804ad1b671ab23c0dbb648e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4f9f385b7f9bdab959712672e3712225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b4f3aade575ec982cef92f84c7458226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06fbaa334861b0382fc7a98fb2a9cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e94e5ad1428bd88ce5ae65aa33b42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381def4866711a01ce8ad0e83d3f492a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a3b26b0ca777a4882a866cb08440230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d783653b947cb4defb60c26590f82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85d2fb74b8b3db0b3a2daf25ebfec1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf49eb90260a4e914eeabfe1f1aed0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea9489492763d58b4b162df732822234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d810fb6d5a6743e086edf85ebd3d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180984b3ded2652b07664c68e6ae18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d718407815d824c7c0f3f8ceee12f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7ae0078ba2594674b16ae82015c7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec6fb10e24ea9f6f53fd372987a821239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda250cbec6e9f2c9c2cd7415946ff02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b062b33b2cee91af3910ed16bc64b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838c82e43a39a62c37887af2db72c4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231248cae67d467be3c56766041c1a29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a666dec2d2fef7739ce773fa03020ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ab1f039abc0a35a0c4eb7402ccff8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479066f20fba6775097cbfe7cf5149b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190db29c63ec7a9a9082390b7a496d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5f140daec6eca151f451e90ccf9c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0c6a7d3b6073c884745d385f42b5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b895890285ee7dda5e3f837a867aa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aaae79020fede1efacaab6436215e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f906d6aa41379495fb591d424041e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ff979e68a5c5a865150e182374180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d2b5ad7546260f53f21016c2e6e51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d522c19a6ed86c843fe0f0e8a4ccde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011afd23b3604c9c70b1e071624efea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead35091ff4b62faa678b0a732b7473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9d8ad3ebf82fae558aa5e4ed9cca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd84af79bd713022f472ec644a133259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007a6f46dbfb574dadfeb53ce86368260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e24c4bcd3ac5c0b0611e9cf69338a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe848c638ff6c09acaf60c96b07dff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a51f9714872f85116961cf8ebce46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7749d240fd1e404feed5df06228be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3560532958237003d2871f6c2d76b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd9fd6d24ecdaa4ccf86f32ce73947266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a6fd325486ea0167101f268a3e181267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b556139044eb5351e2de2e7b773567e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2b2ea8e45be1404bcae3f35ee5ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1884e2a6a7eed5c1d668ec893a299270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cbcc75d6aa7b496efaa8690eb7513271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14410a7ef030092e7aadf7d69b289b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc62f646a2c5744da8322f54004de3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fefc0860794e26e1aa97aedf40e9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29842c273fed3634ac577e5ca2f32e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66103b4cf6c8626149caa6b9a0629c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4f02058b64fa7b5774f172cd6c866277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb9c42fc7df9e9685c76de526625a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a13db688cfe44453d8aa0f22578f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6956e04356571b4617a1a6c46d894e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91203f977977cfe3c03bec76b7f2dcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498da8df397dc4b2dcbd61d8154bb5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea7acabf105e046384932b641a5e0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc604d9ebf2243759099a41ed6856f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a2397767e6b8002e82570018133c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f311a474959b23771ad2e8ce8afa3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf9fcceeab4ea6beb3c3cc39a9f92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea64272dd230fd8b3c90c23e7847053288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906a190d7adf99e138236a2264712b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052b1496520387a035ffdf402a1bfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83686415479436640f48ce4d29514b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404917637018b3434ce1ee9c9a3b9b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a8a157d226cdc89cd19736c26cab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defd9898f546ea9a69651ba01101ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb7d385c580fad0fa1b14fbc550da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35fa96e5559e5983dc1fc5cff9dd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ea5fd4ae2dae3e31279b9f605260a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306cc518ff9edfb8f7f67a9381029c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f55d35142d056e4012bf74deb940299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab965f223d8c6b3af76eef97a480d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bde10ffa58ab218ba48683c3ac2c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d3cfb94b487bebe4ed817a9b07580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766cec2ee0960a01820c1f707d071ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f59d4b5211782939eb39c43f5a72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7036183ee0a509f939a2ac3e454c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f590b2e51512829b2e2666c618aab6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198b88c888bb9b6636eb09f7e05b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a870be7eaef25696297102d3d1f0a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a57e576baa189d9f3c2b0a80facb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736f1377a22483bbea34c3a8106950e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243548af7b0f8ba048dc30012bf2cbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888352650357d80c03b15a2a51720ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026255f386a34ea3951ca7bf6645e0bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b6d669a2c5b344152a46f587a102314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe13822a41883d4757b6c48d3fdaec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381714e000adb76f8a407eed8a8d132316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31644dc95203c4fd16c642bb5991bfd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3859c181ada7bdb3563487ace729c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc06e2b2bcb4f5a543dc4e21507602319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f8ba7adad127a057fbc1e594dff30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049db92e21b327200f2000677521077321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aac183e973477350d26b665951baa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc7355f0b92cbefa459d7a949d5dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bedce5dc5541ed45ea1172d072da3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f97562047a38446053d0638ef2ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7a68fbb27f6fe75944ee146122d66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f14359c7b3e5b05a64eb01322e872327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974328b52f156e6382797211bfe7e0de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d4dd4c763a5370ec095ec8168ca5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e2bbc936c096babdae4355ead419a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46047e0e48aeb98dee99a88239eb43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae76ea0bdea0c720f31334a6dd545332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e279d588e482215f59394265317760333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1cc4005a42481fb0c1c9fbc0302a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b52531ae083f89b51864bccd3bec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2dbca7aa4564d613e19621dc00f44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df667d5bc33d62290dff2f5a3e0ee0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c5fd091168623d2f2947047f12c10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560036b820ebf09b5b202dbf85f2448339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f250492a26f120562f9df431166faff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d86a3ec9061275358a02f9bdf45a9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa78dc117b9a8ec12cac260d55e122342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f89345275f6b5f654c12dd520b79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bfbc253bdfa8fe274bed7ba077ab8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb634a1b5af7bd7d686c49fbdfc44df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73eb2eb488322cea5d32a346fb98e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acefe7bc4c16f45ca69de3aec54770347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3fa5efcd2d5022e951f06dade4db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e31af07b39d3963aa8ed917eedcde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3ed5466b2fb1887a1f57cffb95ec8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464ff4ecac146c15bb7bf4877fa67a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2442d0d0c936bb206fa2ecaef596352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a359445f6840cd6f57e7b7a4115b90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ca01c9ddad00530ecc23404686de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a6a3911ddbddad57ee9e6af8a589355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52c5a541b0ba7eef1021864a51c28b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a82969c59680587f824bff8310a1d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ebf9fa66b7f63a424d2da1fce57f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369505a13bf3d97b833c670f38a3d638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f592403fc6c9b4445001c705d61bb4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea92f9eaf4cece135084fab9dba6985361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939edd376dcfafed15b23827db0dd37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c2cff8a9de6679f6b36bd0ef7e63f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6d037fbfb1b1c113f5a8e04237391364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a45b85eaf87e6717605d363cc61c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450238462c7e9a462f65968a7790c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8142286852f48cc8847fcb62f1bf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0bbea8f81690456a4d39c814cf5fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3d86ee10c225e16569e341e62fd7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96767c9e0c1c699ece5be8a8c17bd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0c2fcb3b7555e80f751c788fe097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b5c6478bf209dd1613e07b3d8b01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8d70630e6dbbab7d94b2fad05444373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a80972c69215f69004891b69d69e12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca460a6152c2ec4d1d7d182d370a2dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bfe3c846536ecefad8381a4bedd1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11f367af6fe0a2037ad2f7b9626df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4484451eebd287c13ae39b27ad2fae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed063a78b50bca4299cf97789ddee50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6df65350e8a05755fee9945fa8d07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b54b80c07788ab31f338ca1764a02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524303e355ae2ed8991b01297a3645e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd6fada77c63a9f5158cb5517e1ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b1505eca9f5cc96b28b5ca748f29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fcee2c3a2372f54065eb161d1aa40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792a1ef44b27c1e49015f212154ad52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ac56a33d95bc61a59dfa07475115387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e57f863259007036e9ed90c8843c9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714644839e358e989b061363d7585b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f5fba5b0bc9f02f8261dc8cf9b6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754724527d75517e0a181cba0eea90da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba7212cd1589ce9ca36bdfe345af0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc511cf5017e0bf16f2ccff003845d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60de819bc669c4d1e28a7a2919cf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaa79ca572d932a58a77f85abc67f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b66b88e93520731a19feb69225b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce294190a6676f735f54a9960d96925d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6285301703ac1565b97672a8fba4564398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef707ce72c3e70ba8d005f0d81eba2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c71be400359f599725d1f903099760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009c2bf1fd029e885fa3b45125e4d86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129e79d7bb571e2be27b2632c49b31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d233d341358e57268b9959d69670403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e11d36ee2689636f2c777664fdd03f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f537dc71d45c4113ebddaf7c2c8bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b67b1fa3f72e286649f539d6ac4aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b87ccff0cb6fcf9ebd2e8cbd5c001f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbbf9b2246121c4f9678fa301516c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74975d61b438fb2bc481446d2a3a374409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7c761fd2f0da9daeac7e965ceaa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab91cc28b81db7a30f185fe224bd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d5a28d95ef9fbe8b725303fd1119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709760fd8e9139592b96a25623549427413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999efd9cd25481d62715d51346f7074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7c8b04c7f74b76c438434a27765eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7586cfd104f3064f9cbada9069b6ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6c5d1bcb252a97b1ccaf4c098717417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cafd4cc729efd90d604676ff288c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d8b59eba910e5a15cc7ca98cd48e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd29f3ecf1e82815c14d944181a66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952751d085643dafb08857bc5a258e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1027f328080c3a35493204022f910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bdfc5ab9886003feea1f41b9b988d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948218f96d012cde8d4470718d7a7065424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f387581d6b7301096b5197049fea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24040f6d00cae368906775442d53f818426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bc5ef3b55ef1fb3f2f84905eabe54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb26bf33a0c5e782e87d45483c2f9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59993dae0d2a95cb714dce4f2f99833429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea7d1676d6662f8a060d5602c3844430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64540a6cc2fbeaab0850950ec36d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd4ff5ff77a9f4500c18a39e84071432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed5c30f8c6ab878d06cb11a19d4477433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d02f8e604d985705b1a800ba00ee62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a5a503f559162a75dc5a98feb2a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f8f2e8071ac603c2a0f2b263adab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60960a0c353b9c9516ac1c0e1f44187e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00bee01712bfca1fd478031c15de10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff40907df87b51f9e8b069dad48afc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf7086bbed05014c67432c65dd1245440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8b7dc951ddfe7dfccf08616a23b1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb06726154540054919ce582eedf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038751022c1951d623e2539764c4719443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a9b0c6b66d86c4eb566101c29ba23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679991436bcc70aa33530c943a57b360445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159619ed7ada5574a11a66a76b54df1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756a7479370b990c3ff66a61e415b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9095293badbf1176bd3368effdc74f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c77563c4e629591447d2e9e801264449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d818a0117aa866078e7958c6597f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39c763299ef7f9392f667c9f16bc28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99178cc501963512239fb51f08c389452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83b9699f3e035a40266e0b8fc2038453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fadecbbbb0028028312870c8fed14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e15f0c480ebdfef28ee5ff40eed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082351a8bfc4cf42e3c80a725e1551456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bdbbef65129499223572a74e1b327457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225949977beaddf1f010511f33b087458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c2bdcf1f921ae6ea6cd42f5a398d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e768efe21ac3ab79e8e8e081adf0e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d5144a24453109333847e14ce731461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765cee7b862789c19e3942c93e20ab0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d317988743961651d0bfdc1dcc3343463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a80ae9a41dae57d414e40b73294c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f51a5f2be49a82babe6bc276969b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618b7d9cb6f915d267fbc786e42e90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e67032bb9d577d676ac8f2cd89c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00bfc7bf758570df09feb70e285cd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fdab72559bcae8000bc761d82ac8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81bad890a6d028989e3142a05bbb58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c5f48c83724e2e59b883cc8947d9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d84c798fa448556400ce50c0ec3a63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f0cb059987e638020bc4f0d2aa4d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3720473b8172ea59d656c1b11ca5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a377638a8ce8bfeadff19ee349fad6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77d169a9f04590d7fb7fd9e6709ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750693f2e98f9c325949005421aa3b93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11760e72af6266131355b547f439e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b7d7bfceffb59502f39bc2260386479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ff543f128614f72228773aad82a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10dfdaed01b75b08daeb705b3b95dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f520d01776c250385b37bdd9fa26e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec8076c25567a71764626370b4daaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df75b5b7184941dfdd90a4b5ae935f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c6a0d9c54ff4989b8d57c0c5a430485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98554e818ad48931b55d9089460def31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e418dcc023ccae3f7eb247bab3431d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf316e7c3b14d2ff1e0e3d6c5e62fbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3512ae6d78cf099a3e98e336c509cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657728e3931d16114b4bd11b8ccaef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c84f5c99af5f3f40a2d60ab9ca04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d069e4e398790c1f3c3b603fb7ddd65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c58859b46e62a7afa531ef2aac162493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c277c250d95084bce07a19dd98e81a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c424a98b0fac242928426dc7257c33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266129d03d298cfe821342a35e4a973496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa10d6cf50d0306920ff3b3fa98227497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdca88363e97d41b1cceb1f8b3e067498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ea0143738cd5222765c5be91a8f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d55fbc9a72e2f7ff33bab9de22f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73404161374962e4082eac4a633f26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41482d0080f00541d22c1c16c671b940502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1920aa061445f5ef8b0dea3304e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d424c0edd416fe5e0f8dd6e12062e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae68e583aca9b9f017374b6d8efb49a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a288913d8e52ebce5ddd7d345be0677506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4075d5eea1b69014c83994c87597f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c333c49601c24d9cbe6950c8c044508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d5c9fb53c26bfb7ccacd85b23cc13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74adb6e4d96a897b43e7a3d19d52e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f495a9fa3e02b6747df0bc2e5fdfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af755987050019d2ef418f7b7cffcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96a9810f7ad8f8e98eb0d8a77d47af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd72f1b3733927c9bd6880b5e5fae4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b3b30382a08c3d107f7e8d0ebed2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300b5eef2fffee4a5b457741270927516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921c78a8be48e1821f4e95903e82393517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc5c7b0c1c95752c1b12ba489fcab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d9ad805cd276b00ae9008efbb11f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237279dd29df848a8459c0a91649d29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1692b55025c51899ee4fe79557c82c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44086d4ad65b7d646a17ba5a42437f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f638113d7381f3b5321599d7c9850523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359d3603b88e71e41ecc67d0d01efc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443cc8b461d08bd98d6da6944c10f4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6a172fa0490ae31ac5052f3c28b16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e005dd887f825c752faf7aae7d95ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a5906dfb41ca0ab45242d6086e6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae91bb20c6b979265cc4d39f6eaa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a4b25dba643e55a976f95b11b6a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f42c5e1f1756e85192cfe8a538898531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067968842b56b1a83d03ebb12144aba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae2ea35cff9de47a6ca760aa4acd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4eb3477fab1470792e181726fc9e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc149641d81d608928be9cf45ae7661535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1ef1660884ef30095533e6d2a9613536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480157f5c3cddfe7d7e989de9fda9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4fd1c150605e95144069f3503fbbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce198e372a45e93a11366c839b16f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb1d2cf774fd8755206c11e90e305540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca531269265f0a75109adaf8a86159d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be42717f4bce1417e2b537d5958147c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b075cca453d34b715e3bd65a5c6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0f8870e38a18571358cfca2b02d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee855e222f66e7307817966f5aa4b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090336fc4d46133f0b87932a371619c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d57c18b3845f62d44eec09c3b5bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc0a46d7eb012b4fcef8694da819cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ddabda3eb429d236b0413fa2085d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0f28acbf65f1e8d9fefd0fa3ef88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631282f0dafc13a6a4e90966fa52b4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15703e22e7d5f50f3c7913cd0374952552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804df283926c73e45371620bd2c2d16c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256afb3620abf8e7bc8b9225ad4572554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852970078e7ec7f47276e971188e66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15f4c7c549a00d070fb082f6623f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9733a6795948190e76bf2efeb292557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6907933987a8723e10c1077b26e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f3ed2a657168a4397796e266d197e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511261914c4c7190169e96877d43a51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f56b322654b8703760b7399db7e863561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a595b9f08470247a4b0aa4beeceaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf9a946e21c17c7ee79fde554fac5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc1d7218a1a007f002117a989eeb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b86fd45b70f6d37464a064a89f39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32717c45af52acf5baf0b5045594e38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c730cbc062bde3574ea8f51febcb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e03b4b20fe14e480cb0c7486e8d8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f72e01e88012487d1f1aeb39d634569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cca6dbddd3d95dc92592c8ad3ece9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cc015798b67cf2a2bd8600d794ea9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f7f39683a42a51774e7649c4146b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156bbc33e7e5736c347fed0ea6593ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a69fe9c45b17ac93167e80d9155a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb189fe2fdc4b6f65fe881084349a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f2d0b97ca4abef2f569dcac48a08e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a8157f8828c5d46e8d6e144ea1483577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe1e8a3526098b997f96b66cfd1e84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d9acc0156a47f669bdf3900cea1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d64729865434e91f035eb621f9a45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5669b6bd6cb8bf8c87e38fad81caed2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49b47da20e62ecfcccc3c3b5b53c83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557285bbbc93e8f1166d0cc082251a05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b27b56dbc5a8e24283a4efe328e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a35563dcc5cdafdc4d294c551f3e4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353ebdbd980f9123cabd0f8069d195586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1c512789a5b1b4250465d62c9e0aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499afb4f2791729818946ce186144a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667fb98005074fc1912108de3220401589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58eee2c6b87c3f9c923b1f658e20f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d45235be8a7ac178c409935e208aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1729d7420c7db9a94d090a4be29fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036d9225ee9d48c09fef95d591c5e1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bee2bc821291bfbe34bff5f4daf15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495acfb1f9f7b0348213296a857f45c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a50cedbc7ede9393fcd04179e18427596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0385a2ff5b7973bcd7099e94888205597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047150842b204cc856a82bf5ed4be7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f60fbbe26351889aa733b994e6ba0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a3a252056da3314356cc52d5ddb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fab7dbea0a6ea72cf010865da206601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da1407cf1973e051f2c669b4ceb479602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faed03befe8a4968d9a79da18be5c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6475439fd7e7366476c319b3ffef5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fae0e3a2f86a3e69f2ea3c6c0b945605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b16aaf8d7c5166d74708d15b7da2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4634dd1b38c42a26e6e82f0c610a77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f90455a92ef198bc26ccac81cc267608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72114d5bcccfb233d0e64eacfbe320609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6c047deda1b1120362d8f9b740a08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1a8625c690aa2150bcfb3ca493c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a613e7ddb8fb686071420053dd3bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22703a56033b6aec52dd9966f658e87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b8e5f620e5194fc6f9fbd5a397703614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ad4d3b23e1e06ff5493ffe8c4085615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6127eadbf2689d3a72d370895a5f6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52999339eb25175a09eab9737e9d6cbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b44b1d0c7baca94c2f03aac0e435d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b897429401ebb0b9b6e749b87711619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93cf01dc79e5d56fd73c7827a72a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eef5088fbc56a94563ac60b6ae279621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865df43f9cd1ba7dec0e94087cefbbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a81a0fdf40f5dfd8854402a026f8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf80da787f9a615a7c8cfa653c374624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5dbf367b1b83c26e5c4b4b589a40d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c232c2a688ee2f302e18c1436c0101626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5df104463154f29506091b570bdb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e27dde4ea176f0448e1df662f6d4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621bf99e01d7b47168a4aaf0adf040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf41b4e43fa53442eb21fd4996edf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe608968bec854e610925913204eec63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e061d782f9bdc59594b21bce59d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e8ca80661146ed652c6e30e28661633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda698a32f099db66795b1031f049064634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9067db922c8e7b7998fccfef91c7351635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445cdc2d5f6233e0d61d1d6df535ce9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd0c445a236a14adffad509fb1266a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b9ac013fb47c1b6678290575044b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c5ea9c5e895864ab24c975da00ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7177a780d7b504ac0944bf278492640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a0d2b2f32955425d2dde88d69cc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c44cc9275d5cf5eb9eccbccbeff37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b10023c8bc40d78637e7d47a460fb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ba59392df3f0a4e8d88b53876d7f644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e65bc606f4f26ff851740a772b921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe58c14b9acb01afee501204654f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997497e918c6f8209545c1ecdb57b1f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94f370ad555328f157021af1022134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510488d08891ad8781d18ba10a7a07e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4402061c7b7349d4e977fb403d109d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a290869b5081c1f46e39578824a1987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f171f65e445a6d704b684d472925fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef0d6f2c1bbfadca6937497cafcaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8902b9bab770c88e71a3a2097b53210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238935f20050482dabfd2e381e04f0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f4dcefd00171d8fdfdab68f6aa19812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc795274354e526d6c6d902120d32e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14fd615b447f525f61daa6f122d82714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4152eb913dd6280a5f061a33806bc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2aa052c6c7c37e35313a5d0de5a4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc97ba77f4b3d8a8413819ec718a2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe8082433b8c68accb063c3235f1c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525fd3ea9b6b59ecb5bf6d59f5ed0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860efe3001fc2413b50baf10f1a675920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad33887540152eb9284f1e07ef5ee221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737f141a782581215e15e20f20a3db222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5f03536129c19a3b662ff7f6dc4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e686f558affc39cd8d17dfa48b022be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e04f8c3d0e9b8cc5485f2bfc6cd41e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9123caca450f65dc4b4e54fa71627a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c288457dc0b5e0ee004a78608b46d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e808d590389be46a819fb5564212c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e5fe03978b1aed7307835165b3b1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a378a94bbb7b3226112e76a6f830ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ecb6a65492780f71c45d94ceb17331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be083937c481b1297aee5061ef4dac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd83f9576ce3343f19cedd7067ea7fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7849b5b01331b2b3d08d15db449b0bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37be109623b4380efb84c477e323bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ffc7fb6ced67bff1979169ae2970e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d49633da218383922ce7242ba532e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144424a3665a2eb5d561ab58fc9846d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5751f77498653f8b2020db2bf0115639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef567d5f54321def97468272ff1bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45684fd9f1e1783c1ec3abfb1fbec63041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6398ae7ddc5ca3bb9878b28250b236242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc9075133c58ae8f37fde7051a9cae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05976fa94e7275b035d4458d30c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708678b5633afb4157bbaabe38b7f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d28718032fa45069d28b0b6d750ffa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f673f7f8f1415243d957e569e590347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd28e5010259eacba5154345e9dc19848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0198cbe2fd439b37092e7f1902c445149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a940b9aee426f818799b40b09cd4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f96eb667bb600349c293953eb08551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b2ebf0ee9da47ccf039f2a547bda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ced972d92dd4ec15de265dbbf1e0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b64a7b236c9b49e1d6966784e16e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b40bdabc389b9e5c15e97b84947255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d01adc072febe373d51aa9c648c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cdf39259e7be4305d321ce89385d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56de5a09804c4b6151c406636728e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d564b6e99ef9a0d40fc4db78eb7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4b3726d28095344b3c35dedf229d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4f6a93d43f463d58cbdb2f0201f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e11693cd4d3256bb34ae77949f2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c60b6cd45de2cdb15512f2d55da5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa24b4df74875348b73f99b5515ec164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c061d677940ad1698d6aaa3d7477be665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3db98e1c1582a7f40c284a1d0de766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790f5950493abdc743f2b403d0455b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824b6e4fa763bdcb908cda8e6f55c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430168bd3185de419cf3aa9065b08e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f21393beacec6282df17edede52d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae086acc68397edcc3c4717a19c3c26471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919482008f84898229160023f43df772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc973647dd49dc7462fab1d1a535e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29531657823a5229bfecfb5e00fbc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937d346ec60d1c16e85047253a444975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c43d7a6cc058b8fa28e94ca2119776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bfcf2d68d4775983bed93fe3a664277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbe489e0f815fb42c38038d22d313478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240de2d64b32b3881d6312a286349dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12e248669129c17cf2828d1332b71b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a058240701a95acf9c3672c0ec548581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380a22627b28a1e55ac96ae17419b1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4eefadb6b880b5393d4e862427f4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bac4d82ae8008ce06146915aaf396b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14395c56caf65a6f802337c682167585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b480d1232c35b118972cecc393fd6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f6fff1980c6ac3cdbfa49448dbcf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d12be0b4698d4c5f7b3b079e0d98288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092890cd5c79a414413f858b39912189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095934e40e7a10dc56ad91880d3e96c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba254ba6e9915f7f4fa8c3a603c606ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643bed3e6a568baf77efea599061c6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98032f528d1e42dda9ea870ca13e3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31c2dc9187001ddc545d7502dbd4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b22b8aa2d55c8eb1befc3a69711c2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb114aa51388e856b9b40e73d287168096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e6523cabfb9e09eb9c150d01ce37e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be89df8c6bb3a2cd9b28b0ffa3b7a5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24149e45d850b0d744b96848f6a4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643dd1cc696aa174847ce5f9b566637100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ec93ce9fba28e11a3ebe45ba6f9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0b85e6e787425f065ddac58ea4da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cf3686b697ab7f2c50a4941a1cfc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406db7bb61f93f48b25814dc8ce24ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509b95af1bbd11832acf45dfcc335f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c61879d9aee20f5007ea532e6b444106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9ac45c58758e4bfa1bde3f261c573107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b3aa47bebebfdb63c2ef1886e54e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aa823fa422ca7a560e93172e4e04d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ea99224f15b07bfb309b7e719702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ae4a6eb3d9358c7d330dcf4cc280111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6ad58cebbda1c334d4f9cec648c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80edffc5335bd5556c2e6449850c16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667854206c3207674cc452465a4eee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d14da97ceb8f91869da47b31055b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0804fd68ddf0c573855658663166947116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72acba3ed538e78fab330cebf30054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee7b2eac900e9965eaad7e77f5d37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a253afef2886826d57d5f329ae64d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2711f82ead78fffbb66373803918120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb23942ce3c4b6c973350f81eae6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785e583ba3b59862d36e1aa16eca44c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecf463f116d0a5ca6c0650e485501123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9ef505fa5a397688448ab6c85d7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618976da966309113f0483831624caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ece58ad082135b4349f646ec68333126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84bb1cf2af6c6a472e1948c78050bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921b85432f2caacc8c94dd1ec1124b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a31d93619074e7cb4089b92e7aa974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ec99de1874830759540d79781d346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae25c3ae397f32aa78572cf453a7fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccc4f8af4b99f5ab447e91ffe80e1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3420e7e8c30ea0b7c4db2cdb69426f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93bbbd6e06b6b3837723c9b9c6a3cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be894f10d2b8a0cf9b0353ddac96478135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13e46705b7b96602e5064b91ec7d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ba0c204648d1b7be62cae09ad3fdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ac58f6160128d2c5b68f3f2f8f83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f916b1e0c407f86fef0676bc380848139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f34aca7b19a0310046854b4f8fea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d1e699b882a69e92e7c0039565a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80758cb33e7d2c388fbacaa11ccc8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bf4a536e6fe94ed6a8870683d8f15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85262678641d044b3bb4c9aedeb478c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51712fa641260ffd10fc18f8fce2f57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36641113d71a89b69564d2bb4e75f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea541bf286b379d4d3b52922885171147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f04302d8edddf3fc03a3a5b075c53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b2c64a357b4a1596ea71029ff3c18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9acbd556102859d9b87badc52de5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3fb40cedc3085bee315c19cc60234151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebee230476d7cea79c973ec8bf95559152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82027303ee997c631e5ef5506d71fd5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5673ba2c197a92fb3f3981c06749c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eea7320c764b2e4efccc6ec3ada6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c541aa60c6d52445dcd1831f638db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab035558c6f25a10048e744a6c766e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848252b57f335584d858acc3032bbeb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f76c83453805629caf0150ffc26aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f17ba2986503f00f4a6bdde03fda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c65830303ad107f966332bff11ddb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a1b6def7fc4abbf6567b8a9333fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9037227f5bdb3a5399ebe8d1257d69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df39828ed8a244ff2439114ee8bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d9e8c434c05dafe06ca91271b5f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a9f15dd46dc91cdfdb700f7689d29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825e17d092b1231efc7fbb90ef89b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c7cac721a54dc08c1651f88857af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68bcacf785495f7e618a194438eecb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6637f29d4e34ceb6bb708f64ee8e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858655b07ea35aa3ed948bc718407642171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9fef805d3671727f04dbb39af32a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7584dc915dc6f6d1874b8bb26f12c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c728724e331e99af2f81700e1180174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034e3409cc9b734f4298a2e9c68aac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6097ea4ab74329beb89540668cf6ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901bc57808798b1f5d70eb2b8879b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995e31cbab35a0260fdcb784cf46817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7276f9ab673a9ca468063ec73419c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6a43d13acce39ca0a7234e4fc92b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68300e5108ccc1feccae584ee6f423181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e763a67d8017f5b76fcd85ecede045e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e442d2fcfd01c03b9ce9a238c680c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794ab37a2d5ed919f0f73ac79827f5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df431d1da59551dafedb6ccf719c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa995441dbea02b2b71a2caca4ca6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e487c20a5cd520e1fa49c3cff405ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8295d483759f4b990f6b5ce332a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefdbff3b277c5e016a983afab6ba59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307024f26d1d3e4e7ae9540d2da14f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baecc60cedbeeacc7edd9b0780c1ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b6682197b65ede4836a5d9f48793192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08542c15042aa1b7b3306d0600ec9446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b16d754314ecdce093f94b509132194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98fb3c447327e88a576828ba3934ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873932fa7979cc476ab6e91ecf4158a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7686cdd6e73e4274b1534e5b56dd8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1b0c20048e34828d511163674254198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02df54018b69fc545d7e4a7ad81d42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f27afba4fe291dbbe8d6986056e123200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f401b4f833ece24c86e57879074797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0452f0b6a463a0ca6c9dd76f16b43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7dcbe588ee09f900472fa1ac1b9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a10dcf13f1342f859dca1f7c2f2a3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c3bdbf4084eb63c00c92d2188a05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee040b2f15903455f4ca1f099480d30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec310f2bc0ad4554735e185337b8fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a01fe561b9aa329231ead9f7688678208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460c0c26ea6ca746467f6fa61d53c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7134039a2e9dc6a72a9ae2728b889e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f231a7f9dcd6aace4b53cc51bc48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4cdf157c077f1d857b3b5affb9bf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef206e45bd56b9fb1568fc2ebe20c91c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9adae0f53ea526b9ee4cfa359499e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ccdf74416623e34b288bfac0bdc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ebdfcdbfa121b36cb19f50db8d2ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd80b3ebefd7cc9abba0383553ebb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4be0ac6d2cd0b880a80dca8213a27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7656236fb5e79c842c7feaa792c96e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2241eb76b581f0d1b98372b9a740d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3712e51a5f6347f30b55d252d98fd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2621e91bd5e2efc448605b94a38ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfffe725dca8e88a3d60c5e52fb98fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966fd417645f926ea0eedbef88e965d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb24dadad746c43c73f3beb3d8299a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697eef003166a41b6472c9e10e7fc24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd06a2ab7a7ec71b0dfbdbd86b042227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294fb449cbe7c5ff4937a32cffbfa68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc0bbc9509b6fbb313305fcf48e955229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523238656fb3051dd0661e16dcc1399a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd828f6b733a08196c25eafb7879f36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfb3fc2d5f36be3a6fb48c572e4e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26991f1d88589f02bd8a6c6d2c7395ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cf7dfe2ae92fd4dca3f2ace342176234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e2219aa56e7541083aee29227ad2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d671ed157d6cd9f9d9916f2b696e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d4f6fcc0f6d5b18e110068837d0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadfb11122c0dba324a5070dd336dac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c254cb143b77aa999cfe856fe4e60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11230c22a4593fc463ec5908d118b5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f172a7b114c1409a2e19b8846b574241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d73d756177abe7325ad3860583264242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76181f953994a15816c6c5bcaed56b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d23ee3934cfd759dced1d97ec145244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9700fe715f721186616cd4a5157b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b46226d524a2317f428907980de7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717acbf543370dea92230c608e7d921247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45654cbed9299bfa8acbc42981b25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481eb90a0d04e97f817a4ebece87ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a7f5c325fe6a7fbf79a79339a8b39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead6e912e9171fb18d084cd3e5eeb8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d801f0062708492cd9286905b64559e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65a81c4f5fef5216657158be0da3d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3114bd4df3fc604ee4c7dcf603aab19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f576f6f4bc7b8a3a4a1a6cb42c0ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f25c24d79e92fea103068802ff7d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2da22b81a967b66635e71c0d890cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d25d80394a87f657d2e47624d340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcb2dc98518d05b895d0c5abe0f962259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c5d13f7d166dd775e774322fe409f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd1ca4b1147b40203db0ae11c15f3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f982d66b183008217181e11a9eaf03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b1cf705b08a3721389c7f839a80ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637bb4df28e0b9fd13cf31cc560d582264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ccb13bb44f5154598111c5af87cad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644721f1b9d54454db5a9df3d1d7c63a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cb364db4f1159164039614a488e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d600db7bb99f4f4ac184b02de9ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeadb12078756b187cc68919cace9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1cf2725d0fd607285184d3218435b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760af999e460e80e2fe703f2d87da52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb914af9455bc58872d181b6df0986272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050a196885d314421c8bf5f6244dac2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa39718a6d10a0b516ed236aa6a900a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c1f7b2bf6ad3de8670ac998d637c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f208e0b7181ab80fcac7b1c1ce71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b3ea124c82b3e434efa4ba72b3c9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23909ffff47ed34a5622eb492236d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a189060d6e1e33d94475f9480b03c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b60cc098a134e322cf949391979c88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8cf029784742d4c06ce387feddee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7bd7e3c89ebd370ae7cee3235141282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8bf3559e2a036cda2299f3aba14e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e524572bf22d4c939dd45cc6621154284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c4c3783943727c2c9a91dc4b518a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a59bd4047fd842289a971ef4f2e25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155249a10b38d152023a8166be119a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def01466c4d158f1b770558dc25c556288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a0149e7f80e751f02d10f0668d45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899195034deb2f6078656d28c88c7394290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c7e2213e20b96173024f831658e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729355e036c00c1c7e3243f1ccabccb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca317de0e7175fa4ea4f4181e009f44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23428725005c180be2f18e33de99884294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae68b91e55a59bc2b08d3693c68849295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f57d6b046985dfab7260bb3b3470296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321204b32f3f8ac5571b17e39dae8253297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90f85673220f1ceaf6a6d97e8410a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c79e6cf18f26e86374d92a1e6295299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c38f04bdb1bbbd7f67804bc582043b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c128686dc19a18e033667b68ccdd6c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae1a9faf6bdea08ec28271239efdfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e76aa53d6c065c5288c12074ea0c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09ec52979d2898c976d8fcf770b109304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75cce9910e67d95eedf8e77712817305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb3d4ace21047cc14f1838252ac35b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb534a9bcb642f564714cb1da6a1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb2e1bfb8745b377e7dc8eb6b17cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff8e2ab10819810d1915afacab1717309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036bafdc5dc45d2f6889616f81fca62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968958bad2a243e2a458f53899b5bdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e243b584fbc7ef7795a0f6761c1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8882424a2f98289d18160b3a5ed513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124db1f06a890eae4767b7cab26d38c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb2db83b6706dc849285ddf9545b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd7d5397f51b4703722c86b95a123316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f444d0b07f8246698165000d42ce8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd70f56194a0a1f4add69faa2b0b81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0daa89784d5c4d2b5e53de1cf8ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b6222cb67e4aae6acb6556dbf2e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920640cb785a486b2720ac503be0e87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957646eb9aa83733500a2c00360d5ef1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db811982cb98f2c7cc4cffe7d108b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a0ca345705cae19e6665fe007b24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dbbe89794ea5ecea8933d949c2a7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd16664efc7965e5079bb3d97f9c39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118308e19e68ec21f7f203373ea592fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977614b4c6d5a47a128af8da7d3e677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3616ab471fb75aa0f4b5060425c14d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063b73b3f20f72bbc67ede19eefd7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da3cedc2a9d541c62564b305fe513f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6a217dec2a92294362bdc1c9a52f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be68c2f204ee67fc9d054e5c04c9bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5651011aef29d399a644b3e88bb42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784278cc4dfaa3220b2b75adca961a19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86bdb719d989d1b15430d83109b606336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9edc575c1fb9259bdee986f229508337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632fb2389354597817893dc7288730338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f11786252d54c870940bbbfa7e2ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268a1596cacee618a6e17684bef703340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc35d4ac0d2284290133911f15645e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181d18a9ae9a8f5addc654af405b79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540e1d0073521251b36292e2a0b0ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39874dc1952378f6a07f89c4a12d227a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fd420b6b48c1768a60eed23f76272345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956801568a33d56d260ee609d6e669346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c61ea3172309638d2c7c50b21bf01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95b6cfee495f413fd4b1ef0183a26a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd20e6bc13d6f17aed7ac165c3765e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8581592da1f9704b3026381fa138e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97d462f5d90e0d1f60205b50e2203351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b91ee8d896f485646a6b37b55dde0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c00eca8b770862b4ab12aec065ceac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be98963dee80401dfe8a6ff8160bce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5921cc9acecd340e868dcf1e9092df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32797567c0f6dcf66371e7b3bc14ab0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16703614798c28f031960575737b7b25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0f6cb027c75a1fd078fcb001a3b5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7cea9b38d718c6606ed7d7828bbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b65f56dfcf24df7daf7feb6ab2f613360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6444e11991f04a6b90ef73acf12917361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a230d77070952649287e991ed04df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6ccefb3f6d5be73cf2be4bf54dbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0932067e9eb09a251a7cb23d6c480364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619054da4d24935b8b54d32bbeab5fe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf7683d009b71f00e628d4c03f1d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5eee22716436bc88307d33a79d6f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cff67912c6cf4d5606c2b5aa5dc47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c02d5b6d31f9e5301e5fc9fec2cff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a35482d863cfc1813779ef9bfeafb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11d478e268988b525ce1e18af3986371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b674bfe43d42783e0c07411e93b78c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b3ab2a43e41bb740ccfbf7704d124373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6873fe52aeec84d524ae12f31f764b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6159e18791a8241e8f50b5047f85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d4f9cc96a61de5d0b2a0e3da91ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d899c71dce06edb352abb99824ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73620f1e43173046cd5f07fbf3e384378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca575dc0a7123e22d1b0fd8b0289febb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022100520e9bf144beacd89efd8a6f02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f5e764ac1f91117753db63e54560381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7248dd1dcf47f80f1327c14ad184382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680392b24aba0eaed30ac3dc18708f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64accc32b90ad38bb76fc685c46bc31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682221d55b477847d1b45b6cffbe80c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bcc8d58a91b5f63b1b98dba92d824386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335537255bc18ec3f774e14af8f9177387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c352115f34c797ce854fa78b66cd29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5733d346bd013e09bc9305370ae7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110fb8299985810200643ca5dde5faa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88de5d5d19b2e9c4c72c1b4c24b2538391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd872a02443c39d2489bd98fb5717b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d215d5f0d9aa0e81a5087fd8eacf67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f86355ff5ae5536e5efd6ddcb20d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03822b13ba923eec655d7b25cab212bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829554d7fb23230dae6ea21deb201b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b853aa93ee1a47659c8e2cccb0d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84ca79131a65da486ae970cdc5d83e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4da7b89b2186dc214e82e3eb81d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a146d5246099ced724073e13cfd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b38b67ed91239756f06fe918ee7e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335971377cb2e8b6e7be085ccfecff64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64289b8066e21378e10cdd16374ef2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a978b6a45225a9088d0a92bd606652404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439888e14e5be2f393588436dc4ca5d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca91c0fe8a1bfb7fcb03229a9087cd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a23cc11129e22d1d1e136b3f4da0fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a97713c16cc6d78ebfd7ae95602da2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b8e464d499ab172b82ce35e8b271b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5610e1c471cec59796f86149bb01f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f37da485a8a1504c6e075a3d1eca5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f7dd604bf70d1e15f2073025421e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc8e7a526e6f9c092b3cf1a9a836a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfa7617dad2ce2f94ad89b7271d54b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335241ca951cb64c4ec8a72e51da6b07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0b0147567cbe71f2e8ab7c302abc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca841762b484f1d30888c01ecf843815417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78264fc9da7b4d82dccd5ab17af47b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f2767b9dcc9c6ea21a4f10d45824d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3a6b2e3a4356b5895baf675de26c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843684a9ae9919eac510f329e894944f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347385d4812a2cd23393ad95a431c0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2b899ef7304755ee1cfc42ad84534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19528897c5f2a50f54d8050d91968d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724fc2da2815df8f058b0fda1aa36b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f52e09f8a19dcb74b30d781cfe60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d486dff28e83bfa946329c1146e04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1195a64e8a81a3642f83c7e00395cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac6ba3744ce270aded29f3f80cbfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c40c9d611cc8e6a7af827f4495d16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b6a4522d5303a0e89a477fec0a278431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48a368df8bbb2950a6469c012c15b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988155a2008185920f6cb586d67aec76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44751b1b76077d449cb9504bdb8c3330434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9392ffaf1746fb8440e83fbe1f141435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90981f4a05ca904cec7fd653058662436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d355326ba43a44e4d92217831f8417437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9286db7b1da6aaef9832cbf158d07a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e02d2a85518c3d996abd1952238933439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ba9ee6469dac4711aa902d7a812dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e06fd9c2eabaa96bb16e88d6056391441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095b29f648c551e4098d063aef8119e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02b48ad60c10fc3e91b2bf654758f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433df3bc53a71ae7d861822b178e24e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092169e8ff63d2d235a772213af56bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f32a039a9f6f2b1b5497af7729ef88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5ee70e633c007d7e196ac307d4b47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63343981c38606706acc46e2ae69c61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d067a89c9133da83285264025936449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde72bfeeff9b65bc1b7a22d7a01d19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269224631dd2c23c405f287aa269e49c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40539844734d60fdd1bf0dffb9231d1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf11a58ffd0947fb36df55f8f02ff0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a75ec4745fd34626933c63aac067d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546e9f11572c2a48fba74ffbe6b0a15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce121099a595b4070bfe600492a958c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8dec071f8f9fe7a86cb71a4d37e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f328fd0bccd146131901ed149bee4b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b9afcb9a201a833653eca418c0a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8f51590b57a5590dd38ba5a83c9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a158be760c278575395a6ff373ca5e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bfe38a7097870f8b18d6121d8347462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0deaa5f0e2ea1c7365148d68d0a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df97fc6f484c03028bf88ed53d4e667464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb594da7d983b0155c1abc4d90e65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151478a8e4779bee2f124b7bf59b00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6036759a4ef4aa099dff325bbbd768f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310753aed78b05d9f6dc6ae300893c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d016f64ad74b1215bd391c1fdb4d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888dc8a15d159c9a108e160dff5010f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27eba98020c43183607a0f5f76a297471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60594655054c7ce69f572b911663ad48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958502857cc81aaf9789675bd3655a28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889009ae544adfeae3ee18777974604474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13f1a3a2675d71fe6293f1e0e0da0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb045e0c9a2fd3c134bcf8f99336c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516e16ae33c4b5eea6be8abf24d0ff4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968a3eeae14e31186c9d2c55588c8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65348b2556a7cb3104e17c9613bf4e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b8247371c2e58601b8c599f5f525480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb125cfc2684734dd4cb5a621129fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202bf60ea5b8349bd61991d118e1814482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2f42fd65ac9ba1ad90767837b5ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e305934a97647cf689956804c2a7092484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b53ea7bd253fd2be74bd318c1fd48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b7d02eca8fdc649d3f97d9e3b8c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587dc27d4323c503fc514afcb69a35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412dd03c194d6e945f54e6f44fa50e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b00306151a25098392db0231e1089489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab851a4680b5b8ad6b2cfded45769ad2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a1e63f466e4960d16a230f1879a4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe23278bfaf041b693b9b95e78f66e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35f2820f65b8d3d1daad55f755ba76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a7ad201357d7dcb266b4ad9e625ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a06e3c286749d71c0cc98b40159d58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33853997c9dafa98e7c69200a20527c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299864813ece93a8df05a9c91b67348497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191e8b77ee355df5aa796cfc1adc944498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc1095e428da1f85f478d2f2c4626499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239e7ea4524b241722b48142edfd63a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ec5ebca5eb4c4494177c5075875c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fcba0dfe53aeb727bd43a8c925564502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2a6108ceb81d2ef2bd3cd62164546503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9456a719180cf5f2109d3f469d3fd5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3312286fd0f43b35becb42a50bc20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1d690f9afefcd4402aa19601ce86b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf450ebc8c2021a088b67c9b84274c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a6ad0b62b996dd13253cc9f28293d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5628938e49b6fece4ae324360bf1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4f6f51d58bcda3c045874933247b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e05adc2999b22ca9ba2dd28277fcf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df80d99b42c520a51edf7256ebb6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62c28f0d5934ab070e101a22defc2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34720b42c2d7c3f2a5a1de88d213165514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c0d430cfa6cc43947b5412914dc9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8021e01bfff30cab02b45c1f1156516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21f1de832c16693a31dc3824eb1502517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba684f2f771fc49cdc362805bbd496518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a002833ce5eb638bc022aa812a4f1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e143969c2c61fb217196d56fe782520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010cf47d8e0c3f6a0237fb5e2f6d86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b4e3688ec11a2fddf4f65ff31a3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb5b7b8ef6ce288bb3d23f2b9ccc3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756baeaf0fa6a6ac0b5d5f99af54f1a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5526129b2842560607524821544f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7d003b457237f1310b59691d2b16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e743f3d926d06eec8e29eca539acf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750feb4a0c73c2b5c0f8ab47c670769528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf5a61e8affe809066e1327f98a46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d60ad74f5701e520f424a1cc3b69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4921e470170490b0897db3308bc0af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4f6d7be40564cd69646ca0a59f7fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af79636dc43e5a6cd49197690c145533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a13dfb48a104173e832e8af4cce58b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797285906f0ecd8d25df2aa50ed81bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a215a3c5a3909e51c0a915ee123f5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b574a7c120b31fb1c6513b3746424537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89424bbe6ef2622cddc66e946d6c7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717de1ffca24c09d6e53604f1a3be33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c87eb5f490619e2d92d0c1f49478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5ccaff045a6c930cc40222db8faf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffd4c1da2c069cfb1bc0ea922f379542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd108279e3177ab8783f89698cc9ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d81a8a0a16c83cb5db5777e91fb3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6220bfbbd6690203862b42743faf1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d13e58f2a31a9218273cac485e74a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3213d5c4f9daab28e804f3140440ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6427f17210ccb342d4b2187223fac36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568071baaf0a8751e351662c81f48a38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4ca5c19f23063677eb9e4bb20a6ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d07c5ec8f5fb9323e9ec7840a3ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682b7cd894191a6d7106e6cd7262fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8fb9a7e6df17903018ce9559374c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb86e9e5733734aa28c3a0e4aaca87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2c1bb5e560c5dca6e024afcd3b138555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e996661766f27762c50382098153556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d8ffc8a1425fd9421d9dd55c879f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07602d7afbdc22f2226dfa92261c920e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d96275bae1de0d354bfde02638638e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf2fc2df1bbbacad86e7c413ba470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7938252a2c004c01952499d4404db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c917bb713fb21ccb542c87d82a2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b5b2df54a30ec67e2dde34cba40e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff93922a139adf88fbfc3604a67dc23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20eabf4dd28023a202c69c1f33b549565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02872480917be717d5a1c3a6bcdd3c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266761d0aed2802d44b63f8d338a8fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f093795f32b4a07aa59dc4734837fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf5657f23dddae3c35c161d118c08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49499706f4b3757c500d1b81bebe705d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24624190162a5e1b70e766aaf8f61863571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b490a7b74a0d973d2848e196b58b96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d1de5f31d65d8049c3451dcf3fcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826fbd9b6bc89d315acc1a9d188f9dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6873d98b8086e03b1493186e80fed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e704db2a7590b0a7236f82ca6cd161576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44614fb92f73af4ca2d98127e06a6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54efb435ff1d6158653f0a92be88ebe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530215b286fc53b47a6ad66135c190f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc8980ac4a2b3659f2bfea4d8cb50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb0ea2c98cbd1d0cd4736bc7d9ff4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd520c534e495d496e0dd7f4fe789def582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c47e57ed81036e191a3f363269fc78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac97a0ee6a3911a5dfad5d76807bbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d7628b0d5611183ffa72f738218b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f31bb642e81362ada11a9274bbc61c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd398e915094da0aa5fc918dd6e4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f68b35e77cb84cb2872b60e08b90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b2cace7efc41c7bd53de3c3bcca04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7175d1ab91ed8af2f97aa8f5724f7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabed1123b5a6b4f42e453933958c9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab093735651455797b5816d11c1b795592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac632d7385675296688c3de41f56afc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c3121609490673a869d6b5853528594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab62cb8b32bf379221507cef2abff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bc7e2497eba2628aaf587ccabb29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0fa50e11dafee05286eb668ac703b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24ea01acbd04f82ed1e0b042d81dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a01a36f714a06d515044bb47e001599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281911ac7eefcd525d4c12c12d93b8ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc903f83284a87d07d054ef852cab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b23c59f6ea0fc2a25c8a65fca2b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ab9e1b14258b9fb4d46742afdb8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b549ad672830df23a4c57687fd6df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ee485aed8b9f660df776ee369fef6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65bbc83e52dad32a07cd8a14af50e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a6504044266065b6425d2ca7b1ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940761257de7908c5dee096502b772608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadd867c72bd07f012a873bb8f0a920609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d1b78ceca4e0a9d8fe97fa76dab9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c937e0ec866095d85d9f342fb220891611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeb0001a3374e139c95ce804878c03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd44694125619f4ac828d06ef058b59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f49286d83924b7cf7174310628ef4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7d07c603163039d0cc4e3267fe33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632dced4dfb2b821e83f055c81cef80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a7fd5d3c300757faa0759b24cd9b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e87eca55bcce7e736f73ce0dc331618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdbbb8862b6e2b422287af64b5e9a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f8bfa393e687bb1a30d5604aa333620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d323229f646deecf3e738de8baccf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8f5550d97d751f1fbdf1462fbfa3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe2dcf705693c28797f8af0e2350fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b1d6ca8c3bf247a4dcdad9701a3d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f406c72ce48b3bcd86ee3b6ee6150625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714968900cd00c47ec9c6c345c6082626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be4b401a6c3665aeb4eb986ff23f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a1f1f742b2b5203fbb6df68922b62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae607fecc44255cbf6c2ce60867f4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9c0a5e932cb9d6e89c2cc961b8c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d3e58959ae1414443cd8092d4a1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def0ebeade0ff3b17aaf6698eb30519632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e81b65a545d9d63691a0f746ca2fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900759dee17dfb994d15fda6b8c41b97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fa7fa09e6535ba3ab34c2313836ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c23722610d240d51a0117b0ad34c35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539faf196e539d8fcc2f9700114772d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaea45ca6bb9bf589224a831df2377638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1eb9d73faeb484225b695f9c613bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac35e9df17c4cd6386a8c885a5613d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204bf5a63b566dca990a1df9e0b2993641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2cdb555cf560072a9fa1697a25918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa10d0eddda02f650e5c6973728f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5942a7b0c481bd8a3d4be5d4e46cb53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a22f128bd5be7010259a584cf5fd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63cf4320088208d2d21feeb6fd552646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9d9ffab7239104dba9c16963859e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33889e7f87c1804fab96e99b6eadcc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41fff304dabf1c2798c3af2fd4cae2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e784f086a0430287f1e432dfe2bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7586abbc2b2d9f97063f9c0afa46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998f8e577c2e319a32b86dde33382ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ae6313ef2575b3365e0f4804c172a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2ee27d510b83b1e1468714c23704654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6c4ffcdeb8bd2fd53bef9497e07e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992587940aa8f431410ea3642d9685656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bce1ff265467e18b4862dc88321db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971328e64ce27c8899c15222530780658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa792e684e2764323ae0e5515dad3db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b653648caf3a12fe8b321c9b016b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edae4a93a57d85bd2eda5ce9d5898661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13bc061ba6766b1bc21d3ec84f0f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2082be243f79cb50bd5d2b9965f13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1c46098b658a9a4eccaade83207c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89b4182363e06ea7b2db1459071922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78572ce47a4db9a99ed1adb7201f2947666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="F323" s="0"/>
-[...3 lines deleted...]
-      <c r="I323" s="0">
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
         <v>0</v>
       </c>
-      <c r="J323" s="0" t="s">
-        <v>752</v>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>