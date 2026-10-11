--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c49de0710cc6aa38c0f9b42870eaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b1df156ec3162f9fb08e2c11f70b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93515c8e92b074977b4ea40e532bde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224a482ef17fd62f02872e7b97764e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3fbb3d649a1c48a833cadb66cde45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69b56e72602a7b1eb5b3e3bca9e976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2776624c0c69046ecfd5294c8d82e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc5df25bceb27521083362067af278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49d44529f6bfdc6bd8bf5a0035d8fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22fdb69d2c66ec67e0b5b190e3c2a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550111b87485561b493cbaff2687203111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c46e1695ff20ba124db00eb13ce2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c2f6bfc76e7e1134d3ba33f856ef013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751292dde65d73c7d2dba9f3c8ec66914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70ffa51d6ce260077da7b4c6ccacf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b610f9e36333376556f027a3cd382216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e883b4b0886e231badd824f50322e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8005d3febf9d857e489996e3293a6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22863d58aa774d958fb8cf3db23769f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bf6e612b7b0626d9f1dd2859ef9fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dcf1922732e58b5cd571700394e6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97febd6cdda063d38d5be2c018bc5a2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cd6ecc2a37c477f06e63bd185307523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da880f789654e2ab5de1eed0c245324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee404c5cda4bc03d7adb9654fd9939625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b8f04a2946cfdbdb24370cc6bd7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391123bdd1694cd54bf914808107e79c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f59c8ea1e83a1dcfceb92f50e1995d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36890c40f41466c41952612c7d80ed929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b748b80a504146486371d612a675030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d6428390d4dfe9da52bda278babd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4163425857d0d564fadea54d1392af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e1adf83f6dde188306ce39381e02433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47696b8062aa514edc729b2a76cd0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175a7f6d17fd64fb677e425654a3bdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e51904fffb41aa5363f304d71409c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e90a18fd88f2309754e35377a2f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a40b21529c4b4c92ebddc8e5f5fce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a206023c44c3b94f5d6ff3afafae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8a84724e357b2c46743961ea6cf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26bd3c3a20e98b392f1bbd6e8863e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d52e5d89791f68f16785aedae40242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8215f1f3fd29edc388a03f333117b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bacbe12a64fcf012f3130a7f2f1b6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f285948b3ec0fad240710e111a6cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455e70c98ae401ed045ca0c998049946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30011715daadfd376c35e5b63adde1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e55fd08809c92afc7d2f68dbfe6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d1c1ba826a52365d502fd995a26d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a25ab789d0a2d730499094ff4d3fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7537d7ca75021384557771ce977a3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c57a1bda1218d6d891afd8b7feedff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86989299b70b9c8051c4c1cb30497553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d398e11e216b37cbccfdb25c390b0d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27914dd325acec8381a1ceac5d5e4cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3611b31655a802b0c0ec99bc511ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebad9295a763b90e659dc4cc2da11957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799dc8173644491cfd602d8c4b9a7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe716d4647c459eb7fabe75aa94495f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3977590bfec8dab756a5b1ea8528560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe62d032df2b750f2697ec011cde27d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59892b7ed6423426991cd76848dbc0a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3713b27a2d46a6fe05ed6e46995b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d299cd49769fa6555bdfada1118225d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ca22d5c964943b071a8b9aecf75af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12720dcdf0038019e15748282680ab0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d700373c346d50b62df9691e215667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00f439d44225f318359a536545c7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad129f442e6c49b67be0dd4e89950269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6864ea744c0aaf4e702edf9b8106ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae9a0aa9048ab1884cc13379f54fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f1aa18e0d8d7bad0122f8760b6c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480eb9a73bf11c6483908f30f3703c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dbd3ea4b95ade5c7e48c5314f41f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a294362882dead3915b7b37b4fa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435abf142718e47f3f7df24bfdc6d6c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebe3e93f7e63deb1d8ddbc3caabdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a3bab2010baf78253c06515ebb7b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfaad9a669450574408c9c441bb3e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24546367592ac44bb49d475ea2a2b33f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5d87102b2eb4afdb61dddfcc888e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de37c07e6dcf17cd416ee0fcecf7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332062a46e5d3a78b967ec26684621583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a8cec1c75d65dba62b25a664ab77384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f47d17264cbcaf490e03223b13d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c71dec0f9bcd14484f8fe4a72323ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c398cd282b49ea3c65bd927b85d0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea72bce3c8c1e0f603adf12025b4d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f131840110b2891f165bde88ed5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbc14e18e1cd4aba38e86c14783dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b0847f341fc985e9442cf6c117e8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ff6e26c6d2af59eae4693cc6718292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29394c41e5d272dbbc5f5ea03a57046493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456325036ef21e5adda9cb4215eb993b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39b40a4ea7ba12744d88f1a6493e8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa40af19f4bbbe42c455b8274afe6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e399057fb83e1a562f0215fc67727f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bf7aa07eb0dbd855642e52a9cfbd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54e118723bc2ccf8e5871fefa83cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241ee0007471abf4668067dd11dbe37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239a06d9712e2d2eed4dae8ee2a756101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca8020eff494023b1465833d433b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b1f2e6d5727d4d6bef591de2b2ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8b899b10d9e748e6bf593948fe000104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3414793fc70b4df77849666283faed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1283b04ea8eca78f7830ca679a206106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5558819576acac5ba259ec2a807336107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec5b810046537b236adb7556e9957108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae15127e152aa4e8f95c73de963a21b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bcb628f5c4e93289c3d0fd752d690110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c822a636e7672a38ae66ee880c349fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846d1eadd5353455fffe2303faec3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5eae4f9a899ce7a1d54f8a004cbd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be01833937d502899699c5a9c6f85bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa18af2aa893a9aefb3ca57e3f3140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e92b59951e789777d04eeb6d1dabf9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f56fd27d2ceb4f3add0369db9c07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d513607e7ed9f7aa0edacefbffe0b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c62d559d38f6e0074bad068478962119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d59da77ae74e55fa604e7e153982120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858deda7a7426359df9f45b7cceaf440121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7344f4f669eb704a7b3ec120a9d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cb420473ecb160a2aad9eb2b83ff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c17405ce8ce6944904b26d701c2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329d00ed0a06a4b0bd5e113ef9a94f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e4bde0d3aa8bdce4d0e1264a371e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33255dc433cd4f8bf5ab30595be7946127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1d3c1ad8551b922a81b7011a48a1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e1b59807549d51c69319bb5006bd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ef9a110b94ea02e6780a1da30ef4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ba749afcda98683e1b6291e7c6db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54776ec96a848a2200e286bd46038502132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14118de4664eff7b974d6af5b9b807133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a2c1978fd079463cce864f2a75be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe6296d1db1527487df7496d091342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910456b9d16102f181d7af8f50a90f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a50eb897be5f474de0dd9f8b7478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2bb2277d768a649c75ca7fdbb661f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e8d08fef4ee23a12429e11325bd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76818b5f7a046aac816d5f09cfb4a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612058df281cd7e3beafe5b5077b3b5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a078966c9ad83bf551aa8303b798496142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf5faa4db2500ca1c916a842ba412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02bc4d57d14340660d5f26cdadf567144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4abc554a19a5f7e2803f4dc5a9366145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a2225ae9fae4ce645a1e343af95e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2129f816e41e8fb589f4a9e3724c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568cdc99daa59e2876c18c0621e6e4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d59fb2c82c9d89d8bf1b8b0a4ce65b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b7196da503a74e71660d9b3cfe28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e9bd15e84c043b955fa2ceb7f64f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e6a29611ea45bbc1ed409b5dbf79c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891b935184dc3cae5725faea759216153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b66185b854917b6c1430efb068e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b92276e9a8159819c0d3e0a637f83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e81dd5e46e04ec9e0a4068874a25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16409e0975c423d8d28ccd54b8f12abc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9060c4237d8addecdb188fe120ced158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82a45970b98b924ea9b2a8b9d45e28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717ea987102a46b8b792c5b154ed63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b14665d47b1dee5beae41533164b2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51982277ca0b7060adad5011d443e91a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771a92d3b3a8e19f22b8112d1fc4d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528544fae602dd073f00136355e677a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844685748885272e065f783b4fa1a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bcb3b529452d8681d30f3826b3305166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ceaa8e0b5a6ac18d98db91a84ce6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97886415dab44fbe800d9d120dbf8f41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0581d611f943be6839122241f182b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405e45f60f5c083e6919bdb9d5f529b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c66910278f7d65c52686c4e7617f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a57abb645a21ae3e20bd90686774b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780028f6959f40c08221760f6c2f1c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b39adb372f204b48e76526cd98e089174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e284e082177ee23e23bdf3aff60e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eadd1f798c582dbe0e3f03d6d9331176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f138da8614675907413a6689165bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e3d1e4ecae5342a544341dcc81fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b50c2080674c50a4a1ac69652dbe44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a656204860ca20dbdfb893879a3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ef47ccef4fe6679e5e85a48cedc20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b508057298065781d4974d00871d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc613e7e1f095a1bf6da249237c4d76f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84cea4c17d6550fcc67bead2bcc75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1eaf9c9ed51bad47a74146e7ca08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce896f6a4c6e6246e85ebc64392f922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4ff0f7ddf4f961e244ce9ff8d18a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bce731fc26879ca97a6d4bd1422dd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad197eed1f224d36b87f06c2555ba9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247003338a86099a8fd15afe09bcc3c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e42097c1ba1bb21a5280d5e355bc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6a8fa978c901c306ddee7f62ea830192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4315f2ab9af2abb2937853f8dff2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f983411886c9c73529544d72bea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d03680999b64db1bb245b20a63bdf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227f61098890666353c6eeafe47d67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6b98f2139cd3e003726eb3f614ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c24d478ae5b285f5e45e53c481538e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5744c3c88e5182d4e840d63fd98825199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd00ce259247adc89effbd1e4bceba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d197e75db5aed795fbe85467b6db11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b6edd05c995fe4cb2a17944b70731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159e1da915cdde92a109ae09fa75f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d231e10dcb2a1ad941622f704500ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5af76683c6dfa30b5a24e21d1998b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a05e44068e985fe202fde13a8439a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e27d9dcfb2cfa5089b82b47797ae78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe43ebf2d416dc41c374cf662805687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee170ad4c7da822c811e51dd59a632209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b5faabd87d674803d47ae65768df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0670019d5579c3316ae4af95037960211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b7a919734da6267c6965d5b7a26a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dedc569752c53a557e4b9f93a679b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfe97959e4ef00e3b44ced6f0de40d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0f49ad6c65170b77b8e40c744335215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0daeb5bf391bf5565a3e90bb6ac1c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d777e79b49f492989a72e11a01798217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b68c69505e993497d0ae23d4b4cbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64439da6815f3d1f3b913298e010c69219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b0111f1953b664a26b288a16f741220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cc1a503b9b178e591f85ea35a5765221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b479c2d23cb4dcf21da25bbeb1ed7c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf653e46889fab734d14094ea40b45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1840bcb3dbe6665804b2dc3dee2b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e822f49a4f3c7e9306ab2f8516fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89453397eeea0227963649d67227c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbcdb835a85059b23bc950ce4a197e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f15bd185864a13d603ea47d8aae004228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9914005619069be62e33b0c574db5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c27e160b193e0e51e0aa9e4b07bf48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f9aa4d8f682d7926b71c36e81051d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a109f80edfe50be224bce818192c26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc87b45dd4c68b2f1716e701dd6202233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c4aa87e8279493bfe15b2dfb00618234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977375d338e0067a42af4745479ece0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5e95b779ae7567bd5eca409f6e251236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fd342ff541da110ec706d2a5182a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a45edabc81442a9e9865afd77aa02a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bb8eca987f768f3d3d1d28117b870239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cba5bbd7dfa23cda2801044b6eb54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187e358cc6ea7070d90437262b68bac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6559b07e258fe25337d03e59cbcb1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b76269af78f2365d2f99c39aa5f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf3a8f01b259b9f8b0fb50b27e4db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb6ef9c359ef4de63259f129063b03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ff1fa1531db425c7f7e8da9edd17a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6a202665a96e31f97b9fe5320ef8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3674f9e22424c5f22531fd2424c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827774b61442eb5903404ca99014c50e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8fead9ebd4903ef3a9480319aacc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccef731c01f59e03c3006ff7561f9a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725606e4305d63d756303a671a34c1b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0845961879ab4af287383cfeebbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34fc96af70c4de847b4afb2088fcc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c453e533b45bc824ea40013ea298255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1923a34873564b75a39350ddd5e61b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d483eaf639706ad3e453d1a68058b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63606501e68eb9b1563018b4a804c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499519bac938517bbf10697c730aae1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c315bf214cfe4c10849596d463a2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f9d439b2ac7299991e33a0594eaa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7518e57a769d0e07adc17155c9cfa53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c3bbfdb1c1ce90bf346bb3b13992263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16055eab227b79f51b58d4a6ecbd889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6b24671d7630a2d886c8ab630979e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43027d12db94e839c7fb812f8a99596d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2c6b45cf6581f0f28029a99081a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc2f597fd7b67d9df695a52e69a08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424f9a7711323fa042fe668734cf2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da93d07244e5cf3ee23ac5e1df9057270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe2a0076bab21fd4f3e2eda3e6fdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99128336e819096ff9f400dfb1c70c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a65ee17e69960c59e38ed2b9dea5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae68d7440369918cffd68dd64853285274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75372b2a0daa69991f332edf87c97b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb602a8069fad1d6c87140429eecc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2dce623c8f12294538cf5359aedb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd494a98f7cfda13ce492966056523278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c267c155ed645812408ec5a68366c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c51dbc8776754f3fc168074394450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9026b0d30b7f492e82b5a18b5f462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163d37a488824d8b4be6563ed31c32c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57287317f04342c26f360cca8612796283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd6ba7d59e47c6dee69f0725357aa2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707692da92f9c536ea80001aea8578c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a137218bf14b63046386f0fa26db044286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc749317262467a71323a8c38f0d39ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6adbe934f54aa643d58e5931d661288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397120616aed0ae884bf6a28f14d3db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba36603972983c96b9e7781868464290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7d314073cf8d6d433cee9e9e1b8d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fae667ffe17bea11001e5c8398dab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a87e8ed4a8ee38da5846a2a72b42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970f5e11b73da5e18595bf91575f85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2539b51d2d305c076631453be82666295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1adec5b9ead8c3f31d25fc1760f91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c03baad30e3928f69439daf04cc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab53bd4436883b28c3efb3ea6a5c2df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a890dbadb31789992f47953872a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1870b27578dbb339de703831bd30c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eada09b3b2a776d4024e850bd83642301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64df9aeb5ff00fdbd5384514899bd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7b78adcfc9e80be7853a36149f105303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba73d454b397fec15ef5d78ac6c675304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e089ec25ea6b1faf9b5fadf9fcda2b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862a3a763b7a8ca3558eada9b8d9db9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054daeacc8f2800662fc69dd89947e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018dd5e0285481a73bdb73009948f43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbdb27d82aba8a9e6623bf1fb17a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a58b775be24383928a6bbe7eab4127310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640acb2ef5305266d59cedfdfad0120d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3121f487af350cf31e64c5e72ef85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf775b41f3220a30e1b57f1a89a0ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a26969c1792e616b2a104a1a17f90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4381184ece12147892a31f86feceb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154226af5bba539a2c70f9dc7f5857316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7fbab079e52ecc8a04005b81b5dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799042acaa8b3fea75e57b75dd482a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a600deeb6e291b2888db518f24dfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c739a6a2605a365672f552b95ac81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62cf1981c207dae8cd2447910f7afa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a286fc76bf37c4a74110b2223d471322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ce266e963a9537ac4d316eeb3763323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faea694346beba0e5a8834c73e044d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661619d51e4b5f255ea021e14ad3e85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859205afba0de5acf2c87e059ecfe5a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153fe5e7e5eb48d692eeb5936bd75e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58a863f24d45ff1411bf201d89ef6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a3b97cad66be43f91456a4d04df70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb6d1093e6fc8c0b9cc0705c872a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8b1b3719a050742a2b1e1563e6a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771fa5d3c60765855c909f97fcb2b10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3ee3156806512d95ade10c7623b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def90067929983fa34b490685cb9dcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c18068ba1187f981c0c632a2165719335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78c2538bbcd0d51f99a3035616889336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71eaa1d2a7eb74ed6dd3a9686b25fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64c584a962d40a4f1979f14333060338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57200bfada6f3e4aff2f443b7748a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba803ed6c68eb286105c350d44fb30b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3994cd72b3dbd652d65503597adc40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef60daeda66fbb185dc76c461558ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb107b7fca103de5bb3480ae96384181343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c7f7429d2efcf970a97112c119c50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17dca6e3f9ff8b9721dd8278d9cb31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2eb3c628bc7ea6aaefe9146c7891f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca03dcfeaffb0cce19e78a4704fcea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0cba4e5018db17546a3e2ccbf5317348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247755ed9c448b68f7c6541cce58ee4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09915f7e2652bbee8a896391bf1d8c3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8275da078633e2561a5c835d8f265351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b132ce2fc475758c9555e344d79d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685527cb60a6a7630ad6bc4c669abe8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a64737594212b0771eeb73a40885d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081607f9e219a845f0f4508cca2373f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2b555620a07873f9d16c97be7d2f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a1080533fb539246331bb7a79983357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab479022425ed20c26457ea0e6e06b27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381df0995d0adc1c974646660595ee09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a0778112e923b2faa4c4734050af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afade6f958705575acf5174cc394098361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be9bc526364528a4ed088ac0dbeb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565702c1a3e5da7d91566e4117b014f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0a51c38a46f5caac96cca84cf3b25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f568025ac43e8485cc12bc6ce21657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad8c7666d2858c2693c31efca93dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca61a19d3ba3eaac46f5a40d3356a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77de64249644700ace0995a918716368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576adc16866293f827030d60818181b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096b4ebea084c591dfa7768cf060e2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192007ed35d0a96ff1e50804b4d77441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4a5305ef34c7a88785195b032884372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704bf1cbdb277b426d728f10b89f35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa646635a1adfb154dd1825134ff022e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cebc1bd18aae9a268bdaa09a3c5da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f4ee6d3bf4420a10d070ab1e7689b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991bc904b05b5a956ab923869fdaa8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f88eed646b81358d2c29d163fcf51b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e0b218ef326563ccc65f9f44bfc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad851a10970daeef474a4c74a30d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f54b4ebfbe3eec21f2ac764f178d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d09122023441687cc22a6873d572382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa357b65d2966f4651c4725ef6adc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd2b714314f71e793815eceffa75a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61655f3e13d49a719d21fb96400c4cc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517270f91e8c0e47f57fc53d78183b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a36bce4e0488d6a22eb9f5ea1037d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d71f7942d84e7a808c00e1f8fb4c52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ddf2a7c167f586fa2ac3a07f5cd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da452b4928d19b340a815a38db4c855a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91970a40e67afe3d65907484d2439d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb030578cf2f4caddd5fe094fb7e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdb549ecce9bd33916b589c640c813393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd4300d23ea1fe566d177c15ab3ee8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04237aaee66b31964019461fa520d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f61d4425efe7018fe68f79c8e9a09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ff1d3d6adeb9d06246975fb432ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856f72271c3382b236710d0d12b0a44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fb76cb854606ad22f06219de27503399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4436b7dc88ecb6762d0a26647cee19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420db0b821a126fea008f1c8f626358401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d16454bff8f4a1a4776c448579f48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5082d1f43ba2629a2b4dff69d40b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133f07c903bcc997bdaafcfd357af61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144d84dd51e38b095e21810b9fd87cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651341d287419c736815355f887a4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a8d695aa26535cddad0f3a63fa30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ccab1dfe8397b6a80a818036619b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53555321e35f309bed90f2d993cb0ce5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07256626c712034d6056cbc06d89ddb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e656d6e583bd6685084812a92ec40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea627f9cdb32c40ffa9ddb9af386a04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494287cd51fd735532c2ae55f84bb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe35306bfa768bd1a91a602223d79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce11d28e843aaf16345afba611101a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4fecd4db6458a10ca737201e5ce5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8a72475aad2fd27197fb3acd8a647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f436f96ec98203e63ba6544fb2afba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f972e89a50c62d33b24b49156717672419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8eeeaf7c14878c8d6ffb0cfc9d4e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af456aa54fda05ca4601a5371ea58be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b59ad3f40e3876eecedb42cfc637e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314d520bb4b1d0c5a6b2a9dc42e3da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c0cc89e2a3466da1d40a6fd314a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50089b384c61d8d176e8dfd3c67b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d9ae7dee14d1fbd4cce7d31dc9d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d62bbf5a6efd92440e8ab5a7c9597427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b08860fb934eb3d3cc092c9695388428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad32918bf8a07f25bc087e17f20590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ec3d367e66de94d8b3c8b8b9060d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b662ed0bfae15f08d0b3e97428843a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f126c939eb927a70a4700e53cf78f47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e8d33eb812324fec8684b93c94c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e313857c993281b455ff090a567f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab92bc6e691346f42c6e94f0afe270435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1d38953667372b8b2dd4bd0ae592436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd7d30bd3c037005fb94ee7670414437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99429065933ab3810ae684db45041d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52022775fdb7fc28ee226cd0c22289439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203db603f3d71d59915c4578330be7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e72bbb27386a86e3a2853d4c5a793c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fef8a99881ce4871b90b9f3016444442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214e86741772a21626c598c30bc2e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851b12814deda5d9e8048067fc9d76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f38ed447fcd6061e93a4e7b42b18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac28a462e1c3e9f34920a66b1000fae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66a1316049d92ec2598c0de5fc8d5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d53abc57111c956d7e163f289ec72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099e5789ab9e580092fa82392e269bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6bc4c2fe77db3c4b73c49021f28f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fac8b344df8f378c24f4a49055d9ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e50324e24e75a1d9a028abb67a6955452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748faf3dbe936b42fdf04380c4e4dd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334108d9f0c1baf47ebe35f6dea3bcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6a5b7eb1f0fa186b1b610564b3c77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938694d6313f2d970276a0db95e5fd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849b32f4ef45f6220412703ddbcc10a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c355202f472b94cdbb0b8d40207625458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45cf20222317f98e5d2e7bbda85705459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256e810d76d591ee40e70b7c5323b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b1cfcb3e37f8de68e37e17ae40b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dfe8b08c11cd7f4d69dea282eec6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021b8dd7f429165c35a809063669bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e579f89f746e3c4074a139f303488464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde81df1261e152e91d344ae2a93004465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ad8cf4f8249661220466ee8ad485466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19e944bbe4da61bfecad2b8bf13994467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d177f145bd11943af952bce7fc7a6fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ea974b6a821e60de0befabacbd9e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a37d8e0f372318da1a2c8fe2a58d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86260dd19230baeffb3f64144aa92afa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c0d7856cacf1642347f6dee8a4db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7425dc0b5e02f73ddaa6397106cec30473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aaad324d0718f22efa98ac184fe0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3963dc946c5dd6987a2d741efd93a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021f6c9732ef218c0ac898b2b19d708476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4d39a12d25138bd67ba47d0ef1f0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688cb4014e39ba07aa79cda13f564b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15616bcb78f7821dc50bcf24c1f2d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eee3492348e1544338cdce293f96c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa51571fedaceb93a4404b45029d249481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae25ae6b17c0fb24c6843b9763f14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940fa555f35b9b4ab0a996e5fc5b61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b576405a0f17e98ce94a86a3236f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aad8f375a17167205529980e341df3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4bac0a17f4010821463ddd587c21c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf078f450d2b9f3b0d1efacbf05ebe2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1453fbe3039995fa06549c4523f50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455b42dbba60d79dea90ab5b3a2cd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efddd93c27c8d17b6696088a3cc4df7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252399f4a5248485b5d71db6789c4cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d63b953c03f1bcc6ca14051c4afc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c903314fee4ad9f0f264b570c41d8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394cb6a73a28f570b5f12a0b5252259494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72836d79f97ab8039b01274f4df9b685495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd005546638bf3926cf7a320e96b2190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e75450ea18270d81c7dbcea0536c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54eb56d32c3974f5999e4382496ab7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695b2577dca1b6f716cdce25e29c70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcba32d7730983996e93dc475f04ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76510eddc1508d6ddaafa6236cd036501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd96123d944f3aa55cf79361a9d95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2002e401ec0afb8193e2021173a0c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62a198b76ae0f308842c8378c581b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc3253897444fa1048ca7eeb09f70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e0513b57dd1d6ab73b0c08f5a90ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f5ea4fa8f183318789b42c627476507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ccf58b014fa39cec578c9510cc6af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd19d30c5d648a130ca01948c6e20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7a306c48bdde38ad5458652dcdebc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613095c0cf4a13551e2bf756b2dcf93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f48589857838b81ff82dd21bdc31bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7380adab6bb87183d495e13d55595d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba844fe9906f97e502e6d3045a0765514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed4d9441bd4fbb76ae8cb7c587fc2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd7dd43195678228ad611026200d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750d1441b8bdbfcb61fa67e89c57817517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476f83ef4975c820102a6aa3c32801518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b79875529a5a6bff661ea4b0612187519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7285209878e5f6f865c9aa76f8fbd94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04596af9ca2fe4b3ef0a027356a78f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68912290887553e985cf179f19b174e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713599b2d777b0e1d2157a333ef921523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff0b1cb6121090611dd0e19ec2183524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd9f5c410cbd44668f3330648f970525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1bce504023b6c0cebd747a2adad56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0828324278c07fb3d3d37a1c7a8c7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df678787b19bc6491ac590ce28453832528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078580f8401c616c7296d3405d0b62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a32e169a1b44bcb3b460af3488374530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f4d7ccf28b9fee930560e62e80bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617858dbd5a0af0bda3d17406d29cca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87febc193c1c73afdee1809e415725f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319785a382f557b101f98cc3da4a6af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247014289c51728c3feca2744bdd824e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6df986b345b0292686f13cf6d7b9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5c5ab29f682190c7cf838a600bbfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf588b8bfaf9bd2736d5efca831a04d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9297f09c19f30f3f06a87fea566e0e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53798aa464c36e5009dcc41c295303540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284744ffa95cf4cc0100c386f30194c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85907a566d530105962c568f4c3119d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26252532f36e5760a93f01d87e8741543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e604d2159609b409f783c0c7f0f543e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ae6558559026800f2c00c3eb626b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a4072c28cb172b9b345b98767deb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eac9ab5873ac812794ce31a0312c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf76cecd670f17ca1a295a5c6878f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99541b07872589fb2a39ed75404cc7ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e53bba41309a49f51e3bc4a13788f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46bd605b29b816a76fd86e412a4791551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb1f34d6d5088aa50db026dfb56922552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d095a91f73191914096b4c8427aa63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058b0829a9205158776f931a7e013d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99fda42bc932a203f3e26ebdf9c687555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0dc86d6f1f0b72c74b19c945a5b09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0040e244b20b9f68bacdc0d0533c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f683da9c2649aea445598736a5eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31717a6e0792e84cf0c5194b19d7c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c65d155a5777f77530e692b1344b98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4adb47abe0dd4ae30246470d28a271561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f51a52662f810fcb2680dfe23feff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab770e5f184fe9a1aa28ecd482edc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede881b43f5d0162e67739dfcbb25d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111beb8c085beca9fbdfd90f5a1a8419565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea85c9cd66bba98f2f14c07b7059c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204ee14627bf339ffffa659efaa94e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676920c4496acbc8e766ae22a695017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446191ef205316b291661705830802569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1a449f4d204ed13c4f0b82f01db6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949debb84d92d60009a456490c33e569571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a92aae07fabd100e32cf9ea22b31bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eb07500b875d4ea4fca8f20b28698573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e781c0cf02898cabbddddae94f3bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53442edb77c83a77e8514794d3a0c95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b922d158442e84d7fecffb40daa9a88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa450722c8a04aecda0584074b27c623577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc30026a3c52b355709084729b46f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb7cdaf384c7e92eb0ac304ee462d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff397f7a8ad3fc44fef56d939e352c59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f487290f8fc40d649cb9f955630ba59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1692b6db0b2494c46f4259945a7d89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6614949cecd206df8d6bb392c77cbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe671b9ad8b4b819b1449217e85c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c8038013d1b7a6c0b9de94d6331e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d541d96f2cd247ca97cad6dd6a77f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b3c525245f06d90295f8cafdcff9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d691b2c596a9f4d1de9dbad4c1e785588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44299ab3dcf276e7babccd06a4fad7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8911e89f3183ed7db41b988807463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c488987178679204fb2cca26efc796591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309aff030288a4089f6c64d1ea6bdb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa871fba8727426931dcb25728f27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b810a39c5aa9e50ce23d07523163f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02cbabdcd2bbc52a7fabcf50eed9f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1443cba16576fdf597c31f2a6725178596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55042209c02730eef3f896474902f869597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5793ab2095a9e3347d8e6d360e4adb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b343746a3d77cbcdf14e7a61376c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0de337d00f1850191f5a986319d89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674452074910c9ccfb6ec88f015ac7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4779efeb07638a4e21f8cab2d1c466602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04444f2bb490be4299d30534614418c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf724d63bce39c43268b88b76b094e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d13e27809f2887bbafee904c1e94a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37798be183348107e14ca58b883c6e25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5535b892d7bf8dad4fb8124b9a6a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad040aae3f7367fe861e0a5b83d3e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31666120ef45d6a6ce184e1ce0b6c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab1e7696f602281a6603821a7da19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b17a2bbff2ed4a410fc5024435ff3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b174c4c7defb20c69958e454f119612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef613a81820ee493ff9a377640cc95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3fea2da5c67d5efc83e425289a21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b72b1f7d956205b8395e1a07a4bc06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f3e80376cc8dd104ac0c93f3f282616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9752fc8e178acae096162ca81c23f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3685bed6f0f815bb030c6d826bbfa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b6b217852474f6b4c8d6c8557dbef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8fb2177988f355d018bc8c5fdf64c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b17fb14df4062f326bc1fa1b62022621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591cf6c1cbd5098ba262073d174abdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f42dcd415ff2203d6d3aa16b8119623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571e99e7b3674fece0916aa1239db75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d11e8f608470fc613a1aab2d6f50b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa95180253d314d8a35efa301f448626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73982ed844ef57494d062f7c70b5d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89527b269f272de1d4505a4cc3e614628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742680dec565d66d2830c7f79d8175f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb116ed44522049278f210c3c1f96a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ccc229f4d3bc71b496553fc1c30c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46de416af45e80fe2f486006b19ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c755794bd42084eb9e0f5ea826c49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c3e7adb472a38c0cb6bc0c1ad453f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc1b48ba871a4c1ae7e327addbc768635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021670e83dda798641ff5fbaee71d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d362e2b522425a73693e470a4f0b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea308b5697b67e31902c61a4384b03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3398666d51162db0440546db81e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ace027f97e226677963e5f0fbfc93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358df04907a2bc882fced4e867f82b74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bb3feb8b9d0bfa782a058c936497d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f882eed255c118637ebcfec604087643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ccba3d22215623e521f539f33e6f3644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7def51ac8f2535906c0a03679704dc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279bd24e4221bc9da217044a99813042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cbf63e71db065c60ef6d96fc0fd2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5a9744490b4338b31464bd5586514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513629832f660c314fd121fa33898b535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149fd0a957978054372d9f1b8102df46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390c7352452bbdc3dab9bad7b734f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce87a0c4f79950542f5ac0e69e6db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc93af134808707572a2f9f938be19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778f3ee4142d2b69e6ae6d773efea510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabc6983d5fdea78bfa76689c8c23e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d6aea5014120843f204d7f26727112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e31a2898a2bafce7af1789a7e4567a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e766db63f10e17e0764d11ddd5bce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0733b1115d00fc70329f54770f4a4b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c687fc83514377d0e57d7a0acd947816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee666cc882ddc04f946d15cbdd3ea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac62e63554b0a9120a9898c55b8b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9cdbf9c612ad41b80e853d0f7297a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b49e19e4599d3001bef72487c648b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ae3e3722edbfbea90e1e68f5516421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b7fc684de2f18ff5fee4af14d8d6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe514747f0dd3a7f90368a80936aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a9e61523862a7ecb43fb4ec3c028024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77205c20230ac5ddd2816cb22b2f1c8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f663d59bcc38c0401324a09f11f54d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef6e67a0dd490c9bafd02fd780a4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632395d0d379ee4fc1750802b3008a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745185b4e9ad97419ddf002f55698ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bf7fa97946ca7508c08753349141530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99accafcad891bee2c8d104661b3c5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0cb75ca852f8f4086c0f262d563f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681defd42f7b7c466ac674bfccfc06533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682ddd818514b154b9a37afb787e4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a2029328ce40ac48907c43a2d77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49d26067f1b455203eafb8ccd3f7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98eb25adeab2e9a195c860433b9ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fff42821a9cbd98b9371c10fd334138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f54e966154a35085738ef944f9fea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189f62ef801202c07861b3acbfcf4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43cb17b2d17f1c3ca1b64904f5535141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b3e92353e628d4bb4dd9bc7eeead542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68bc6effa7f4bf4cccd0b4064849443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c55fceb01a27fcee2dd33547b27844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d5fc6068ea4ea5ec1f25c1b8cb32945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de54f27ecf4bffe019d59d5b8f2cd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b063d86b0ddc3c8840b3163f633a6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9cc0367cb5851e731b9c8ed22dac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc159e2a264687db21f21a7f41583ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62e5a8816afeb0093627567f777d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71bf617b5cffcfcea7de2fcf8b621051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f62286356510265f522974dd43ed5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3080c0b03ca9e48f4235932ac59b61d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5f9c52e0611de96e040a0d76552854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1844602569db69b3f8f005c74f2ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ced85e1a3bf049669c460ccef4f9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ad4fab517bfd60c3b4354ceeda4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201b57c3dc55d866b26d03e2e4f17458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e9ac7f4673f094cea6bf5781b82a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfc5cfba9be03007059614418d1f8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5b67605c10e0bb090ab7e1526d08961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4dd31231c04e4e4ba1439cef0c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e59addc636d8c1035480ab582d9bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0084c36bd23c98f3295cff48687f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fdfc902d26a24e050f4c980ea4ede65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5d5ae2a657d82ccc04cc043326ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31010f898306a9f079fa382e56ef69f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218334e945c105909f25a25351ac165b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f31fd2985b15e0ab1fa3265fc502669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c8a33e9bf8b57bbec0676a290f0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df8cea8b6274821fad4bd6b555e0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc0a21a562f10340bcc962817943b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff0cb2bcc571999e8d3dc7e07bb55473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad1e9aad885a5668356f9764d821474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf958b7f78f3b0021a22474cf6187be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1145357fdedca34cb0968dc0f629876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b5724178e77879d6743dee88e0fb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae936b9bd7b9b60e49a3afe100809c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b95f6859bde8277e9c0188da728f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab058693bc2f73614c31abad3d3bca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9e21d296cde19d265bcec5b6bc4b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88331da2d8b5b6fad4d610f78b8efd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca960efae77b1fc300364381d75fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae653299fb1fdd94ae401e546bde55d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ccf97fe204477f0e7c075ad35ef4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35130c67b4f06f959bddcced53608986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca41c49a2bef38655bfd9173a4861d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d98a57657b2f009e94e3e9f60b5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f8c3504e627324146a97a5c9490c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122770c092a7db9918ac3d90bf60f4e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078a9eb6f50bf20b6cf1354e54219a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d100895430a18dcb632e6fcc3a08392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d9f4563c00e4a8f617f6305349e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23cb4c1966a77e1db04c0e1aa6cadb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c480dfd7cec218eeaed226fc921c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda49b9def6e2ee2208685e699621296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d61b2c16d89559cfec1900922ac797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266183121cd98ff467e1e56107f13b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7974c7988f05e8cf41a129393bd55999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784434ef126cb3a90308b7150c6c9479100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91bf919deb918ec4c37595e731fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f10e5c27bca7a96eb18cdd7832ed0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2936dd8a8c4b9547b0873b74d69289103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e9ead4b53591d0bba59f47c22bef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c9172a9f4ffbb9ad0de6245a7642c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682acecb021fe4ef7ca345a225d8e09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012fd295c5b5af2956347a57f3bef2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d4ba3b293badc768cbc19a727326108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360134f48bf5e0540a9d4c9c7d337bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f17d3d7ba0dcaadd9520a6faa7d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84002e4243ec3ceda2e11561de3b02ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeed221189fc6746a649aee3aed1a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d132d8b87c7aea2deac40880d4618113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b8f06855bb2373635bb976c64f115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5251bb83459177ce8d616bb0a8386115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea034e6ce0a1987d832269862fdeeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b955d7092b84e125ec8a23e53a7deb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6048b298e92caa7e793267ee497b8e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bac8e7045bf88e07ac75e6ee32a44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17422421e35252ec9d32148f5fc445fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30db5662000449b62d63c1c27f260121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dd1697731b6bc238c2572d8c64e0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491008b623fb7ee98cf5c21d84f5df04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fdb2f5de6d8bc021e22a4be5921bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3086f4f84095a3078306c08113d4d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d05691bc1e5d2a40f2290839a35cec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14466c4a496125b1f75cbac6af4c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b81a52aaa191e976fc9584ea491ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3a71cd6b5a3f33ab123478b8de57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59ec78e3464233c245b2cadccc817c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab06aed996a1c385907b910ed4a61e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addfaa5c5ab2005abfbaa223b22bf88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a821c0086d47c9be871757e912f72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f1da433d533e9d7c2829cf6c67496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4bcc2c8ead1cc00583841df7af802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe116e204fc41fe768b4d3d01fa2552136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9031d663f03cd1f017a89ec6a0a2954137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea73159ba79e21adac6dc45b80e584138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693962945c09019513242243298f5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48d8eca702f76cd9c74baa65bc35a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d5c198c6c4dcfa6c7d8714047188141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce28d874dd8e5c9cdbcefb677d6dd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e871c8d430923a9f03e0f402bc30c42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106dbfb4b6b91d63d0910bdd902ec5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae5b16ae5009ff3d86c17e131390c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc7a037a2c4d06b1530ab7fddc1152146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7242f73728e6a1cc3d98d93428d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4901d14b8f9bdd2fffeae29e2184fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcd9bdb7244b98c31c370da58376b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71232b8dc48705f3e44a4fbc1ced294150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe538dda0ec5324a8938e4858df7db27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee678d1160b5359b1bd6309626cd69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290cd250b0c01c6f29970262806314a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f4ad3b6d32859f046a991384c6afb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b190db854281620c457590591d0547155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518384ca75f0c4b171ecd4494aac101156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453629f8a750fe39eefc76ae45be95d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d39dfaaeea5abc3d918f2e7223817158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd9fbde7ae9a667ad4e6b510d4f3f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078c3521dc2c5d3f36c08ec5e5b7a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb3bb4b7859dc1851145a9a03271ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956933f5145fa97794f0d3d77c9df74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781deff78c2665c10469922d192142c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621fd0e652aeb0182e1e792ac9d727164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374a0cc4b1c48f2ab5dd8d4eb6e0e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf44e05190cedc182446d0f5b07a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7af6046d87863ea5eda649cdaba2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb944d0ad68cde90baf7be7dfd4d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e906a018d85aa3f959d280a5fdc6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957b3a2ccc6c6cf6281f606277627bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea633320edf360898a113321e4991dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b02bacc21e5aacf98db5788edef03c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b8af16a85b6abf7b507e9c18b8fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7136b6ff108449a1e8fd2c26160629174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488c5dd90e2ae14c4642e356ef3d3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a153f7963ff702c0e11bcc019cdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7538df15eef541de4f26590311dbd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616574f3a4a5ed03fa1a05af9d2d91a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea23ffe8748f0659302df48daf29c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972687027330db19c6edf81e6bcac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1372137952eabd86182d72799882181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398fe06d9f3ca40fec8d2df545cd4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7d1db2a8ff40dfb39ec4b38af209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39207ec5b59173ff30f9bacd22a69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91be77a41644a100ea4db3475b05655185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737711029a2b7e1c51c699e313544fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336bb75c58f1dfe490cf69dda9e130187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda1c5cebaaaf4f82ca2ccf22a52cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e66dee565f2b8693967020766bd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9701f65ced1f7374583f0ad7c41ba9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c9d400410bb2d58fa4f529ef61bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adce667b5019d08d255a6cbdb48cef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd149c0b1bc1319d5900bdfa3e042193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19432f58d22cdb433593d8380b9c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637fc9e94588ec9e6262c74dead8273195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6967e3d82d756f4b7bb031d523a354e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80429cbe07455492e3c1f700a2cebec3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47717704416ce612c4888d15ec7b69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a625d284e7932e726b268cd4f3afe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c0fe955f1d1f91ddb41f479cf530b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a7de44b2bc07f7917a1766d3b3120201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0412dedb9d15e0724093008ee6deaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda966ada9bb2e1fe67fadbaf4437b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e5f73bfe11f8d8babf52ff0b44d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bad46a14da0c575aa9676ec5bfa20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d6b59ee4a25ca79d7c21727afad8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776d6716f3d28190aef74fc0218f0e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab7dad26ad54b20d5fa5818ad2b99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf90f3ebe7cdc3a7d014d2c4b84a6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26436cd9c86da8c02095e0a1745909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b2ab0d55af8d8e44d71cacb02dd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9b9e5ddb5e50b189d2495c879874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9087808a47c391c1ae95b8280037e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caead0e29c2960465c3a5f61637f94c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df696bc3dc935986b8eaedf69b785bbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e7377000cad392457ddb4b42da9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342931a210caba4bea8e4bc8af0703d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3082d5046ef104768fa49b1111db7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6243806cba90865831564f488dfac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba035d2e52a7b86cd07cf9838a1f61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c7f3337950efbf3dc3c050269ad9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd966a30bc4af02dddc1603db94fc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef649e61b3323b06167dbbaa5a9e765223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b206f01a0cfed48d718722250478224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98d4f9850eb39b0ec53b8549f3112225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f998af05fd51f260bd3a954c729ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317525c6ce800c4b4e0949255de5686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289561d4430ee64e1b4bf6a4fa2716228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72590f82d7ffccdbf2e62b9afaa83b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d91462ab2721e1411d23f870d7d500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9308a0241817dc03844ea235ecac7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d44a6cae5cce2baf2c61544f2977232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271697594d183a55904d4b0354f6fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d2ef36f53c816b57530287aead3b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c965457a2c002f3ad60f34abd565566235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736829de1037eb86a722e6ab419270f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649fd30f336d5a35fddce8df382e445237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3124fd89a57e81bd09286f247a5a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b414554dabcb9810a655527fb93a78d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f2f8fccd8a00387fd360a3672f4ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea83822861dc3c9a01da450b2b1f8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82243a23d1ba888f0469edeb9f7401e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6162fdae7dbe3f0a478ff09fd19447243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dadcc9f08bcc2a985011b6b1045f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc1c442602d2d2661838821d1d5b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9f78059157b077e106dd3c5367c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a500ea962303e1e4473a709d9c94655247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81004582d773a22751f5dce7c9ac54b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bb83d6f7d0ec48b1a554585676e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e138cc50be7184e4806b8e43ce796a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346687426bfa617239dbc6c21b454b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db2cf595165cee9733456fa3031e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f221622b5a378872226bd7f130b713253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ffe945f449297fecf3d1635bc158254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da8c18ae848f8adc68538a368f4afe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ece347d848cec9b185c32004ea268256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf92d01212b055f37324d99cdc30d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a376f76a5067251d6c7efaffbff624258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88441e69912e86e196af93f020bbebd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b904e66f5c11b25a4df2d6ccae5a8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802664244dd73ad7cee1e65cf276ed0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c5f307e02c2a75e7ef8c743dd44d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44702618d11b40ed056f150e1933a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47fa19c60321647841591acecbdb1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631159f2a5c6db56ca0f981e70a9b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c967e4c20aba8754a986536767c05b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e4ff05cf55ef930a37e4a94dee926267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7438ecc42ce757eaf961fe7e8dce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9a653b4e89e82f341e6c38b14dfab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c675e31bb089bfcea2eea9c27106270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7110d2306bd218b252e5039373d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a68eec1f10813988a01c8f8c86de2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416761c25463d7c681da8280519d5cb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3288a02800969d21acbb4ae7014f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3303e0ec6e59066271fab16855807275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4cf77fceab71fe0caddcc2569453276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf661829cbd2b8ad399cbfe2014df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3726c3e86f73fbae611064a68c8b18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca07e3e1d8a1a787df8a39920c8442279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274543f58c602b0fd89685b0d32a14f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd94c8be287cfdeac9f785408b835e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f78ce4eaeb97414a2ace5c04888e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a945d3809948ca173795f9752d65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23ab2cee9b40d6a165aab095cd67d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7711c57f4e2c078ed478ef12712bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66f573b9e9be39c193361f75cbf44c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675ea748de8c8a106d1b3aa67ad8fbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c74a60b2782c16589dd0199814abf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a392373bc93270e78e6b473b4f1d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c976ebfe0ec03d179f0e164293925d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e374ff23e74aa873f19b5acc25bab1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354979c233e84b6096195f3a7659bb43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b1b8fdd25a5cdfb16e8961eb21bf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd366d58af17c48d2843b7b598080e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded90f1ea7b4179644c6c7ed5e663dc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632256ba27559ba82722d4562e705e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739361dd7dae97a3809fdd5d16906c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab76a69d8170758a9453397c53e1c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae353c82b88cb5be356fe51a50bc12c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff057eac4c096aa0db28f54f45d1ddb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4065617d77bb1b4f7a99b240a2da4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2f8109a1ce055a32d1f794e61cfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689fa9c8d1f4c636e8999f5979a5b3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4cdd64228e03a46134cf4cab938e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce684b1869d62a2070b2b28d6f39393305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcdf76fbd30efb8aea6f6931fa4aab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c99da6d76b482e6b767990efacbf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f859eecc819cb4fb824ffc625c7c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa2c38645637090d56f222d3c6803309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96627c42d631433b5829db6f365f8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f562ebaa724b2217402beb1d93073311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b153b9bf3c9ae8c1f6ed97be2c7a49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5635d4930d2ac6be4c847a3da333f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c958afb158edb9809ac28e9ca15e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9a00c92e6ee6e8e191a71368d1eb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c73112dc756ff15df78539e78a948316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822da7cbdde413a90f7b7bd63ee0b90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4963da13d8aa3a41cc68c83de9a9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa4332b7eb81942db999abe08b4cb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acd27e6ca15a5a2508cc04bee33a8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f8e3cfb85c3bcec4c51061d860b18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c34e9a6d7256847392182d2f2b7272322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03a80945e31ddd646c48c32b73771f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a384b26429c8ae796b27ed275236324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea634dd7d63eecdbbfb1ba0f97b3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1deb32a865fa05ba7cd806f0d2df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e9398255ddb236b8fd92e32d448c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38e3d16f822087baa28d1df28751d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff6bfd4922def8c258b0ff5436b16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf0e7d942bef66a90f25ca5356c4e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f4861004764e43a3ebebb3ffaf43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ebcd012042c3054aff8e618cacad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb06cd91e174ea231c2c8f64edb6dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de535fca460785c349a3b3d584d7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c71b17ec742a97406ae38d5cb5dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f01b8207cc7c407340b2392312bb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee50504b46bb76ad35f2b1a001e00f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e79fe8850ee6befb49dc64d2bb5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e2f467847a778936831cfca2ffd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119a829a7500dbf6d03f529ec1e72b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f67f0190bfffb840232c40fcceab57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da60692161584274390ef58a7192e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01418e8f240691d7f39d60b3901c29e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6fa4014886a96cfb25d30a35a1f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a7c4967b16d21a19740a7714f07a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908848c893afb74d32b6efe4e2d407346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820bd8a93322a07a1ad74967a6ce84d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53bd5a4980f1a31e9023768ab9c7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721cc1ad07a3540f301f915b1f63655349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42ab52d146762689e5dacbc58f8905350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69d600846fab156e2b97c5a2e38b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c9509cdb291afed5d55dbd07b765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3418feb9b113e11471e636f1755a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d002da91df9511ef0c037455bba7da2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845a280af7e715371d82c2e238ba24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0991ad7ca83a39015e5f3a943e098356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258324ecd85a65fc5ef622c0395eb80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de25bbc20218e2bbe489c81996b2b67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987a276771e7eff5ea2c6dae4f236fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d9656ad0216ef438b25e2805742f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104267138fc477ed3802d6cc96a9d8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c946864c084e3b84cc13195884ed79f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254d4968b7c969769de79d96221412363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393171b1cececec96ad5aca08b4e2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686505aed4561cb09d1f7e921824a26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357611f81326fa67aabec3904f34fc97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac052b3d851044c73824a2182b2601dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72190c66a5205a51ad4a9d2c5691938c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe42f6fbe65e029a59a239913ccb1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619ccda3700f64e7ecc6528854f4c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008914a0ce16491dc0c30d2c9ecf09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782e06e9821f33b38f041484700632372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8879276237065de4dfc0a6983ccedcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57337571d9a92b0d6b8c9bd3a592526c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66923bbdb5f76cf004380d15f7c1740c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f689ae2970bf32cc881e5682f4d7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811bca37fd1508d1b9a96329bbe510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059087f118ca8d233b5de5ebb73b3a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d627b2275a28a2b6cb2a4e7979e11ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fff7d8e43bdba760fdc7135baf597380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e38a53824e09da04e2ef51500e0e75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2856adaac7708189abe0eaad3e5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366e0fa723fc0c37811ba381c17ffc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198a73407ad2baaf3e3c454ac7cff0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd0e79e2e3abd9586915ebc666239b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f46df77879acbf76adc5643dcdb02e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415a7af21e2c6a852f9d38430fc87b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b31d398015446a309f4418f60312388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e6fc26013ac0611f7d2b7bfdc333d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2da7affcf362b59621beb7f32fcd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a56dfd11a6214b80fa4fe90b2d5db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fcde203c61dfeb4b0b39b8172cb28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6acec07d12ab4eae8da6949c8cb16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb238b8bf28a3149306e4c2fb108f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f270ae49d07fa8309231c7358c7e14f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dddf55e724b36754c91ec8a12ea017396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936f97ed13d730fd4a88d9414342d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6c23c26347379899c418d5a106a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1491ebb1034fb2df483a6a7a9053b18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac4dce3d63fd0c773824d966836a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4ddd3acb8240f3748a238cb48d4a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964ddbe6c721abc48d24b59413431f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096889167131f85c9c5187937f8490da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33557ccb66b46e27cc5865306156788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a11dd453f1d42f3ef6fa047e54d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa7f785ca38a16997aa91636fd367406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb904bfc2f6f9a1516489ec38f14503a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e5f7f2d3e4c2195c1ddf292dba790408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9dba1c5678fe45d8db7d8ecc71db1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82bb38c79c6534463dc16591261777410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092721907349032c7ac9a8ab0e6876b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ed927c22bf496b894e3d1c86fe62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f890859a54ffc37fc51a8cf78f1543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e113f4675a9888b7090c8615963383414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0341579f7cc84cc379bc5d37ed16a4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ff20736de85b80681d24636fb033416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a18800c54faf7b444fd0875c708f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90474240b03cc64f5981fcb3e3d5d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faad8edc792fadf65944b2ea6bf68a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8503a9590815dff66e2ec801e8d26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff21d998642580aa7db21ed7d6eac8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a14e4361ef21a751502f317cad88c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae607433a3185c7e8e5c6e9c0bf827c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95feec93eb9effb1c120a11b011b1d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd88731b8667ba9225db894b031caf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7217847898bcae8f4da4c10241dd803426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6bbc31474c2961bd2052296d7e7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d35ac148c434601386b2eb40dc1ace428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7631c2f6d2fb3a0c622fdfb8923444429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc8ab7f1866d0643a76d5319e649c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69c6dba6d18257d43220b11fa3bce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77bbec769d850e8261bcc0ccfcf06e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77891d34cf452a17ca644a4bfcc95794433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3c4d163483b73f6971bc87ae0208434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f783326327f455192dd61cdef5c5d22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f4e8961198efa772a1a4a64f22c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ff78be0c1bc51bbb43949b6e3ad3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e026f3bd5109e5bfb9124764f4ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b6787a9485b1d687bd6a37e4b225d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd363f0c24895badb2da36e54dc4bd07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf7f67a27f240e00f67e585e940f05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ebe22fed53f834f8465edbafcd4fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7cabcb3420d76bb6d1cdb7f0a2fdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af8e5c817338e8bd535239abb89eff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a2b945a3073244a34aa3715ec554d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885fca7e7ee2e159b3216762aac0baf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce70851c5fefd4f2196a7298925be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e068243e19da745ce87faee96b93cd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cff78bdcf56ff9d62a51ff7105b86d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be9e1c3192a0c5bb8545c495bd873450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43c14078bb74e4adeeb02b69e7dab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df2fe2b88b7f32a5ea675ebb61c68c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac0e8a4c1ed9e01a7e109673c64a60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7d2182619fc0a7cc4f7ade28785d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d70666fdc7349a0a28d983fc59487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7828d99979bc0048f126951e4b5762456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15207b5c72594e3c742374f76eecdf54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2ce2595fbb61e946ede3ebbbc570458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1c24afc5a7ebcfb5baa2304508bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f55cabbf6b5569d1189bc88601d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388074158b8fd6688f76779c37f613f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae0d6a1a2d623fc6e1c3f117497728462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f93e97dfc2442b02bf3ba5f49f0e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bde5c85a8b014c81ab5827b9bf23e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f412245ea83195a4c0be5cba7ebc1f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e63f19e576f1a1576969b0604e86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fea28215ad76fd54982fe1e4f03a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d9c179b9175c9471a6a69640987b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a6924e8293d3581b74e9addeee122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df9c77fe8c99090abeef75e9415bd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd67045e821cad038fd8ebd2bbe6e39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d35cc7712574b3c94558ee803c643472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ca364115c4396c59ea7d5d9b16fc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3876b32bee4bc340638971bcd67988474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba436c8c7433c2a5d0a8e4223c670ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e161388af6fb8f7a706b25a9779f658476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb17e2e54083c35c8a20131ab008ceb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad12e9b3d5410e7130d4a4112adcca0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483087242867f68ed2b704378b24ee3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd9ce4de7a3e54bc8849c4aa58242480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6a0554e23d1139579d2acea42a986481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a3f419b1f3752a9c6c13d1cb7b97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24eac5d9cb339aa046248639ea9c32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f566b351d99a84e4f2eb82efa9589c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369eda1958e55ec6ae73d303604eea5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d51a9109388f0b06e22b5a0dc3013e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e3a1b24f9a02170cce1cca75797e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ed0f0b62913c25e7f6d1b6cfb169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc4cb3c1f55204567f76ad162123f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd4bd8fd7e27628b4119facb224bd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bdac34d239fc289fb9778256db64a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63dd483c948be717b1e7136f363720492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744eeba0a9ec7e2f2307525838e66bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80af99fb9b838d35fcede6a2196f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f34865441f950448989be39118043495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a6647ccbfd90a8834fa274c7a3a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6a962d0265d81ea9edc7aafe3dc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c04ed126b86869780bac112daac90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ec35da0072a2f9b913e1f22e47f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75892c15f2d544a664e4e65243217c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d20cb6a8b91dfd94498201b00280c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83f89c842c5a8cde7e6555e861f76e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47999cfb774df515196ebff9b1607e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476057d46bfebed16c2584bd23651ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f4bda54e572030ee908f1f591326505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed64d9478f8c06aa155d5cdb3eefc3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032099a0f829f9f6c863fa72f9426d0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ee77130c5067b7f147bc03e980eca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d36683449e16b5cfb3a26eabcf7320509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa91c6bc6f00cdb40937d4f04d40a96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028be87a87134c3a72fa2be23ceb3e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b24899563ea1c58823b60682b550b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0636f1ab2e7c3d8912f22df8fde4888513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ca2d6fad247eb3dadc4b2480b11e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78f9e81b8c6f708131652a41199c4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfdf11b48fa3e5c0ada237c36d7b7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab392cc62cbe1d8f2d4d8a76bc88131517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9cd3098ad6d82ff2021c20c5645da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d21479a0fa3a37186337c1e4a2d90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248908945299159c6c2a469f8505eef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa63a69dd1a8e2295d479efdf5a23a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f83ef0b5bc5ea5665776ab72562d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab64fe28e8b6ea7b380160786df8f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be859367eedfa67fa5c659ade4d7be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6275adde0e1d9b6a665c877ad285fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11570c990f8c98c46d43b104b02922526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fcefcaeba4232f153d0db8e16e88e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4fae807140632a704dd5a985b05d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137bcad83be659bf8a0c62b1075b21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbeeb5d6ddef2883366ab4c3e7424f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337b46d30015f2b312f1d9a05b20ce3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab08e8d2c0b652fea5bdadcd1738693532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06077ff4d8ea0cffa4d71794c977f7d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c41fa6f826f28c3e5a65e9b425734534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d63b1335afcda410e5a2dbc999492535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec58ba1e6f584f41524da89bdf881536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a786906d636fd973071542dc31da8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cbf4ef10aee7210ca1682bcbe9b32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee608465df2c6fc9892cb2ed3f4ec8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e28613c92129ad748502066c3362d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb40ddacc4f00a0e9324cc948b2f0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c669455e201be89ee629266501be9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df7695710e409892043c14fe3e07a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc44551beb631377b670fad40736f02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc942bd7286dda1cdfcbf739890c1f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c472b9bcef663b89378e289a6b256546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969af5c00c38a59dbefa5e580c6e7c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963804ce58cdf58807886b0485de54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349957890f74e7867932c0e52228d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0152ca821a4e27c97187a1faf4f957550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f177d125c7e172752dc868196f16be1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c795c3cc048bc3346bbdb368dca81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec45e484a89ecf017fbabaa33f4ea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05045145b387737eb620eb15d7699554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b72528bc497c5dea78023a022122e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2926e32d5f3ffb9baa1de242b15d6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637a6d8519fd19a71f297245860a4c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3b3d77ee92cd52b34769301a0344558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbad89b311d04d7ca81bf3bb1ea483559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7126f3009e1e96dee23f9d5c61bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e634031ff1720756407152bb5d254b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6504b02b9a35274eb8d45b95cf7746562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8814ea7471de8aae07a8b57e174c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c70008c23b10c13a2bb0efc4d31f82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3ec40f2284c6d337c7209a8170f9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783adfbf0b5d5a1a76ef60685f3e84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415ef91a57ebcd0422908d43c21425567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476298998805ceb8c5a961aaddcbe14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff099801cede998ee7a9229b4ad2deb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d521e331bdddb34bf10a2aaa5a9fdf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddadffe3b3057d52c1341721c8270e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b952de76c019c46f4b250058365385572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9610869b32d7b769aff9f42a305534573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944720aa6d9497f6b1439350d7124568574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d82e7675ea31cca5d6a018c2b5a15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2a0704072a026ccd8bcb39d43e510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326f7a3f3547efd77b5e9c89be52e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4aba03b7d1858bdf8b58178bf5db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d6bdf908abf1ff4342f97813c96ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ab4132433347fbaca29b0abe6320580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932790c0d56a19cd4494cf9cc0ce85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e7d005fe51b1f725cf76d75179820582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0e7efedaece3cd502f452584bd56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b180688510f209606042869ca61c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24969597a4b244da6a38a71cce7c296585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983d7bb1f5f909fa1eeb89f7bc83cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6eb831fe9664e76dea8a00e27178587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88487e2fcd1cf3d9da715377853f05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344a9481c3fa5108c91cb3096f781f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7b03265adb16d66d8dd3e7fdbfee4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf139e367ceb52b988a30461515940591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313413dfb92bd4196c85d3460886d8d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6715d61ebc2777b851383f7e52bea8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970746572873ab084725d95d11b7399594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f8a456269f693c5e17d4c670f88b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023614cd21a6a19b8492d38403c26471596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cd7c7a24a2a8518ab145bb5047714597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e7bd7a2e593acc9402ab94f5c2d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c84919dac8b406b342fc2984e57e88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a1faf7a6c62200bf06309f92c890600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735c39bd9ee3eb7864b54e06fec1b3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ded98c3db8b8d225887f11b51b3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ae797139a8b52645e6d61329c6b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea453f94cf8d27c38ef6badc93fde30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76702032a8ffe96e8dac114b5978805605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4e0cf77b3db2b2acaa0bbca43a09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c56f0944aa7805134d5b579fe1a9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ed5f13278351673e1696a518507f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494d2b69d39b8a6749c0001dd14eca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3de46ea64258df0498fc5d4ef78e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1fcbbf8d24f4dd60c6a34378e89c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515314448717fe0f5e01cf3f62ab1079612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ff0f92c18fe94861620ff98079fc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c0a5dafe3b677b58852ef706ca8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09c879ec14550411f127872a840ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1723c50e83c250ce720290516147f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b1aa474f0e00ecc554ff5c02fdab7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183337494a245a0d574f1189a3dc57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f856262427838bfd41ba35790d4f01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fda4288adf1acd41d291d5c70e699620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288056c0f8bf88f946d6baed2188f8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064327e0dbc13338e0606e20031bfc75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03531a8bdbcbe3a924e457740ef08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fa0d8f24da8f9e7f0d739e3efccea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d096acd1b69f42ce73f20296fb65058625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d39a092eaf92f949d9a397d54d4b13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43de320a3303ef9671a8e16acab735627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc299288d1023c0efdd1b992a1c30bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebd6f8dce2312f39e542f645084ea5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b42250a2b50f8dfedf08c14cf305d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ccd1f8517c5e7741820a355dbfbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b2659aac52ea1458aeb887bbe334632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251172fec50201d96a7fe25c1192dfff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153cb24599aa2b564e29ad8d43cec4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677f53c0f8544d3224407a67a3dd703635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37556e83eb6434291a6f5c172cda02bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456bb5a86a0d0603fbf000313ad5ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee96a7f5036f71eb2aee7a4c9386edd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62cf3ec5b01c3a2d79209486673f2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd73adcbc0b69a685f22706b6d910e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b011a860773df035d8b38b6a7320641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629ea82ee79c9e4064886ef8b240c77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b582a4075459eb6e948d987c9e63b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba90d49f521f21c52387ca97ec64d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc861b051bec77fa59f880fa13f779645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c780d37ae9b88addd25915b3fc9cc39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8727558d5cb1264a08331f233d686647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e46d1e5fd967c5496fd6b530fc6f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bd60398842f22adc208089d34a93f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001eb3c0a11a4b17381a61f1adb166650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3517ab960550b0c7fc0349909f47dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58737250103d18d95c1426af9f773652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73dfac9772268648f838184e4f140653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0975ddb9cf6276c917b79d62ec443654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880278ff80cedf5426f7dbeb9113268655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05dcff6fc9f4ceaf491ea4863c9989656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493602b109eb6d22e4e64887810ecb0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5708823ca45476796e15d86ab2a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e52f962a543d9bb853f4c70552f4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42aba8652653385f7eafd64eaaf9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0010d3ccb728ab53a60724b9755a27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a9dcf3ad18656756cb387285d8f55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0051ed801191798413dad8a61f23e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ced3802612a883fc0e287609abc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b7860e67b3bde2013734ccb32668e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8297f8bf888de2d9e8debe8f72886f666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>