--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858db1b4e0529b1f8661619a2f9529e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dceaca099ae22394f6d8ce28a44682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36be868c5be4bf3e3f00df391fef23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc184b2a860ffb2108018864071e5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3428ec6c470a71ffdcf7332514b02235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa66abd147fc391fe1fb97c6721f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f82d34a7cad3ddca6cf21c99c701947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a40eb855a619dce7c0963f3d10f558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057262a8b74a56a310c0f304366f839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a451db65d6f43ddd174fed2952aec010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c3951d3c3126e63d21fe8e6523b9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb567824f1042460a550fad4331bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920bb114cb2f411b8c297c6b4e738713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2cd4804784878f10087b649708f1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2af6caca30812f7641a7b2c146a3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72723d2146dfb29bff04e9979d175616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec56350984d8c64731ba28377b4f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565763c0339f3ae1f21beb9c0eb533a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4047ccb539ee4606f42f2838759a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca7e180b794396f8c9e4d5e34d7ed620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ecf38cc5ea70a56215edea8a7c87c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbdbac64be7317b85df3a46d329b4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e704f0033a8d32931701c20a0b611823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47cde869b880b19515281311047a0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade83cb5d830e3277d2eb2d89fd70a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d378aae8c35eb320b10cd7a02ff9cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3d019ec2ebfc21cf9135498a6baa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff136900f3fdf5ec4bfa6b8deff51828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93dc440ad00ffc5285baca8f47c2b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b2e1be5bb8e9c6d74d324352916730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183714dedaebe1cf20103b89f3cd06ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444136aea10c3ae551d9e08eb9bcf0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36014102173344ee83af1b92d27c02733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d89997c51bfc65fd2afa3c67c0c5be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19592255f03431fb49c359ab9f31835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81c93eea9291be42b2b53fcffabceb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da57be8a26eead4eaca7b01bcac01137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749371984dedb6c0b47a7101d44769d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff2692709b1662db6ffd3dd5bcef539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b47ba070c6709cf83e812640151340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0033b19dd2cbee3d1b6f3c8ba1216b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd558c52dc6ee5dab117ced0d480242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde067a3a8ea298e845f325c2c04085143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a07c5384e173b89f0544a2a851d0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810546f8d16721e791d07dd6ab33b88245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d9351ad3a30173106e0184342606946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70b058cbc6fe874dcbd4e4f67ed0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca534bc0a902cc8029804602f25e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865311a547691733d6c26f9e94fa00449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6dae39acd30fe1a40abf9293d30e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6fdb735119c334e031a3b16c9e5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f87d2746c1ce80892dcabdb63924852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5185988983ed6301a12991d228733a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf71bf8f1f161f1345233d69ed0f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb86f8285fd6c966f1b910388f3e24355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66c3a486a5f9fccbed67b48a3f1ad156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d991c160e3b00e0a806a42e21f17ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad226aa069af6d1f90098b29b6487658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10d8cbd089a0e321d3a35d2f3121259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a6d2598875119020a2169ee4988d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935fa00707a71902182e9918b37f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b734e9bd638f39a1810f20a576eb7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23c2954e1ca57a228f015a1a998ba963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44890fc3b66f5d987c215760c76414e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb28bb66ebd98511a4a16dba2d5fc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d1720e36fa67f1e6b22a653b475566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9822f3ec781ed985be7051027feab3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680077b53b363c072261111dfb781db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577061c0da614be7a0bc07d5832ae68c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264cf9a113f6e30a6dff92114ea174270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2893b56de8dda8af78215698bf23071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a12a84d43a16a578afe0c7866cb2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b05e1ac307bc6fe61071f0d97a0be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c0dafff4c894c2fb7b053b17df80f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b23b9d0095f44f84b0fe594a73f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c3b7460c582e9e25641f858fbce576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98a26979c8e61037c6c5cba5c08d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2073d791f7c5620f70178dac9af7a3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4fa7cd5eacb342d31c680540c873579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43187601bf3f0fcd2b59b37e538ebc3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389b39f20b75fb77d28aa179b4741e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04324003c7a71d9c7cfb59dd96048e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e1a7cd59651aba95e3b38d21d75783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d32d8a6e7f10b5ccd7b93c41ca84584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc8dc02595a1dd8f734e44f00eb66785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885435bbd70253504dcab1e2c4e7e3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af6b165112483e31005c5040e5b41d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97333f7224b87ef37aa235fcbf6b0cc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfb6b2b2f428c44506e2c1a69a9b3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391d06d861d7457b82a9107b59f23690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a13328045b926f2baa5af6d928a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e86f28447046b2fa0a792e12dae0c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c80c0dda66bd9dffcf24a91eaac09693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db6d93765c866c8689c61f565c84c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ce7ef9bee6c80add841819568e52395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df9d031586d7999134bc7cb0b331df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c3e223538e6870fd77660e92702397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2f3018f67cb93d235664cc44edee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e904d3528debdfdd045f6816810fe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b7d7a40ab631c4475228ba3d413f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a5b202027204dc6347b9049801f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507f4e9c2ac4508fd27af34b2d3316102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea51ec3102b4aa73f83aff9b0c2e1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f516facaae271cfcefb194ee66c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb2bd8d346c5b503c4dd728d6d9af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d97af00b1675f951f3d460d8cd171106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da475f2f1a44968767a8d2ddf877af7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eb98d9d7798a3be723604bd641e48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e6ed56e576137d8dff87951837c7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89778f8147743a571894c8f1c05840110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56f7c7406c65d1416a925321555d8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4739b9d3926823f530a166f2c1bf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a824f09d5e832572dc7798603a60f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f6a891d2925a897a39f1199a88fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01fd8ef5f658c910370bd036db4c1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6ce54a1fa089beedefdc24f39887116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd1e1d4212c382e2f3b8da79dbfe28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11d71b1d99389adb2a7162e897f42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4732f62aa5feaf2462d71062b21bcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f43b99ad6b84cd626ed7c813aa475120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d131393856062de485566d4ddd58b33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b098b2906938c6a191a915c9d379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c08874f2b7fbe0f1361e94fe08a260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf3b71433605db5d645d07aafd958124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa94665fedbb928ebe8bf647f1fbea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25cd1bd9bbfba6168b0aa64fee4998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830a4a2b7bb40b68e73f6fb3ef6f209127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1d53d3536f821e5e9405bfb60b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c13c216248d3acef011bd8736de73b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475c3c5cd9a5701d9775ae9fe5445d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591fe908645bbbe2b680ddd4eff59a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265d549eae6458027d49b3935f736f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6832f04d9d80cb9011777a03cc5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29812d9d4dc6d8038340b903c6b6efc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae36ef7b5d8ce0f1abc598c32af54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a7ab8c11b140a97d1d4a7c78a769136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e940a43205f80fededaea17c6f1db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9a557ef10d35d74ffe6b382594a18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd3ba3a592995d7fe46893cf8585e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d80d708b93c581884690d1151434b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67628cf6a0e9b02118ca76c5f193ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d31986734c1a3d8ef600a26db754d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379b150b1b3546fd558f370e3003d42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d84e93a9b54073ccd6636f9fd55a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20accdadd2d9fe3ec38486ad6a3f06f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cae6d073fab31e205218ccc245a8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ecd4a8b85431f072253872813b4ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be689eea23c47be57d3410b367952f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83b783e7f503bda2eddf55f139b88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0de998703e763653b544c8231c5a38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d68fc9634ed8a9724e4237f995b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2edb450613f8d976bb4144f2ebcd52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901adb999c552c65e44d3fe1bdceac52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf617cd0d48de8c6b2826670d4ba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ebd08b2bb9a57bda7167333268ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91825e933f2079596c4b59c0cd909156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b8234e10e9aaea81e5f8ca20c2dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fbf9d1fa19ddd2cd592aadfc45a6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bca93c1d6b5f8f50b9e0b9d3084d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb774a0df5294050092a68f9abcf6130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3374285d315eb9fb4f7ec30a22ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4acfed290c394957751428aca3d40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c8b4ca68073803c3b5a2870b31046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3acfa47f77fd60a5ace8fc8fd37a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d44dcc54fa2cd87a5c06597022de2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c0e1e7c5caca14acf502e01d2bbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0b442f2d21f3c82f153af1d81a37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620ad8e299c18a16ab1600b29250e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951f9f672024519c1ee19730c71298169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896444bbd8bf77cb52c13496f4552d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a286a72a1ae82013fe56f132fcf747171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea819e252e9565e114d7ea756035909172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca342f8f0add03a0ccdffaed0d2bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f47f14cff791019f9d38e46660298174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8605b59e30bc8da8083d2b599007175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39903ced822d1dc46d22426d5cb35856176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbae6a59ede5bcd7e79ad2a5c20c1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d264c408b65b63358ad93937667d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be5aebc99f56e05dc12519026c7e44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e57de0641671633a840f38113bd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73e57bd2d750cc0ea5f21cdb439bb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9e7118914515d0ca935b1ea71bc05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3081959378d2cd6216a6c5384288b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e3316fbac12d7af19867991fce430184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9580c72a3f38a9b7db0e6e55eaaf03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95f675d33533aaabf042bc4290a60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9083c644e8989772da6079b52a438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51affc94205eafe08944aed698ffd31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42fe8af23b7459f5f2b0be7e50161c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d96457252aff1bc2af2236fded732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2237bc0cc9c7e4e103d7211533ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be140ac334b8edfdb89fa0c09db361ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddacadbf816fb2f4c4b320fad01b690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcce79686548b0045c7bb39dc9155d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535ccb6ddcebc0b3a913bf2e2622541195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0709831a52945dbfc8da937e6bfa48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fff01f9d26b988528e80c91f58806197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957c1061287093d380a11e51b49c434198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e79126d2ff4e4d58c945556f6eab25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8412697986c0a5d5d0e0453e31417200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68707a053e0fe43f1dbb49d6729570201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced41c06c2f2e8cbf046013c811c393202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead56ce4b44095fa1c7854af774ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763d2350f3c5932756a787f5bce297204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0036f4c61aea6ef3c422109bebc92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b1fd1b002a5e1d947fe22c52a5447206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951ebbcfa97ee6b6a67820694c0d68d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d1a182dd0646785e14fc648cfe370208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5b8a3073abc233ff576af466ef69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c905dff32f6b128ba8d6f02d3f5c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b628ec433ef84de498e9061c1c050211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78436f456776940fd9a956d8fea3c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71847d1058f8c2d13c4a32b304d2b297213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca38dd4d1bef158b680137d3893e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafad0b6021d74538bb2c5d406441e8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061933d52f42f8d1d530c33d57ac5ea8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f26bc01ba25232eebb55a05c57a94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c928d2aae24bf609f456379c0d965218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c4cdf11b6da67a2869f1198df070219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11bf6bd64ae09e73c478b4485a6d33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de642740837a1326f54371988ae7008221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a649d13b505442856b9bf84e3e750b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f02b20c39ecc63455955d0331dc7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0140543c505b97689e00ae82d823e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108838c4e31def9938121afe73977e58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d30f0d2a27ff41d4ce67f59fc950db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199026be9f9564ea7a9e20bec69626227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b248b78be9637d47c2717e6c4c72ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a152695433becda10a19d8553382b5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74f9bcb484f19166dddb4d2c9b367230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4f202b669aac34e08c295c97bdb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a9f7cb4a523df1f8d9a7e12846d2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795d2ad9f7185fd99331efd800e5079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994426be8e76a7c0738eb58d6a8e71f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259d334f12c02829b785e858177c21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce1687ba63243c40d3b5b4ce32b2bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daa7c7dd99963c364f8e9587ce3173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10613f750f60e13e0fb9711d76f680ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41fe39f71877ac00f391a3c7ff2c24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d955515e30a97d95237954f86fcba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58633ca856a8dee11c4a3c942f2508a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a350824efc18171505eaec38ca45b58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e53cc67661893a30de8370d161bea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83635eb8176f196cb1e86d80bcc43e65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36cb96dd5609e56d115cd4761c7fc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e21a454904cb09615a1ac9d8ad34a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721415b3977d10564bae1786e9e8e8c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318831ac6968d77feafa911a6e87de60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb504ef46c8eb0377c1de22dbd80eef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e07da268ad694a58e3e2c8ce96ad4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1f92098335eb8a0f840c8a5f8dc63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682686fa4e14fe10853e87299073ad4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc4ad083e60346f38c9d350ae9130253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375f10ceac029a101549b88d96540fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44efb99a315062a5b9f72a43b31497255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb2f70cbaddbe3d0dea5558e666af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4a352c22d2708d0ac80123682ed4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b94c38f89ae0c895969f2bd9ea1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b89f6d0ba986822dd3d289bbba1e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff795d1646faa2fb281963c6c693ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c684e881319227ba3e47334305884261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de6e0b432fc499d3774a64843228a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b311f373770066c7b483c25e0b788263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9def4d3d4bf097975699a6742f3d47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659025f7136c36e9f24ddb48b14fc0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0480b9f176266dabee20c9956b995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913d93d8484cb5e84f4a5e5d5380d1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04106aebc2e327a1d8e5bddd1438fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdcd1ec637e5662196a1aa9a1134bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa30fcbd8ffb98da33061207a0ddba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe6fb00d94995019ccaa17a991e68a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f159038550e42ca2af9e277e9563391272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ebd2b34b51e3fd012a61fdb172e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01d0a08fd2bea9a8677905c62d170f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffbaf713b65639258e3f80216a41e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec124f37f4040c21e1586ec49e605c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde1060771bbfac1c31208e1f365b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42013f27839e194a97e6ca18c30ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad762597b9b85c03102aa9b52ac15c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec470e56933c87e0a6bd09f6a1b30f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321888f3a809c8efbb77aa5703fd619281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63d81aa03834b4a0a07a81b9ecfd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03fc816df028f3d0efe7cb559168e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0e99d4615476b1312047fdc58708d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b17a779395b19d13be053b4e9e0c8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a47924870db2d328efcd616dc07e4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f21f37d9f20ba24c2f99ab36e6d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2acb162040c34f00b83456daf3af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4330998140126b4aa90a4da2088ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f90aa2141173eae2f41f8d43b681c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb153d535a563e0b4c3fe10583b867b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c88a04cb2a7277f4c208b476f3164292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53479d15117eea87085756dfb6946c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d6899ed9054fb153a635e5d77fd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f08b5e982d2fb7466fd102bb4646295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe121c1871dd02d69ab7dba259574296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97da1c0468244eee47e51f6c004a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e02692b595b94f1b3316b405e917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc9476181a06a8df31b68e44eefc9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f605a548f3d461d0fbd24432ff2d9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4358750b30481258218b398bf241b42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb38b79cc508578c2ba480a95c35935302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd16ba854d798816675d8074f8eec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e5ab2ca36da144ae3e2f8f1dd4db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b166389a29910f6aba463a1633591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa143acb760b5a57defc4f2995d9e88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8630b01f5c9bb2bed58afc3afb47539307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bff764b07600a894f6c0ec51a6d48a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ae4594911eab3e554e34c67f622d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c6e7f34b4aeff8a77447725768ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fab74416bf3546bcc2b9c50843f93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61fa842ffb3ff64a29a209b92a5e5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d8135ac99445efbe32c75632074a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba79a0a3e03caee215fdacafd476e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3220efc3825340dc2b28a5c87c0004315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9df7dfbb845fbfd7f63c43396eaea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7635465cdacbed6a63a8b40ca74b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f149d013b504ab73b194aab6ce7097318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb41f650f584de135c073c59a18c35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179005a3d9ad1a7f6f76b6a24a6a179320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c968806b56ed67d86daa7685e56596321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63918cd24b28292f429d71d68379d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9855ce82bdc15d1c360f17adbaa35c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f93462cc7b3efa3bfc26f83a48ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27cdc971a79792a93ce083f8398125325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849f93221d2620c5744df1e901c067326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846263bcaef291c67d38e0c61f7a979327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799f013473537dfd9e4518b82d8628328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0aa0518517a2cb5c0922f3078f29e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a0d6b347d95631bcc9df6db082a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5402e0ab0d47103265bd99be92ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0baefea94f4cd0d2bb3e1aa71b88c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9942340f4e6a9eb8a2bcc2515043e8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb82fd8baa0725c2b9670a25548703334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914787fe3fbccea75caaa9ae18b5fbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73f81c6beb73cfcc2a2114d7af2b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc58b377edea8c844ddb04c7d1ebc51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827402c2efd6ca421a8d4fd0f388980f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448d9b8c95f77da305cae1ab535c464339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee398be5eaef6ed49e64f77ff9668bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd4f1a52595deca85c1f4fa410923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f00689b614ac09a9b3e077a674ad2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfffd962eacc29c005bc83bc755a808343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404332f3386351561c6b4bdc00ffce40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36593698eec661bd777ab47cfcab30b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeae5d57c2fc94d4317c377ba3bd99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e2e63ec63c0573dca9eba40830be8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4384ba40a3342333e1ea0a9b47bfcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba46890b93254129ad1377b58805f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0317a933f3d3c4f179f813e7af2b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29583060c4fb315c6b4221b44c7b15f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ab81e91344e972b3a0711500a1f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ddac12ac09c3127000527ff6e303d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0881b140024d24e7aeb57bb4f6ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599bfdc52cf3d5938cae8ad05946b4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417a319b3bbfcef55d81398ff6b6d00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc9de002df6a6ace3d5392f21044a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71bb69cd75901a49300c931604a552358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d74cb64a8a240c333957448a260f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e42786e6ed885c215a70c236b4a6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b2825f309a1f4dac5e14acf463cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76044f0266be7b5b524d4847cb6f567362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ce4f7c2a75f6c9c8eb6cffff847c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98bb1a016077f27fa58cdbd383875f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bfbb0556d7d7768b2153b3fe41133365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3cc92bfc4fe3eda5ee58a60af3a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922822947634c765717cffcd48632011367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b1cfb5d74b7718aab54755030217368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a47efed8f35e711bf45f7ee3d52b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8056359935c4f334338f46a60e839a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9848986a33fe55a78486322db07b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7ff3ba9824744d96aa4197390e95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766123a8f5253d8d398751ec39ab061373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274146c7533458764bbac9a83e16145d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51be754e2afb80019f32c47127573d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595f35f11e282dde6d208358f736eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee47340329e4dc84dcf6b2a69c223d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75481775f76dcb3557995f6d0fb715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3b09ccdfa75977819548684924c53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b37d2b85850b9486c74390c7a8986f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ce75800e2a754c5ce609da141db53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3580750911aad189f9ac03be370dee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e58b72a9cc72f0473e599029ba34a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d533c41a17d0b094d8a43754f20f2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b941c310b9a2d4217c30c54a8a09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598b5b8bfacffbb760178a8e85445b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec6db0144a531f9d375102d3c60e43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c22f5f3f81c096d39bea1fac2f2d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0dc2cd29c9cfc5aed3e79baf701b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4c5a431b0afb331b70b3777cade31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ccfa594964b8380ddf87f034549a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e3b69b0c35ea3e20f20b944965a12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e501ff5a1a416ece2adba5f8ed93b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352bd893dee0519fb68d7d4172e9b08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92caa1d0b11473be831480c33828aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd04a429dfb90c2d021106ad5ae45a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb88f3dc1bb20aff2ae3e3be1178f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238785ab2fa880075bc6ff3ce4770155398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd252cd97f297fb1851c7cb6304fdde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223539ca87c5af2149bb21b8a9b3b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5819ffc0c58630d3d4693c922409401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0899a2ffd3fe75c3912794efdfaebc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697109033264eeefaba2563f802f714403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8118796ed9e800e35a1ff0a9a9e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aced183145fd6b728536de146eb84a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27f5b74b53f0502a66e13189e89a19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b570028eb15ab17676e040ec74c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370061f78f4672b6200ab1a86910654f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2501230e00b26458392ebe369b7cb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae578c8a3a112f7e6f8c463ac9c5c86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9938ab4b8a7e95223ee76b5aff54d3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29a2d83928c92b31a9e61b9223144412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b972f8c85341cee814c0f53f65ee8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975a9e1015e387ca5cb055094d01521414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bdf0894065bae64fd9d0b658b4afd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873aa63fc9f2d28fb95960fed2e59e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4ce733b62ad15c5dcff59f519b2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37295e6d97a9a167d8c5f5cd6889b9a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc59dcbc183a3706ac15121362acae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9287ab9f2d37df96469c714753f59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e810a08d0b995dbd5918c82bcdab5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc8a70b8b3b7080d24489acc410a87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93117d75b0a5ae6e774cdfb7e7251b1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1aeed34b86ded0c05e52ac4de85c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0241d15b9fde4a7f9640292002173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3c339595ebca842c857457251f010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4ab41493ab23d9f1f5e98c04ae99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf618d68bce86178f873e2b3967fda9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0362d809e09c9fa841238e4e7d6217429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51154fff35c677646ae9a93dca074430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f16061415efb01144351212d2809f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671e1fc56a33fa3832a578c384b4bc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d36c3ba2c304fd09e0d3d8a03d823433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ebeba9b521b2f4fab06d974051085434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d88e7e2d1dce8ca123d5a4698841435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2ae12ed98fea01b866bd91725f135436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762c1a7e46c0c650dd0dd691f662e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558fce946c84f64e32a11f9730a04c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4db7a8d82cec41a009737dee992d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90201382ce6d453ec051ae729a816454440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f10c5662d6e145dbb633e77b7416d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2bd891de718805bda41186c774f5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b3e419305e0b4370ce9c5cb38234443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786c748e396fd05275a25838469c34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406d57d2b7b8fd1c914ccc7340be90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51013dedb27157d386510f81c0d766446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddadbb650d81fb96e35fe5273c87f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8ff0b9bca1120998b83f9e22379d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a23418f7e00749febc6b3dd253aa5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7f27ce90c01b9ec79aadffbb5620450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f161619d3c2c27dd952d4454b40b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bebd1b438e53505ba0aaf7dda5abd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8443ef6f86e53c7458a74c89319818453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3df6a0841220fbf63160c3847119a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb025b04e3011c0e2f7e99f939d965455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1cec62de0466fd5fbc1e75756d760456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc68f835e10186716911ca53ba59ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c60e5a52777478fd7e48d5621e4d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d858c6185a387d56b99ad554fa4ccbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e49c0e6b3e7743967fca51b63fcdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367042af75095e297f7ecff458f4709d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe12e1329a8a71c09c1ef420454e4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c48044a47c7436d157073f152d2bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9d6dbdb12fa6c1f16d86dd3e5617464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a5af29448db9845f435bc6c299e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef88867b170f0a786e995b659bef549466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246489a6c727a6c4255cd05ca8b5a11a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2d44e99fd13138bb6e7def669e42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851b8158fca650b9b707450edbb99a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db11d5bd568d7172b4b65710e2e22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d2133c98689ef123c06a619c9842471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3aee78e878550d28d830d6ec4ab3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daef1426f57d925118c4e395240d95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1415facb97d996f1fa0e957b3c2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9eb335a06764aedbcfb9323612fb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253dbc24ac639f9b6f6895002dce96e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3a3ceedf50457c244eb2fed331a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f64ce53065ca45e96de8ff06bd475478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6016d39d40e955941c36b44c553bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3863485aea5b78b7822e8789e91a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b983b83c3218c9b8f023114034e583f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745cdd1e8a881ccf18926784dcf8927482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77c1fc677610d0d5fbde1707121bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e87648b36e2e504ce667de5bdf6847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fe2c3c91a36fd434fd3629fc08b84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fa2b56ade785ffc5d51647f83c5b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83399ee046914d6a06d2c19a955b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef52f309e4692f1db92a8480b370adb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c590427881f7cbd41820ee02673e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e180f66d7556077f1fb7dd99a8fb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8cc8b37bd1a252a04df72af6e6b1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736b78d37f4ae976b868560f96e603492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23a3fcb7b2e14afadf86a72b6c65d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce703090202eb8c583d0f6fa318ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c33a6c8a3b663fb40ddfeca7d26ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25493d9b4d1b4af4ca2ece6f0b27e16e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448810bc28d8a1734270d8633821aed6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62f7b72a447ff61df08d20f0893c58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6253b997cf310f8bb4938715c4154499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd4906e6855994c2e208cbf9d6ebe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7952c3196b753eddd92d392ae126a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8ce4b016b71988160137467e8b7de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd22cca94e625dca2f3c4bee105ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca1df617316b8d54267f77d4ee0d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316d9bf612952ab0e6d71ecaed7798505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282467fb0e06951f0736ba96622bc27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f11a3bce47b6494ecb65921e671088507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c074eee9399c513d99e3430cf8663c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa127400c8eb8ca3c21329d790e26dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeb3f5df2091fa2a1031a6d6cdf409510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665588ebf9c7036f2edd25bbdbc0e416511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5408bb5d275d7455b05173f9dc4d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683063a3cf38846bf872762b0affaaa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137eee881d6165fd5186aef36df15e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1f1d07c516136ebc053c12b88fc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade55a7c96bd1aa8efe8bf48472c26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b335d3afcf5bea4076d8c47533f71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553585ccba73930b241f501125cf303518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d8a33cc58f627019c62a2a779432519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6001fdfe009afd3aef7b52944867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751d40b21ed7eb5de7ea4f99ace5c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9bce2ec356ae5de5207376bb5dcb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53265ab911b568a228b35a0a0d9b5fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b273163e0c22b1a914843683aec419524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db759593f4ab72b11c74979bbf862525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c080479bca346560e9329000815b83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c8dab320bb11ab4ca698bd278755527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064fef522f35a8b74a382ff81230de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb268e70c6d1536ba15629ef6ca4fdbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159eee0394924cb1a638af18f3d5692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26324b71483cbb1071a10f9e21b062b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6222a96080d5ae06b7245784a34b84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be252963b80ba6784f4381eb5b9f66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c58188cd48efef8e962f7a6a5ec9a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994bf8f09b0f2c9b243c24dc75265ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e71bf3f935ac9e9e1dd429a2b6d2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25eded15e02e6269bd29db4e1e2815537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38dc11f7483c97e5753ff9c8a08c28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703468f1ad03431730533266481ec34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415c8b09e38347acd6541056371336540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17bec1bb7470b413b2a6c38f4b2f09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503dfb76532c06b20cadcec9f1b1e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8899725db8a5927f5e73fb52b0222543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6df2cd17e90ab3bc38fd17806758544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa862f4dac294589b81c9dbe94bf0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba0c1d04e8d829534f5b998a943bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494cab37136c86287f7990376751ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224492218e6a0ce9a8cdf92d1b9558548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e533abea48c8364b2da92be84ff84b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfb4ef7b6b52399974f029333afb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f5e8062ca55b106475ca58f540cc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307150047ed1de4c82985e28a0135934552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b91a3080ee7c7d14eb363e19af456553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eefae8e4555f7cf9cc7d453c7c0514554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d020f202c38329c2239ccf361bdff5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f6afd2538646c01366c89ce06cbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283433784aed4451897894c6e2dcd8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583df35b24bc2137af8468c8745cd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d4d3b920f45054fc1f2023183a80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa4c6b935b7741e594d6120d40628560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34107b7f3e2a9b94f90980f33f671561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f927fa5c86b9284d1ddf69aceb8e5d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cbad986e2da30f42a9b87a2211fea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d2e1c7e6ea444006f25fd45209328564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee421a9fb22ad852d19ff0c09c854565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfdbe27db1cd02f3a44569ec3767f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa5b103382821281d8d04a64b6efdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef59367b246f5f6c70e39ebd5fe42d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51041d74fae0189756e994921987986569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf967f40031dbc3b54291b7c82cde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c392208aed77ce0d93693ebf6936756571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e6671b0b139fa0f04a03e81172fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c27fa7720e8b11d15c93af2b5e2c6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0673c0d1fe044b6d14c42a713373f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55fc756fa017feee7cd187183f8054575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a66209029d200fd0bc928523f832576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65f7a401a6e95cba226fb498a2892577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7eb43ea07b000f94d175efa66ee7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d4467679bfb843d3844f9caaed61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4092b9ac68a8db2686e66e7f8212580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a91b8abc1a05a2b84a2d780523e03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f902f6368e458e9b11b7563527d8e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d4388ce816671add3baa4ef9e4edb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc098ab0e6ec7fb8d0858dcdc1c8cb20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0482baada2a00395584c7cdbd0cb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3a70229c1ab8d9bf8381ef4a1591586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b6f3fbbacfa1ffe9c7299f4883fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e82833a8a0ea6b3c7fb0e2f9e695e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b689ae5f38ca165dcabc0cb6ee26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529d2a6ca7640121979e1c0b06e8ec5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089fc938b529bd010713e651af49164591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9332af1c6f4835a726fcaea9baedee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f0de97939355e39be698cc55e285c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d9c456622a25c7fff85a3727ebb9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864598c1d6652323732be5e53c572ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e41787261fec5d3ff946defb1da167596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33201a82fe1f365d0098e7a1c30cb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d72fe220cbc73a52787eb649d6a493598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfb477c5863f13dfb42a8f7dedd21f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba08d0026f43df30aeb67b3476a7c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b771b705b01ffc4dc6cb54400295c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923903eb1f51f2e38f6ced861f0b5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869994d617ea90cd4c60c7c8a2e32f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf384b8d9cb1ff468ee4efe96dc936604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dfb77e5f0b76f421e9dd471eda5f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0dd888e5444993353fd04ea9e1f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22e65d9868cabf29f05501db41ff40607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e529fefda9bb039fd140e1d9f8f66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081139035a3c2fb6cb36df71ffcf66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa608412402d247348ffff83615ac5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c2f5ae7754a584f32a476cb26c11a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa2501601bc5f8d7d8f5bca314e2ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf3d262d3281d77c6bcaff2b6ce50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c7e707b283e6bbc251cbc6c3c438614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8e5b2a605970ba3ac12f402bbbc90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50294c5794eba266712923399c32946616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff36393dfcd7533a9be04b87be95f8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831f2f727eed2dd16d2043abcafe34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857e8b7d811c621685ee6e7ec588d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9eae4bb25ee077af8292bba237f52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9fb3de8abdb678312eb7308d5170e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba1557de057b64a606c5fdfc000a52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a383fee87112f625d2a0cc175a0ee6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c46d673734ca1d01da9b3d862539624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb61a3094001744c491c655feb62c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569a0dca0d36c202656c1310c57be24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ef41b8eaaded94e97992cc857ded627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b82916a055040fc8504cad93ad1d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2afe06efb7e44539b03c1f363fab52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f3e7993de314ad1ef3b2583836b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88ea37dc595cef09bcd16394f6da8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e36e257612fce9e74f64e2c5b03f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fff12b1b42efd9bf56965ce3bb425b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1290790150b1966f7af39ba79bdaa6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ef43c701b3fbfdc93deb4d557d90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7691aa6ff4ee691c8d1e79bfa609717636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645dc3a82723bf94e766ed84f5a2a43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456265ee37a13e64914979babe9fa7fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5edcb0bd562c43783f241ff1d684a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd92104c8bf651716c0e84e2009c4d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a7bcf6c92d158aca74b291583f7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8b0991f687fc2193fccfdd8858cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c7caa76c9f7f64bfef2676643362643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd8113947f6ead05e578a15a191d24644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12357ceaffa985b3f41a56aebc1aa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13a1eb4a46af6f8bb628cb3062b2c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2111d925cd3514a90d05225520353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7857762b82cb3ceb2e00657a59927234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb8bafdfc5930ae97fcb6b9fe3981e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b471a175f20404db272d5eacb60a8746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea903f768e6d1c1367c52d656d7b8957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33c0ff08fcc8c86d75fa234b5c9158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc303f0fbede39ac7a921d585633f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d73656de2b64fcb9253974e0a28ddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9768c3bee70ca0bde194dcf08ef2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1822fd35938c78215816fe7cf3bd8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fb4a26ada3ddcbc86262149d1a3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec60bb4c3b9f6f3eee84c74ab4875b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ebc20cc0950be7a529df8650df6b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af15a9fc5390ed2d5e0631c7660a0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9628fe069f0d2ada0a82a4f799382317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b246f4ccd9d6d159f4be320bda3c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b5fa6835c9c5efd8b7cbdd326fbe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055a71b9c3d1542c1daf7a6ffa53d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914010fcbfede558b0d9ca085cbceb3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b0dfa1f6cebba8053326efe2fe5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80872aabd096cecac567c31d4b52bb6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e05355418993a43afb2a2861df6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de6d5589cc2bd3254427eed429fb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a77a981b462966e8e263baed7c79a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1f6736cc75624c998a69fd5ace2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83447a4b5a9c3a61d76566c00c1c3e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b1727b5e5010ad0b1c3554ed93fcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369fa206f3f01873cf372e90143e32a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1296b9bbc6329ae6d71b74fc5183731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987640fe89336ecb9483ee7c6c6bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8712d347f2e964259dc11a83419f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb47f9028c8b610e3e52c39feba8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c86c855762a29ca8a85d5b0ca318935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef5aedf3d20d1765dac8051d71b21236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb57b72ffa0b918b4e04b81189254c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7b6da3adf57a59fcbe127736c27b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcacac95240bf23bbd012be817aa3bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db1e27daeabd48fef137f93fa505540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc132324c23afb596ea3266daca7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efc0fc905c4213848234ad74fac1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2266b66d9a4cf046b0b4b002f2102743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd510b13533aa5464989ab4f101048c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939169a7e18900ac5d7d57d703f4449845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4ff68fc87fa6ed34d4c9f1a2ee75b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9dc55cdeedb7d440275b234cb3b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a7178f4d0f244ec39d3812ea1f7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86479a3e3f13b1ccd40751b878eb949c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044205d0402864ec131bb1ec8fa9ddd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8d71f983fbb7418355f3f5211e4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1da3bf86a54b95886f1318d979f6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9071ca0e286aa6278edeab6f83449053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7e6df086e634b87df4bce55e85c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca0138ed4a78009e286ec32e9a5cc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70d72480137da48e1e70e5ea55ec7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741d60563903dd65a0ab3bb9424abc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a503c7e664f6472fbcad4f7b10ffe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2543bf4b520d741925314b069982e2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ad51b62cb68a1b78453fe8e50ea7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6c3e84af192bfcf36d13e8d329bff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3580df390f3e70d40a18e6c8286ffad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588a31f1195216b71971cfe928e912963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863691814b5febefd286533b624afb5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1136142eea85d94a9dad938afe50c4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91e46eae842ee132a861c033a373f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a7ed6bcfa29039f07e0687db2ecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d9aef4a1e6531185626f1f13f47ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41773b03a7aeed7b4db9149ccd2ba84f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8929a0a23c6261e794219037434d4f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b343e375db21297f05b8d3d27d8ca6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819753cc538e21285916c381202b6d0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a861f103324655e425586a37600401e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f924eec40a54e57e64a2413619550074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1cb20458027164b763a11d4d5e68f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58792282c3ff0808868b81e20932c0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0724db617b5e1acd9ad92dad5dcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646528b37c0266da5a5af18024e95c9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc0a56d5c86b3d205775a3e030bb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b75f34018c651f92a0a92d4facfc7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee2729ebe4e2b976f7efed56192ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca34d28109123d00dcb6050b378a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b96448d0a104865c6ece2ee91f1a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f505ac71eac46711c4ea6d1c8dc8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df433df33776cdba521d2d58f90afa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac4e7036c9adce8de4d5e9ce1235c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3799e9aa583782b50cce57b0ea6fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bf73199699285ebe57e6229db21ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93046ac9fb05debe8ecc1e299091cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0779492b66c65c33c84c2a1825ac0c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a7f24c7af82d4bf7287088e27dba091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c658ddfb5ccc76a0d2c230975a0c0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03419f61fe91b78b01cd051be871993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc4f0d119f4a1d520993740d2977394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55b0bad0fe1537d0590716f145dbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a453d81c295243d02038c485d2c4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f815f9e45d1b8c1e78bd0a3e3d1c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac399232fdaed17b51e978d276446698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb8a0c120a830f12b3a2eebe3300f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c7ccc5e1ac19870656132f6147b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a333deda2fa9e87ad26323adb433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b325647dbb2a0314dbf2a19019a8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5aae19e3581f3ce458d82e0165275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1f60f88c0d3d10f47a625dd0cdb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261a8a08e51415f0f6471e8da7eff21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87011bc0002aeb09a73ec87a4a3b83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0733ebe65b94d4ea8d17e78b7b42d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465811b4edd5047fa8b49d21238627a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91561b39df80eec59359c516508c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce159d7251f16eb61a010a70e550767b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b297ea983f4708afc0e0c738b0156111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3e514db7140144fc06f0f4919f6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c778f6f48205131b0204d88ee61ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11df9144428c033322b6245a33a984114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c37b426b83c75918591d668d2677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bd600510350c350475c21fac21bb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b3472a6e804f37f71487c4722c02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982f132bb750f752e0f32f69f73662f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becd23edf0e04b8d936db5c4251c540119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e41343d0a6c7bdcd27fed8c3d95c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9682c3f80f6d4eb091e2b3c06e48c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be7c5590a3018533d13d6fad47e8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d9ee4bb788353b83cb0dfa884288123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523af012db7514cb75be82026293f79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c743339a22a4227e15ece53c4902b7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b33d588947ff3d597618ad82c41ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131130a32b2d46918f3ce304b03f5cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0effc582d6755de35cf1154bb01485128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44683eed45ef838dd5b977e401d5c4f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf8c17983493089e5d2fcd95cb986130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7f1a029c6714cf69280de3af95e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb337de1870e21a08a98797eef315c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3772c78995202056fcc384d2c7461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46825530cc0529d778d29e52b054157134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7bcac6491a48cb0d7344492ada81a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84133bc63b857cf2d2f39609ace8f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee93b52b2900540366868e9c40fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaacb6ac6b55e77d8cc8b29838b26a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385f1ed54d64d76dc49903c57dff5a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcda410369b2ab392860973ec0bb00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e3c7291855d36d1a2537dc6866caf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604963ffad586443da0f69fe892fc329142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba44fbc8f8393e1e757ecf5d589826143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c1fbbac9e4e7eb0930a44cf0e04cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8a9484050f5279e1ac72a39628b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54c17f1a40afecfa0f125bd0dc827f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b8bb401e1b8a2cea3bb6b04c5ce4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c2863c720429e95885c15cfe68bce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d5176af2b5f436882fec0a8e4a2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f98cccccfb30be0c7b090854ceff7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db5d0b799babc7a7c8c65b0c7fcd9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe580a5e0727ff45c429e78ef0896d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc62881ceb4e9754b97e0e315acc87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7cecf2990438ed90e7591bdc5e6fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77bef799bbc094918a2c2efffb8d15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb10d3ae148740fe9cb2f8ba58d5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e262477ab35ce3e0763d6ce7721583157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7db71313940f90396b466488a8350158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03674f506cd0586912c7030e3f35ea5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afadecff670a6889f34fc2f7286490160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da444f5fb93e52e4d2da0553c8a8cbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765bbdb7f5a851f357cca79ebfa8287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f082cb01b5e119aac1ae24ece9a326163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cb26de09c858f59e98cb429f11b4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2edd169b12a1ebc45388c6c8af926165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96668ae2c6556c6c7023e7db1e30c36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550512501a3f00109a7d8417f729f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856aecb0e7bd3bdcceec18c721352ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ba0b9bee465f2380cabe9b3c647f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd0df1c5253efaafa6909ec4516cbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4135fe28ace5d80a9408ec433f592171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3cbdd846fc737ab20e681993fc22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c575171f61d01c1d78d43c125eee7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d260edd3f8520b243fa75f146bc57b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be763a0fa071a3aa84358569bf1e0577175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82081a6a7b52f9f561ffa31159a24b3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013509836484062840ecb6c72377c978177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff7081cf947642bb8a8ca7b7e2048f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591d2955521b096f37712d7193f79d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e94e4bba2b5d722021e4d3135ddf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32258b1dad1e12d6a4d0fed3c056d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3410d8934342b019ef27165666426182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93320d9b1b186c6836cf86513bb7879183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbe09d0f48e15d8ff5132982bc5edc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8955d81b2ead6d6f5ae24858cdb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2992211cfbc6dcfd02ef270b326f06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb073fedb4559b9900b6264d3359301187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc28ea2286fd48a758abc229017e07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01980f521b47e20eff9bae3cb7064081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a273701f33fee4bdaedfc75bf173e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80f63a3bda0934430838ce2713f7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbb92781a0dcfb561fcad200dba4e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722bda934f87190b6355448d137df8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81091f42885b8bf580300e33d6ef9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763357ae4602eb54bbb98fa7105ffa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625da7fba159d2b7d0fa1c246345d78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea07eabd5eba641dd54e9c746207d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339e9c773509e22ac099c37a33613a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a63335e3ca03d2ec86bd95dcf1bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e75ce27368b176de49cb1df620b9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94a708ca78fc81de28ec580095dd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe921f523b37aa6a0b44e6a950a5c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800348f7e78ef508d45b4c5a82431826203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d19fa9ce7d9db67128ea9a6da584204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811aa0cc7f1b85a1509298e549ae1e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd279a448bfbf14e0af11d13ff91a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951609986c54f5da5c4701f74adf03e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59376ddc36e952d7f53ca5919c37182208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96581a03ed37051c2b417f7a0aa377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2dad665b29a44cb46929de07ec151210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9de2084df68a66b966804cae188e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc11ce0fd20d8b13c1647193a10a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ffa5ec28e005cc9d2cb7a97051f5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220dfedde39794e1225057e44a6e783214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6e01ba136955bf80ed56bb24b9220215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ce3f61de8652329d80b1e5afba9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed08f70fc3d4d036e9e590065b86d50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393de3daa4cf5aecb438966741db8990218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91651799c0830940d1959c9acd9e4a64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d1e6594c28799e7b4eaeaab9c8e37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bba3d22d5da648c42c403b628f952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac32c5b9d0b35f3941d7774c606b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ccac5d5ab97cc401aeadf3ec496f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12667943e47cd60189d3b129037082c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3b437b6c0ad00f065fe241e99f58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8865f2e3fdbd841442ec3b39360e39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e4dcd0c2a60eff18bf4e2ca25663c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7942c0036b55ca60ea839eabcd79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d51a0e935e3ecbd50a2ac6e78bf6e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0887d4320edc65c4d3cf049c7a0b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfef9dfba1027ad35bbed561d06a24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e46a6ded39ffa6f6aed0c2f475a14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30096a04fb5ac3857e4d5ef024ca4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0e3fba592ca1d14b1db0e5ffb7c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fce539116259331355dd63a90ec6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25958be731c755622e930edbe058ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ae93f59b5396f5542753c5310e337237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4606cbbe927856e1275e8bc94b42a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d1aa278757ebd63c0fc3932ebb3e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40010864c246f97078abba4328db5101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b92f040d9cc6094152b315b4d98fad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efea67b9f800105be1796ed158a4ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2d0ca9998480bf8c083821219fa5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab9a9018384ff245353c1b70cde65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfb6171e786cf3eb004b21f98c391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34cb6de172f3244e8e1b9b9faa970d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbea02d4cef83a7c438ed9f9478a1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1242c6a0accdeacad849376873f08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f652aa2a4d84eb8b72f788d27821049249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f422e8bfa4a504b180991bfa7aa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8a327bfead05a00b46e9b28208ed4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035946074f5b15fc28223da1bdc8d5de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac98067a6dfbd1572c642045baad6db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc27d8e2bf248feca5ba2117ea5120254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be182713f8bc97ef72bb4d5f636627c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba059329c34c2af3605673ff82f8d45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fb0773a9bf6f7df5f3c650abe1b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a4c3d32b77f7d2c6e9444b3f53a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd6526a8a0a6f7190d10f2ea775b7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f384093299e63d1410594cb92d155b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375730f0f46472c4ab9f46e4cb20527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e879d3f2cc83dbfc828307751492262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d896e1dd76a99bad2e0c729fd134be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058228112c9150963b0804df8e515bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bb693bcd6fce8b8709ba35f40535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7bcab04a5cf63893c55442e8c060c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ae407d08c445db8a5e56e9746b253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83e104b4ab5fa3cc775b96f48628f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68507e3c5ea2f3a694393cbf4e0508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5720bbea2b94e2818be20a79b37a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca0c4cebca599af73ca5b3e46938d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbcac91e69477d9876157ba206967c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf38f585efdc716d1ddcb92b2678f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f830cc130fd73bfe650c7bf5485bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee341bc82c4e556639ede716ac7c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec79ee5c6892d49b4d933554bd96107276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8563cbef914b853e95107631dfad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793cab81e5f49152d5d57bade5d184f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf5089219f2110291ca35635f6ad2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36cb02c1d2309c584faae5e51723fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858acdfb1deb3012ff2f7d5bb7851e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10469e28f6a50cfd2bd7c9bb517537fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48318d9a557697b2497ef8386dffb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1064d74a67f2d4c3ab1e2c8c91e81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a3ddde46139e8c710ae0bdda6a826285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff8365dff0573809f1d809e1f1ca1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97d75009bbcbba4e6c23fda7fa8e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6484a966e3aa5864d4b7a867edfc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebbb39f259013b8d0ca24eba8eef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa62fb38da97db87e32505d447972c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935f105135186da85d43b6d96938619291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f9a450ecf261d90e08e1b32266ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30df0c5ae98e4a00ddb12aeabce01a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64cd8093fd9bc4d0a987e3a287d364294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c01763a1fd1c1a0ec7596c0e1e6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71983b493e90531c1f986876bfb2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b930ba58a53e60e9eae8fb9db8b40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c36aa8281a84d09ad0eddce7e403298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2131eccf970b564ec04ba12523589ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881980618c770ca68621654d666851f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd246dbb83bfbcd76bb3de2376a5a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7984470ca118aaac4d52e821c195c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df484e9a5db2e1df05d94798c917c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a30614369395e83218863dbb74904304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92ab6aa3dbccf067560190181681f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dddf18be8a8ba4b2848172bcc7420a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3732fd233e050b0ef57613b4e9963307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f09344282df94d4aa126b501124a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8bc056a0df9f475785d2de512655b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfcfc84d86e72f0ab27f5063ba379c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf836043e6c8f035ea65a6b86504ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e76cd196a5faa5b329ddb7984beb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4068fcc072864753adfc699267ca2cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20194d6bdd6c4bfac8d51a5dd95d752314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314a5e827e64da64f7ec4ed1188a8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d119b134018ed66265d62959b4ecb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbcb7c5dd75a7ccaafb581f1d92d63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fea3a89d49ba0697373067dc63aea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4806a93a5cb3491663a7872b4e93da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2824cac35ff5e0c97786acbc7f9ad57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c781081ddc8e24ba7bd0fe01b51a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeffbd3d3ce3b2bf889d03071b22651322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfede0ca36b14182ee6cc873223840323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec1ef0b4ab5016eecd37761632eb45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443dff8869a4c37406b48c71fd1058325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399c1b6a2df1f41942914d5079438b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f4f6cda4354cf8ceef46cf6bd9cc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db67a1cf6b34f5c701633cc294541fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011d93d7c494b55705c7a7e06c9d7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c1076d901b5cc7e7cb0e6bf82e11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804282e09af046c73da0d6009bfb731b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d406e741c133420ed17712c8f308f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8f6d07d79f0c503dfe34af2789ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268e92f9ab1eb63ff752c823c7fd1ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82e95d0d0939d17b62ea9e23266669335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1c9a29f1ea184a934cd2a687dabc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6245e4ae20bb98ea5e5e4ae47eb70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2669bc0e32a777aafed1e0d0c4bb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07771ac49638f0fb54428283b6f1c50f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac958580106d0fac529235a33ff98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035eebff26bae69552aa12b4fb0c91d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3daf84aeeff37c2b4f97b7500e05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d4ebe9a8fceeecbb6128c7869b59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4410dc111ba8592051260e384d383344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb30a29ffeba7ccb9d0bfa18dc405345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4aaee0c7800b509a5e3b70a26daa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3077d4d9292e1bcd6fdfe086e753347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231433636d0252e926ff12d6632c8fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc960434020f1b00072bd32a18ca7498349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7e316f80e789c85d4d676530d5065350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c42c35dad7ebcd9b5f910ac4553f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18094697a2d4695cf1cc48b3b8c8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58744aa940ac49236acec750d3079fbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ad293b4d4517f0d59c99fcc184ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8de347a9a0adb18abd44b294515d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a826d0673996d51ef4c602d8a141fc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d534a99dbbaf1221501391ba346d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b87e3f353f6905f30a96dd5f79c026358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab45198d7290633925769103badeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df557cfda233119ca02ba4a09c9cd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103443dc257dbfb1aaecffa933ee0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f53f5c09e8be97c9c5134f755b85c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdddca37b2d9ccdd51ba7ebb6701bdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68416508850ff716281f9b47e8f9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf11c3e4d4fe1d95613bede4227a852365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54511c9efad138f1b3558a6b5825518d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5946aedd66ac4fb1e0785c87c990934367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad3728effc87e5ba5e56455d1ea43a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c21937a458e97630df1a0ddca6d567369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea6efcba2995a775acc5b66426ef8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a926e9fd01bb1dbc0114e4bbe13c29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc7242d66b027742662457860e4ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a369dd7bccf8c17bc21ae7da63d88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10419f9e56fafc9a0cac49fa6d4015374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02e3099f2378d1687e7727bee40628375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e99e76e3604d2fcc3ac1c88c8ad7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310c1d39e1c048024ebd05abf1e423377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1eeedd31f57284be8d66ea663c4a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbb21b0208e218b03eabd13af3c599379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15168a52299c6b5f89c129a9e2543609380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7dd8e4f41cb03be7eb0d6f7422e1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709874235b355f35aece79a3d6eba28c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0414a21db8300b1c2216f456f9f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21cd741826813e5cfbed9eb985d4cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c875af4bfce33dba869b122f8151734385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c35f88f8b24cb4ef7cfcd17d0f45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a987835cd08fbc80998b434e6e989a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ea13fa4f670a548475cf942ca2a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8db9e48e472085184668a34e21e1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c501649f1ec094edfa9dc7ecaf9871390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2cd2c2a20260530447e0329b89a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36f07377c6990702482a18b632f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6037a5335658cd404c56052efe80ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f32b3f7f2e6b686513188463bd46ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39430f87b2776e297a0bbb5922b122da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4a7e694006ba2bf7a5db31f26982396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315bc67682b10c76a406ca0a73baa6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603749340aa591dd26741dde7d9862398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2351f71fab7b4a7001e54e90644a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82d0a23f0cfba2acee82d1f74b7931400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d443601a25fa47371699e4493402e9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f0479bcbbb50f7a08fc79cc4f511402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb9f5666258c41166fbf8e529fd24f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b2e376f4b3eb35ce81063400aae2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346725ddf22e40fc31569e331d6491405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8d767a6757a164597034916612cd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723435be4b7112e573f8bf4ad45e051407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389f455dc95560a90d8646a9ee3cc62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332dd1357232eb59df9cd98b999f20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feb903952d06fab1df1bda6c65eee8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b84814cc89e8d3a8c6618da174e907411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f2f40c5e261b96e2b904146646599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321befe903381d0954c5e4c791a3ad13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b70ad81df24e3db1d2a55b1ef035d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c313d5d939367c1f75c8240ab987e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207982e8b4a0461828a9e8011fe99991416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31c608b6dd47439b56dac0f2bb9d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d63afd8ba79782cae758f32bb068418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e680b9e4596cac4a9a79f73f1904d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a3683d91d509f2e772a834b12243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab6f59c4ede19637b1882ee9f9350421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1f882582f3de8dd7669c9131c8ab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bd7699e9bd055512852f99444681423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74f823ed387432762058041f14d667424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840084594283359b79dabb2511b399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa9dd347fcf1be05c0a2abc2b45c35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ddf366859c79e4bc472817e62c46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf8997b4e6b19fddc8f1949a1a79df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b757c2366ee7babc9adbb3a3de9c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a8ab578026ce525a7d29b885f258430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123bb5f5dabff78018dcc70e664778431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a665c74eb849555adc1cf7cb3720432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48b2453c0fa5241d85e0d5557c0732433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f353b1e597c0dd4e54e3f8773eea20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8d5b6ba7c0a9b2afac656a8d810d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb0b44f6a5e346efc7c648b75fb14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0898a161f1cd49b4f661d94f61fddd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05809c2b6174861c528a39a98db1125438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b7da54288943ea0501d147b4422fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932632a47dce942b779e2d08436787440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e289eaf32dde8d751da5c18ec5df0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b660dc88d4a1baa803962d0f28afd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29854358eadf28c13cc9b24729370380443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b87da3f4ee78b0c514c17aa87b7e8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c860262c3ba6e6bd37a8c1aa7b3d41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ebb55a559e515d9688bffee96f83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42221c1eb997fd4d4b9d81b802212f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afddd5cfd9f379edcdfe7f7083e2389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffe15893c91f7f7a18a18038ed7e0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c40f95c431e3c53cdda92ec895658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5388629f055392768d5d63ed132a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e158e0271e33a84ca90e0802c046cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d076b80722091af084475536665e8f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42688d429818e23ab5cbe5d2dac1dc5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc602e4a16325171731c0dd6afd77702455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9daab529ef8ae749a8b556f03ca8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc48945adb6bd28b8de27f2edc7b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff95a4ae37783da294d127c7d595ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182bc18a52a3e53cb2a7ae1b0dae1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cffbee775709e50ddd096b191c522460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd39bc42d3d4461a96922b85da38b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d16a1bcaca7ade670c5f834b57ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7acee5d8386f25316a2471089d65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec204868392c5e42ead455f0b6fa29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51088707de01af85a6a7fd257e6a29e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f44c15aeb752de1ef46163fe85c23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4424a2453086a423ca9f9ae1d00c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450894c25257fc730f5a48be396a45fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2af02fa55c5ea292e0b2aedae9c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8602b0af5fda9fa125e6f834cdfbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd62c1ce2c9579ad8ef0466d82cac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b1751780d7001a159dffd5972a3d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c446a933354c92664720744cd0be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fccb9278a2c17c3075a3ec4d38bfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6970b6a78ab46f9c0f2e0a2f2340b45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507f547bf59e07004d1b1543e93b5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59347d34d30806434c2d0fdffd205477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc2a928351182eaf4a55400dec116f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb185dde430606270154d1a9a9c27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948631a3741af9dbe657d4aec35b34b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf1bb191ea3aeb21d1722aacfbbf44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc44331dcd4a9f9b8eb2b0e7983f369482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2574a0b86fc96d6af25719af4879f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7828ed38171e1016d4609f2419731cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb59d7b0655e3257903c3ca616c4a3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa682011b5756de43edd338828bf43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecbd345ff6006286ff19de0717d3f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7f664d65af679eb68bcf5f3f32f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17fa4f63dc8f9f3cde27d2b9986fea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f93630699c1cc0f0278d1bf7f9bd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a79f9638df57c9c15df31668502ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59e791b67f8c8a1281c74a9b19fc16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6444570e924d1369dd08f99f98a293493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582a31aae8db1d25a287f17de535af8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98e305805169ef0a346552666b3d1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e6c04ad8d3dc9f1db91f53219189496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b56f385b1ce7e956905c66b3e545497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a485c8878bc13a52d74b13f6fd0e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051cb0c9e7165586a910357274d007f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e86468d40adaa28cfa10b8883c940500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889935cb30bd5913a8dccd2f33af06e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacd1e67c1c3ccb6ee95dad638a069c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c95d5967c3a8383ffc8a54c0878aa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395a0a8fdfebd0f030e26015818524504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d264275404260cb8354a53935af4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e9dc68c2a5357d2ad9ef5679d773506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebede2e59197d7ac42e19161fbe78c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1047544d4500f2115d7702e83ecc46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b121c78b2266b7dfcfdb42183074509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4621956ef2a8ca0d6576b30a5a79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75789e84385bf32ece2eb1635a33614d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc9be7ecf35886745c791d18036e99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb31470afbf2ead08141e06289ae849513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ec1718c616e8df6c1a520fa9038b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269f2c871d27d616d258c31d19cda85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e464a3378bf7432405343050fa1706516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2026e272b00dd68c390f9207d963d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a98bd5d66c2dd29c7ba8bc6ca339518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d897e8a406b3f5af6ca640cc60309d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8819433caf78650a4a024d45253d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146bf83e7b44e017f07c463f0b77633521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b0a3d25a3657ded3bf2a4f751ef7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad765854c77b05658f290b8c756825523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134eeba0af9c8fbef5106a512f462e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f9320203bb1ee17db85128b1bf666525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34ea81c6a3e9e17da58b2db4063fc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a0afc689cdedb72a37c6aa9abe565527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8da029dc40beffa08377c9d9ad83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965f5697fd27d2a4e73441e3651bff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa18c56e183b372c95350eab5b6f846530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed9c8519eb336d644b698ce92677f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1498963d045f4c48ad91a7cddd1ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac07f3d84a8855cbb9563154bb808533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b825e62c225d5b7989bc6580444a9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f4d18520b8f12b1898f68299b700f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c4d350910de805ee9497b3bdc2d36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a924669b9eb88e5b0eaaf4c04b7983537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4a20d3c50247920577e3812ee949f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6c3b37457c80246fa920e464826d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9aaa52a38e4d0430209a5519871a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87508af7ec59f0067e5baf810ab097541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252cfd9f29ea12d65f75895905021ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2a5ed0cd7a7fe8e8188fbf45fde1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb69cd793c8c071850ce710a8c8ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00cdbbd85afc8add5297ac6e1a5af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8aab1032e89cb22e9c014a3b19f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b7c749efaf3cc55c47c5dd3c634b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3acddb751b02e53236a95f544ba5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71af8f50d9d06de06194e234ed3b7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a37259133cc49440c6a126aeb916ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026ac1a5e8f9cf04806c20d7a2bde6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325740f95766f9632cfc667ba0e5bf7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174a0ecd8288368b4c586c1ae05f22d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7fd5f685502d80fbe0d74b4e4c06c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca14c5d18a84faf46a2b7033f97f6a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e4815aab0cdd1dd5aacf136639702556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1742885c7e39cb8e9b5e6b6feadac0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92f4530afeaf2937281046a89a2d75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e06a5503255b94736b89982b01b47e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751162d7309c1fcd9076c95cd9c4626560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c593a4276dbcc85bd2ab710e78ed00d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f986c58b0e1bc581bdcdf313787257a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3f44953ed7220a014181bf3ce222563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed51ceb69bd76eb22e50edc044a4821564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7970170a8f700fda3075bd89a520565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b3d4f4d2b68c00ca1aeeb3150e1b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4c1115ed59b9e266c4bf06f3312a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144450376bdf2404ed6f185769fcac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340e8611b0bd4c726092a6ab6afd40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f071aebe56626b328dca96e6e686570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c20d68a879ca07901f80122e10bed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c996cf7ef6f638a2114d34657b81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cb217ae72ec8336bd6d02884a9fb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6c1919d2f2e11d393cec314654d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165b11977ca9ef547f1536a629a537575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329356f9bc0b4557f203cf4ace24c73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8ca028c77245256483cda0dc73901577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd62eac651426bca5febcc20c31ec1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015339e442f5dab723ff6cc6a2e4cd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eb8f54477e636ed94a1ab01fdfade580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6255661cd1e5a48af3c29cf73032bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e764c83ac88e04fa71ea384e3e18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2e6ead597bd33cdbdc13d90dcd785583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f899a6bb67d6bd51415aa1076a0ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a300d7e05f85ed3696342c6c277647585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd3022159bb2192aea7c87c30c382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9c97bc7c13a23a39e8bffe442b2d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b0669106208e85b796ce3071a49fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6448633ee5e3b0982bf3ee1727d396589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad427e056b7a232ad78a0b56582b862590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d280b5290e18abeb143ccb921ec8dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babe1d061c58d72780f3e518c3fe22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f20f2430931115f892c35b83334a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6d4ac977ca3dc26cb09cc168e809a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354adc613843768f881f8f090daf598c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f3f6bdf51aeb1faa46f74d8dd2e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b50f213bcbc83db319a27518356ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd81ed1e95a88ad462fe2e0e61c925598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138fe0b302ed6e5fab06b3bc23ed88e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675fdf766c667b51bd36692d061ecb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33212a9570ae361abf109f5670bed17e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a6bad25994a40bc1dc9d1ca2526ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb120f12e94ef5e9c3ddbe5d0dfaab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d33261dc47d4e8d0687d4819b71f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5793a7cf2fe10560ef15344513c18f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c264879fb2051ee26d8de092544a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f42e13b4cbd638a8b25c32f8e31d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39658cec2cd830abea3da12c86e543af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca6e2c60987882c9d4e88fe2122d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ca35b398c88b7806845411682575610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4cece7485d920fa3b3fbfe1e353fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a88748e844f1664d0e4ee5ecb2812612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb6e1e12ba2452e23d0ac1818bae3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c71ee123be4c80f65992197e9d2da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557195cac407cbe33b9cd4d51f1d9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958118734d0f7f4d5f5c03169638ca1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0dc9c27537cb7ec4d65cd3ccde43e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c3d6f90c22a608b77c57c8d21984618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851feb9cda25fad9d1c148ef2e9779619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799a29eda2a150ba5cd17cc117dd800620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf0643d82524a86110f0c604a2bf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4438b530d5d2e4f34e89a7f1e3f0032622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a042f30f763124807d9032a01ca9fb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f982fad4e5da17d194b17feac71a75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b47c628908eeeb46f834b44599bafc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a8cb32c2b56fdcc222be87dab1aa0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519909fbee2feec1189be87c2e12f03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63166b371bce40182c97a3c9c25788628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9acd2455b4749864ecc00029ccc54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552198f59373dffd426d85db81d561630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86253f6bd31a2f18bf8acb932a07d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640af59467299995782aa21f637d82e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a004ccb0bab88c77e1574baa3592c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511317b99ee6a27f0bec2f1bd13d0a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9364fb6beef7c76bca5d4b3becb26de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f107dc3bcb0bd9061a84198b6e9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3302df5d050408636b517f7163c3fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e404e778f160691273b29e0680c5c89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0158748ab0451f579633be6ee5b243639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80000f4b6228dd234e0c5d7ff1b134a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c0284966540d499ddf252417776cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e536d516e1a43ad35be40f5e48b96fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63b26a68559fc74e14f4467401932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785c503c1bbc90b52ae571ef6fe05fc644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>