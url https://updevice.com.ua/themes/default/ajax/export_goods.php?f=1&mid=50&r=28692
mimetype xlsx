--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90951d8edf525406e970b6109fcead1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f8520abd1dee97b7257f3a7d4d542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e791b1d2cc0d5b3e09a5a9d03aa1873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb2a3b9ef410e8a0fa2ed7ac8fb0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac66d49cc86edb19c1ce7ae9d9e0005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535897b0b3b7c4d775582fca47a90856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca969e540c266c7d5937c7285f72e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c2cdf2676484c3c6bba3847f121aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6143ff7e38b40ce3e10d7a487e2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b7330610cb590562df3078e0e76710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf9b8079f17f3ec7e7c5924b9fa39e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c186da482bc6c87e6510d654e9c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb8042eb621a45380c7eff44ce4c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d4c7777775a7fd28b8a2540e5ad914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b0ec9ea26180962efebb706f972b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7257d7a4523fc7de3ffae97b7e202ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b1f89a19a63ff2794f340d22d2bde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd1e60a1085a05c89d9166f7f2b3d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa025a7e2b6ed04ad7bef8aa6fb51db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4d9e1f435737d10d905a3b939ae720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1470ab484d0c6d41e5c4276b39b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a89fa2bc4f87c0819e45f4e7a9a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4516fdf2495f3d473079605073e46e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963a70b7e52aacbc770f0dcc4a2d24924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155a99359242c46b41e51871c69b93c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc61307a9098bd94155fb4dd7465526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc7037c199d7d5d22cd8b94a0d770727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb6668040998b48cd43197e17d8fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb6ec1bd0ff1d9389e2d852f946b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c39e6c536e800d7c64ec1e06de7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6effee4ff9a2a8373db065fb8dc17431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9ed7e450141c2e77b3704cdbaffde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d798d87d29f569d04831408b202bd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ed0c07c7f66dd29993efb87a2f2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd43fefb76fcd0a78a20139be6611ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52ef6ae9b24bad4a7d43d9ed9d4b1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714ac36ecd8af2131f9bd6033b5091a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290243bd48dffe8c689901709241a3b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814446c68dd9cb55919c2a86108abd1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becd6fbe0e55e9633672dde24a207840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d099b59f3ffff5e6dfb03db4b457741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b12551d968119f4745cfb2281ce0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f6b5985ff7ca8ca0ccb0fd49f81eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992eeac404ac5140a6eba408b2954de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c577b13dc7ff6c669f394b5341c85bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee482c9b576368d6224a8275a6f76a9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ca7d9b4e170c2e3caa7f59847793747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575dcb9b96c6bca0064ef4c26e42aa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cebfc25dd854c461287bd4be02ccaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baf09fda325662c4a59ebf18518eeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34ccb6cec05365fbb0eecd9775580b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44942474d84df8127af8dc22bc7b36c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c19b4089fc9b7e209fc34ef8ddb9b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b10fe5cb46a79b628a2d767f29cd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157603ca438866bfee44cd469d5d44ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142dd869e87568ed01bc41d6d13f15556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd3bec696c9fbd137e432c65a4e65257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890cc9c6bf603358a39a40148e0424d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b9ea4d53ad851016d465fcc136d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633c45f565767e4a05a05554fbfc32e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5be3130f37e595541d17c762bf72761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6470c2048730481cd1e8073f040f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d692121dcae84ccf8dd2ac0e282e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271a5eb7f2ebc5f6aa489208e116c8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b46045df709cfc3b34d12a958a23b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd44a6e794ea18aa667c8e3afd78d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ab33e256c1b795e9deb541158aa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858c6f58508f66f397c3d9ebd2fa7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f789f3cb9fc596f90ac06dd55fab4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f36efae49f8301c9aa7a2d0aeaa6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a4b5ffe388a50907c26384fadde171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677063b76d3b555dafbd0ee362b8437f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e9dc857fae670c229815c211966d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9b3d9dcc8a3e2aa7994e7845f7a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06331f73535580eeebf694045d60952c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba95e14deaf918b47bfe36eb64f66e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5538263605562ed6734d3101ae5458c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dfe89ae60a6b037df9c2817eaea6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cbb1fdd33d597813074447fd11b7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356244165a289797aec60fdf14da0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf044d0126a4c817d6739dbd8e1ac05c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990dcfc0fc0d69d66acf6596842ae9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffebde8b34012785a645d777ffed3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd68115e79921067b06320a042e8fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382477b375cd8aa3b904ed879d5b1e0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c435e41048cfebf3b8a1b619718786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e2c3b36ee18ab7c5bca1651e21d2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a0da5d3876692452f7511b4d813c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652ba696ce54ade41c144bab61211c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34a64ad4d6753f076089127b89df290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e7e65b268a43f37a48bff9ecd064091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad67d2d5afec11f6018f0052725dbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c87af4a7408b0bc3e62760bd72cad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87619e2578bc68f2e5e4b2e82211094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c182195a4438e21606a90ca4bbdc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc1a415ac63764f4a1bc02536712096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8a4f51d3685a92e149b754e975af397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cd2da05890307a437524f4c922e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f199a37b9567164c6d522ed70ebe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b660ff6a13fa5bb1656612c6f1ec3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ede11c91e3c9b9fd8e9f7d50d9727101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e94f15745e139144cb521bbd7c9ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1d6c0d68865a95d91f53a73cc7a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def58d39f27b9338a3675291f83a20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd96b2c3e4303629d0448324cf3167105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3121b6e62234cf0ddf83582cd4b253106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07237b5030922794f5aa0c78875ec39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133e3f84155fd462863d2d399d4ff38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272847b230e5ed5c22efa504d489b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d51b25d3d69347fe6201eac22e6460110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c048037ad99461499eff1ce42a55fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85638a1cf8a8c3aa372e96b58217e33e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dfc868943d341293778182d8d4ab3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d08f9126984415138d3db4e7c1239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e8dca94c0acdf2557a99930f2de4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b26e24bf8bd4a6c5baaa3f6052185116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dfa4c79433437af089f91b5ffca2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253d25db072978aa3a468bc1e1e85c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c43d23ed7a577a224447591ceaf848119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d52642ddd9ebfe1eb5d0a7b58011120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99737dfdda2d3d59a1e8f6cafdd6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a8f656f0e2931ff5c9e4de21cebcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fdb47b67194c8fda0eb6f74146e73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c48bee5d5335c7d327646f4749d21b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55c5ebdc94e03f3a37f8405d30d7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d282263ed7a570da60256e25a177126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9aa34a7013c595289e65295f7fe7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eef2d2d3495d729dfcae2fabe3dfce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c53d6e35b3964bbc92208478bfe5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6308808988d6cfc8118dcc534ab11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05ea6bd1dfc4db5a3d7d1b8921bcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c1eba4df8bdc18562345d997b54d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58192ce5df0679bada3ff88855f55d9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac7d8cae80184b78e0d4b659655b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09275cbaaf20e432ea1d5f93079f01ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928f3267c185817deafaccd9daa108136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ecfd488fce630526de2fa6cc635e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67f1fc1c040962e5e21ddd6f7f6111138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff7fc0b6e4ea24c38a635ea3933777139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b20bc875aad5e6217a2a5d52dc0618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5fa1c0578030d4ac3ea0e0eaa56c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1513ce6c4318949153ca109ed54503142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b339093c1bcad5b6e59d16901fb59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454817c3b6067a0a1f3ec2a930d3b66d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54276a053e3f92858f17fd2bd5a5202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea083e04546d1ea44b54363b36839e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c11259e44ad0d94bbf17a302260c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d16b1c1639ea8eb96a2819b33df5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ccc391360ee5d85179feb6aa47271149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c68e65957ea4dd6d75595a8db9fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc4deea108f89ca85d8c0dd58da3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14a31e4070db2a2dbc0ae0d2f3553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7607df89d7884e4f04af2e80a88a0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8dfea4fc2ee38d2bb27a6601c552154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd585a37d9e4edc60836c0fedd6f594155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e97cc37254d7740026e07514cbec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea37f2ef75d012ce18a4af1ae5f41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde76f79301cb24b2800dcaa79cc71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e756cac7d7d9925ea523bf2a8e13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613dafdce73d23c5f749686284b474160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433fd1daa40c72ffb1c03669bf49d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a028cff16448b52fed0fb139fafe6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cc95693a722bb6eae4564d3fb4da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4c54d1a1e8aa3d75fd0988e3254d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafbe81ab407cac299733d03a607295165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e94e3ecf8fddb7c00ea8567480be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e4b96ead8463bc2f5524dac20ad9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4a2cec99ca6dc08f53a02fa9c4368168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4a4d5c5b6e087b8db5cf07124900169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90228c41ad841e7b7055744aa9c4bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d5fc1089ba23a4037d0bcd7fd1502171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b4eff86050d0bba385c894402c442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d59fff124bda65e3c8d71610617707173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356182fd40eead4374ef35bb628976f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab082195557ec3adcd8788df7ca17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf8b569fd68f483f1afb49970af660176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3547b0d68e2f8475a7df309679e0ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0357f8a74b34ea02b601bc9c5b4a14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510aa52f2f986f1af4f51716a60d564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e03420687a75c92f268198a42194c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f94f2317887aa83be5d59109f2f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961bb80708e5a0386064b1e1a93d940182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cfbb206a926204d90a533b6f87cea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cd0fc7f0cfaaddcce8f6214910fcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265061dbcc25117a2dcbb63c8a5309ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c32af06d0cff456410ce29576452186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e82a23fd404965ca1e6566a5264fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8884a74949091bb00d8d1033f46e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b968c05c52514eb277374def4ac85ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad4317e0ea6d4cbb4cf1d11cde99c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0ff4fed901affe9a570899ffde39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edde2cf40de1fe2afb390a31a703f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223c8b298463dd071bf33ec9f0b5379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca550a8f7bb76d73ba64dd22aebee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbe2451eff818f0faea1c5f5b3c67c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032570f1f8161a7db7ec05962efeac9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268c9722768d4b3400f7a5173bb83b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbea133d577219e423c018c443b874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2443492fac4d9c880bfdb2c77ea27ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb36ca45229e69377bfe63efbd098200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7d4fc1c4729fc9aa844936cf7947201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521e8fa07879edd21242e0b5c5220e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca3ec4c879da1fce58eba6715c055203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974437d192b413806aca417fef3e747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c13e766cb89646e3b64bab8016d015205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa72fced1c7260ed1b3534707261a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0ee7c61da204743d3c02fb67fe001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04983717b35b8ca7ac8958f232512d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747efdd72d374855caddb76a971e78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89eb4da105de447d6af98e0acfa97e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18acdd87f44f554e731c27a182ead04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49a88caf85a8bb9c28e19ab6896180212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff85b76a023e9ac94d0704536d244d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90db5c3698c15b73a04e3bab4455f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d72cd922c954243ac9c6ed266dbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a606e2b830c71240722a9c5b734ecc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211a24b743097b9a9dcdd6505279262217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a095fc5698c126814d72b03a61c1fda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced810e6f30c0409fce44723500252b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bdb7b687c388a46df0950b8d33b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381ef4569f09058f25ed2519e93d700221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99894ce86bddda74cd58a488b1d7c399222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaaffb7771785a7d20aeec59718d7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df8276fe8a484d61a55c5c4fb2ae7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac35643155bf103f1f99dacae5db910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15082b3a9571aeaa7eb23d7ac79cc7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f81dfd7901036b7c41eef09300b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6062cd8de8f1eea35a750cef40696228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b6307c760028fc482468c02942c7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62757a741d90e720b33b6ab59901c81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0262f1af41391be60b365b1951ce0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad07643fdf89af62d55ac8f8406fd86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692b73e514c8249561d911d1b14dd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75782e8b74ebf8112a63d67530144b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae9ba1ce994f46f039885bda3d3f1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec7982d767aadbd583cefd12b9f361236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa136ea50846a3cd61021cab6972065237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd62506b6597ffb070039732c1f95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a735fe739d9963c0f8e398ea543a04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844793bdfa5f90c917ae7db2bd5acac6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde3b1ade15a8ebefbcb239955ba2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb658deebc91b89deab61ec6a92bf7c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24ef45d3a23bd8aa457b3f1fe78e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404baa7c02e19d0e109cffa3f3f6412244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05523b75ebb530c87a44b022a7b5507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca541533da32936261fefcec7976484246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e86de682f7526e340aaa2a66b8bcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97029cb515014f0966adecd5866b757248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5febe70d915a120cc6346e13183d12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364771f651e209b5e25ed1fcfa35d64c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e823849b0ce252cccb0ce9ce4475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a96d852e52c4260458ff668979a0ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b742dac67dbd61a3b9ea1cc2cbe88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ae2cf04a29dfc53caa3efd586647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6d1951a0215d9505c7a906421a4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036a1a9a3c96c5582eb70f87cac1a9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faefe03ad4acce779e21f83ca65210257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef7fab0834a4ab674514b19220de58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f944a898c6f27f55eda4612abf9aee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e53ddeec64920b6d7b8ad1627239d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8cbd611f3c5d7e0449541c673bddf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ab23337aa8555decea626eb266ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0199a04f5844cb91c63aa028085a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b23ddd18c532e07d16302e60bffc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937cb56ff5294cbffcd82a5d0b94ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a33ec94324cc379bd9605598bc087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e263183443e29bbddb47f7fb18c020267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7198212eac5b4593599332f7e637e18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad8ccb4e5faae109f149c1e87eac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fca65997262cffbe6d29f268822cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b724e56671a4ddab6e08b463de0190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f829622015ed1e1dacc71f42bfa0d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747c2d094ee6787bd8a78ac330e3fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33060086ad3ccb6e92b7d324f629ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64d427981db679b9403f2627bf643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ded639bcedfd575d81a3db60d5cf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8eefd30b4491ecbaa8f00bdb7e60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801808f264a67036bcb7e5aeaf83b7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d73d3938ff61a0ed53168d38d90559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf2793fbce61ca7170016f59371e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388541de4dd140e28d62546a5314f61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dded11d6555e2af92e9ae7560a0b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceb5f9756ac508b22610a177b141fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6650304bf1ccb755cc37730c7bccc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83c1ef5c6961c32cd6c438d1e51165285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69649419182c6f5decdedfe7bfbdf7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e78c23637d44066b82bf1e15acb6c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8bd78f79edc92fb0fa0f35ed2ec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714119075b390b8a21c3c48564a0260f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fce0a653e43c61e987c39b04402c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b95c18b88b881005106e7d8790b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09af923d861161a9e450ff0078707292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe36acd27dc10019ff36bc4c83e8c00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e06781345582ba0e034447cae0bc0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b872f45ece44ca8ab15df82516ab2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b14a357768e7a1449e3760c9b8b928296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d640210a3e6c6145c56aaa00191f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50658b8a34697d27dbb2211f2afbdf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2549fd4ca7e28526c3e1e65e20c9429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339b5bc6fb468aab787748340aa1d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e79d2bd741aaae92b7343380e967301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c494ad84a017c14f1bba0f421ab5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b176f417ebaadd9c69cb91311fe447303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b322b040c68914f7fbc8a4b9c4a37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54adc45c5e88422eb9e54af876e74e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc637187ba62106b85f218ae092b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bea77cf5a14a5e3ce7ed0d9e0c9ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797191934f551ee4c919144d67af34c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2d920a3506f8b7d326642787d411c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249c32b6238c99874425143d74551e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39ecd568cd0bc7891307e87ac51ee0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b1767053c95044aeb850c4c3b6e0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa34ee6bfb4ec75403ac3bea97fb564313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a25fa0904d4c9adaffc167c9278ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07735ac7c52431071b681fb9511c7473315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2edb62a197a29087eabefcdb868ff9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbcbdf705676f51948c0c6558ab43c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedef83111b8bdef9e661b6060e175f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d30150ebb7d5c5b57ad16a81de6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c798dfb8710fa50270b7e7df5027320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd82f9cd26d615af35096c04d5ce16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842e8d017ada5b0717997c40b996369322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b7ee3a000659e8c7920c0536718c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db9e7e148c01a7e7ddd09b7b3604d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a7ccc615e85e22dab074164e7ec61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880105ea9127bce2ee88cb54e7e51f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97604b71e2b6356afd29cecb1d00b5ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58804f9891f7545258104ab6b4606328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5ebfb58361bbc5c4d63641ed6ad57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360add4785bbbbbaec5fa1a3f3adea6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07ea12b1a8824bb969c8e1dce24a84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be93c08adad63d154041ea3aea3381f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738f301f0ad1fda516eff83a87b064333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbec1139e5417f8a2cfb89338837d3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f0ca174603d346ef280efccbda975335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1b36b35c7d4811723a85d6119412336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc071abee7bfe33af9e2515e928dd8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5053228dcc4c89d700d06a2f168c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bceff2d89a1bfd66b863bd6bf3b5c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7671171cca95b59502a42a1fd7d8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf14aff9383184fb1b67a04bf20b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8babe5e0fb51d33bcfca5a85a7203b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1fab0f5f001a378824a7af14d9c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e3b1e51a640ce5942ff6a6acb3a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec5863fc18e999d67a020cb818a9c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e21bb0a09986fe5f898ee401e12ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cca11b294b6060b3768f6f7dd33d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa581666995f5cd9ece579ce24b41d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e464897c5e869103b528eccdfa48c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b9f843b1570a82f805eab5416b524350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa885884448160156526b072e9a3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f8d9f4bfd7dcb5c9ab59c262a4e8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3cdc9a2e0fe62b1e048b2a2e2573c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd7c9ee8ef2d623f6242e14f60615a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f58d883c636b526f0c91b9f7a6c9a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dd5df156e67208a9a27284c5b015a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13a93e0f18a0ebd4375391297142d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d52aaa14b0beaf67b4cee003ea32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2127186b885ae993284f096facf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebff212285db348a94d17561f7c3ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0b6552e0ae53d5f9945b13295375361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f79b5f82d00120e899da0561e22b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab8a1c46dc790b34700b7833ba601d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e81a3e7756ee173546ae6b4a7f982e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c855698d8c123b199eb7c9f9ffbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85c21acbcad8eb41fb78d8b3c79d7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c03be9e6c48b7d88720d46c73b08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e48532665afacf2b30b1be555feca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9495b4f7a66ecb7d12ef954eca6729369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6db8dc2b3995c1c238975ae9696a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6556ab101abb61791d327f1c6403a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73b7be0ddf1fcc8c68b80685e3ab5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17b6913af520175a975af521295fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af72987ab23522bdefc3c7fd510992374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852ca1fc5ced68abd16132cfd2ca74e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1e4e646d255205bb5c3dcb4462caa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d2c32952be4f63f200f73daa5769377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43f71565e717b74f5367b50787f1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2cc91d3c349e1a661194a925e1a46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f828fcbe04812bec0ee002cf4f948d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6db34dfbffa3f2e8beaafd3e4a889381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4e1d0914eba6195f3991311f2dfa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca4878b46e0b36901cae379ece042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e015d05da5f610a6cf37b0a69a941384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2087b5598eb14514ad42c70d5a76fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a604b900e9514d8efeb49dd99590197386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c90781ee7186b335fc5635977499da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5aba75bfb3d71d2d4e71bf8f69fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e939f6dcb73bd7cd15a0819ea38072b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cd6f0d257458275fb997484ad9bd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d600c898f19e74c80c99045229774391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f05087ad6a0ead134ef579a92bd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e2d1461b51c14598a2380bae6897393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce4bb2a12dee49718ba08caf1cbe91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a20aec0123c8f4f6c2105b82bd16e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65da241ee078cc98617570f5206e52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e76e0a3f574ee7038204e81b03210397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6532eeca3234b30242e2e592c2621e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5aa0cccf77cc0e3ca1a8ed7bbf6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32962d12c4eb362037b256f35fdfb85d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a62d3526cc6fab31de281abd820bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4e94c5da46a9055df26e5e82d5c1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021757ebd2a7007376ec6d912ebe7bf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c55ef6898544b679c843f8eeb8325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbea45f3d25a8470e8788bd1421dc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15da78f4398fcff8b6121c09033b6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30369b2472fd0feaff11d254c040041407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931482449e610f5254def9f9063c4a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6225c9b4dc415d6dd195d8200d80409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f299998ad7b1895996b12612843a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec6d6b7bbd846ccd4559eb7fd03f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc7090790c07ede4b5d05c4a0e5f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ff44805b16153c701eda69ba4732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe93d3ca727659e9d49c8019637dab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8522649b153b325e3bf3ac634fe4257415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6bf5b6f0c4be90c02378953aa32d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a95ef37f2b41ca4ae8c274a9f014417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb14948d370cb6174c46fa5a058a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b47d238fa7713c80a7dcf54c58c89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50338af8ed2a6eeeb76b16e4141de37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67488d936a43e6cf9d50749740ad12f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186029e640afe1627b3cf13bac70a038422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496465f0049b14f342470c573202a54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8214d5dc77dd0ffee733de368d656424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c0c7a4631f5ce656e9566ef13c9c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e689404f998f920fa45643fa132c84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c58b2edbe69787424552dbca54510427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542fc56c750be7aa89ae2070a4a736d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6dbff4df5493a96250c3bc83be4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17687fecb526b656a897065042e7d43f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce92cabe5b1c5756111679dd0b4868431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97fe7fe116458e9044d29d011fb938432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447c53718659682dd83d42ee57bb59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755089f189a486f5650b9bf6c289df96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa576773bc84526974239a47790e455435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b5e1ab15c2d0aa944eb22265718b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023d2f8920fa8c283547444b62bb53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dc75915d43a4ec469fd4ba2708012438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a609caf0be5e9643add4ec405c9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865c5f3cf30facf356f72353919c748440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23990cbe74994b31e80122fb344c9428441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bb3466416a149096a5d16b4f3ee7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae94b15ad7e300e1a64aa008e28edd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681295c993a214046702e49090ef4f63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a1129b5fb17eb059bc40be53ed0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a006f20c09a4659c29e3dd024bddc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce328763e0b1417dd870c2361570d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97589a3565443b665789e445de0b72c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7f662d4f24f267b7821a8d1a8082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b43b9a59d66b5c8f6cd2c42aa59a9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2308b760baaa377a3fcce23e4bcec5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1031f20e69ea2ca0af97b3ebf4da3a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f141ad59e31478c0363c958cd8992453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23d36cb3ee79428c9c9d69de5bff94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3595bfe577acd4f25d3f3424a3289455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722936a4575103ac6ae064ac31867788456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ef2929cca50da5dbaddfca61422a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063656938cbef9920f6094e7258127458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366ec06555f1a172487204bb0280d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe1b7d2f56b9bdfdc39ffb77fefeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370c8dfccb19d36158d29cc86e1ad38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d4d3d41f94bf9daa8f46d16c2d6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533af8a20e04388a8d933628b1c1cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce958db0274981a8c2fda5db98a4ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856c08a80e97d73d5af2579feb27591465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837658e8d41a3a3e443cedb2cf1ce5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef88a529a95c43d5e5d584871e19ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321f4ee52dafdbcd7adfca46d2550e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90debcd08f082fa6ab30e35dd6ef9f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551fde2aa19dd50707223b1970c1fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315fd014561123b5aa6266e6d10b5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62ba6469327b0397cd0361de2cd1f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a9065d8f264b2e80772e012a1a9b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bacf3ec9305ad397c8cd1b6b583169474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065ebe19cf86e1abf41b36b2ef17ad1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6555189bafd4dad15a9f19e9580dee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa63ef18d3464bb5d2ceee679ce645477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a6de8603bec0aa21be35ee1e3f93d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac840da3ad65d226813a50a83f8419fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50f16090ecb1c490f0422660c8d0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4612c0fbb4400b0f1987c08179f65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542ce4cc2f92c8de37b1880edd2b0e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e711787fec7cf3f6ce4d5c17fc3b70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105e71cbe5b70a380613ef4aee1f21f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45eaf4bea332b67c4e7287d1dc20e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561ab8349f444ea212b7bb0047246a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa2f1390a9c25725484cc9adcac77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918614788122aa242d01136ec1fab80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712dde87389f991766a5b632e7fc456489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3b53e5a5dbd0d918eaab5fe6bd95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ba6d06988b9218b14fc6c3208b91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8a14dfd2b5d1f005156fdd837503492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9b03e370602bac094f7d2f8b60c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259658ca9d799d03bdbf657c28d9127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0f034b026f3de29a2166aa616ace495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8af333cd63b7e4c3cf03c02d7c46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf94e83e2477d89ce5c919869786531497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabacacd13102d925c734986651e837498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec301babcf9a78db08cfd4cf8399d3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3e3fc113277d4f1f49e4c162d84b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978d95d16011d665886149cd0f37b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc65eab469516a231847a615ddbb60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abb6c7a38f034c300d09026e89c3d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935922c17c3df1806c14ccef6c3acc89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8174bfd4980e93098bb8f6fa283ffd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75e9539bb706ba630ab8d203b5d8e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2253eb8ad9b708b00fc4ada460d7e6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c1f6e2620eb862ee400966469889508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bbd4a5c13a3bd3475630fbf03c6bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289d56a9ff3bd50dde931d168b51015510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c97bf77ca8412075a1ad0dd79ded0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d089207e198f9487a777844819a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb903c028f289b836302d499c09c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1866a67ffa58ae7ad6c5c3b69f90124514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d630e1cfaa41ee9de165fc9cc69d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003f0b990f9b54f6bc4877050a6d41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac7911a4dc2eea0bb5ad59b61d5296517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c720ac0293fa48fb9a404742f8d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc9f1aa1ade30efe2e694178cb2d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5157fc4ede6c29925f6dc6caa01d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf75d023fb29f93f865267865f8281521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b48f15c9ebacffac3281e5fa8400522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2cddfc77c0eacfafc80cd8f5ee366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea1119e8e411272073d1a6908866e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a438319d6761aec519c5d03cd6da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62896a3896b874cfd4a8de78010c4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036559b4031386e19d88e824c8f69b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c70c5547345022ba8ca2247f11f850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a704bc47d4c7c3fa653c67ee7a11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea81b3848b2115cf34adc15573be66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95b2b30aa87ef8e95dba0b96be6cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eab1fe16e8fc2f47cef40af9a812b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540deea25dfa57fa002102087def8a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f94fa3c67a7e606a19ac69a66ed01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa0dce84754b84d04ba35b2e557a74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dff24e57734d62aea17473eac4f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f2f72840c6c5b4ccc11c5bbea7c7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f2835e6fa330e4d8d79a0766c9b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162e21d6f32f0289853fcaeabc7133539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa92447da27758a55c69081159bfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87460d67a9b772fb843909853d306c49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a58def4ef080423afbc684d1a00eca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa83eaacb7b5146192185559c72aa1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f0c560612ed4ecdd6a6e212c17b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39984d3648d03b149d5132e20aac06c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd027ee96f84f46092c2829203b2ef5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5908eae9973c06d5d186abc133462547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74827ed09e73c64c799fdde178203d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c5cd17c939c93d7b92e214c0ca60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225abeaeefb994403793f2e8332dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299fc4a9801b2e094edce6672fb74d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7750b9c7fcccbc2af6671d97c00cec6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484108f2b16ca749ef10a0f5ad3868e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce5f8e85c92d5d147be985bea3d4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a334e13138e1bad75385d6312bd1732555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f79451443ce3d8fda14e709129e46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdc2c275dbd65494d2382429c39bdb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446221eaf777c42e11764fe9c78c0ad3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501d33708384e86690b02024ec9e45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcffa081662fbf9710e3b7d86801fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd8c86a7b8854ae93b998f3ea1019a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffbea06ad06973f2f293d792ab18bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d339e6886c4356b55c1b1b84c7bef57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516821e98979124eaf7f0d933f0d940f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc046cdce77c384faf5df1ad33385565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e3ec868fbac45ef53004dbe6d8d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4288272e2a3e136a5ddd8bc3e139eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b0cbfc4c005bbe6309cec60871b5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14ddbaed1d0bc36d43690d5122168569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c5c75e80fd2e7ebb0cf4bc10d0df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd3a88339df20216aa8f8106b382b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a544052de910b74d6743c549bb96bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097674257ebd388028870bb45a2db8c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5f995d5f3d2e495d34dde52f39f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0a00e7648eab34f8f19e50ea0d48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229471e5f2539e8e787327023d98be22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014ea9a30b9723d3c53c47d63999ac2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0181f42f835eb635ce3f8116462ec4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06319918a5cb1abb8e0873920bd8b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a604446ab09af679f53f3ed78336580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c61218f838657c473a1d2da307e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e08ae8af92069e6785ba72970b6292582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b5390196208631dc3d4c0d3528d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda6381bd6b5fa98cbd8c467103c99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458965c5efb667c468709cb9eeebd7cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8992817cfa83a4170fa314a22df5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94bacf202eb7b67f929d08595ea54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2815e38f29045d97c1e2f5913881714588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af7da4c129607aea7a61fe92ca091c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f96ef42278e785e3a92001aa2ee925590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e84fbacd4df19590b89951748f6149591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67986f44139688b094dde22fec471592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6783b7f4dc8bd2414bc1e9037f57e87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a225358ff7cf62cf424cec04d37437594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6115e9cc003620fe56b7210eee4ad3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd6df93d853165bacfe2e203c9079596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af504da5d55bcbdd50fddb0a9bf2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d1d2a49c3ddf6e33f3b5584f9ab0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014277a5fd59daeff44d848eca71f3bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c551d8daf3b95d3fd531e5af2c9457600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623d36f084d30f3e80b8e2f8b154d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e966c9c8df61eebcf9327af63a19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964216ecfef6171fcceb4a156b13147603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f3ba327890ca21eaa78bfea86efbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aff8a0880442c9ef11e94b392fb76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4056f535327b67673c174da4fb4ed5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4d93620c0ec8e677f2415d8cbf73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacfa5ab0258e7e897914ec53fa41da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c0581a57fd322eb1051a98de51f81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cad5da4b1e4d7bc114eb1e6601d3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d29b7e14796c3dbd743eff19d943611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7d5b44af0ad9c9fdfbfac6bcb89ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cbd3e2641dde057a467f0750a0602613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375e2d36da5e4000f2d280ea35859ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc150ba52da84ebff519664bf1b6bc51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc1a074cdafac92af1fb3c1417f25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98473e1e7384472d7621f852cae5842617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c003c2495c3c27e7c0581e591494d4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304fd0e9e4216e4ad7798944a9af00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b206f031f33beafe032794511cba53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ffa00ba19066f659332153b92d89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c889dec235417b211b737babcc83f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ca9da394280efe36a0b31d94f19e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816dfa6275fa7d70fd489127470f03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b084f3cea1dffe4745f877d0510584625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc5183ff0f6e9b24e2ba3f6fb7faf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263deb5dff712de35975da9cffc10f55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e44fadb45ba000bec3fbef68ab11e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44355a039b431a021c476ac7d6bc8ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8c28ebc467b06672404224f525ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb351f0672c942bb116f9e3d9b69b27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e48ebfbb08761b9bc31d30d59e36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a387f851aaeaa5c5557ca5cb63203a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05899d2616b3a02f25a3a7c5783ee9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee63fc6fc43c2f5633c71392565ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef154e01ba33500a765a02f3edaf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7f130545208df35c7346454c72d99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70e64782c22ef5eb1ae24563a4c02e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058545deb911b810e8f0bfc9c06d0ebe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577518dac07322918aacfe69bfa02b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8095cfcaf33aad3e8b5de68dc8afc6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd57f3c216647c5f2d82eeeb78774f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287a283dca1ee6825970078071e1b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab599b14f335d5509cc3f665b05f59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e14748c3aa7daf8a5037f1489df95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d713503b107719f13e9c3494ab000646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81502aca1a1306d487c402f874c4bb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592c5a47fd2aa53c914202729352b352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb70fb05bc9110d211c0392542a3b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c695bf75dcd7929c77c17764ded58c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407674ec9f8b88d14dec971c63299e6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8417403dc60da5da446e0251c1508c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f77ca8fe6901e0a08e296216820cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e38946b9302821023c87206469038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4fd53f88df5135fa1aaa38212a0659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd24e9d25835d58f66492638631e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832821dd4717ab40f99dbe2264d04cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf6d4021f46bc1459eabaa2d330c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fec8459bd3ec4158c7843d2a1de9ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf60ee66d297a3ef535a73b747e7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eefa94a7be8b111ab409f45314d3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867b9a7641d93185c1dff00efc1c57516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92aafabcd03e20d9fbdc064a0e30b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e34b360c9a822f4bc3b6e872439d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d4d9f00ed142dbc7551cb38e02d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27dbdba9177d396229b694596e187320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a329099f00e7c6e01794a50743069821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64833a81adad1eda65a9d97047b9ec6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f42d8d3b205967965d4b2cba0910523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff1da06a045f6eea99903f83f5edbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200548168114122e6f5b08b58b132cfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d19185c4d20582723158067cdf2d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b849b14e80b08e46962dd25c09dc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015fc210ca4a98868b11b4955b8adb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010adf78739b2f676ae4bd2ec0b56a1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc275c8aa589412ca3e3edffa0ec20530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532bfa3b8d5bd0001033bd922d9aee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1e611beccf861ba21d8e2e019b0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9bde14f5c824d452849f44256811533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190895629600fa6ed7d10d9ef10fe5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49777888255904d2232d06e6a9d2f9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1d07972c69fd478d2c1e056733f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74833be3b8fb6fa44443689ad4ea76ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4bd9c4d15d9f30b4eadd8adbe5cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da059f56ed3b2e7bd3cfc5e3fa435e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617852f8f8a5bda1b8f737453387bc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804387f84d03a8fcc161be539e3160341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63008c7575e26b445889abc2f7fdb2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca7b96e3dbbf99bf086b41eba617143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c909b21b39549cb939420cb0f6587744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd77a347fbfe2c65268eaa7251f4b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f4950e8adc45bda5bdc94317c85ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1671cc69f4d1028e960b2684ae73f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa3d966eaea5efd3ba26e517142dc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea1a9d45c92be9280b60821cd014c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f03c3f5a1e3492e98c87b993c6d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0757e214e5004025272588fb625b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a52f397026eed1d2fa55155a22c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e20a703f829bfe17042ec3acc8d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eafefe33b6646228f65fbabd85fd6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4ff7998702939541f259e86af52b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4201904f05321ed386bb9b463000a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21215b95105b9bf892cc3d93aaa68cd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ec2008ec46aaee8e04035849557658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1971ebe8e68749d6c6f87938bbc10d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf99f6752e466ead27207007fac9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1673be13975b64e2ceba80dd01f8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82280815e18eee80d1b002086d7ef31a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0afc9953d1bfc1e31c94ba9a462eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de7120d365a8f2480f4bb7177d499864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371144078793a681e92ad018447d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987ceba0155d7ee8fdc3e4daebe14266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61cdac93d1297722f9c36b25bc5ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193615fb2afe7e29655c2685c03b8f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdafea35b6836fc4fb69a9053761ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab1e6242179c8b8e51a84479ec73570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468194f28909ffbab90c0098c8e5b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a6b005ad0b6882682f43be1ad372d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246891475aa5579dfb881604a9af31873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca4ab78d0dbbdd9960279f98f287574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c99c63fd3a0aca345934172bd625f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21009d471b513abebf2bdf2d7358463376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4a5067ad5cb154f1c7f8956db63a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb5e5410c04f0e0f0218d20a52bc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501788a2a07e9d122620758d2de4dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56bde4d9fed9a81ef08a5d655bf26880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdddd4daddae82a01977b2e8a6d54af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b8475625c042d94c9ad5e55745a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f32c868fef3bb34441c8d6c8995b8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b409b27f3446d9891e0f676d238fb4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ed5c8fb50a50926c90976f2836a4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cba083f88ad3a0f376d8d9ffc34cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287f3af6af5971d0795e8b31a921dc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e10e695bca67568b64061093c263488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d05172d694818c53a908d3d6b400689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124760eeb3e7d9943976f53f7748c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292de444fda049e2630a0dedfb645f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d967422c7a53bf92d5e7dd78aeb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ada3dfe124b81218113541a9652b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857309447248d4ec40888f243fa8f7a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea964158381c89051a8ef7b76888785795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87a600c424da79910087b8b47833896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b5c00ec5e3d98731197370185b2ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdefef2ac3e03181138d5792ac43ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1741d3a999dcf32701b8954c7181f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab302cb237f32e01d2e3aae6ce441b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309b3f5099302756bb0d0086717befa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d2cffe07af1646eb567b0027975a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04b174edbddde8c010afa323dcfc3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9303a6e818dfaf7a923786e5b78ee11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c7e26411145b8a35374cfc2408f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630cff052cc0113f309aa14989a06a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfaae75c35e57ed925e6fe7d1d1b5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd4344a5ed951d12c1e66255497673108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b6454370a185ab8e2231c11a6fdaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a60678400a47d886d3f7d95562ccab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bea51a36572299834326579ad2f82b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd5b5d00f826da2aace07864067ccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92645cff0548d823fee2b2b0d6d685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59edbbad1405fa8a241c2098fbe1ec1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a545de1c2deb39b5f1092e716b1ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3fe959a24c01cf4680a1cac1a7ab0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2e9cc564800c27315011090e335e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a8de0270679b63e72cebd34517e10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e54d687210ef8f0157966541c147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd86fac479fd0b5db59705db84a434120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b500b68cb336c27a2d28eac721e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf43a2dc72ed5bc1d8a1641bdc3a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3984aa5d3ff9f936807b31a57c864a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89ccda232baeb2f68c8260879b253a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b006cd03bee64fcbf6e9b3118a09f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c8cdd93fc51ff5af021c82b130ff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215c09e7dbe5532fdf4fe58d327ce1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e8727a846bc7a23221d6964e47ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0e82cde4ca813d1f528ef514fa9d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37093b472084fb5a9333f489d3cb5641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b58847df67e22b8b0af912b665674131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd36cce16760348d69430de60f6375132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99665e1b0b73ff256fb06d4bd7d24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f94c7f6737a7775ab15c0cc7cedf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95d287acf124df33f0c621804b7d5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef99a7b9c64556bf05e0574178ad20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b7e29595b7a6391172959d66e74d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454454762175817acce116bafeb092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb703db67f1311cb4ca7aeadda17c449139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680bd833473d165b49d3967ce723d70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d5fb8bb75072858343ddd125eb6b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc0ef24ce0ad8b2fd3d4b24e58217142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d0ef83c77ba36b0bffdf29e34556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21c7479bed99420cc4892db9e381fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01600a960f18507ec5ce8cfe6da6f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1393f44664f5a0873822848c75c9de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8387c7439aefd906de09a0337bd139147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ae6fc67cc0cde50f00e9f5f5f0d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203148638e6bd8d4c3af258a89d0e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d0d2eb7891e778f77ace627e86b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024551f7d6ffd8e944a26c21b8b4af46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a52a3ff5de179fce5e288ec9271c3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c3f9426250a0d6bba9d92eb4c8ff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183db9dadf9582c94a87d8500cdfb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25728ead8d85d86982fe2bfa6143dc55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c73227c71764260594a439b67dd117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4478ff053e46191425403671fa78ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666934406e59e651947d10e3d3cd42e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d89d924fd6635cd02440924b3eecc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a84ca7673111db8a4a4a7e6300ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652190a07c4b2c793339ba3200b3a2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f10308729159abdd4460270be1513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04942cc2c7f4a913623d42fe92fb6eb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6b1d3b35fe0c2596d6629201286c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc57fa0250961545074d9cdbcb1eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a82325561589fc56b67c970c6b9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036c0e0ce6f7f05daa5439f9142c4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bf5ebd2ea23d9ec91caa4ac0a8dac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f99823c21890a71621f96a48dfe48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99cb613eefe0df6a044ccd773945b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3405ec091328e5447c58ddae676ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360f26e0ffc75227121a194ab5e9728172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea59cf438ae779a9124962ea004bc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8efce83f0edcab00a0ece284945fe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fd6a682655193d68522c68e675c89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee0d1c4a6ecf46d29de202ca338b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda29ab111635bc7b1dc0f87d2622f79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6799e8e6f7ab75d1e66dd590b9a426178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8a30b55ceb6a960894160fc5f5802179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8550b6e29c29cbc8c65528f99b612180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36949fb2a7072939273b6cc874382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02834561f53ba8ef2837146a29982f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceec62df2f766b534fafda2bfc792f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828544185c61c669e592f08c3b92c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050134940747d64088b89abacd360fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923a50cbc7614cc52794e0956cc540186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a844ac2a703935082084ed109d60e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b20e975e1469740d382a8bfaa76af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f47e54f4d2a1350711f8fde5ea63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c503247f323fe4d9a453fae5e0ee58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aafbab5f4372c6f6ece19f23591a22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c00a6a3fdacef11736226f913b460192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250388f208c83cb3e8cd89ded63471c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cbb215967f3a3c41f70dfc1795a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834a95fd21bec3537ced920a7f06256195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69bc287b2703a8921e2901d8135a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6984855dc81b28b73e96fc9263b062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401cc2572670877c3b9a212550f1a96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda466ea689357ddad99393be6381a41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cde5afddf8373d0b4059cccb2ed09d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f92f46f2e4f1cc546d4d308d01ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a34562ce9127f816ae88206082a041202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364ce1fe284318a6aa82b736677a56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182f175560a98b38c27fa1f1afc09b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce209a405c4372f87ce5c49019c20d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4524da0ae1ee4ab4d30b87476c0f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedcb26278651eea47a68e0166f827d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b30a6608bb1889474b8cdfd61e8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7588831c2ba3fae6d17b35483eb1ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e3f1d8e01a13b3985abe4d06d899210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48db7c15f0b9ef09832d2c49754ddc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ed88ac23776640ffe0a1cbd0b3e63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd62c3ad68329b0b6fdc988d2c8a1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b52e2dd4b3217f961f9b93f78cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108549d7189f043bdd8fb9ca0bfd7bbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e394106ad92e16b3ff3c70f24c4296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad20ae971c9c5e316024c3916661c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044f10ecac06ecf0024c00e4a7f38a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0fb991da32547f89bef7172d5a6e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426070212019a1523bbbbe1ae7d236b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf91a66bd852c3ab5c6caa274ca3b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de15c4c7de6968616cf342d9f8b759222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298c4e65b1cd405ecbea0c2074e63f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c3a95b1dc8921f0be52c8f4a397b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e97778a3b29a153a10d93df39a2a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf4bae66c9fcf022c4dddb9dd44b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db328d590ad7bf92843f6b9b2921aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74beac682432d323d323844fb569c87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3947404e722c656abcebe0b7af2d87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eb9ec8b143c6dc691fb564f2e0113230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf6e89cca2ee8e4bb3783d22c2d42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b30698ccfb3fbec6f1f961271593232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb972cee4f0c75087a4cc5c5de8af84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0013d4998c8549ec2890b3011025f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e71432ac6d093ee636b6a2614685b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f53edbdb969619e7a243ddece6ffa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b13fbba39e12151e8ea6443d08c6b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f637cbc5b2acb9cccd0d10b0e5993b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a67e2cdc7d7f2b765cac60bee5f24a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417da3fbac8fb3539a2aa8e278e8be6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0d2daea516ecb0f510f2a163ded8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03580828562a66459c341905a7d44c45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8321e5748e74fb6251e779888e627f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa378cc5aa6da9d365892d6917711a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1fbbcf703abc60536731c0fee9a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a697042d258f2f45ae9e7084c259e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b2e6caf1a8c75e606346b6ef703c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f1d6b625820250116caba13c45e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7c3dd3337958e01d5ca2f941c858a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bb9fb5460bc59c45de1331500bf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2153d259ef925be703eccf7f151e71b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055102e52fd7c2cbec1ba726fd2404bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb3d37ebfef82fdf47329eb6f4010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8b194eb928a4e7971934eb26ba17a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c978cb1be55075f24973ece16a9b4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f706313ac3836d84ecdcd591673e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623d773f144ae31311923359f0d058257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745fe030d40e9dccae59fb5ca872aaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50184ba6a5eae52de1df37fa5219e0de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98a0988a7c2e28ee6974ef263ea7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e09af879a8b9fc50346c11471cbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43118c1d830eb11bdf49cd8dbbe4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e249be3de6f7e74f7a4c025d6d73ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70d40d21b7643bd17602b2f1304ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd0f0ba1cccdcfdf4e5d9338522530265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82bf87810c0d7857929ce7e36a9357266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576359f6fa3ddbec1a8c0ab9b4ecb57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9faaccbffc9c552bfe5f9a00a19149268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207456953d1ec242f6a36f049c4a080269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e898cb3839b37c70b02c194d5ad084270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69806590938c1925a2916d067917943e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6c567164abdaf5e64d592b6d4b7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421513ee87de5d01bacd770188c31a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dac425eac422c0b2b7aa8bd31cb59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c49627dc5a6969e9950bf7608e3115275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6b7b3431ac471adaf91102be2e8af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d606094c2298026ee8224e075b413277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e31f6d5df2bcff5d900c012582919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69811fce28cb49a5a4ded6dd59dcd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c046d485b4b87e5affbbc680b4a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383dd31731d4ccf60e1e91b53044aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4816dd4f6fcae5e4ac9cd12aef86d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24d56fe78c9d5ca644315035fa0eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799221247f290e29ece9abb9487d55de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f773f5d7560c37bfb1ebecea544463285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179635c226d42984e05a665751bd29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779fc89326d673ce8ed1fefbc9d171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf2b3e12b370111730b70ecd82cce6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9318c0f193225a433095fa54c24bc9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853af30c858b8d39c4db9f7c5b27d9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e863e0d889773daeadb764932c03a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92d960e0a85291536569bd31df729292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b58449fe0f74436366a23fb6c66c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945491913016c97cbf97d9ab2916edb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996834c9a6aef523ce766629b2e4fee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb81cd85e401c213b38840875ed3d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b238a278865734b3bd82dbc24e964297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef1123f5cf70e447d039caf9a50d96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360c59d29d9bcfeba4f90932bb6ff30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b86e233390ebbfed533a9b38b56290300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2942391a275bd96620e9dfc44c5dcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890762677197c350cb45b0a1b849c2e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f6f7b1d307de30107bc17794a6604303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9052e23e0a307bc242f448a387bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c04255541d512715ca5933cd571fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ddd86d7f0d06d3b2b8ea03650a7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3200bc7f774253af5f6d50fbcb0000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3693a6fd23bd188f3357232d58595308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345c0a8790c2485518031a0bdec6b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bde9bda9bd441e276b7d52fe11b9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604b6d991d635a6c6df7f4713ef7a1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ea2107a646ead5c6078b5ef74e41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c01d4391cef446725d6a4c3577d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd8c7ed525820eef64eba0b2d4d494314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd2916fa2ae145a40bebd6337b3718315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7df193b0dde4c391966e1b6e7d7f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3eccf304c56ea514024e7df174c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60d8bcb875d834bf90b585c51a446318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586338beb8e525da07205a5e8893ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc585f5988bc23bdf4e7f39dd7ecdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3966d504648f546d40121fc30aa1c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf769ea06eb473e166d10348ee6a22f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77c90092df1696a76bb932cf93d00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e518e553b04da70ae7255ef7c5464c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e8a873443133f61cfc9a54fd0408325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bbb3f5fc8e0dbe585e3527ad8792f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6018e3be824738242482582f18250327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f01493f19b38252cfc37dd79af1d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe9d782893f4dd33f4dc12c0293b3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e907965aed8e73b6279d905419677d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11af9a5ae76d547fcc93482b16d6cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd869c0fb246bf53f6eb94d56f2bf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a09539f9368c47650f7f5db017e3eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a633828930302d13a0213751292f42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343cbeba1879b308b2e08d2cad86892335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb2ffba460006fc499b4a4eb190cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f223e4188030c695bb6354d549da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381fc3125de1752337352d32a0a0327338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b40e2a98ecb6c364ae1b64ee2c390339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da74766dd20eba0570f4c85e60544e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4167eff0559f0c4971a195ce2b7f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810bbee5ecf7da536a723b2d0d493f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12d98f7e5370ca3eaac0aa7b3377e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a68349db0844c273de147d41c858a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6661e1e829ca2a5f5c93b88c12d57e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d139aefc7e9947047a435f54bfd45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6050928b0625159f5ce3e767411c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6c376d9cadf87c8abae712f4cdb97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0bdf06e50445dd2e06e0d6777c99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ca0ea13b39a389e9af28afa281e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b188e3091b41aa683ab9ccc164d2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712ebf4c8d51c8465ca229ee5a0d69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fd8124402f5e8c9cf044c02ad7c8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15ea71e011841df715e9442a7cdfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932ed3caa497e11b1380835cd8611f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827fe25e98706346528ddf609b81ef3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20e550608860e1d73b06315c3972ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7989ae8d0984fe2e14085056f98c81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab060305aeb2c02e685d26cc2ce3c054359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f482c487e1ed05e286ecdf013a551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6184c6e3ea270bc4aaf04a67e0ef8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052172c32ab117ff84524ef6341f06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37870840101844822854bf2764ba01dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e640f503a4dacbe04dd484f28068a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5533b385a49d9bb99dc6b907348c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732065ba02f5e46960d383d4cb9c7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c3e52c3efe65ab0a4b67013ebe6ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec75d9f3252ac14e54d9564f7895318368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8daf27d153de1617bd37ff1b2de06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad70e3d5a9fa8e93ecf6710bdda62c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d7f245486ac5baf43031ba2b8f77f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4333617c3f373845fe3c77435d9a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff266859c713b58d3d04f78b690cef8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ef56643ecc013ebc8ddbe2905c73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fca70ab46be558dcd29baf4ffc7d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca245f91afb12b0ea57bb02984f8a47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df64c2d24ebb67d70a7876c6cb08fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92924639ce1fc9b7264f12c77d103de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de7a66814a92c9f6bec1b64a795e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57898415470e6c1cc1ed91dd4d804073380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb61383541d1bd214e770db04c47f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd991e3a48e1d2645fe220205285985382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bcacc8423f96d241f2fb399cd3a03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd9b23ed782d0b063094c6ac6c061384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667e3afb09d40ed2527787874497427385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90bccc6cc46455e0ec7e9bba75c5f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536a231f796689f443c28d8ebbab690387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c2ad023f2d045ef10b16f756da3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3374107b61c08a51d2c5d7c3439f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a94bf1ce8c411c3d463604cd15797390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8038fb0c5554b3cd9b928d89733c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc60cec92217789017766cec6945f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a86370b7de35dd4cc424f7d13a82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f8a6a3524e2705607386435bca66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2387d892a51078971dc9d44ce894b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61cf09bace4dc4334f18ea990e79f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c03215e241c7d291c7dd9ca9accf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa6387c99d20a3896cdbe4a5bb2241398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793a1797605cc12a4ca5eb38403e18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a17eb5a5cd9308f5d1c680a9691845400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057551d5f70fd8825d22564e29fa3b07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b93659bbe09421ec505da106ce41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde18c5fa4e466a9dd6c0e23390834403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1feee9efada1319174607ccafffa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e7a706f5d1f3fe07bebd62bcef02e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e9126aab4c870a8dbb8695b2876bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7c7be0afca0fb848785e0f8cada73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc19f220d69e9ce16e73ab427a66ae3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57351ffc249ad7c43b7c5f4492b608bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0734f75dbc30b87c44aa3e2f93769410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a484f45cf73e881198cb377eb28a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c842f4f260337456b2e9c3c78f7799412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7a600888d8af4f1ff45e0270aa9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b57355ba29ad6a6606e89102dd50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f60da075eb71a73b082f9782c854b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24324479c9e06d400e53a9de1600f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5097266e340fe4280d883a299a488417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db001aa067491a0d7de5a5f26bf8cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5f543ee538f555bf24e36128e417419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634c4239d1b616aea12e49fef89e3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1e97088a3892b733cd57c33ab9e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a4c7f0ce151f11d7c60a471da300422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcd94398eb37512abb8d22317121d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009d1853f4b4641e0f32595ae61fc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d6a5d81103f8088b0413db0b3b9f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322635a3f52d2ad5d91370833d96cbcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19671085c5f3438dd265072b294c4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e03a0f565599ee94bf9307c1c1441d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01455f69ba1096fa9d1afb50a6a7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb18d66bb7f92c6b623a4914be532430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb7d9b17b33b63b4825f9cda7e8bc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa097ab419335a3e7b704e7cece30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a12b64ec31c75853b477772cc09212433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033cfcaa168e475472fdefd3aafb40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d01942865a5f565fd7c345b276db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024beea31c12c8f190696c61f7f91350436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b128c04f15d20569bd01e76de170d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a25e8ee3041d85389714e5919800d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a114c0487e8d07510d5395974b57bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222f7f0e93cdcd1ed78ef3397de3a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9fa02d4c1d930afb3852c6b2cbee2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f1c7cdaeb7a01f183a293f450a06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229b92dcb51adc0ab776f6a9ea5b655443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cda315b5cacfddb70594026551968444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32320fb4ae1f4e427ae664626a495656445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729a38ae89aac5b4986792a04cfa5b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce68fc818ee721c16d27928b0a9585447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37836d1d9494c0111a1ab7b07e5ee8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc715375ca1b2e6393a141699b7ac5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc5f1a36f5d1db8259e0890ab5e30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9977e5e62b2373b3bd0b551b068a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7591a51f1ac168e7230bdbfe05ef4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1b66e66ed9a7d8a5e050107c8d3ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1173af884b32e133d2d6a9b6943060454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84652afce9aeaf8f0a601c3855816d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01585ed79c0d97701507d34d1c63fb47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c697a872fc0fc6c6a79133ff70682b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3706147b19ec969c964158a729603458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0783e254477b0122affe46bdca402459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95cd603bd1a804089c8c94b78fe107460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4788d992a4e96d03ed189e1d2a9f42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c7b7ce851783ba868fd9ae6316f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661730ccfcdfd8c5ab1839f1d948ba21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7307db1550e261e1d41da314b25622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d28293da9f04f78adaa358ea191d0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7addbe9732544ac9c1cb3289a9e9c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe2c8de585afbaf2769c6ee412c9f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446acef9a292d6bd617dbfe4e70cfc09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefdde5553a229ba9b8582f442298a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d157988683864ba04bd57e60d331470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0760e7fc1a07b9d6f7a2dcb2a79125471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717df3eab0f42b9efdfc2532ce91e56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffea9e0c3b69ddebec640c16196492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d9435040bd791529c2a2bd7628ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6f05cf6544113a9eb43adbc8f2ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9f9218e52a1ed36dfaa8a699f82e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9846776cade75946a2707c5912b595e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc3d314f455b5b0560166a291af16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba54a970bcc5a3b91c76c38297bf74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323413c57bc7585194d8c0a977acd6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9bf2222928cc867f33a1da888c97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b5bf2907371eb6e2597db45ab3ca5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6aa0425af1b8b8bbc761588a84b6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bdf947e396e722514e655a5a4edd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d14935536ae07556459933b9adeefa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558098f65e5468ddb416dee5d6188d74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7998c06d8066832a953e0169a16781487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7e5c6921fa6adb5772dd34e28eef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90a4d3349ac259b28422c24a46147b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b53f08f3b8f23cb190d528f112ebe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c596a327f7d0d6a98749374f2f7ac4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599b9d9482710102caceba32277426d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fe8545248e93ed6090871eca3214b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eebbab9a074e4f190cb2f0c90d7e10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd75d9434b5897f56ab266bef1122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3794bfaac62293e515621ef3eb7c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f18c2240cac0d8e5dff18f63eaaf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b7f37fd088dc27e10b37f8679b5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d8e23de6f953d0c1bc7ae0ed187bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e81dc68ef91ae2a14a8e3bec76d3d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d8ebe8451b40478a5d3b4a33f46a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0345b65c7bc6b93a25360a645b0f8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed796df0fa02629c3633a9d489d701503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28e52067616117cb62238b529ef458504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78a9bd775b0bcbeb3a88bac7ad03f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3d473a87be7aee24205107f4a0fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42efbfe3badb70efa8e8478767994507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e3d6471a466daea09b8da965f222508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861fd9bc500493a11e0932a6d4e4b26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded606478a3cb9de8d927a5007ee1af6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5cda51afdb7ac57e887ad22ebc3af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669bd7019d93d7d92fe08af8ba921d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c188e7a8c14e6dfa64090120c3fccf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590842ad42a83db59b5829210505695514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe1eea33d4e851fd1a0f4c768d314515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b91c58dc00242244e19ba5d399e94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5788179197679010544b6ab2ff9408517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873abcec67f729b4ae16045e965019e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2559f08e0d26649293b72549c45a99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16b584d55f6260287c1497ec99345520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610789e24cf95d851b1b587af10d6f2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0dc50b678ec3cb3af3240f884f16a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414be50c0bce92789d0440117e3a7a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036adc8bf798a60109a186c7de4c121524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e5b4e27b2b8fb5dc264e00bb3ce5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d088d3f4779b8f88d2752d46f695e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b00e2c3ab758ca120f9c3ebcdccf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dce20e077523c191cb4641df20836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2762b83fb91cfbd9370a5d85e4e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f34e6b90ba67a514cf1aae43a868d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e3c07442dca60a93b354cbc885e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511bd14c7b80d1824cc69bd5f98908532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7def64a6eca04bcb46fee4cd42648c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee86a729de3a16ecf83af8b82296c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7397f6ec3ae6dbb62dc882261294535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e907994ad17bfbe892c006fe02f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205852a9210565222a4437c868422412537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3340a0e476f7c1487bfd0a48dcfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199c69ab5cc74e421327363c23fb66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce4e01defae093eefe0a3de72d47c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb03406cf5ffb3ca7d39f327c4dbba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae6fa4e2cef1d84b0dd2395c70386c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ea58b53345de661cd50740284ff0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e9fb3184da5e255ea8fb91a90682544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2408a9fd3517f2270a847c230cd238545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72232ebffc2042721e33a8056ef281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7947e6f1cf3b6a5339da758974ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41572cb26fb8ebc00224089973f70e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f13fd67ed4834d32cd1f289a3427549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd4bab5c8aa146305bf82ce9819854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a7913a440d7528c8496cb57521539551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420e4083d6c7b3eb13765ace6c5aa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3208fc5aa112d983dfde63c72e00ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176614d720a8df7e06c384588fcdac5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446062269f747d968d79f110033acd78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926be0efa7ade3ca20f0b53922e124556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54acf3b9806820af3c824eb9bcc6530557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa10b341835aa7e337c783194a5d983558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e98b6dc7f1896b79a368f78369c84c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef717baf27d68ad80c96c08500788a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38bfe313c8ca238b86e633434830f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd37f5b391774eca73435f7c1b5f97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba09b1e196d5a37b84cf810fc8a1f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976bde714e4044ebdb33b5c0d6f22ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e766f69aa793ad6b1c7b4d5e38e78a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7192e132efb10e15e740033915290566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d663a3d6951bc28825cc12720f1fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b0355464006cffe4af75b098950b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2465d9c26355ef9a790180a4f17c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1c77cfd6f64b0e0939bca00877d91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349d6cb6050ec5720dfcd497cc9a514571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aeeb54b0539ed84272b64ad9c2de1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3afeea1425a200e2a54aab385c84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b989579c1c36efdc2581fc223ace7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b4362da4cf9b145b4cc3b1928b424575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab2751c3854b4bd3881864818688c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c46341c33055e584f432f975de970577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075be66e67c8877babb87bfbfc4793c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b9775a303ef7348cf35e6f046bd5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f6225711e6e49c9e23aa0e872d2c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5652c3d1589f12cac66272ef66fbb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a26f6faa503fed026b3a76da3b9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aef8f04c372b60212a5b0fa6aa4c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80898e63ce44b0e66cb5896a7b0333da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279666ab6157e3e7c427e294fa628a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82076a39deb792e783426b49e4dd012586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f984f8e95abf9f1418a6ca0ee2b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195cdd4dcd9fd40da9bd64e4bd8702e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e07fbdabef2079aaf9468fc66aaaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b7a659983309c99d405276279642590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f3175a191a2835e87afa72fde1212591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0ca4fb6b008569d071f70deb0a90f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187514e4b1918f2e0c5af6590a8cb55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e332dfff1773142c1e21c889a1aeaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f290e756def48992b3457cff55ff61e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc560fac1b29af847cc949dcdc36658596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00f7766264276345b5e070553382be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20673c3d981b32a82f1ca2c8370d22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072fbdd31da793c301804309d9fd9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8152668d3c5299bd5b066dad779a2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6e75bed2dff2a7a2be493f21d069601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc229cdc2ed7573188313f716e6afe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132568954568299bbdfd46c3663b083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683476fa9f6e21751216285355eb6d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64e87c13b35b13de72f6d6661189ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ddd0babbfe99f341bee407a6da91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7184fb414e04b7331c2ebf66fa9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d5751b1eba85e6d2474744b6240c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853970cef332ec4c6b2e2eb5f842166609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ddd076565c42f05a86d39b695f76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b948ee1405d0e443e078bf0ce640a32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8474565f82fbea06f199e6ed80d57a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda33c5651c25724d6a99072aa6523613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f150f5bd2ecc8a6cbbeaaa04ab841c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b9f815b4bf777ce24e2035809607615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff64a7ea1287cc3e00863db884bde1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660c38b8c7e8d657618b31d8a17147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51e82e65e1f43c797d3a2239afb750618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e014555480d86d849131433bb2f559619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ec187b2d8cd64df675233e213f93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf68a7aafa4cd4c54f6949a2eccc73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9d45bc7f990723005d5707b56f8d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd22d5f064a3795f84c345c6b2ccff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438720b60d69525128aba924abdf80c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a63621e9189e7a5517913863482803625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c3269dbcf972781646b71197bf70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a651572992fbf308a919f6a76602b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360c5709fd79993030f071f5c7c3cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370726b6b85d7cc3147f6ae94c3dc3c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb6f206e0b5a3a6f1760aa1d4d0efb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d111cdad398f75c75bc56aea0f68c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd5ba85ac4f9f2dd11f09884abaa9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5f0fba3cf5e725ce23dc53822c45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae35a26a850cff51cb94a81860f792634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc090af57ca36d416b92cce7ff60c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb20a339c702acc3d7a9ea015a65447636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc2700525c6ad912cd0eb2a3976af5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a421f89dfd18f2b1262af63e415ebbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e3165f21b397859f6878f5f4e331639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02741b13d42f046515afc51d052e388640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd23f16b8067d1b1974e7e56f87a7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350791138ba25d01938234476b9a00e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472bde98e14ec6e492c7c3573e1d39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d659e192f5b3b9a2e96395b60c2a93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45fd99f6466f1f8d6e43e8ecd0092d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058099b67a9e4ca5577ec7980ced6b3a646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>