--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d764850acf2aaab6cb84d6d4be9981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b37ac102af2c15a37027a57dfb672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a776097841151629e1023758c9fda723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55572ffcee7fcbadde2206a584645a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf78e3761058ebfbb6e14bf9baa545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69778d152fefa566792b20b111e245346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380f2d0c84af8a24c6721751becdea57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf09b4f0bc81bba4b003dcf24a4f3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f781f49fd4745d2dcf1240892d8b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836783c75d7ffed85b3b90a7062e10c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0680c8120f2b8f1d710028f621560c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebcfd5b17add2d8e1308b81c187aac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a802bdc86f4732f7855bb580b1f9a9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552ad3e5ec374764868710adc8f7a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8fbcf16fa12c4e2bc16ad158d3b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a9ec87d2284263d1f6c15ca7cb72816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af289acb4537e597d42927d5ad2cbea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489412f17cfc0598764fc3650b3eaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a94d4c1a3905e42951784b2e1073419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a8894de68e60e4e7106253f6ca43e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603bf5f99eedcea0aab3f140a4088e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f852741b7afea6bd4f8116df117a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55060c076930b9bbb6e649a582185d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d954b91ac62e342f67c0cab9aa5ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4891b45775e509d84df136b42e21725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f33591c587b9c8bad94dcbc24d7eb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55df6ba26ac8f01c51070d859efeac427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f2b31e466e070c766f6511df745828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fbbd7c87f05f1ed84ab913959081829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49cef88933b8cfc296155cf6c633cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b4333bce12f61478b69747b9f0d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1e2fe7768fcd91e4b25685fbc9b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51862efb17f0b859f0e14a66023b616d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55745359f3774273eea1479a8745e5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a50cc01d4c8c2e1095496cc0e6e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f65342c76d85e3c8190432396b2f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd354edacca24f9759d50fc5f33315237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9636db1689a9677436165c3e765e5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747ad2b5698a945338ea7a960e7ad739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e701cc7c004f85bab2bd59d641420e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc53b88d4a9185f9e54020d01e45741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac552cc8affc2513ff7f95f6bf6007642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb61a0f0f631981b5200db26056b0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e54d9a415b59ca7a6cf082eec2e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc345daa992a6c3bcfc1c8f2548790d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a33ee723240c6631053070d53d4c1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5a6e337e59748d3f228b8adc2d0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8eaa4b6338dadf0838b3a22043d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29830e1d5145456aedeb3797f2df8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d700751f42ce80273c7d7f5ca740d4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f2004513f7089c7b082b1fb127ffa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9731647aa2059f2fddf6339e689c08b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87203ee5727e79d372ee2456302c7b0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800bd1df44466e535b8ccf0f060d0de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f365d9579689c1133b2172c66ea816f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ed24a103c090f82b14034e9e8cb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0861eb514200bff85d27ebc1f5348b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f12ee9e5aa30f1fd53501c04f4d5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a83e7e6135bc2b18adb7fb173f684059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061215b3c4cae6aafaf5fa5972ca1e4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba426293a01fb93b21585e0b282568c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b9c568e42f2cf8639bc6f6c7b1faa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33503f453cf8e57172be2afb20b6b2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41722eaddedd6dd1b7a8c16b8ee66864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ade3b1c2436fd873829a1dcc1f40965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8161ff0b5001ed6fe16ab942479e1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f34563358700eeef309da206b5572567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32626cd1624c3229e0dfc67bb8ddaa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd358af5a8477fd84c43adf880da369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57707a481a2c6f1067a6a201b499f1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc2f0e337ab0ba69c0f37e1ed269271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4990d94225cc7b32bde14c795240d8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072454de3c1dc1ad9a020e6a800ea573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c7d7f60be80489cc2e848e67aaa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf658aa9bf60a53d4f0116f099b3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc75db61fdb856f59996df5d2b9440f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd11d7060105e3213bc3c94a5067a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb25242010dbf8ae98938e146ae97678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b48447c3a4c034ee36cd60bfe232b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b204784eb1d18df41e3a63aebccf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53c3dde28d9e81720babe40f8d6bcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38a4582e78ea223973447aadb259a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65254c765ceb52bc3bdf1f48bc72da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa03056ddde09b48070ed843720979584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401446f228d79aa7843e2ca87bb7a5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41777732a71b8ea55bc33d2c1bba328786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8c7655a11d654cbc0361ac5b3976f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21448a5d24a03d4300bcfd9bc854dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d63c681727052b2071c498e5bdc82489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd4c444091d34f4114fe99c8bf6f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecec0dc3fcc48c09b2160c3d55625391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e8160ec5e4b75f1e005bf73d755a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c7a6b9227e47215e0b1291c5eeeeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1ed872fadd55568fa068182cd3f6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d2d5e51e156efe3d91dc7f93426a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07867974a5c2d2de272501eb1afa26496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed923752e58b3842e534fea6f0b9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63aaba106a6887302312c7a2ffc5b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4914dead31a4d4e4f6d8dcb9fff6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9acee285bd8b08f0de1579a20a0633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47c0d7cef1ebb892c835d7dd71293101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f48383083e1982721143dcf502d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931bb4993bee264c8205325f8e7ff60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329cae386eb6d4bbc5f6cb7b1e1ca82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f54adbad2b07a53d2132fafa810a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bef6e943ebf29c7efd447108356c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7f9c0617fd8aca67d5bba882338e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f5bba202bd4e03d33a5afc098b12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688e747bf3e51ece6d9520377711c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b049d7ff9efb63311cdf2ff007333e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427b629ba09902f96fa1a000b7c0e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638908c59a58e379410ea625dc0ccb1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6351ce58c990ea0f06af33233b475d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f22882834fb19701a0f69ed520b8f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd9d8d1071733cd84931027c20e5ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e65b326a09232f8ed575bfba7985c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28788ea73c26ac51f956a46a36caed4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce0bca40f6320f10532da5bd8ad5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07baa5aa71044e0d3f0a8bf73066e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82b38df7a570ee1ef0e83cad7d4b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a6e4c980597367893a2b9c7f3615d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f17c19e646e3c03247ca55dc2efef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9a0bb7dde776f82ed5df58a5da89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224800bd19de221415f2122ed7c60870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e64223a85f9d83c71ada0189bc9738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e5e24129b0f3ea18f81cfc103e2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bfa8e74f0ece4f4afd28eb1a96d2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd616d2a3c69cc94931dd25037c71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cbda4b8bbe280736ce8ada15cf9db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d663e7280f4f31ba77b6c084583a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec8a8ad588734d15005fc036d94a7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf503417d7a13c1995f0e156f76c2f49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab837d603d215dc7e4160e2d2875f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94eaa9dc8276e52fc95d560916524a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab373426251632d218136349075056ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa96219b3655cfeb160266ed9ccc29f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624f4340e9899358473f2a67244c442137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f1759a6d8aff5eb5f90424ee6f1a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dec8d34520ed9ae285b90c62953c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba78f1605934e7ae19b78cd994fcc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd3b782d754f2283e85b80b5b60b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45508665b1f80cc12605e1ec133cebc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cd74892626926c52c478c47c24404143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4766e84445aa32413836174dc630b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9928ff0ebca1069b2b2ff906c366d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d9f4af0ccc1faee437a3a316512a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0db607b06be2f6a0bdfec784684c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b868524317f5302259b1a6290dc008148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d68e592d71f496dccf22fb8e6b3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f4e7409b84e15251c89ef361fb40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822fd1e77067111d632f5f6030522bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942266b4eb8f7bcc047befce8cabec5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc618e84cce4d559261334f1a477be8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1199a01c95a743737a862422f03255154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4be1228972c0f4551a6a52f4a91c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9de7f68239f929f65fad1828c5b245156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d316f15d434782bda5245b4915d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20237d6ea54f9d3d246ea44677880b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9de6e6cb7f869e68d5c6353a6b3dbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca34adfe995fc4cb6c735bbaea8b7a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6be8c656515f83cd26afebe213466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b3f222bbaaa63ce4aa61d271bcd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3d4f0d28b7a6dfb7035825bd9219e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8fe0caf0f4d1efd7879d3bc662fd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b490014f2cf95c65db81e07da4799e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4383bf3089c7b7c3b210ca1081f7e8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af438c6c4a1e98414094e047bbc23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf206dd63b6af4b78a5acb5c7b5a0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2edcf857978d03c118b3974254a81f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849e986b5423dcc7e1939e048437fb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ec684fcd16fa3b9252ce29b23861171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b783affcb8a965412435a6cb0cbe57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9f63b7d57b1b983eb464d8a72ee8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b696f808271c0b0bfdad2044d6e0c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f0d2f35817ff878b1c4a8b6b41a1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e6c31d364499d7a6c7a0d1346c1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2584e0737d938c98073b162caa6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43bc5036f5391332abb867bd57ad95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9d9fc946ccffcc816a30219a189b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9eb17088eaab9d4dd3d4e2f4887c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e481eb86a0b7185af81db753de1151d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d49e64524a271cc372a6d0ad28be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac28956b5a98daad9809567dcc0416183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f6067969b6ae089ecec949b1c50b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1aa86faa801a4f1e757d40dbdf7f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6811067d095a26a53ffe3d0b50fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb5eb49c2586d2b26f1ebb18c2ea0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b60f8970e445037294528d57ae7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27fbf6f4a5ce568537e1e1b4824f8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d6718bf4467d7c91b1c77afb29ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8333d902210f9793698b626bd7854ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d582a1cdba8597e1b0619ca8651fed1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950982530c5c94bda6d3d75cfb555019193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819aeb945ea3e77fcab823e09e0e04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e63959987e546d43b3f38174657992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf3a327214e5324d88ba33cb4dae75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf7b42c490d76a737dae169199762197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b3216e53c3c669445e0d50e7583b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862169f97353573f89439492d7b5b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac40f8a6c5b6768f679558f554c9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c159a0ef1933f63b9c5cd2110a6d283201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da34ed1a50ef3cfda53224391006b90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0bdb49ed962890af4f6a3948c0ec8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196392701d7214d243034be4d8fd0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadde56947f5c5f0edffd993ea55cc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e772bc44d36745cc2ab200bfa26c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ba0388a0cada55ce560594d2762e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a5529b29da7ea01094be425f1ab6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18be3266c7e7f9923a3e275fe0eb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6615b2caf9b67fe2f437071e11362210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780d3818f92b7b2ad225d657199ea1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c4b9538684b94c2182cc9c399974a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a825bca18294a72c5e4c6a46fec9b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed13f37f002c146da04e378e6be9cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601935c12bb8e66ff4228549d0fa4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09db715bb7320288c5fad33fc5b1fd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8813d2f08426d131a4e29a9c889fd63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1bf676c9a4cfbab15ba8bcfd6da2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6097cb21ddb78cdb71bad815ce8a7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba820deaa5d82a1a45bb0c474a926a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc073fe735105ec2eccb1682609e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b3c0f4f31f8241682301f81b21fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd04a6eebce9cba662d14e26fed15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e9d0a0f728ef8e83b2ac27ebeba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251c00a5633178fc631f37ddc173c12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac51b5698698e644c62fd62b83cb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527efb9a2a5e28b54e99867f3304c425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a1edb8fb43c2f473c391319443f4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c335385eda0c904e864c1d7e928f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4ea1084b62ec92ca82009a919f1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5edd49040728998842996c918031d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec68aa8f35661fb62d004b4d60b74b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f0581d280e94c144912975df178da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c866426e2695b45b96fda65ddad520b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeadf1991518231b5dc02fdd994534235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c286c591bff1d89184ccbc77d7cdbd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5c499fc3d66747c12b87f7e628d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc945801c9881bb145fd60b3c6fcbe6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e15d92dadb572f76c114f9cbaeb4c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e1ff60cbddb47b5f86b8ee685da42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c737e2fe29e12506ccc69b26979e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6a4395491994de676588d106b5e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c3fc47304d830108f42460d93f4c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3760b4f3a154453f3cd6d2fe4f8618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe305c361a6e45f8058ddb77839b77f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867d93693f1dfc0a4c5a9e53e4ee1d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab2881e38e57eb7948488c9c4684b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1d0108ebfa143b3cb2f57f26c6c20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0332fe039553243e0435bbd31429c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e90e127dd8d0e69e929445a622f09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45547dd03ee75a4a807561ccfc94b9bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725abeedd1f7cad38828c839349c8f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced0689cc837660d3c1d1e920ea919d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1775d97394b0731ad6165ba1a8396254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e7363f0d371dad351ee1fab93715f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8199690d7f946c42d2d3b6799379256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928814fabb3e06daabd9dc2a2bc5aa45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c91c001b4571c6828ac291a7b075b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbe9c0662de6d647f74771f9011d57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb92101a2868fd25348af199e9dda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259715a2a6f411bd598842c156f8fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf5b099f60bd9c61175dfc35aa040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff2c234f4aa960bbcd32930d53039263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab796f38531bbfd8cb614c3e1177dd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77acfa976bcf35ba18ef7126388a938265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cf979c9233ef250445d79d756f79d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e67ef5c7c1001424b23bcaaeda0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301d8eaa8f187e8c9680a201c90776268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5951d8cc4dcf53ffc53f95dcbabe48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf2e57096943d995ff4f1d1fbff9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97443dd1df1e7cb0dbb01576550dfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56449589321767dbb978e4dd4d690c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ff399358faf41a9318f3089c1c40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd45b6e7660ce6ec0372c3d3cb98d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa45b10905ef604338e898f204b66a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254daa11901f6ec6175b29a7c7361a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93edeb3422088e2a1f6b058d83c8ba7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965eb33dfbac8f728c0d6a1427fbb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36c95d7ff087d83484d49db5dfe89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8916452872a781fe753520ee8389a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6995c4c60acb47ec1834a0727bd4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b29b1e003f35a8af822854331dbd54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40320be587990866341dfe2dcfb4952c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46839255cd7bbae054808e7cdf1c8493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e5646688922398009fd5b1d7a9cc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ae5acf91ba540b64f3df508bdd2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8823aef7cbd141244f0a85dc0f7c6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b572ebec480321b7ef2329a0d798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805238b255ed59c1de858c2c0bfa3d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05ad250507bbfc8b050c5f31f380e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc5a32b9a8828442ead7ddf2661e09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688eb7d4d9e3994025a373f54a21cc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a4f2474249d1d0a7a1f0e9f40c5a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c091be25b99b52e710066e2b4aa5b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4e6e4afc66d043462d64eda8e379295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd12f090c9afbc8614bdc0e0a72ce5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c15bd3b0c32779468b79206a54e8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ffc1c17a5b10b02fa3765620ee50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b475334061af1ba2817e33f5176f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13510b82ccbd846243e5ffd9b7348961300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f279efa8e2e2dc7a38864b78af5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c96a3e3ffbcdbb95599144b8cee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c4991fa43448628879f1c448d3b6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc3891c45515dd047bbf4918f64c9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a491715951227590db43b5216ca559305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e14aa0405e9f2b4af261d00c124e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584bdb65009d4cea224c1b1016648a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb5d951aef0edaad4038365d2247b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b057f84b9ba969325edd93b18fed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f6bfc2c0763293a8fb955de102ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bab7d338e7c0a69ac42a7bbaa7e3c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3b6261b4971e76a5d67248af93ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad37f02fbfb6f91b822951e2fb1718313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ac6c6661731f0329eac4240f0b4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10973770d5719b1af0139a7f4351a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b009f72172ce44e1148ed2ce22b1c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8d700fff6728b9baa41a564997d55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4810671b53f7acdc0ccaddfac3d7b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c37bd630251a55b2e83ec5741e3f2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d14f4adfd7bfe1ecc5d60668df21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b3113b9057040236d7830d2764032321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d0dbd4fafec0dc141635b62ac2871322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768be2d6472e8d52255cbe7959fa0ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d03c395182e99548cb41283c95acd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227ef3c2e9ac404f137ea2eee68e21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779454662af49b4461123921e52f299326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca0154ff54df950b73b21866a4dbaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40570e62026816d0ca11bc3a5c5e0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744b6467e28d69d2a5e9132288f0570329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0c1ea9562f8ca725788e10e01328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f50a3071525c5ad6042c5e1e28f30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404eb652eb5493653558935d5f428c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166d0b2a955e7f22a8095de335464a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4981f1377f58c10537f3d7d66d89483334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd24e72d34eb61b68bc070f1468df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bdcebedf8725b3a208fe1255997d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e8ee2826b949545bb30057dbf253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cb6bac021ef93ce88011633d937a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf29ff59dbffc41553a34c5144d8186339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698ae5afbfbcfbf7c4dd1d2e29c7ba2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde23deda8521ff2b7553ae5582ed96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338aa062833e2c377f43b27b5635b83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda9440649a2c13a7c765d39abe25a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35277eef69d82bdd99659f6300dc3ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c41bd03450a4057e328e87160af01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d80371ea667078f003a0c33e47e67f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b803ea3b2a7deb9a368f548aeb432347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43971a98ac5615da5c3d74c4acaf4aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde6f0542fa6367628726c81eba02d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b5515ccfbf7cf1f24381ac1f271b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059005d9c005702bb3eeca386cafa0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42fdcad055e404f1e3b0bd467f2791352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5ad61d1b99e7c1cdc105e7302b7aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fe7322a5f09ad959b94a66040910a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2935b0c9b9f753caa049408bdf32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685984744fbc6c830b630a76e652057a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b65270d0f382e531de2c6593803e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3c93c22a428fd794e0236f87344b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff9c3979e9de6a5ab4f05627fa926d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c2f841e0c598a0f29d612d7a05b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691a25f876378902591f23ad5918acb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d2f41fdb3663eb355880588f4122a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e78092f7c8d083a69557643dd2ea9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46d432d01c298265efa58d2118415e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef9b867f1d7ca4d9a640cef0599dcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91616eba42269defd43fe431fac975dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbc54d66edc4bcfb37250fba621e75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafe1bc7a0dfc8db6d72475e330ce37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a996de24c7d0f4b55e2e2d14e52d62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670718c4665058236ab2d1068525a29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd9239a7663257a906500341ac32c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c1ccbb1e5dd12ff761d783c97508a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0172210808155734fe834346a0c49d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d36c5a9181fa20a0048cad303e84d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7920f9154b327e3379b2a8e3cad4d6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f912bc4f188104a63bc3c35b1696376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023320090242ac1d23ce03cff7847af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccada41d8160ec2d64fe6740d6f9324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd6d5a0c1a94eb41c2fa3cacaef6f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8b2b2434b96c1a1dc5f905f9cff96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be20ee98cc8cae648c1d0bd05cc96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b86c37df74203860da7e93d663f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec312bd2dc79d665c5b517c5806512d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785b56484cf26a25df1c290ae73e3b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a5066bcfc567d4ff14faa06e813c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad099658d4562ae41079232e401eff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fc8bd1898656f3145b3120124a642387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c24177a595ebbf35d6e688e4a576cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab7c6227e6595deae5a07307061a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a25549a80197a03eeebe367d7e1653390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b590c31c6ad86d427872958b364f8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88bbf9e2b39cc7c52ca6c490dcee82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea10b63c98d8c0bf1a18240560684393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af950656cb6731205ac55404151ee7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066bd6f88b8e0677adb62d26ac8511e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102475726d283a3196e5801f5cad3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14c7a9de589831f0685963f6d0301397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2949c46b38d4367d8ee34a4d8451398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db6de2beda9778515e5402a0707aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba577286b07fd2c9d797a02eea967400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9176a77d3a8c8cfae712d218f3df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3221313460137bb3bfbd0ba4d5fdc45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cf0684d23a65cf3254806295283c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18536c51f5d21463db8170fa10863319404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e89933d634513d42dcd621630499c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4022db9f3397500253c46cd290d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41789248f3476b67dea7be342288a33f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7b8d7d52f797956c42bb230158efe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d049703cf4a7668f98ae9d2f0e7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9ec42e9f82530d041d845e48c28f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007113738d5f3fec7bdf4dd33aafc074411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bcc20e3100451d4ec76baefc95dbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297557a441365a7d2a1b16e247da1537413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae7a54edf11cef2b6507d93b2d021414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8880158803d4d463cdce6ac5a2a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b37d53a3f5cf34eb8265b04768da0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ead4ef0f45d8629398bdd4e130f3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a86837a6c7e3ca6b98c637c30d9ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd2399544744990359396b2ccb0c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512f5fa36cbcd5ce5623c1b9445dba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c97d66ebb3716facd105a24bd1d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10916a7337baeb6b578801b6783e7da3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62038d5627b6f189e2f5a3e326d90aab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c2e4f5df6d6137e16fa73abcdf21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7442656e137361b545688b5d8a81f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac3ec4abf9ee8cc5d3a1f4d40d9d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2666482d1347f10e9de8113cf02f54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e5b46ea865d62ffce8e53146bb38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af93514d3f35ee9e3cf54433a593e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a668bbda75f86131c553676456fd38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e081d850415f87a4ab7f27af0f743f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c157997e656bf6e75135515481c1b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9bd9fd667d6d7ca6729ec163aaf6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da172e4f39d3e9fe565ad6c4d227b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e850d6156994e2081d821912e15f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc54eb8785f6944162130bcd0fb1056436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e55ca8bee2d6b35c3780b708fa3ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c25e1b4e5b69392a7dcf3609b123438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe835b81254e4ce9bd4c6ea1f70e64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81bff8b5d238d29c7d2729e977c142440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb4f3a558297a9887fa704aacde441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a8875e2232f68354518448ee4d46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc3ef8225fac29012f0059eadef13c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c7cd35b81026618dcc0aa4b15793f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44b32330ff2edaf735b7e0842af05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681128db42ce38ca1653fb808b07af85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb09d9244cc107f797ac12c6efcb61e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052b4007f406503c9389e5df1832bf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d6ad08c87e71e30d52355f0d146b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6be2b9d821d14d9f91f765b80980c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9719a02a8aed45808ded708bfd12f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198e3ff17453e49c77a2406876681b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47006781134191b9f1d634a7d29637d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b156370990f095029767d00f9f56f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca61823e6682c0cd6799b6946083ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a0786e4392473f24a1c3be47964e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab585e14e4383f55872486703f06c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cf921eee71e99641bc748cc60ef43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bf49cca39a727b2cac61dc56b1a9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be97443369080624c6e0f19a10c1d57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb18b534e8eba4f5840035d02e789461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d760aa279abed13f1988f05027ada6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cebd38d0334060dd3a651718708e7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333b974752f9a2e598901e244ad5b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8822fe4f832e9c76f6f29e1777faab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fa49992840a17116ffee61679f972466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f827e85ef0bcdd6bb66b6f19e37621467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b97dc6ea5b29664d2883a6ab6d80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbe7a9e679d862372a3acde2ce2f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c6b7c4387824ace21d00fe967e377470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0583c61b2c473b446463dfb9dbc14ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc6c91e58f1559cd4315a29a94635472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf300a6ecdf0c5bbdbf6b00c660cd8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37750c36e710cc7af410931f95f1e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67061cef4644e637f971c33b19c8252e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acb50649567ef4c0fa3cae950ccb8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac89f7f470699a1a1a068594e8711477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d63290217a41c124ad2112a43441b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65314c6c646b62d14404980001cf3c53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c53b8b4350424e66d71173268858f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb68fc3ebf7e624a7095e881b185a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce726ac689b3d4c1b0ee55e201f8cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d62c4c0cb7f26b519344d3f91bc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804669ebd469cedaf197afe1327637a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557dcc04e9f4b1f1b7b0719a2fbde2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c42d582a2f3fd7683abfa95d4f88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a5fae4911d7356a10ef29fc6b945d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e4bf9bf09846e14bcd9063c2532c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e300b6be2d11f740ff46e0d89f0b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef84b61fab7c3eec4c02cb5a749aa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cbbd94c58ddcc1a329fd85a1bbd6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fba64774c4bcc3ddec76256e84f54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67278d8361866a0c8ce00f13cce4243493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cd8b60196b8c0adc3ee87db764e2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95402562006e05d3624e9bbdfa9d1769495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87834220dc794391822716f7379c40b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b147e7918255e7f7a9a4f736dd8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca2b4593126d4b8dc064209d67d587498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90debd4d270700ae0d10dbf54739009499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ce579fcdd45627e9def2d2a17cdb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b143b00fa6e74b97334d0eca843566501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab908296e2e0b00e230a65a3dab36441502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e3cd908b157b5146e3a256d674e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59c6305b2b762b14e16d95684743ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdebaee7cceb4b99fe83072bcf3054505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a723d3b16138a9b90197066a63a7f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a82a5a640555a099766fbf016df29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337e3cd3114a8e95a48d374fe72d24d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c0bded834b458313897fd8cd36df0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ee2ea6db6af3b62e77c9a361b83e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73237ead08a02356aa354fe425e3d81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7837d727585b2d3084fb4fd388ec8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937bec92ac0212b5af2122e3823a5aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f60d8fa30bfef8a42237b72340f3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aeb4aa111cd275135844bfa73406e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191c3a392cf3ff8df050b2e88e7b75b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c8229b1fea16f77202249b9a61efa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e465e89e2f8c6110081e8754271a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013752a1ad1bc069ef7fb5ed9eb4bd9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a47fb67180dd94d8d10977f34e3ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6a20d87963f343077d7610490a3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a466c19906b5f17929a6f1660816a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b266758c4b74293a0a3c827ba6ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f0618f5cf55bd1b212ba8fa83ef7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81b3703b6a84e8137fce90c66b2d1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5117831d4740db44adabfe8f1c90eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9801ad940a40e350e3ce4190f102527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f11f7aefaf6dc93b00624b52c9fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4ce08749d8cb74957975d12817a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85ae240f64761673b9cb376354382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee835e25a93a98c8da3b66b453d36df2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba344094dd1cba90ee5ca1364db0cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb026293f31577578a7e5c16822fd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e5ee8e5a97bb1340c3f84b0a49479534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95229a16b0f263f8b87e58a3dff7bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d4711b86f51206bdd6762b9ab80e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccefefaed38db205a653caf12ab0fab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958a2cb162b55b93e3206b70cc3ca1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea936b124ef02f7b922f68eaee07eeee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f814d8ad2f56ac05ef668d2c71edcf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c8cdf61ac07a2fcdc3c0b9590f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e0e23134d54588a95caa57f9f0a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3512e6a8e4a90c66683b6d492304da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670fbcd99f72786ef13df2064dec26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5399388769b6791c63b10d9f21cb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7bf151b3c908b7e28d92f5c8fddf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d41af28885bcd96f79882459cad7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c692246872238bf431707351f57b45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26040bdb58766eb7c6b44d2a6324a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f38935e1f83e92563fdb514c36b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203668702357ee7d05d3136816adf3f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6cafe8e6f45230a4a5211ab221c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5f598efe38d18815baf9ab2db376553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc8fc38e832cdd6bf8940a178166b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f422acaf9411362d6198e3b69cfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ea7b57868d18895a3036e2c5553d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a2507fb59ecd68b0f62b37229285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92724ca4dd02cd83f91b2f50a9f87158558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093871975c840eb36129549ff9670781559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f28a362a7335fe6994b18a5f137ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43996881f61f256683576de6e32ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f9fc912cc0d5d281672a0783844d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1cb3d056f8ecadec8da5f0ffc77b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81978e1ab0d6142ff60d4dc3f0a238b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2fe791784b8bf1135b431cc698253565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aceb724815c0ab8f262fe30b6df50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded3e96785dbf6e78741ce7aad9e52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883c74442cdb737359125d6c77dd03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f3135f30c7ea576cdf0df0fbc328f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6291149f08f38b12485f596cd5ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad943284a3fae4cdb774f7ab319470f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d240ad6d8279788fd03ac017335d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4237dfa4c874d75d65d5aec40c348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c55b69b21dec2adf0e69d70f460a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70752deba348ff4fffed85c15a096575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff3ac0afa6d80579db5d99ec75dee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e83661a35e9c628be3cdd6c46c42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a789e86bd2842d90543628244a90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da33aa2a9f94a2a22d4318f7d17d6e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9516e204197d998e9af434cbb7d3d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3f1c90123edf1e03c8353a814d140581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c58ed6ccb35e4888fb41157569b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfeccf238c1bd3e4412db9d91d7b19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8116d56303c6df0797dd556a700b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6bf6ab29a81b934be0cb1262de528585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06657e6d6045364b3888b6a5bc12c936586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3773aca8fdce48218329b44caae0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f969373122907837139d7a7bab5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abb81097ef747989a13afc7480bd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ace95b149133a8966f34d6ce3f69f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c936d470c2fda9f5242504f2fd664d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c7124bcfe3efafd26a442c4faa0fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e941edb0be1504a1e1d14bec5b32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ad7a342584a9773455d462495805594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e740a0cb8d5d95d22f0dad71101e206595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59188a3a4ef4bbed9c444613ac138596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb18fec4a653182e4d6dc98f43c52a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca6bb2ab75dab3af301785199005d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dde76a72937ebf639dc5df964c0d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd82a8e4c3535aba059566a9462e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea183d7bfbab169ad4480c7d6c8b25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b282d824018eed58c8e4e7e31abfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112fe32aa45d71bdf9bf42c581a69de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd47a5aa6ee66c3d66d71383d8ea5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837010dae646d23227a118085cc7fab3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d779afafda635675569e819aa83577606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d723a4128ef162d33ca3e1c26a5cd75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831921d1ed19b8769ee7f9186a29013608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751649c552bd998f886183d7fe5e14bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4dc0b1e1755e5ca2d043218815ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e54c86c45d2ae755038867a7a7e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e1328fc2d8c4053679572ab79a27e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d2f2c234aa3fc68521f55fd796fd5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e211727f23e0cd14abe30b4447084f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39cceedd044ca5370214eb689442b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22c4564c421d90dfbe08771fcde96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f301bc7c46bbfbbf72b79e7a363c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40e75432a69bef49512dcc1e9661f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb72e278f20724d03d78f309029c45b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650dd4c3cb6e6b74b7a9137e0414ef9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c285bdebaa337cf01a3b49cc7732e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde03343d2bdac3eee5993b451f7d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511289bf2889d800486c72e8135b7dd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8482e87930beb30f9122271ad1d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c04a236ad49d6136f1bf3d01d76905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ebf191e2e014b7da483fa0477b76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356191c24216e480a1708b36b53069627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b3da77439d5a569622176d115b2d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493773ba977907e092d2be0c6471be6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720af9eccbfb9d1c07da5c789f1e2be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1ebb034c95b6f43ace6d58d371f34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f308f43d1b90884ae589eaf853d8e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552963881d4afb258e78811005d7e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6edf38e6fe865c9d08938b7bdb55dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15ab24394fc5670f67d558cf23460635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badafaf5b2608603a157897986e01c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe156c3947b42f6b7f0bf0f2d62eb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7832b4a24bca6df8ad2b4e78cd5beb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf9e39fdfc920c10b13c93a4458f33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63bfcfec77f7f3468c0ed6ab167cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea082b43f642c4b1789ea0cc1f645b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671784ad641b088c64315f7d02324185642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bafd30301b41a48ffba71bb8f1cdbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d1f7bdeba9caa60109a1697671e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd748ff30b1b83c8dea855a729180b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef697e1a7e92de997d1e5919726d8646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f37bcbdb05b81e4e7cb574cb9487a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c26f3cacf5819807071f4de6158a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004faa750b7e5fb5f9378716ccc2333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a4c8d9d157b175e8af95b0329dbf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ca84585e838d0cfb48980916b6ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de973401caf603a2fbd3443634a6b0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1871297d78209163ab52a8f507ba4497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e361bf29c2056316cce7260e5ceb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa01eff332175394fce9a6fab5221f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ba7306bb9eeb3a2992d4ae88185910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909d9df9ec1588d541f2fef5c8dbe5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f700ff15501e0fbff2f958878f6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524da0d3e39e531db2e58f41b6f402413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5071984599ac9d04f04171faa45114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d17d03f52548b9194fe567abe18915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce36d16806697e4b25f3aae9da3abf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dc09f0a858fe9319a60507a80434817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586026af6c2334db282494cf054b04a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf0ee701154626c859aff7723333f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65dbc39aba6c1e95606af8e816cf6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e8c108cb655140c95e6d8f6c6657621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d14cba0d70fda14ff8c1b3a581d27122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ddb1c69c9d1b88724a51c2f1dd47423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359052e1eddb4558685e5a413bb31424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d9bf1b8f0404ef46846e0363aa4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b73ff0db377ee3fe77bbcb66503226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f328d0085c34f68eeb35118f1555d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f6c2c5834eae647886b9c40d2cc6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54406a0531329e7e7f48ce1fbba0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156be69fee666cf717ea286aad15ad830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922973eacd3101cfbca61c3e37a665b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce209d3c41a5948af699e9860f7d7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd19224115be78f8b068bb25b51002f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f7e7c59b9ea8981033289953a365c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468cb4fc59b9e85efc2adfdfdeec4ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522f547718e91b8881ef91212a7cf7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02a434f0d233de2b081c091ed9fa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8021e511c60a69ce30bcbf55a9b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffafaa0d24cb60ca955618c4495c40c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa61f8349735ec7d5f36c1e0324ac5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2b6539ba1af1b7f3b689501e6e0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5818084ce9632b0c26cb13c0d723242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61844c06fa05b9211761a27a94502443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f893bab0d8188bbdb3a4074cb81b17644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a61dad0950b40cf12a8d183fe615bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae6964d4b92fee633c5acf83f5a5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe34eaff79c43da150fc831d7250647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe42ee800861d551f0e44ec2c9c42248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6e51066341df828a48054c263042a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c593b5f96a4278ce7d27187272d6f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdc6702b6d5658c2afae77d480a2c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781076bf74d99d7e29b27fed9783ff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f3fe759dc99fd44c09519983415b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dde2dded36c8be066d24db314c93d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd88adabd62e818dd15b474c1f13655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae000908808098c2f54c4351a98bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445d8121da495b60dc630065d77f12f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd4aac65cdca8d5eaafb1e98e36b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6e2f019bbae069144bf4e257ecec159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469245eab4124252515bc8d555e3e5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2d78f75e0c004917adddb5c0bac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72ee706faae82f934f99e09882bd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468acbb78a42e64f0db182bcbd361d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468c088ab602f496c847b731be989c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99964ee50fe312ac77d23226dffbc6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb563b00e270f62418de8b9575013366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330536ab8bbaf84824a1ed0fd402d9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1094e5f1f052ff0a41ef1ce9e95fc8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce78532bfcd1b60e636bcd7c0104f6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd6f719fed8c4135e68f569b00273e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f3ce65a5cfec1b9992bc757c64c2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7077c739f2ddec2a95bffa39e1326572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6edc8f3d2e2103efd797c34d38891973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ed0a4cda7cc41f9c0afa3b1ee22b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7505625a0c86b05aa2ab57d341689075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bee797cf704e572d7122b2b19fc8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670088c1fab6fb8dc6beb9f8889e0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a387f60f128faf82aeb35350738b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3462c303bd31b7e2ef399e50724e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad0b38b86a35c712e9bd42f15e5ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab425ed5c80485ed964ca8f2fe3c5d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408f98c0c0ec75d7acb225fa870c4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f3922674de2ccecfcea034c054d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551c6af94782dcb064ac0f280af4b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5c8f89b31e7f104e16a8a0a709a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d16168035d99dccbfd07b7d838eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59155164d10edc44296c7b058d095187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72b4e3fc2e8ccc91bac17dea36c9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197395bdc15a33355fc1a3ae1ddb8ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79545674c13d781a9a53bb2d231a4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562561c593d73c2acfc4cfbc1a466691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6981fb4b7dca969a9d895f1958b0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118301292773c071a152cbbdc6f6aec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437159428e3c15683f1b5ec073a722e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be1237f3c1aa1f2c9f747e6405d80b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e18a757a8e7dac96b6ea12b6d562296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41335a79d89c29be7c3d0f3d260e93897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525d57ce6330e055ca86f0c321a131698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c515a05414eb2290b14e484ff0591cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef0645dc22f467c71ee0ad353b47d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c804b6065c1b1a3b530b8ad627450b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0228343c18bcfea606e56fc51c675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883e91f4e7e71f740a5a945c311df2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c70ab3a254232797988cc33e91570d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad130a870eee032bd6e09f27ab9969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea236edc4f22f76f7ff6e888c8854e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe7964faac4b61b08ce64cdf762ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab1bd6ceaa529459f26daba1210b7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a4876f8a213333e87287d01bf514109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53086c7638fa9da909eae177b1af93cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06d53cc9fce366bc450cd9487b1037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa95c94bca7b905603ba44c8c687510112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe702674f9b85d82bcb353d7e1eb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200823a1dc5d1a64dbcc951233b1d5d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f618f9977f1bd61d9f14966e11b62b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aee8ea9f7c776d22cb5772b96adc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6db342f3d73abfa76962414bf332f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2766e18d19d8a05d47b1777039482d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4327676578aa769a89a963766bd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f45ec753785a9bcf52b50dcb3187b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2fc8bdb68400f85e1965ae985717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f88a9525c4e72f07157f1bc0f2769122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7a82a6d7b4739ed31cd733fc354e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c098332dc596a524057f03f13636f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd142dfc981b2985ef383c22d8d6d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b3e38c1bdb387f2d5e0c299f0a9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26387ff68bf4720a17fe6a46556376127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14b1890c0c67b0d6ce11568f143d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f775a7f73670185da0bcf024174d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35fb1f893ce56f06283f6a5172c2d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf24c2546e1c5ebf33789527b51e02f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cae82cc2d9bdec3e19a5d66fb4fb33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da20b8a3f6c76421506cd7b58baf7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bcc3ea71322135e2cc5f6f89ebe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55f381a16c64ca169263ea9e95498135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e50fe855f7ae22aad7c4816ab827136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a391e615b05d03aa3113338e68eb44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2727524f20171e14f7360731dab713138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0096a71dff07f2762fe0f6b9f88aa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7709423332d5e7334134e7c05404140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e77e9f07068282969064a4ef096dba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f7e0b81ab32527c8a4bd7ce4c70d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed89a2784353e583bf88b8436548d0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9378d71b49ef35ad9c709ee602f54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c6f09a5fb63b7718b644f1b118c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d0fbb8f513c7fe79abb4d07e212d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002a1cabb7b98070b45daead88d3d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82ba32847cb130a43cc51fc584c4c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b79a1f360c79a2e4011a6329a0da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da837813dae0daa4a90bf5613d3c95b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb129c2528ed42a18420bda28bc8551151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6810e62bc69a3aec2257110fe7d2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8336986263cf31c68c981b879dcb53f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc5360a9622446aad28ee830ae4b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1328062f023eca442a313ef50cb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac74fb1854cab7f7aa90b03959d3c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21728ef2beabb31e05a0a0634c1a72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae8babaf1a8373ad7f6fd3b2dd0ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369fac97f4f075b3825aeb0c5e5ee2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de4a07d2a8a92ac1702f16a46e96d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802fe1c981ef6779c5ad50b839c4004161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857bdd2ee6630d0feb35f74bff4ef04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af78760bca418c1306bac0e1c3bd7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5444df133e762f4148d25d084eb97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea02bb57ee4ed47695a2781faf3485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ba2ad10c5bfa3ac641766ea8d500166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852bf33ca9905b454486012c6ab1e96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f8a771dde0823c0e7f8a087acd3a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2548b133945fd95babb479101618169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcef1cecf5f2602bf7dbf75c0f4cd22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fd02094ef90c81657ad50d9fa38e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f193c377efc011e1e64db32abf7f72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946772d2fb113cb8f83ffcdd92f80f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e35f70766a3a95221d2ff9d491ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95737f585ff8013a7533dc7b602eb32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af832f6c1a23f7e3a2190bc9bec8e4dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9c7e3cf02e765fe06d86d41e3cc13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67513f10cadfe730950e3ae57c00796178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dec9d9f5995881b3bd0e4ba106876179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525983a6ec6c9a5ade6ee18d1747e26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f95f0fc93b647e87e91fcce045b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b44f920ffd8467a4e5d1850e27fe7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99436feacbc74270d4deaba8db3a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5040fbe777d68a741e68c739cc406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c834c86eb8324825aae82d030da50d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc981b3e3647cb56a4530f76df601dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f93fc4dfbaf8618aa249d57ed8e8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af2b3bd120352d05361f9a0f5e4f0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b66b2aa885f1eea516089ec83d07d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94207c3f1c3289384305c5c73937ec0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3424e5af18c909bbc07570cc1493191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe7d1bec5a77454f096877f5c38494192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af776189f6386070f39b0bd3c9d9ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5236919ceff9d4bd1e6187bba8891194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5ac49948ed3a6e93bc6ab31a7ca41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee29dac4dba39b230fad57f8fdcce6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381873d0e03c2e477193bff225e45119197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332989144fa4168e6d837aa174fac85e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c417a4c7db63a24360e4af59182d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d7f55300539143257fe4b118913de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf7d5bb15a4e614002124061afbcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63d58d7100bb6d4708cfad3c1cbdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706364f24f7ba520c0458750a9c6382c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47ed743bf102c0cb97a8e483395b93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508298bffbe7138401054c3f2d7605205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6cb256d62999f31a33edd343473df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe911a44c7aff47bbd5725ae59e1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736fe9fdd52954ac10ef76466f3cb94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc546309c26f8a63640b746287cc3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef958f6946797ec0c087019091516210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fe411849b5be776789ba33402ce1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7652bde58e277fc6053846f078e17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae079c3b8a3b5575ea441789558c9dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7122f40a677bce579a142351524252214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00e85e08ec174d06bf722a9400bb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd38c866c08b4a621df4f795e1745df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524597f344f3a457f6313c6c8e30977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a439fe09c84e80b7ba394188434b227218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790677d0934702dc4a1276e2b5a72f88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5869b5318058ccb3490da1c1b3c8db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac048fdfc282a8c073e5bcb30be43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54dd6dbe911d4d590ad29bddcd0d77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188400b9e389588b322f3bb358df301223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a937cc3e73211495978e81fd0f471c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644fc93bd21ab9e9ec9eb822c58a1a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992ec824a80ddeba8ed77349820359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715061a5ed406eeea52d19ea42315c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a4e9a82c5fb81a1efde9aef900f4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ad812fb5ff90b72ccf56af7624e96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70de2e1b1c624bbceedec12911685b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3557aec284a2d175f3f61f6c5ef5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3ad236451c06128e37349a2edfec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d94900dc1b1fb13787eb8e14dde0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b838dde82c25eed3da8297ad95fa1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ab27b5f16025a50fa1ec96065cb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889cda6db3441ab3bd6c3b897930ad9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de19dbd19e666dff880280b080f51e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08fb303205003301bfd3d51b9c867238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659ac04296d3df49e3d7115a2bf0fe6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94aba44c9ff3f3523fb72482cc8ebc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e941bd98a403e53bedfed18fea914d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dfd9ae24d175c58cf01c02acccebb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a796adcf81b6d3d283d751bf36192e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dd79253c4efab262a5409eda222f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e47e3923f8989d6390fae240a9de75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29c4e427ad56762b4c42dbedcd4d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45625c9a726f9cc55e1919883c80ec6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af014ecd27715b524548cbfdad30b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b082f5bcacc9e1cfd47eb10a3cad43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a33dc0bbdc9fd10d3170d1c1f463250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1dceb425ec7d29a000d3f0a2aac8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd64fca870fbfd2ab42debc4af6669d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e56888fd4249e0c45ede3a8b6e8cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc870404fb52c595dee0a31907f42c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235108425e1aa0d614058c4c15f262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933429cd073677907cc0ddf9153633256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1340852b691e21470fdbd5bfdbbbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44a8626461535fdb591c00d62d008b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ed4ccda36378e1b465a0e26437e46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e762122fe65326e33c7c3fa4fc144f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86486bd62529ff8903e5208b6c6ed37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089dc38d862b23ea0992a75c03d3d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fb387ddc799e9527370a7b128e192263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f8d0895b2063bbd03dede4a58cdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959fd73a13d3388ae26663b265b812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3e0c11af3ac10cc5c1d9f44c4e6e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efae4265cf85a8279b5c561a3076c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b88a96996f405c7bf1eda87e43be3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e5c792f83a612e92c094d01510be1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047641a8fe7c7f773a8b721d92aadbf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b4fc5e598c70b3dec9f5a2f3a30a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560823bb3fa56aee76aeb6257e6cdbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8706ed7a9004e70c1860facd96201273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318d8772667f25fb5e1f575590dc8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007cf79f9fdb1ba9ec1dc1e59e6433275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9a661fdac7fe4755b4229283b2544276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fae7a9a1b72c7e541a59ab85b45b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c76e66e94ac3d4b4e590b7444d061278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89748a10dec8c978d5bd6601ce894136279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0102bd2f535ca82b60127f4cafeabdf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d4b0b93754fc5c1011b8a03cd1f23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328147810f3685424fbaf34e168f6b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1c7daa57c9ce81a47f1db91be517283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674504c2d90b6d65293731e9af70496284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd622588d4755b2a5df62b4fb17dde8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9d62a531a4eee6efc08687eeb18ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b213b1017c63f50c68c9b13c921856287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feca854293b5e1ea1c1e538f65262e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad713dc67a8cdec63cc88db6e5c37a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4ee7665c64bbde39ff2bdb6c9dc7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67437109dedc1267db879e3d4fc79c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071bcc1fb7c7332c549ffc235aa8722292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dcf2926e2f8834cca3a09f97cfd7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9f964467b00d32260c5d6052dff5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb313cff9fb1f20b37bc473508bcb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be9f1b0c8d4b746166e64f7a7b493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b319fb68b2712132d82694eb5a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e1e4fbb015b3671501835e4814378298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84416f9a2bc163a9ddcac10b84da60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc7557a98fe63d249243ef683af61e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef323421081ce086f8cd6c94573cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a03e2aeeaae9fe56d95b4df92f5d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff1b68babf7cf62ed1050c5262761303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafdb91c1b574d704e9addc1d8aa14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27332e668a5858e274ab8c07334dd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d0b76568c844a3936a5fc04f7eee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84df62908ddb4e6fbc177378789e962307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852194be137833c94197f2c889c2d91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1a86eb67cec9c56f690d5e20efa40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e857ad5c4ef17c092a14cce9c33fef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfa93324542e7b521ae00538c18830311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a245a4a12f6f1d948c0ef673480655c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd19d5b5cee0ebbd9fe2bfd10ae46c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8abac601e3f2ec9b562b662e623d03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ed90ce5a26bfdbc018fe61ada09f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef99b6a763d25c0f86c19f7f5a81c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f9cf1392b1f1722d219738882fdc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbe4b5d133e8c2c79c1ac3473a2a8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070daf35a3c1922a4a157f86105113b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f1ffea116173c4e834bce9ed94e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732193aa169a1c1fd37ee7a665671fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a1e1778cb6822ba95488f69e561e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92cb1f86deff0a1151ff63b0d7725d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d7d069c5bc3724f2215529c5409e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5bb7e8be457b8ea18a02ece37bef1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb2eb5482a06dc19a3f6d9cfee1777326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd15cd054824916ecc98f2952dfee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10868e68a51d901e769a38d616ecec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2ff755ab6528744c7210d208ddd53329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a753a583cd19871cd5604ecf116579330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d425f1569002f02b13e165a2de658331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59cceb722e4cf65ae97f08aeeaef0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2306247cf1add50d3b7f7f3e38a26d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f5085528930f2c95099a7ea5e6f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fbab3b59b8ea71465073362403690335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547bc69965bae501ef95907b9804597336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaf7a27302508c32919401f03cb410337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b885b2e0f528ce9b88ed6e21dbea610338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072046f4f792cad80160e2f89e7a55a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b7e1cc272bda3d53e2d5ef5f921aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b53f19746c125d219517ac93e576341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed926dfb35a086393c709966d8dce1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db9bc80b9dbaf8a872be491a8982d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc074adc91e5e80977c6ae221f90c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5b77969ec0c1c8203557157e4220b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901baf65f8bcf6111634b96f95045c9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63e1b4be644b577473c46e128932e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb3a78ba22ad845a2cbc17d3cf98d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079dd7c44bff7eeb25a7104a18f176d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245432d76942a1894949b23ffeedaddf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550c727b90e790c9248494a5b0d13e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d525312cceb95953c44163590dae7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7945e4f35a115f1e5574f090ef7dd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197590b12306ea56530b5bae8ee7e2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5e1357932cbf804d2b50f786f525355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df01ddd8a5aff5a33e43daf72866b46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656ae3b58d8b8c6c4e314c2a0a02a81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751ce54c638580fb3a22ead8e497226358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922658e9f78df0977938e35c3b9ff9f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3273a79c8982af68980620bcfc5309360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87326613b84842b1d2dfa53cfcfe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a7e7b08aaffea0d9bd3a979f9633362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f745228d6dce42a42900b328d19f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40c8b0d04c3ee30e4cf34613e719e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449ede1c53132b7ea0de3aaa48f1ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d424c352417070c0a69e5c089958366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec3d6588de3055b3d2a67487dced02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9ea1f57b819570232461f914c7e10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d91937f3001b0e9784590257889d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c33218d96e3a1113b5e280157ba92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1ee754e1679e8229466446ee3dafa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c9c1e87b2ce9b771cd5fa6747d3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f6634e61354c1e404a0b426255368373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bfbebb2a5b923e01b978b2c17902e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a0482893f7fdeb8ab13009b59933375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e61c862b6efee4d5deec14ec36413376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff2d72e5ca18b6f413f4bae5f737b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3dc1182a5b0f11d7f7829ab5d9fc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c83fca652417c61d6006bb40bdfa7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345591c83445e3244bb09abe4bbab2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51c8f6561dea39d3e4bd86724fec0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d1e67c75d3f5ff0767bd8fcc586a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35754d50185c84f4be713c361ff502a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa19f6dc7ec4075016d442d5ea4fff5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fabcea4e295c573deab89b1d6e785385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e10b3d3c38ce690b12fc59d7b5e5b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c142c2ecc9f1c509684693f47522f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b078d8cb116ddca56932c524907b34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e1290c5b7648eca968f0a24d29ffd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554228d91343cce1784768dcbf60565390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf464fd4884f82e2bed52359493b181391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee1f139d7acbc595490cc0136934ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9c61ddbd619e997e5284accec76d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769270eb06219c548c6844cfdaa18f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011593900d0976f07b734d7b42de93dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f01a31e2d49e51653b06d1892a30c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b7da0eb45c35a4de615d7259fd1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c33e75fa008b9c85c752436fb9f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1427a410a6c943b0a92928aea385d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56169205b6a399a8d0a0bfc1f107f0bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ae0b4268fbeaa02580e70e2c9fe3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8ec974692ce91984a1d7666e35e3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54001338596508dd17a07b0696fc8e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcf8406f28dff8c2b32618f4147b9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985b9f79f65325d196e5f2db1438bc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc7eb2dae1fdacd639600d01772cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5f7ae6c43af9d12b98f8b56f8e8c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc497b1246d7d3b7e096900e4c6a6fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5732b3150a9a0a76fe3118bb170540409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58f4b95d9dfc40a2114240dc36c385410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1c9c802bca31312da99b5af2969db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b309e0d213e5e3e7577b3dc7f4c985412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12f349ac77b3fcb6b516ff2208c491413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85cca0e61d5eaeafbb810350316f5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6ce8c243a2b00dda8d0be8c159689415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0d70d4455920016484660cb86c672416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfffb29e8e6c40e5df8636dd01e486f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb5870204f65f69b701f9e0fb40b69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba67ffb1a335a2f7f5e280098771cf0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a844342bf431aa4d37cd9e8d3e15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c451d804cc3579a9fccb7c6bf02e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a22eaa5f274637a93ef68ab9b3941422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c56960bff35eaaa4e24ef97709e75d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9a6bdaa72466c6320dfb4e21bf50c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5bf15fdf43bbc2c1649db0d9b15db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb83c0771ab223866384715e734dcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec4c14fbead4d25b3b9514849240e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e548339a62f1481e65d7d330498d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90322b0defce0256c480ba3ddf81553429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a666d8b52667f667ec6fa118bac4fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa937e6ebd61d6322e4086bf936213b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270002de4c4fec66ceb94914bffe16d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e146a8895fe3b64052a7a2a9c624a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5078d4e3686af64b3a4daa7ef57b49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3a71fcb5bce2242e6fa559dd2ba3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ca0f7d9e4237e3b0bc81898a420c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5752cf6401a3f5c22b71cf8664cc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e15b70b4fd669faa69ecab26e6ba8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd047166736fc7838270d6d3ef4fcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bc10548857a638f7c2b0ce0bb50a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03449773b185ccff5e98020b983351441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f0ad5fdf019e17f91f40b149f143d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962256909f8593113d7d9f08e6e9d96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a56a2edc2bbc47636b7d87d7f0cb51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66cb156af51e437df9ca68cf321a0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1852b6f3285b904c3e1b32104c72f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb46a4796db4f4830de222becacc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d1a6bc1c68c300bb7b1496a7c3700448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc8deb388da67c55845b83af59177d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965099149f1fa20bab0b13799cfe6bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e1269250f397f3c3b6a2bf608e47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f55c0149cb06bf8671f6f4047789452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72926685e44e37362baa9be26cbaeaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746451e2de747f26441a3035b47a3c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea91c20bbea599e7e66cef9d6e39cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42975e393085c8b7872f668bdab33b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888d3f69e8c9198a169898133401e2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44629eec31589dcd3022c8700fb7e378458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b01de4861a7fb4e72883ce3662c4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4f141562f7f3f7744520e39b1bb40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6252469b3051156e271990cedf2bdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd3f9c55928bce72a88280f246d74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722d4b1e2e7f593b584f22b3309776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d760477fb8d665260f46e1170503464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f772c725f8dde5fc0f534a4d7215465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adb70bd208071e774f72dc8a4c35af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ace41be5ce95a57b6056db68963a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c741b388ec5d850103d0649e9a464468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df42e5092df2c1ca9a1b1473961b95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d29763e818babbd4bae4b31d719574470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f66ded05029056bc28e19eb51a907471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ebcccea682fa5f08939199fd104b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d391d824f72957707d33798dfed9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c8070dc3c6a0565360fd3e8ab821a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b58fad1fba6a199e1e99c9c49af8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac14138018e3a2c66dad2db4cd878476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4380563094583a57bd134d2ef27c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fac55476c304c498675695e930938478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c5f6c2b7ade8ac7d0a12c6966de7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700971630ad0944240993c42c4ff2e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f3712edb82cd3471453d75b48f01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae408127f5e22a12cb334dce402fd34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85e32c0039b64685ca162d2f5fadf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783a78fd9485198168da461ff677fc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e0b0eebd7c98ba57230087b038d3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531bc0108bca7d4c512cfec9512e448486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fec4dffd6439cb7c2b5bf5ff59d3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c02d6384fbacdf0adb248b6f078d8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6bbb7f40eb745903179d28796034489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d0fc090886db787ab0ae62ad4145490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8570ef33c631e86ebbc91fdee37f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695199558ddfcc78a0d8a8bb717b0447492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa282d893c7c024a8c20ed1f84a51fcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b05abb51be06a0f8677c255e6732494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99aca5a99e04b8208ca19b8fc2751495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b253cad04b02c6e4c4b3a432ed417496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c05badcd65b69f8e593518ae97122497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286d1f8e9f080b5c45f34408d1a425498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25c9f7a8305b4f9c9106323ce40c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d48567e6afeee90ac98e68638426500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab2ffedb8e370361f003c6fcd92bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55991c69da1b7aceeee74fa1da6f53df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a809e2d3e9f9ff3711076b10c15705b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147532d4f6e4778180579f01f04e300504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0fe8e8c486a09a27dd4f435b1f436505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed4af7e9601670d017f764965fedd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88858952326c81153cac60115860a89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca9a6d4dbf5dce300aa334fd491c5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e4d7a865ac64ee88c0b2d1ff3687509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98f7aa427e6932a1e5e7fb736d5a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1f4b6cb498efe8c2cedefe18f9fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0c58b9dada4ae1cae2eaacf75e7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e79e6492e1e5fb40c97cede23b1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed25663a060e90de9850bce97a9195514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89964c66458e38db2a6a8494205fb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc7d266d9a807340030db7d077ca1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e2b2567844338c3096260fd5de290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903e3403e669e3115b98ae1ac1878f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b561582f3994c2cf5a30f6317dc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b35c0a754537221f8da8959bc96b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851c407bdb2391f9a9ca0d0cbd9637521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61474755ff5e63dcfe7fadbc9996e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408cfc007635c4624dcfdd9bee91d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd861a714238cc7768adf2edef236524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772320647534461df6172b45a0f3fd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3cc84588cd3470002a4ac1313318526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201b1ba9e26d405d1b1838a463df001527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a730fac3124d9b4be014a97c309f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a8fd7330255186c13962795c002a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0684bfa250c2176c9a20f50e35a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4344163d90d391eb7b6508bd9e65d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae54eef36d40ac99f0590fc0267b79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40affaad4b61c2edc34ad1f949fe994c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3209519ddc0449d4e435460d9c4c5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417a38bbd2515ab9fbc745dadadc91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff11b97deadf264eece1f9f34c5c76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7750b03f553272a895daf39e67bb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83e06ce98f77edb11d88f2279fccbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4b702ff91b2b5e531c77f8196cfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89045b7fd919a0ff41c7100241afb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745b88e5a117b1a25dde4d9bf2aad9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189502f04c677a54b9fe61329f152e78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf521ae88ab29a32314a2c6fd73d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7683ddb7535136c2ce1466b181f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934c83a9d13bca33c105d56bb454f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63fda2538ed87ea4330045298188e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e250a5ddfadb9ad9d59e8e432bf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47855e369884bf6b371ab7c7b4566a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51502550e29b7b57900f9732be419a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff1d7352ca19edab19f2dab5d04a10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f914ae28f0aa429e3a9618da4fe77e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae621b9f3b0b2f69b704bdfb05bcdae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7779d922f91d2c30d15ef19f69e0d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e546ff74dbce6649da9321a6cf87c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a85c7aa897b86c97d41a93fcac0106555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322cdfed1a96f623a4b566fbb32b39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11ad87509d156eaaf1adb89fc21128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be5e1cb57cc6166add6b88c04eaa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96415b1e2fed4e650b518787f0925e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc3fb400655be9a3c49e69d18f8ae3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746603328a2d2826fab84537c9b99e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1be3cd1d42eddd31ef17b209f06d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad169dce3f1ef5021e70bf1d52f23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d57e21ff190082ac09e1da323c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a2ef2a4ecf19076a763524d87326565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806034db73fcd1464239a32e7eb2ebc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaadd8e92cbab30c123fa5304831d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b24fb6dc2ea918a26153d9e8d737e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df22a888a1297184174e68dff279a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180422bbaeb68039bb2b9c293c7d1222570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f4862810bc5c182b574a3de52652571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e21c3314425452487b1bf9adc0832572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42060037f43c326c3c39b4be6e31ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779e393920f0d5848f3b5e21f5701b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bb7420ceae62eb6619da2f661f63c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab46e950dd8c711ddb294a2723ec18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406cc92a8f0471b6208d1c60ac0f2ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d62c856f3c74f5d38f7e3262d9856578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbbd87814cc7fb35d3cad5afe838f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec346c670e05df2b688cbc48e758835580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd52421bfa40bd6a9104f416899ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516290b02fc23f35283bd4857b2d13d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551881e6ce3e2806d77965c86acd2917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde8cc8d75109b37181d67f1335b740584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165d5461b9cfe3b99ecc9b92c5e9528585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac2607747bd736049215361df2db00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00809175c1251eff7550671f411e887587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62f5152ef2f2fc1e24ecdeeb539c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079ab4ca716264c1aeab47fbbbddc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b64a17d86d3aab604f7e12e2ae8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5038149d8152678bc6500ebae3c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02d8954fdcf77fb21df2e050dea16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c8490d6f390748ed216886daf9869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09443d7cde38a2212f85366ed9797df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6586ec2702a3c7ab85bea9fd3164b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c287abb5ca68d8066cecbafebe6ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e92759dd4a903421565f9e6e6caae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24176dd6d0e39eb4653a9755140dcda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99e6514732573ccf90ca5dc3f2a46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d9da1b168f8dc26c3a8507be496ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0a467f8f702b9d8d4bbb475097862601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874852ce7f2e2fcd1425c590760e1ed0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de4ade38e75174c9a96f46bd37282a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3411724f059da5096fb4b9e54ab40e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a40942f4434b249ff34a049d239b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa258f4dccb626d21c391a9b08f7d19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e95504fbc905c560cabef074b96b24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e7cb1ab93b5a2e147d9eb4f5035f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff36a577e7da4e0f51ce1debcd3795609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71286e643680f152df38841e582f794e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9111838298e266a4e97580d8324f00e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a439a65fac0c81da3191c30862da7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a876ed42791b4ca873beb575a019613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49fcdacc2fdfee01e9d6c29e41fbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf371c54d46b4fea4958f489ffe662be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb2dff4909b7177ad81e91b776ac42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a490f83a33503212838c88c3ae87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a597cbcec63158396d8ea2676031618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955b39fcc9d09faab38d05482fcb958619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304b5babfa1f109bab1fc89d2cd1b74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87ec361024860d81c562e79d67484621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51fd336581dc2adef516446790a0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48d6284943a0de3796abdedf8cac4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfb382cb7e4513382e49272c19180624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7aec877db7cfdb23b753a5971fcdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb2cbbc4c0285e46499e3001957cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161573257bb4f98c79aefabbbabd70b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb20aeb79df650ddc23f009a7886d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048f26c722f91af5ec8674a8c6bfcd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c41eaf18ef3cd1f4dd8b5cce2c4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7c5fd97184308f09fafd3515355a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8c91c9ab71c116f51638b61b29d4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f61f91c29dbdfeaa069ccddfabb145633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d318fd7e60c6558c4c75416c39bba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c14904fd987b9491c67aedb549e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650a25e4ac511472f85133b1c524b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd30c49bedcb0b3801d7a378ec415637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c9e98d2519df65b19cda827b520e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e945b6f77ad01fc179c412cfe1be8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86eb460a499c4ed54a9b8958f04f16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160900ec515e44c8d62a63dd85c1085641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1cb3847522679963b437f96c414ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb429bc60439c42ff7eaf5ef89336643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078f12692f199ba59809c028a1904c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d556b9cb47ad5615ea5d432edeb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432625259a83d97616075ebc7f07988646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>