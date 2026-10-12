--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec4ba9e44bd3d8992341bc27b5116d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921d3e2c771f10be2ffc9289c40940d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16f68414df3126c18e20933298dcbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2c1b898612be1bb7c316c41129eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756f126ef25cd828605ff54c7401d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502173a47a88033e3350ecd1ad543e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3a6b4f1e93d8f8dde23c438ebfe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595eabd3827d87553c51577c9ea5718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7afe220a2144659c936945d3a59499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899183f3bd1d7ec5348d9927700166510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96797bd75053487e6b72832c80d5e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadac95caf895d1118f36e06a14a25b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16f88b16a79bc4691c884e347b233b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d149f394ddb687b0d41f89ec0920e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96c0023230bf50974e975673217ae415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de1a17e0316105bb46a9f5e9b84f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077bfbd22e79c81e5952c0d7a772bd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0470ed58269e95cf6f6ee6393663818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c6579c06302428fdf265b3706632019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47929f999551f5a22068036ff22aa620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0cab9d75115aa2ccd2b012c89ca721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba64dfe05d0bf5fa43e406c64067422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b82d451ba119ce22b0c1f79bb3e9a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b049535c2f529d13063e077d864c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472f79298584007f99e429c523a282225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87655417582ffa3ecf9355cd5fa0161626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110785fd3c96ec25858f94175ef235827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9de34490b9c56f909abf65e3f029a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95017386c4de08074a4825d88848602929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a34c26b77e3ef25624e8d7ba8d7cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea992a4377c3222203291203577debaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ad8d86fbb396e7e2dd1acaff3d2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace8b2ba3bb07da87b4bd07094db39633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e085614858738b98f3aa6524e46334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb831d6ee1318a43d9d8f5874bc65db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e77d8615fb51e8236b406a183508136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07133af65d1fad01d0058035c34708a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233d59a9464bb84036ccce873043af138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9758ed97f0b4bbc1011681bfcd25af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656651cf8626fd896761c46d39cf7de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e5395b360791b3ebf292890e1fff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f693434128fb87d01c164cc8b32ecf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff5c1c8c23295ba1f43a6ee79c0bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238082d9ec19dd5933170c025794c61944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337030f8bda56844f9744a96e97440d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e97a1668cbbf5c898bbb108648e56346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d162a109acac339b1181dad2b58dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6811fa5dc51070d88512891435a510448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a48c973975a6ec8cef6d5f1479c37049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68934140dc81ee47dc7de4f051ebfe6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92e6c1308be79c3c7e610a54be969d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2d1a526045faac29312b93cf8bfcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87834d286a4a6c9411bc1df786447af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8210389bdbba05383b820cc8b0a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd7396fabe1d16d831716889e02fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb84ad6b713b50367fa92439c5c83a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87502972ffcb6a7819f2e1e944bacc7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540adecd32c5490809a3e6ae726ad958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3a05a87e5369b0ecf490c31f2b5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82294eeb9daf9a7cc71f945096005b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb31e10ae0bd075bf2f4663215db6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c876108ac57d3b8e9c7ac504247162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa761b09cf1f0d757b6cac2e7b8bbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f8978e32faf1d0b73d794d07946f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7d33ebe61fd2bd1e7c8fdd6233c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ee6f626d075f18095c4a59d4d8db566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055939070f2cc2e847993312e5feeb1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b86f2eaeb6ee84ec60b577641140968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80d43891b5c954f21aadb2de996b8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f1ba89e2b342182a0ca3cc444eacb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4765dfcee6636dfce3f832706983171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75b909f1a73420c035f262555469b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec4f7744ebf8d99a1bed94184ad8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc5a0a36ecefc5897ae403f923eac874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a77e2e3b17d10d39109e33a16357575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb58ff55382b810ed134060684af9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619e77286b08ecfdde5afd2e17551df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7229ea89e05f5acfeb8b248712f932378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbffe81faafdfed52cff611d2998e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104404905e9c2edbd1db5f2a24e8e7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c5506dfe3da45c691794aee38e4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2583f17dc8014a8c7ce14ef59293982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486ad2de6b2f9ef2f82eb5723fd8df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a75a14311f226d7482acbc236faed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd843c8652179e140543a4075228585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aa70d31c5af26dd0d4d06ce5d942486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48964269e19b79be0d325194db5e8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2706763e379ced27711f27a97d6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b1ed2cc2e83b8d8bb208d2f2439d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be9fa0cf7e9a100c764f72a22dd5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cf7af282ad066c214acfb6c974da891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a29a662807fd80e4c7bd0eb236f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9699246cccb533e3db5260ba85e08693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2398e55790a8b6a59c0499bbb13b37694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380499a065c63b6eeccfe77c7141d0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c423bf656ba12c220220421120270196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bd033673c44a06e0070bb0fe1488797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7224591fe527ce4fecb9baaf713bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7343d689f5ea547b57e16081d5b6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22fba0c5e222521612111d56aed43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d30f74b8ab78a6941b0119887009101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2cf9bdc8f19b4e2504a5f3f0fd2b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ddc9ddfcfabde086c59f2f5662e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2efba62924b17a6a4fce32f3ec6465104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb151a007e1481b3d9ef288bb66dd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f30b73ecb2b78b930cacf20d7ad5b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ead60bcaf3872aea751e12eb61a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364268b123c3ac56a3eb93def978513108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410ca0429a41cdb4287efb73dc70c13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80ffe5430369f33e65d8d71f583fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6092e818bd7df218e6cc88a577fd70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1df1a6677e7149488ec41ebeb463a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94f40838473350c92a2048c18d0f22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bb6076abd76c28d6c6c9abd4ddbb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375c4f463fe44b87573d7fb2a3834cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ca2e02d8a921aac47266b4c90a660116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d3ffd57528fa9c86c139fc344b5c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c59489d0d12fcbdae0939a30a192118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f75fa4b6187ea4f9eef45a7f517b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea5ad67df1c69902fc7e1760c8e94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8defb8f4528dae47404e72ae1fa9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea29709e35e2d7d79a0e4e7b4b28a28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f595d00134d4037cf01a95fa2c558123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af394964b2488ca3e991f6fcb4cd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd514f9e818a15063409d6f3d4241dad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc90b4c420316c5cca8ce8153dfa38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8847dcbcadcd201c0145e69f1b30d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea86059f59ab46fc70cd22b5bb625128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b7cf8ca9985bdc97dbb00946679b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a759160cc0e3b47dc65255b4c1b6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125603505504d21adc582b89e7d5a49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687e697e5f6514c0c0b7632ce8791b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced91b977b2fe8b1e0ac2a652d16f7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe269837917838ff0aec589d7c888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690b8cfbede47de7fde9f9ad4a393e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04f4bef4fd8f5d2b561181be6c674e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a84928f80f4cc38589ff68eea66b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8fa364ffaf3d994aec91646e81819138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f0d2855874898b0426d27f7b4f64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e4454a2f5b082f15d4721311220f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d55f20b74ed475e5ae3f52ac5fc924141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202260ac74f0c87b0482306e85f53fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b704c49405293d3f9c1b2159924f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc83c2d46cc79a44ffb3e90aae554f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c20f9a9ec883a6e227c5dd927488d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f27295e20de2b5c64874f09ff6080e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349443a9ae832a8153fa8f9ec7d199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9cd34085bb32fdc8080b70b08adb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb52abdabf53296d79d24a34dd25e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5821133def76d39a7e5af8c86fc78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1e92a412433b4ad9f1416b806891151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207f1723ad75941eed0e5c9d0a9d6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f771371b2e263955c162f81fcf63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926c5a07ded2bf4f626e981c0a4eef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848f45ac5647b0c7b2a7e1d583c030155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd619097638a2444e5bc7aabbc7fdaf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d09937d4e12952f67acd6d15fe5c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c053dc1a969e20ae7035ebfc26e9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3c3347abcc1d973503d5bdac53688159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d2eb6f1fafa6970e850e9a4d5e25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11171c1065318e2992b484abaf3b8d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae96c37b1ec6d2826550f6ec374084162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfe3ad9897ea272350247830432793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8a4aa044d3bf2676fa1596428bf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67002ce1e249a0c30d4b5a07b7b65073165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af5fbe53d110944f7db3113236e56c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17487a93545a3d64bf4e2d606d5e1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500b506d087a3124f6e85a07768d0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4399d81595ca62e8ce9ef6e30604169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73a1d35ac88b959f597bdea6f46d4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ccf1186655d5eb4b8c641f9ab48f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f3321ada492e0cf998c1c5983310d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694479c2edafaffdea97dd9e49c0e5e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8debbc990ee09de4fb6c2a5f6e3c085174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd4300e7910f562f89d8716924e5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02bf3c87e6ea654d1b7584e7dc9d33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e8673cc94d59cfb9788b4f288afd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1679a883ae170f321f6dec2342d52a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53342d1fc90897ba93115289abdaac1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace29f5f4cb27af968e2713b49e3647c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa886da28721baebbe54aa7a0e742a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4318b87857d63714dbe206f4273f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b89b726d1edd6946b6f7a6ece4b7fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e77a3179b13ce019c6a0b0dfd56e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf9e19984021930fbe6e98bbe1541185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6926767481bd0260df559e7ee894f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574f4707fb138d5ddf1f1ccd1f83b4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f983291ac573fe3e9bef4e68c41c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feababcf82b90865a5eb8c5858a478ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044cee7f0a8b666c58832f59a96bb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787d0d2b4f1a4739ecc70d5d0a2ec4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5aab82864dd71c440f2a93334520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5455ec28f31b1b35706e70d103ef359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cf253419e5c5488752b002245061b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870c131cba305b21dc7a9eae267b34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76eee0f7ca6f76fe5954135ebd6448196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a17a3534451624ad9092868708e92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af628deb114ff815a0f545f00d86af96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ac7f34e4ad7cbfb02abe24f744a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46565be7a1e2e9bd921ee7495bf20ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65565f36fbbdf59500b51c4b3b63b1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01571a24896f2c630d115929a68b96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566584d31bda74df90f3253e9f33c20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074537603424d2c5dffb4b47cee0d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0143cc8e446037c2d3cb373981f82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8437c55cad28f6835d69e11252496206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e583b9af19cc308d2f7263d64132968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679880d6cab9b08a7c4f800b5d074056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49995cd9bae49f210d93ac5466c1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8714495efb3f642e16312d5d7dfe6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a0db711d38e63ae7bb6b45ad335fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163a52641a153ac699d414ade1b2fc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c972f6702f8be8b26524991fdf708213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f59780a6fc3701fc4a370c8a7b11ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173519776182b3868fe8c4979a74221215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23a2ba4786ed0c44fec0d29083727216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6c53e600b4e2be3ad0aa47185a85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc9ba57360dd7a607a4124d5bb5438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1faac2a2d407469f0383c1988ee22a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76cb084c80245c44c8b4f5d76ac8ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dfe9c75264f0e52adca4d941589a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91dbeba7b8710c7dda3d74be6cddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539906b858db3c9a371ea51dc94d7e0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39933f423eb5459b3e827f216749261224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d49f0c6eceaa2b3a5dea4b144c598225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64d872850b11f3523e05299a78bf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46d6f741ffa7c7aa1f46c6d0e7fef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef8a4072188f82527b0006bf36cce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7da895c2e854bd86b2fcfc991afb93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4a223472f52bb850cee10dbd16e04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85593a15e06a5701f4bf54551797b898231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef14927db4d54e71a9e466ecb9c23a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f004d66102dc1d2283e095d64ecc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e8d2c1997270536e745f7201dfc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd7f1fe6dfa36475a34830b5f5195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ba94525cf74fbb168cdb5acffc32d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63d3cf5e5d58b2e066d0111f6aa66b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a690378040bdb0b34715e1ab3606d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73883b91b8d4155817cec838247e2d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbf9eaaee7258e8690f886e5a13807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1beb11947437bce5545b0492cbc1f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445d1696df7414dc0b37c283e568a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65a1e9c3b60ccc1728b4a390a01d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384b5b755d1b774e0d0d5e4bcd16374244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1c65634a9c7d8fe817298c1c10855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95590920d3cd90b28c834a82fadbf985246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238af4987c569d28402e28c68baf404e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a216feb92bd62ec8bc3ed239c91f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd288e95efbfab0bfb0dc606f5b6ae8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b73403a91c507ea1a171f54a36ff15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fafba7e6b49f1eb7e272d0bbbbbdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8995c4b60195e98e131a0d0680bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80333a103a1fe7455cb29f221f16f8e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa5f49c9220217b523c18939f528d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066acfd9615c455f1b3f8f9a34a8c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba3e46b5272095fdf3d73fe92ca75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b037b5714a6f94d93fc5c0c952fb81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fc2f3c9c259e9a702feca86cc9d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e574f81385b8433b0acd3201d749259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fcb928c723250c77a310eb8a27516260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efedc128396cc617a5e77366e95058261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af57dc43a44a763c6dbff040d2c74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd7666d9ca9ec2379c1d07d43e10f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2daaaf2348bb6c4ae84482cf284658264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dadb0329d893d7c39382cb246c0b73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902b3c235e6282227e8691ff3f7674b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dbfcd285202ed7c86240054df6519267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812ca1acdd53d848d38e487a530513e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe298b02d7a777e407765171ec6e0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b000f0d993da8c2cd814ddf123312e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d784a813f3637e6e06541bfe4f43a81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c903df2029b1b1336c2081580666a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd41291b7e6dd4658e6db5f3243b72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded13f47d0ac7890fd6119466cc45319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4fddb1095754b3b5d81d5f1e87585275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038df082abcbe328d39444e258afd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65d3a607627616f86f71cf58887c12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b810a13c38f88630d75467efa447b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3142b710bd2c4bcf684c958a91bbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3fe4cc4dd94656aa616011e73cd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f54ffb4b53c0aff180268505b147de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0757bebfd4c807f98b8f8778916c36c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a4a8b8fd504f68a812751dfb9bc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff38c401c2025afa8edd11600acb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc1de7f4f1374dcdc16992a3e15f0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35318d3be3e9b46d5d664f159608edca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2a40a1e10f914cb5050a7060320d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba6a705cdcfd18b622959eb2c7483288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af31fda1040705629a831fafea49d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe562cfa7d007bd032a0171960a185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b4210a97911ac2182e35a8f44808291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3dca7d664110e5e62b0f3b4efe99e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c8046198f84ea666a14cbeeaacc14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2585d7721046823fb89592a1b079c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8120bab803c3350702a7f974ff127295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a4fef83c3e634c9796ecbd805912296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b10d9d663e4342f841e9e178f5b68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c23a4a04bae9af733e29416c65411298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb33212256297b6e60b1ac64472177299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07b68ccd37667fc2da9072e975404300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cab08473c290e609e6f72481fffcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5723e9d19ddacd3a5b5a7dfb98cac3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5712c04868fa1bc4986597271e36e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40039236e9596185825994bb39045d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f976e2337201654c5b595e74b1c63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388ea76371d3b9356b489cc89e29052306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e8ac53b05de4c6ed2e477f5416be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1140c7b985c2b52de58de71ef762d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74b17f62672ad2d166f52b8ac3a00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411469b96d6ae7e66258e1ab132c2635310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe882d6f7c719e8d07c5e20c398ea9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670438eadf631f4e152d306ba4d0cc73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f664a5b699857bd06c470f9dddcc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed3d9684d4141acc86091449ecf7b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee76c19444af16c77666fac2fabe38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5456525e12912fd1e82cc73a86de8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4aef90b733385689c89886c3a39c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ff8013569c2f346950fd343ee1c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80810ed32c635227ceba6307d786b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38e47c10ebf7c8bafaa91d3bb38cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f051d1eb28c01c44d8d95cd495c06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db6c32e7ebf8b83ccac95ba7246dd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9b530f51941b0f026613dc4df855f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541c8dca21d56e1b03c1f5b4c0cfaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cafc60eb609ea4d3f79a104933fbb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0aff077ea95580cb2ff158b88155b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf893098857ce2e699ae7b4be4592327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff7e67e5372c12cbec60b1acf9ceb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5515d07146f35a1d7292364a2a57bb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff4828dad0d1a736c6c873b47ffeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0578788e1063c9b391f51c0ccc45f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bea5fa3abb8cfd90ecde0d5741ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e1ac4f9789f6e1abb0c315512fe8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12735e31fbf7527e1f49ec06ccb94e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d09d316acccd58e871c5ac4660b67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0be039de5184057287709f2d00391336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf28135edd2ca6beb3cc3b96d2f630337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ac660e48720594c6668b36ee96e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670f19b07ed0be96a48b096a45b00d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80a71599e6f4de2d1014c8e15219e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99c2bb74dc5f16dbdb08b16c6ab4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ddfa7613a9c29eee4230232cc10c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2da07af067d2ff53425d51c1febc10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb093b218d80b1a97631fe6f1e6d13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5369e8f13c4714d4a2483d750a879345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f37ffeadbd0f931d66d651e2d2ed6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae07ecdbf14e6871e5f69dd250d268a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af565d27a395cda932e12d95bda52669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a739f9ff1127429f48dc9b447eff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7ac617d2ab71ea56b47399394b07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941bac413e37eba09a3d8d4db07df8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d8467e94ec794c73c095e4ff18df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc799f5d9beb4467060b81f4e8f3ae6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ddb907330fd82a8da9edfe82bb5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316971a5c5d23a7633b7b579a97483f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d47ab817a0315bc95c5981ef9cc4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83065a3ab232aeb42b986ffcdfe961d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec481ec3d2ad1b7c41b5633e11e81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1300282271c4d4b58f60b3ac8e556f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0069ca841d6686082e44f568831d636360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee796295a4559a7aef1045f4740a2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af58eed76bfdd7a4aaf898590da811362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc64e52a30133772104eed432487cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b5783cf2c5132de0d13343a054157364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651adf55d75652f5a23ae1b56dbd2ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06d9164f81ad389ed4d90dd68e01f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c77688a16e1f2de304025358f32f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c0d015974062dac6bc985b1ba288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41812f1ba9ff58b357031fcbf06b7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee5a02c6a05598104f405f941bcbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86371d9def29268a108b73bc8310e3e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622d646c335689451b915de79a4b1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34b63d043bd1d6648d6769017e04e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc881a0c246275d14a53f16bdbc551374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638d623deba97b76e53f6174435f792375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c3f48e9f4f26a04c0918ef2fef500376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f2c23bbc6f1759daa0d36e0309f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfebf8adbb4e09ca29b230765c98a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ae69a893fa1b0cded14572db65cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978fc92f2540e6fc77bd5c4c86fb18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc3c9a4b3dc12371a05606fd98dd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5714986179c693b1b4f1f0c5448a597382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62b0501410f346218ad14b41b07873383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1eb09d3f6807b1b4e5f887495372e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0eac091179779b472d730ac1869d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cad4125fa20b60f9f8f8411f220334386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b368c03a19839feddb4c583d027c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc301a306e73a389864a3568333b21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f7217a036b4e1a9d9a694346ceeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d5fdd03fc155617ea04b5751ce47d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e341681324b1eaf6f1ad65eaf9c91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8196da9c0e20a35e6ff37d2e9b9a1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9addf2a1eb1f755a4456d4bc91b47f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c454598eb230d423da8f9db80ec2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c355aa55862aa615715ff1f898b7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c701b4ed0b13f37efb0d71ee1ef40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489832a09dc04efa5cd0f552670a83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922396c18461c61373f3c262f3c209398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2b18d16c23df1404294c6308723f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af33b3424b5e002eb60b9fd820899c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9ee49486011af438c6ccf0945ac01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04bf73aa0a60be552c35ceeb71c3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b181abee6f9cd2438a8279b0e432d3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f1916439d0ec43958da02d907411404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6331c64296ab1a66446faa7399f958405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073ac31841378e7781c3fb01777cbd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d52be07e166f0f4031b175403fb39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd762726c4a98460383565862bd03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fb88957ba66437074794288233e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a35e34f2defb2bae5e75fcfe0b58bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0420bb543aebe08013ddda2adf9a01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4578647d3acd1e03add7f865ec3bca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79003d997d7265e008cf4f2166227721413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac22942b9e4f82080973e0470fa1a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e4b18c919bec92cc973ba7ec08b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce9ffc6d3e29c4d32fcc3bc24b48ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef68acb3f92995f170a8af0fcfc8c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349134c20a05889f7c687b1e16a20b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861102813e2e7decb89c8893f5d8c91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca73c552be182758f34606f71c636f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c9e3287b1dcf8dcdde9eae8a2d0db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f9f18d64143b2259338808d9706c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8eec43efa77b0f00c417280ac9e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70911a942a05553192a79aa6aaaf94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516508229c19c4ae240811cb6eb93a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e56ce4fae90fab7eb64f044d7ef9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6dc983aab9b4df1618c70c0cf9dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892cd0441539b1c0dc70f55f21cd4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f449f8da0ba74cd00db16860a020b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432c08d46b7eff69ae977ea8452d22b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d37842cf40a64ca083414203ee44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d3366cd4bb499114c643ca5744c52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc18bb69d9e0fdec15ab09ef44d785433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007a0f396204f705abf2caec121152d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e73a24bf65a3b18b14e38a956c506435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3e62760c8e3c123567d006a647d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18731723a8e3bc632079c6cff6f9ed47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229fcad549be12b3bed5944ec4ae8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e131387a4d3f869f622607fc6b5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dafe5c6cfc86b50de192289c5fcb05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0d5040dc38635400f7c91b3957a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978782e416d8f6597fb6e8f02ae8fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320dec2c63af6f7373431948c631be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df086ed451ef23ced6cfa83cae18f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b646e6aef7ee6ad374e512b88089a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad12c38920017496c1c956a09b31a97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02eb258e6f7cb06c232525a650312447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f94c90fb7730906e2863ccca4147d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab312dd2a51a048935f2299e2aed65a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb17bcc2c2116dcc3d43d9c7eae6d61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ab1e95815c5939f9d799bf87325c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1220312039a3a8622a91eee51339e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f8bd6061a73c4e5d790f6bfad57a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604857571f907a76e7e6cd42fdf6aee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bba088d27af1cdafbf370c58cccfb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d951a1a7ef6fe793d551e5bcbf6ed00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0b1e487c895d005978d44c565af3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7816ef1c9d59d89f81c532ad1bb84b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125adaf9a3aeee2b5460983c008071b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300e311cff53d2bc4ff31fc6e253826460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f864cd2bb32f240ad73568628e3087f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27eb61e99408f443d4f4f0d046cd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977d35361384946a028d96ae7383a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d826592837b390f74781c4618538fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd416ecc4daf61911f634f6df5338539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bbf0430f341eced94f680be70c944466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c70387e87751b52cd24dd4b23993c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5062c659e6873e14e753f4c93c444468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e4945adee363e88f1d1d121ee66d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fcf3ea961e2ba6034a113b06c88ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982121b6c03bb9e21c2987fbdbd99ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bdebbb4b2b7042e927592c3102e66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3124a57f7ecbc589be37255d21a1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b841593885cf57fa3e90c1c9ad2393474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea04e96bdd20b3421c9ab89025a6e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77ccdf34b9f371a7cb6105fbcba119476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0a6b85ae75b5f318d9107695bf9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39cd8c569ed9cfda299544eee9cab2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a135991f2a517a1e2844b41ccf0dd7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d676907dab091390974697ad1c293480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdded4c580ab5a61694d93e0263647481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585980bc74faccf99717bb3615a2ff9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aa5399f16fb63de90bb1e0198b4ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f2beb4673565f19906dfad501bb39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbfc1a36c3318720b201c86956fc2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e60b6c4cc46994021bce5db5020ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f4cb2593d0cae438d37ab10fca2a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eed5951f94a514f00facd7ef3e6e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9629cba80400bfe8df5d7a16d6177e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28121cf114ad65ad13af092f0a8f1a83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f2a9a669bc28f287a48022cb55d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24799294418ac31b6e0b9f49d960db0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aef3b3565601792cf52c64141c92a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbed0baa8560ad057441f553a59668494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344c012300b099778f7101053bb571495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06257e3c7f2a3ea7c2294815aa9c4f26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a2659b269cd628e4bfadbdd4f607497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915c93f117f8fcd247cc1f1d09c5115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664aa5fccad7c74fa60bbf0c07ab419499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe62da8527012491bf9d1c167e748e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daba153d482bc3c4a5729f15655b1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530be17ffcbe569345c93712934ba9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1c5bcf595f3e54b97a399e84d1a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc31ebeb0b8885ba04b9cdd58f570504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9dfe9478fdf2851b2dbec9c7d0663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661e2dcf1dd5264353190461db9a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1139c8e3edd57425bf74c6ca6a0e46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4489dd436b2a1320e474c23fce15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b5ef63905a5e9bcddfa0689f8edf8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e003733c13012b322e933a2eca52e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeddbe02da065c8e1208a4d0653272511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee65582a2263b197a517320d77d2ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4365edf2c38338fb99c59577fad06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191ed118e55b5800014113ca79e5d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fef73dc011890c6c503c2e5582b14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8ae4a6683a37dd4f96a95855d9e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca05562a9aa6dd46af07dd22dfaf557517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fc1d22787819bebadd7a616f9ce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6771777931c169b68ac9bf54f6c59c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da159efc1cc78f09fd544ccad0d9a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d30e3d5ba9599100c5d5c0a74eb0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed987e1f246333ca2d4f0f464b132ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92345b96a86ae4365022a263eb84f9c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25fcb3a45ffe3ce98f4e5e6101ce01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92098838322543c04139e8b2334ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f94f296c5fe06119917c7feb18b66f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28614b38169872ff5750928c43135b84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd27cd57fb8c0676488df2841ba25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f153695f5471252bcabce8b2ff1b73e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca18d9affdecd31ef22ef1453a1963c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a2e9d2a81230a617d612d71d1a9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7fc5f7f48d1cdbc9c968abfa56bff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d6e60616b997e764038a0155a8cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a1d8dfbf32c2a385b8dde47db7c7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a83f3353202f4415d8ef469068fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc55c8fc29ad8cb7b5d024f9f16b5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df2393a4ed4b0ab8a32e25ca7b8e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3994d01e1da4baa8d5e106479dcfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018abf8b50d22a3f7af9a4b91b756c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836e180115fca06a21727410cfcc951540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bb4cf60b13c7f3a77e185c1dddd5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f56ef9c365abd1385d90c682d9bbf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5baa18c84741e77ce75597995a7e45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc624c79b3b8587f61bfca1a84dbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820cdbc2063e56b8e02dd11f60207f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4cdb76ec631519d9b001380ff57d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74592d3b451702bed6890aacffa10a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0ddf4142e09582157ff71bcbd157548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b58e773b6e8a55592e6ff7f5c98c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3dbc4170293b39623242611a6c4d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778510578d8a6a0e563a94f051a10d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ebd3a6eaccfaf78b46d466b637bf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a7f85d985a1feac6f71c4b49a6efb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8387f3dd99fe57644772b4b07473554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5b7b8a1805fdb377170267eaaad24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3a0c41063959c29741ca9aa4f366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37724a85489b085308cf53f14915593b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d09f748e68c0e195ac6943523cfbea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbb52712455ace7d2073a14a8a2c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12757f9b1e3b290a779a9bd38361a818560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a0d0d2f981ece04b0e7b5d934a277561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34643c3f627777f382d0940dcf4074d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1882b3e11db9b401de79f004a6678ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b81892fb1cb3686a64b62be6b49519564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b48b70352f9da740302e7e8e1adaa8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef235ea1f07a22b95f8d2c1f92dc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46add23754dbfebd2b170617b6ec8b9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dfbd4faeb545c78c621616d2bfd15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce3fb8f4c0de82c96c383a3fe0e940569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e14e35163ec25aea834a5c3e8269570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc195d10e2a28109da35aee5c811bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9defef4a5ced33f59bc22418eaf9fd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52359fe10c02166d849bcaef210baee8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4182494057c638fc54e681598b4792574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd8b1b8d251f27c2a05f73544f6c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a405ae353d4f24966256fe78e8f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec529c384db66457de3cbece87832577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154004ed5e5b23569a0ad33dab7bbc00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027da709c829bb05fb07a8078b8f592579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388d0bbe18ccc95dd450a9227255e79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a9f72231b24fcff948832a3c8ca7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a5d5525712acddaa36b1a19705d1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480327a49f47bc843eb25e12ca1366c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f4eb51ff7098cfb9e2422e14a10f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a4e234c99e27cf74c6d2dc45dc1fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de02f280d759786ebfc49664ee9ce6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb291a1a17964aa69c351a782ed62eb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a0930cf44756501f6dcc3ea54003588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02d1ac237578c98fbd36bf8ea6953589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7479be7ee0525f816f277dae68f11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1642dfbbfb7021eccad1829cab02f23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500af5a84742d7b5acf5bb0c61bdba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfca15de236ecfc85aebd3f3cbe18e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ffb38ea60dcacd90d52c27ffc2fa1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f43bc5299917069bcd54e96662d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628d11103c8322fd436740f415ba5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ecc69626fd894c9a521b1f434397597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d4b99386ae13bb2bc4be1c58b7d3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fab89f39fee740f0004e34ab4e706599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7897a6979ab9cc23b913ef29f3f44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62829121336f6da8267166900c757d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb216408c6786a6ceedb941dce1e54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1627a0d53c2292d8ae56c29cb13ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2fd7a0ae7dfe47c572758e89ca8b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe0ddbe43dd58ce26a38703571950605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245bba1bfc7c64cb0f2db120f2dbdf5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe84685547bb43b79601cc6c0236c7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51797752c577643b0eb1c9bf1128389608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d027fc266e0a34d089fd2b75410b1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934d95008f90314621d14e94d0eb8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585c1197ed89adadcfc7c288c22a7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f22d40b0085a37882508043b91e3b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e1601da9b51ebe4e24c8277a138eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77fb83708b6906ca4567ba6dac6e3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9c8f2995031f65ebdb56dc5f814c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc072b4cefbc1856a2adfb37ff72335616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a8275aa9913be416a2978a724f2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9502bf1df4a7e43434c2d5b1d50f9c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce82ffa1ad54b16a1b68fcb34ed804619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7d869841c8cf6ca0f68635120067f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3280049eb0c00e857acf4c938a87ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffa7f0eb6812702b33b771e6b716a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55306e33f7aa1be25bfbb91438f4c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499ce5615d343accca721ddf80efa2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538713f0b0708890e9312da7034be87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c1fe2cd546d6b1ae0fdb43fa406c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124219fc6fd99c0d7af02c6a8b8bde1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb8a2f3ae85b29181ef8610746c90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63903c5b3000b431e1fc4d1d38da4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df151fd9f728c809da8b755f95ce6bfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42367f9183d9f3ed57593f57f94a5e02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac219ca3ea8cb39901cf65f82f15c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9226d61a48bd67c5ae7397272e3860633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710ca2ca1509c0b61056ac98529cb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc012bdaf3c78653ed22cf4238396091635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d132d74c3ff2d366de7a8f8babee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afcc4915c55d7c56541dc1ec510fa3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef4c6caa3f202ac12b73b2d408ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152f54394e3d37a4c0996c0b907ae7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a3ccda36e57d0ae0cad70099273f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e784e27986e96102289726537981641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc4fc9af115549420ea7dd52e28078642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ed3bd215a8cb8020115b472f02415643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e40d62fd193513919a4a2cbd4b5c4f644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c6325c86cfff9e6b6909915fdb6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477e511329d7e415ffb3772edf5be32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15998c61198f2f376d36d398128d7fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc8abb9dbd62bf515a0220421e74e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba98330896b072ae5b2e98fc50ad7315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484bb3e26146bf8ef351376790ca14e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83da68f1c8291083dcaec2fd06f06f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa2d13c783d42e28822c8b9b330b008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a8f2c8bd9667afc01b43d90ae9009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d6509086e2339a55d4de87fa4e7fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b2de5ceba096742d109ec93e6c9c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bed6bfe161e7a88dd7a780d8dfb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6d1a9791b95842e4c9ca53ebebc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd848e958184d9b962f7f0b66959ac914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b122f07153201832000d7000cb45a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35644442c1150ca46a846411a841c15916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2e659db7b2f324d681b6b0be9de617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb9767a45fbdc5b448548f83b1d9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3cd81e1c505e331bfb3ce41440e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517cbe770549bcd59380e2f87bebecc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e732e025128d9c724832bc2b71188d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5430cf68b9f1dad307a473420f5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0dd96ca71b03cc4b93cbee82a62323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07eddbb1c6539cc11ad94a88fe8a6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b5f9903add1da87bcf2ba0716a89825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1135e557576037a9c771e72ae19feb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af4df9f5433741074ffe4234cfb1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592c7c8f66428fe0488467e552bdac028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24debb7c42d03945ab889c18f44ab5f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e2f46ec4c83f3ed66851bc9761d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e18296cf0bed99e128619384a54731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31fd76532a7beb7ad495868ee71a0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c47da7d8431dfe41f91b6fe57cf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291002b1ea9116b77748fe57f4f69e3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ecdcb2e84a474e10f8785427b99a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd5a2fdb0ffb4a9ade887bb33c3f9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9864ebc19474953788c0195384221237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c0f42842e7bf59d020c41312b5b2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04641d95ee32562ddc0e918bf11ea839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8389457ff93b32c08ff569df09b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06af1d08ff3b1b65ef56f56d50fda141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaaddf176bb73c0d7d1dd7770fe53942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264696a1b453869d0cccfc861540b48943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316e31dfd30a6449c1309905cc0e7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf0f4309ccd55ce8edffa5dcd2e7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36609fb4ed4d0760c06f9ec33a6bf5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b412260ea46df21f2c78e71fe509247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d73a7ac002698f2e760b7bb7263f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba192261aa3d6c93ef3766f7806986349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c5da00e88beab374a9795e54c9cc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc9a7aff1cde8b4bd423d86c39a09851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7080a7f62f51470dd0d7780aecae852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d51a76cc3d4f373083b19ad13e8d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05093bed620200dfe242d5df550b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783d63b4b68102a53cddc1477c8f0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c9b2f22b1418b387f13c62cf45fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451092154fde9a3a28cde321d5de8c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014552981c0589f9fd326b9fd6099e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af4450282454dbd8daf336b5c1306759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41020674dffcf381e4ad81aa1ed5b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50c25434f90d2b2de0c20e3dc960161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91f415c6ff44d52ee33668b096bf8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f68f74d7491b5c87c850a73fe968963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e972ea08409e0e742b9b86376a7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fc317bff58779d1c44c4fb70b4c7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b273b096dce24a4559ba5a4e8ac379d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bd7bf3bcd85da2eca7489c8eb755067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64001d18ce85d626ebdec26cc38b73c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcaa3f413089f48f295055ddebbb0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959753b3a46ca1698b369a933000fd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec729f567ef576cd8c757f6aa42d3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5bb84bdea2cbfc73ca38f1119a64372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b890e468b3e3c287c872385fc2c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fb22d757f5a9983f6d3aa043594a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58723ec73fb49532e17af53d4a237e5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48abcc4f49f75fb438150f922d8b91876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306911707265f5b1ba3281acb451e5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a1b29f89d608292f166c7be535d9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dcab0750978b48a3bfe4dead701db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148424f29175aeffc241c06e80a651380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bb684600eb87bf1e15f70228853a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed457650bea732e8169ecd3e7c090382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ea2c56e0eaa895175c5f69326acb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a285e89a50404b6a0fdbe1ea5f4780584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc655e95950abbe7cf811fafa89d24985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8a5d951c0c4db23d9fd85b8f85a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144b54806a1f783f96f779a1f2185087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667c41ed1472c432845515a756c19f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167329144321839fea761aef5272fac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b61c09e7d900bed8fe79e9a5eb44f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33c7eb13a4559fc848f318b57b48b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b6b9df1059330b106f3469ee3a6fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dec02dd259c64010a92ff6c742394a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc53a18be0e4e275b59bf27928dd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b19e1777eb106954eac03304d53c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70281e6fec2eef0a0b47737f196106b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb73a2fa924cca138c0c64a84daa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe908f10510107532479ac6ead42c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414bde1a248e8b666aa8ca115fb84dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2164a53e4f3b2b605bd6257843c0de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75895ca23e27b668f1af32eb923545101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608492112057afd7e26169589b05f9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71a437e0f438a25eeae2a80e0dc58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79b069996750cb3eaa15b2d5881314104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909177f1ca0baed7d0236aeeb6404f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89dd39fce3574b7128cda3e0da776f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e10a060fc1464320f720571cf817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caad5a36b410c09f4e9f9a64516f25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adbc78997d523bec64caacaa3c70a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a0a5e9f6bc07742e069989fb5ce7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa97673f242b50bdeb2094396c92a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74da8db1fc4409ed1fa1ba736e99ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30d76ff43c30e01a61983dcdf54ccc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d8c3a1357887766a8458003822376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4d158d04cffffd032de92987782c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba8d8c9d0dfcb482abdde8ae4a1eb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b8c762d8c5c83a31a4ff2ea5b972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3861315787ad2ac45788cc3ac1e31e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8eefb11d4aecf60c16a7206b1bbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94317cf411ff9a71a6cdbe5c064f300120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c93cf73f312ecca8142871a29d089a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db58d61eccf83154204b8812ae499122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1ebb42d69efbacc2d3e0ae89b4f49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c0b890dcb436aa274e9c39c150fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac5ee08a30c0992ff931cb26a8531125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7190f9f238bc6a107f7426ab306666126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502558bb920d06d4ad6b337f314c519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba818c9ed54e096011aba596757f22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54729e75279b4236f2b3e4ec8994a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c133b0ff7a3c18faed98f2d187849ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317269b6fae4d2ec23778c67cf30f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a193dfcbd7f5d5ce1e241802dd9d40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67cac46c7d3f5dd54c631d63e2ba99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716636fcb95e1eb492db0616929e4ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a80e6a03ecfb3a9e202dfadc71f9b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be10dcfcaa5fcbee23cc9e0487c934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0e14b7676abba9cf513f17f7107b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96155773e890d1448e32095bd0f8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198aef1a2e1127cf09a45a74f76e19a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50e092616c7df244a7320e7c03b9a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb6158d2f48c2bf359f0ba2c5ed8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f416108037212b439106c33d9309c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed3c7ac808713f3605d2ccf059f89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430544ac83c277db85ba28add8d85fb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f41990af36ba0eeba1c36c5e862392145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee7de505fa07c7d57eba1eb9e9534a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8668f00a8e4ae767c0c946e082b44d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74af65ecb6c8556a87314f4eec21bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620aefe6b74511e112d020c83a3751149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73e98313e1b5eea45b3873d6fe691150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2569645ff3c2869ab129953abb56e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a11cb83c8194121d6231151b8c76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5a3f8860386c3164537cbaeb5b09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f884297b0de386e779c93f82959c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa0a403ed9794d69fe1b8a6f96c1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f68fd643721b50886695b5da6902b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847e1fa6e94c38dd94124346665c943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9326bc7e34867a3288b19a08804f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671754c17cd4bdccb7ecf7cbcdaa6dea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d6993e0ac93bb0e5015b1d08afd1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c00c6112c3160e7ebf2ce92f8965161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc04670b0fc400f83f70d16de9fc6d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d198e6f08aee6b806175e08e17fb27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59310cb9a7f49b90e889dab2d4193ccc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968b846ced81aa5674c734a2a1d382165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a4dcc71600f05293238fc362e97ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f47bab234c424bad61e7d7e9d789d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613987713f46f8e7b9d491666614b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3831dd7eb04d6a4c644c89f4570cd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da649b0e0f8695648b1d52445c63cef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd20a7f41b0c8489abc48a511a66a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b084140323001a85c601362153d686172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efad7f7367d766251caf70d55cdcc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d4e48e946303bc2245bae914e9ec8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd0e04b8dc03f7126e06a9835569e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfebfe8ed77ee40aca4e17256944e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549fe3dbde6abc3d01d51f3a7fb0d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70723ce99c307bb647bea34bd8716a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e97b059dc1fd8beabcb6cad24690179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b70567ea77632acf27882391fa31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a718ffba09efc401c19985eb7c9b9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f46d77dba9c06db4244f5f917b7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592801e4936c7374e38cefdcb33f04c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d404a7b28c9f0cfa3127f571d775184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de43b981b73ed319fc7e3a8ca2a189185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962431e666e139e35a93b4f5df6e68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf5950b09311b39a56fbf950e7796187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd84c635e396e75ccce769a8219464188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616804202a3582089442fe02249689ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe762d43f2ec5137ae31438edf439e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3a4de7cb5930f0b9d6323ba702e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22bbe0cfc5ae75fd000ed0910b9084192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8d14ad22adb63e062f931b9c70455193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95236658e938709e715bc26b281bf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996854b9190cccf2b22715de88482ce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0ab2fc7d891b2408cb65acb503c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e912a87980cc9ed63d9121f3513acb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c844603078bf2b599cd000c74168d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b0d1eca7c59dddb1b730552d5ca8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea6f1a916ba0ca4eeddf1b85fe80b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a570484735ef22a52de6226a57733c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2a1895d5e245767dad924f1dd56da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf588a991831db1576436e5736267589203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffcdb4b29e958d94db5b801bd0ab8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753ee853c9586269f8e00d1171feff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e9249964d8308191e04545fc1f4bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6d13b8c27cc0ad6574c37bf924ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270365646da614db7db6ca114d80b9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ece623a6ecaf253f628636f5371c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ff98a5fb10641fcf69b0415e0c66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814114ff86002db440c194f03ab5fa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71598fd40f24000e9e043919affd787212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385075951846625fddf9e133d392c42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb738505305a5c5187419973ddc78da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197076826872b929c2756667869d467215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab66b018f60235f2ac5f6bb805e7ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860f1e54ea9b741a2ab8a4d6b9dec3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe8ce579bf57580d8f3b6332f798f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d78e5e677c0c369946bac8d984a9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0866d79cc8c44eee92c944a54b57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcfd327d37caa9d660c61225c23cd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599abb3d1bbab740ee20d7de6795751222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ef419bff2afebd4a275fadc2279f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052978709371ede63f9dc15d62d05c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c36c6de1b5d9f73ad8a3949a0aa285225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be9fa8923d883d57d5e384f173747226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c29d913c9ad2acd34fec51015b6fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04723fbee8c01de468c6e6c66385f55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb83a653accf5f1b3917550378fa97d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91f2c208b14f3985468028400857b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea4bb171278ef709237eacab4e4294231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c56a44fb4c429af6f34a67de7fe56a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7831b66091ec26544700e65c2feb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ee95c11f84050ad4915ed88ff41e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006bd23c80943bcc2ab339b26caeb00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8541b5014c85bc22c3d967a5004e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c9cf1099d17c988bd07611257bcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e0993e4261d3d3e93e1aaf3ce441238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d79d8ed8791651f59e021dc44dae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96eef8f8e0749d77705338aa848c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9609fb5cf51114211fd1f028e0d039241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200155023a806706633cbe214b533f9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f2d237146ace57183771e4f2e336243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ae868feb2161f7de6300617223e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c634faa6032d28be07327b34bcd583245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c02f497969c64fb4b472d8d30eaf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96306071451b0e041746f75862ea50a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496f653599f66c8a244dc672ea3775b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133ff0faf36ec90ba8b1a82586e6e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47a3fe01cbbe087348dad37099ba4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e3b15b8fa722e149651d48eabfb85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0cf5328811f79682e67db7e5a621252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734dd04c9471e25f5d2249f624587b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5439fdd1cb748ba1faec02942c4d08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c583e4f17966ed3e4b40a3adee9940255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa1ea339216bb20021d7a03a66431256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0423496ff2a7e8342d6363be6c2fe9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430669f15094125136fd0a7f75f83cc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a3e3024fa017ac3468a39ce38347259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f643a406f14e6d65afba1dffb818ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf24639231d71b7f76a1722c28e093261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607920fb4b502a3c21c7c6d3a4a436a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b7d0fb93f0007a42ac29e9bc9443d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277a9ea2cc0f02382659d41d6abfca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0594acc91fda4c303a788e2ac38095265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f59ab4fe31558db10e2e4e0ba1ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1d16130a3508e97af13aac3ba9d8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01c6c4e49c636dfcf8d0c1a72ea14f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5deb213c659950b946b2834c0654a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966f56f4ea6a1eb182ff35537e922fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f438045d929cbb225825e8f96a53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1deeb40de2ffd7e4c4e7cd3f2dd277272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3736e0f134df10c140161752c8629273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb264471d63b3cbc79f0751541fabcb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c642e1227e01291a14e4a57c769a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1112aef4f6935f3da3e563f58f1215276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e26ec4ad49ab3046a1479b346766277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b7fc66b196ae0807bc98cf7d1e6be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95dfc3da05ae2d95ae174a54ee3be7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e1045ef53ba105d9f507b3cab067280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f4785871cb34db81a3c80f22fc76c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222d32495185b72a9eefd4ee32eb7d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10109c19ad9772becc982c77faa1cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da9a25e084ffe8e0e2dd8056c8956f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea145b51b14bd1d07fb59b4e9b49a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501394bfe40ea1225b056f3ed3ca13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f134c8459377401389f7eecea8f6060287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5bba0cca18d8e9ce4653bc98f9b51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb69102153a59bbb056a3c148a7c12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7120e66b4670c2ac9e5688d97b32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42295c786e1c80464489b2cf84b4e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb333a5a90d28ce8368bd3a579f49c63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e9f98af9ff5bacbd0ea7a5618814a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed6604ae3510a31f20320d15bf0b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a38ce4dd84294e5735acad7e67a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552ca970534964857edfa3e0fa75b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2007c3321f21c9579a2a5bbb29e125297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ec67142ee4876f56afcf1a154c678298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702f973e27f6f3cd80008011805afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b9343179e84bc0400102f922ff3c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e0c3928fe6d671b4de23fc7cd91a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef34499ce4142cd5d498288c144a8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd7314c582d1060d8325f366d1b5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77831e867cd595b886a9e1bcdda0e3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4314cd7acc700c88309c7758014879305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb8dbdc29b82cc80f9197f5198cb6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11c3170face1685728eb85eb34824307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36c160093746f93b06bdb2161942d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c078fae77dfb68b53f51234166d551309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a302909784bbb596b584b24d3674c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976adf0088bfd30ac9870015a5b0b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250bbffefad55af465278722ba36c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05c8d4b4232949d9d52b2ae50017e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1580d210dbf199fa81aa0c83b929e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad784402b2fc73c0949022d681c4858315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbea3afb97b9deab864ce1a70c79b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf293185226ba93580a109fba09baed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff63f183619628b12b59ad5a62e77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229afcbe5c6bed6c7b34ca73bb9ebb2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a658d46f0dfafd8e84a26e1df361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7389c3a32cd6ab7ea212c893f3b9565321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e1e0202ac2141f281e57691d911a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b2f5338b38bd609365ab9b8d6809b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2b9f0fd9ed2695f1a4d5d72fc4263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06409805bb8a86f13fa6485b8859fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229c71dc9aa5abff24d87a7e5306ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaab81578e7279702c352f7a3b7b9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c83a2b20839064f31d460fab2cf33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d06a6571ddcd4c794e9f9628c28f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b174fb0042f79834bef9b2522391e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f3b4ae41a09324241c1d52a8272a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794f8b455ffc6fcbd7b8f64642edece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af653a5f9ecf3bc8b536a6180fb8cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0e4b20b4b76d1dc1c86b076ffe103334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08271070102bc940603da566cff7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfffb1fb0a7ef670330617d321a9df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaee063263989a6e97637e5c2dc958337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f1c367694c002446642fb9df255e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc8d3e48266a1a29295ff8cb89134339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca34b5e192f6fcc8bbd9b12a831a83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc288ef9629ac62b85fd90b8f923e4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87202fdad6244ac5c92eb237d6fc023b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1182e7b0e54488493b6f6d50eb634e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1dabdd92e2b455666f5a483f350bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e881b45eb5a82d4fb2451103e44614b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf53914960f7fd292c45c23eec5254346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf597f956519bd47c87df4b9945f23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b2e6f8fc69c0fac85786955f61735348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878ece4c06174446a21b97eeb7dc9e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a144ef50a04e4abcc6c28225b56a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042ae4c2bef5289131c26a1a7f656d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9654bbaf208c9cf9314f3fe74635352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ee41408e232df82752b608e28fc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a2c300a433a285f0e75bb6816d570354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8afa58dba2972520f138a6fdeefd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589b99f12f795071decb5fe3ec016cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234547742e1f144f24e800a00ac5bb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a082070e29387b1b903762d6ef092358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bdbd43f6b6ae4ff4d1bf8a708bf17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb640a9ffb12e2321e234e78ba1d7d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97f5a3fc150dd001174c7c8e855a0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ac47bd6bc4af623352adcc541e7e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8056e3abd42b2addc10e822bc906f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b326e2cbe552941099b6fc1e65081364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042851b15e9c61ca160eb71b1d25280365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f8d00855dee4c06cfb3abe897b286366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1da72f5250321a1c3126058c7226367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe14c28b7c4bb022f574ea5d7c23b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a212330806f403426878cf152ada369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f9c3a5246716d9f87e71bb0b23a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf1fa095d1010c9663e530a0b35ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf39faec2ab3a79cca4913426b52d21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b966d9e8dcf8fc3de7526aaa09745373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b52174fe37b3fa21a2ac2a6bf402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1839bb70d8ae622d211ddb344bc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d5dc75090208f3acd3290e7d72372376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba62b1d0c65562ce880bfd89c8e98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fe7a8a861a4ec487fe92b41a05e56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1102922b75f0539e12878fdc1f0a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fa82eebbe5dbfcc57364547c2c11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f1ee26f51e7c2a02262a341d84e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511344430507a3163f1de76f156d600d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f3f2dafe86e8b9b1b2282f5947ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5559f5c22891689648b61ea3818ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75067e162b07bb6b69023aae62eeeb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3ed5ef98dcef353e0202e44b8f56c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9b0af7f40cf15034579947b802f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ddef5348f5895983ebfb303c45a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019a81f91b72152f7607b5fbebdf2c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d7fe987429e80d909dccbf4f764df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a342ced4db6d9252ee0f005baec7c97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c146547a1c289b944735aa8461b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7265e72ecf29ae43b05c9fcf6590393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cdd16d2a8d1fb7ff67213b30cb5a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4144ff609909b52ce866b79bfee428395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ccd21381e7614264f1f8beb70a97e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bfaa7331f808310ac15ebba829424397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a597ecaf929f27d9182e696300c6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a75e5fd989c2250c3c3264ea7c3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3410749d6decf4d73f4fd3d3191d64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84287a81d9ce4fb10269e105a96a28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec086825f2c5f3add6401aea825be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d51f7089ba0c09078e37170bc200e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623dbcfb2bac502cc5b21c585878a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb796b7e4114e0eda884d142d9ea9b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62138c4db870f1b86d69f0326bbd1b12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86dbc70269933318e2aa721197cb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5f433d34254beeeb40c8a61390a1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863d548062a718bc93019c5baecc5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d2e31804024c343311faad0e5f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4fd6ad4a14979d8e7e595d15530df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf521d1911758a93771286192bfd64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecce77e0a380f0c2d358ad5f6fab74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2afd54ee7b3d4cc07e89730a0951414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa69f2087b1fc75c1c32f787fa2a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d85d9a44cdb7dab7a1ba7cd27d9096416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fa74366c29384ae550385c25b567a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671721ceb762fbc2dfb953238af77a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde31d49989e938a23c58653671d6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b323b9d029cde806137fefd3525d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f2a60484c42d74d147adcc7cfd3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606811d3fc9d55960410cf9c1dba5fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ac5b1a90ed0ce2883d208a6186a27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e68ebdef26ef9eab0f1df27ab97b77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902102594cb1d90ac36915b446711a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48500f7a4f9c9ef635f1192f8c4f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5d825fe8db6012f5e0fe5a74f1b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef71f226512b99b2cf4c19ec26100428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4298fa77872cbd581d18bc1d214bb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5a9b15671812a565be2658636d53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f8d25e8a5e54cb93b2602ec12ea5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3743441b3b3e9f666f8995c3f55d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce23efbd538966419ad8265978417a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad72459cd82d9a0fabfad2a3f2af7e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a056979f792ada9ae8688ef47997435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c642a1927ea882c6516352eb54ba67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45ec76f8b9d83abe92dc603ff3e59c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270572a267a3f798089de3f83564b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1712eb18dd47a3e2fd406717bdc2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a475fafa70b2e42052083d718a67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca392a8f548597af738f59076bf2a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e3b0f83ff192dbaf72794eba2e35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ebcf0aae27490b7a8e9292b072c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67770a90f2830b0cc0b8e76077edb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76984d52631393ca96f0700e43e75e32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c57f9a006792720f6ed4b3431029cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e964a8be8c8516ce8a9d750c32bd82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098bdeca0cc1d46e6669f7e7a8922cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3fc5fdf06dfa44ea2d16e596a804449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e82eb9b8d29b559aceba0da60154450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb549af07577f497d85f521a4b6369a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031d6e28137551153372a0443cf5317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aed532e8369a15981816b34160c400453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acce0a4568bb9a900effe928e71d87a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30b4d028f06de543d95f5903836bed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0475c9cd28b35be14d76316e1831456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0884c2f21857709b3775dfc4fb686457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044192d28f4849060e56d71f10292b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b8a97e20054b26413b865d468aa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74c986b8a5195583ce9d32bf9ef900460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6525933d4a1bb36bf4c510e3922ea4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7511d2c4b0c5f4a667cf1b71c8d0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b84e1c52363657ec7753fd024a1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa2a8cf7f530758a0173955852c39f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184603757dd2382ad9d76bd80bad7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f79926b13c06a10b860b2922260e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b746b63634fd3208da79d220b2677d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87077cdbc192324bdeacad17deda513d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f074e5b4fb7cfe99e887397fdf9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef311d3f3c754ed8f013fcfbd1fbd7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739921223f3609922f6d7edcf19dcb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073adc60ac88f176dcc888e8b4678c21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b613fb7cb0b90a8cc1f2e8e355c49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dc7442602932f5130ebac48ecebb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352afb199cfac9795cc85a2b8455b7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c7ef92a1a21fa587adcccd39c5269476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c82b4099b84bdaa4daa3b1aea3a74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb79f8cb4e76932faf881720113f036478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a258dd7bc8f7d7221b61c735079f34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5149fc5f3d64f1355e9d2d8ec6c9267480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461020de8c00c4cf88a8be8c9a04b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7d6d71b95ea312b1f2a3b0ed3eb80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b34be7d41e4ba55f524a28f922da7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aacc68be188a493e0bd334012338a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6185460d714289d2f10f8f44604ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58f6e579050c3a0ca1bff0215ee7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4fea9dc7939da3ec6b5e62d0aed03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa397d4e60b28e24b885f3d5523ffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c56103e5c3abab59b57106f305989489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecef29f02cb6bcd87c87d272d5cc09f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43b07463c3bb98a739244bf79ec2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccc1fc914d37b96fa8ac34a4fb0849492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4602c3396b419aa2e6da4960663b61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd20e289391ecdfac4a7d00229b8dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5525fbee37e95ac43b9051657bf4fdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357924a3eb692a612b9964a12b2fa4f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f02eae56175f9bd66f058c0ee358d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c617164bbb932ce6b980e83389ec7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef72c8945cc4a7309a8e06cec1ffab2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ff49584a22f1ca969b7db1ee85bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0975e1dbc75e6585a1f6ded8b3944b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda105aa8a7cd90f53a044265ca91de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284501464919a73f46a1febb062b05c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575ca82a3758486c8a14331d796f9ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47407e2c76d193145065d42738c73c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414645d3eab1fc045bf79a90e2c7856506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d43aec650ef4cbe1958370c68fbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d6257fafeffa05ea549969597f1da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aedb4b77713d5c8d1f500198c8823509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a125291bdd112036741c440265b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1886b81fbdb8620f84039693428420511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b68841c526fd439edcdd01e527b77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b648f478fa9bc1f60184942ef8f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb389976063b20d069e9291755ba8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915a40ab55b45c8babd81c0649c5c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18593aaa216b1ce59a85ff6c50273ae9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067c46a927688b4ddd752eee3f3e31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bcedafe667c322120bbb33dc6d88e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22035d298406e7faf6e54e1eca227b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe5c93e73a9ff68e3f67e94e652242520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c78860547d666f799347e059ba5f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ae124b83d071a8fdb0332c978290522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ac8dfcf5f5e4ce9860e42b79b446b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd132168ec4559714fa7d2a7ebbca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d76fbcf4d928e179488f09fcdfc1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021664eda29bab523b728e21b7c0e43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97918c19dc5e4d2aabdc12cbb699c20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaea2af0a85cbfaa147f89ddde73dca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14211f6e598b443369eb54ec052608d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1f365ca5f9d92a94354152d4a25f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d4afae318ae77270563d35f07347531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd721103ecf9b00d72dcdf3805962d70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbfe789c4089627f65523338b8a9e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913c31b48dfcb533f3baa695192060534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc208c83f4b50b57cdcb20610a8f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39517bc6ba1faf4f285181384115cb9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7b85e898060993e3507afb91f0eb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2c512ff78ab906ecf27967fe5e78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df4dfb8422a1e3156b4c7b58e5d5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d57e69718fae06441d9b6d7d1bfc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751001f738c20c164b853570a5dbcf13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db50dc9f4cf7ea735f73cde657841db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eae54628916a67df22c9979c351e6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f001c96957d0b073cf0518c6bb75b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f19369697822e1e8d9cf69080a559545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499a3bad401b79543732a4a52912741546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24524e33e47f4c36e11f09eb2fa9f8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a002ef75bd515f3317040b3290152f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c80542049f1ceceed96289314a270549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed23ab8f9b71fda653481b5957c8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c1477b9349ed44e28e7d633aa9c02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a147bd42996c4bd7b2e77d1bd75405552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b396a1c374825b89f5cced8393a915553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c5dc5fa0920ccee6b311a3333766f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e1d478b04cd8b1fa1be391dc532c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d731b16b25ad8bd5f9838cdb95c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208b96ac35884ca07a8be45efc58869557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b62d9f79927bd01fc23a43152e8f75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940653cec4c51359e8fe9f0a5b1e24ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8718e517ecc8b44145a721fe0036560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647c5edd6fdfecd7b59c7f0dde0fff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa48593d2a58edc8b040ce567e15d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8396fe011223fff1fbbe8d3bbf448e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbcc965213294a0337965d2b6e18fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739216a2af63adcc50470d940bd73dca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da8b2a8c67e21b7cc612dba69d8a1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66301980c62574a997ab5c16e0de9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe149aac4e213d2da071ba9dc6389568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2face184a054f23e1dbe3e446ce52b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887d435f603e432d4d12639196c388e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27dad90e12ebb9217d397f9a731d7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb46d1fb6f23997f0a46a871065a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5ea46566786fe1159b6f2a22f0c5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105e46fa2594b1e0f3e38be85e228e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb96dac9d246f18bc8d290f2da5474575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e1e8561348fdbaad08ef00c92c33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8bc2b9d6439dd02c30c522fe7dbe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c05c93e1ef32c0cdf0d53468b95845578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9b1b2cbfa83c3fa209be4905ed58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b82c13b9887b220e9be634fbd00719580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301cf201f6eae5644efe45d428567dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bbe6bc1d1b702610b6a9f206f2553582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017d75d8a885bc1cdaca6a0e182137583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfeca387d6459626caacf32ba7ab87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a43d8844a726b1a5541491e0c83e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ffc46967954b1b2e7f4af60b38de3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c343d2ec37cc605c1e44e149afe510587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6deb9480d59cf540b40c456f3a9eca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359bc83eefd61a54e2c610b96ba9d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877afafeb19b052821f5d0a3278e6fbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503455a27c5ba0f25b0b4ace050ba9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6894d3fb7f3771b7ac36db929705592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fded55e165c0bbb4547ad0b9894946593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e2169674fc995464a8acd2b8016ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f775ea3bc27107579489cd064cdb012595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7fe86f66afbaa0a50b8d668eca5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98458849725da90c9c0f4fde8728cbaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872d82852a1e7aa9dcdf4bc9b3b16d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cefeace2828d53c2d83a895627b932599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94278fa482c0c20db04ba571e94d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076278948851f33fb55a252544160d63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b29513f2ce55328da3d602ada7b89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335970e71ba6a1d024b22c1de812ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f52fac981faa71ca1abea4c747172604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f741bafe9cc2ef785aec750db47179605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581ceb3d77f1692ede862cecb42d8d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd5711c0f9d66bc4721df67fde6516607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f18574f8d02f253f2bf0256ee730608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2620cc7ee5d3463986164bd20775de4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc0d38e25fef69b17d8f8be034c3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d27f624ef0283af5c9b79ea3eb5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963ff5e3fb34fdf37cf0b3b4d33dc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8f8504a8f04f153c401c0bbd5815613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b2d6e88e66df9ec5078629a56f4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c81450664a7ded72a4905efffd7de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83bd9702ce0db5fe3fb87dc09ba56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8a2817ce722c849ecdbf88a5ea94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3aeb6e4c9b0e36aad6604c6affa98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a67d933c7480d4fd67758b70ff6a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1df1f1f50c2d91501b4400804dca2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4736321f96780d51d631d616a4e49f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d7c2ef4214b051723c01c691110a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a05b797b27fde5593c19a22d0fd1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228933fe456514cc93387b9c80557235624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567055d9712e7252ba31f827f5950d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b51a6981360a17c5039c2f3872fa4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2a79bbcd92c9b7258dbf610a0a776627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a36aaf903370461cae0bd9dd9bf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03763fde57ac7b89e57f958c6bb5598629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ee17a23ef9707bd8e026779394b79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1024eccb8053a11e429df219acbb830631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13559ad1b5f797fc762c8ab19c7de6d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e1d5bb5cbf89d500bbe9444b5489633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217cf099fb33a5761c0395bf6cd736b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09308bed27f8c9e8199b9b4cca6ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2170be6e062c00bd50bf96b36e1ef6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8f5cd479c7a0f5183f4ff2b2680c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9714da4645cac574a565077dd7759638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89032e072a46a9970144b4125a421d5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed979fa7c51ab98ddaee170940a1388640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adaf6bd3c8e19d8770887ee5b1573b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbdec0b368d9a314359dffc7a14d84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687dc601af329c752ea469442275863643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167a006c1cc5317bf20ddb027e8020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87a55ef18eb9e205f7fde0771c29c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4415d4b7b5f3036f5a566f0d03743d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1f3a19081ae9e15d2a031b5334ba6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8aa7b2ce9058e4bf23833da30e91c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df0693b1820a9a9460b740de8b42dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2d33df028fd9e57ee01f6b9f0cc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2f37b9e4deb193c7b72292d9872d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0968f5c26e15db5c68c693ff6e4ad0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dd587fe8b0de56f14fe95487aad13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db300d1efc533b07b23aa2fed4051654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37686a4819b117d6caaad628c33303655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d761c90541be85bc51df2a8974068656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc738ea0e34325c34328bee06e166b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f4a78a5910a4c1990e0558d96aaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0bbe0a81ea210e142384616f3e505659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58180db02bd13c7c10b186288ac3fe10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617778348cda806976f76e61b4de7e1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca5422e70951a5485ae8f6c2a7bb90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b9147eddcaae2b7a880f61c974abb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc2e26e3ddffedfe4dc7c983675415664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13e09929fb455e74810bf457b9ce4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96287a2656c1d76174c091ad437fddce666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>