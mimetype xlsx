--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e250c242c444ef1decd6c8bc7bd44d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a723d2ad5b3dd6120c6aa2b2d2a782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb43030da4c670119fd9736b97b48e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c47f666c31aee4fc8c6e5fbaa7384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9789c8364408515eaab3bfdba75a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858e6aec66a3d24fca592811429b9586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c801eb6d48f032f7b3f241c24b603e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579e6bfe2305e7e5a722b9e267dd998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36024ab51311f036790caa496f447cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c6c6c5c5f6b950c8040b81c340dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413096e0955fa55c66b6ac15a1a1cf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d1638dde27d7dd7704a100d9472112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac5300f9c91aa86041bb6d3591dd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d713840a5d4214788661c0a9423ef514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccfba368d20aa6c07d021fc91ff9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153342c80005f623c8b6401c8c2cdfdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69fb918998e1ac99b0227a6c2739bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f3bc23f173641b7ea18276db58b1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770047c141a458df8374b39b2009ef919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060e9661dabc80aca7b83fa69f2c23e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7240359d76a938ae6f030018dbc6a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db7791e4863422a531a4ebc3d1adc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc160d4f1714da631f95eadc598bd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fddb42c9eea2403d38cedc3a49c4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b6fd38666eae44e8059ba6eb9a21625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13a2b63a13c63e79191e8dbb5325626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b163b5b556273e1e142bc1140bd7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d08562200cb92cf75b4d20b5845f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb6f6647dcc896aa14884c3f5383729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eeedd191bf64c89bf608b997228c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83399aa7f583c28089133d1cf77955e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aae7f79557ae7aab09e47686aa97532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f942ca36df9c13980252713d2a0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c35dae88ed308c28933135a6ea04534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485504d05e6dae0b5c0256714d1a4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bbfe072701c3d99c2df9dd5eb574936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca91a85b05800b14fd525d6dff81137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f234fb7a53bb42dff51778ffb69ac338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754d0adcf737a2f93e5cdef90b807539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95523b30b219662ab63667606eac336540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbb1d055255b79056955d825b7328641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcc87d30111f59a0e624f08657a60942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32091c6eb27fe20e6200f5d91ce317643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d52d2c0364471db75f9f28c044f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0671841de74d37b027a2c44af97b8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949032b9c048b2d3a6c82ac14e3c497146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060f4fd383ab2ae7e6734d8479973447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123fa52e5de0e085fae18adc0a3d7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f8f412659ccb33172a5c5c9e32d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56cc69fe291db330d6c610154ae8b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beeffc37c5902f4596ae6748416d9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58c77abbd598bbc5ca7ccb0ac120aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3cba6d608b6969b548ee40d3235ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fadf99c80bd927956f3118b93c81bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a97b14aa80d5bfcf6356c18efeac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c862bd89bce840249087dbf4c4f9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c1c22640dde0bbcb32d4557a0044457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f20324bc0abd68a9d39c555fa4a3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e736d4ff3ef2b8517216b3a95282ad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fcb9f301574f9ae632b204ff7aa0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d43051dd78a830cb06ed9fc83d30dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d36ca1388b9cdc1fc2a577f723a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560c8a2beedd2c97b597b71f8c4925063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b6d1c2598c23dc2d1c6055545057864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1993f666bea6e907e9d2b0da616ff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11cc04f69388a8b3afd8218083ec0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b86c5c67a25639948080e953e3a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f7df215458586fa16ec6fd85ad67768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105102222b39b080f07bd1a263bb08c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74feafb6cf3348b34e49b0247fe3eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ebc2cc733202dbb946efd766646071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059657ea09de13bdc58fe6967a716c3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8cc9fde02bcc169306c4f8b835af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d4362d15fed91e1113e7e9c4da9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081e5fcc409500cf63e5b6c2e6820ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c9f24de0bb31c2231eb502b8b0cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eb41c93228de99c1556f8922a268877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27889336b7f40b0c4ffa4c70ff8c39a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e54f7ee393be26221bb39a592cb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5837e768c7c52e6446c4a9f1966d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f874c9258e2c427d2079283735d4b2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abbf8c0cc3ef23276792d77ee212482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff3166fe723752a12b2cf9e3898ed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3429fed9b879660de9163892ce21584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01ff9b37ce45813e4c7a39484533185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a118ca13eb84ff2422167ac6d9119986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654266ee7a175e5aeab1b113665ed4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0fe9b96c0c8c3be0623603c0df6e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3146f2e7d983168c6f5f1009fdf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f62adff2187850365282b6406934290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa941b812f31bb8dd09136786c70f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2aab41bb6043ab4029e365238dc3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1106e41ff4deea43f3c689f823cd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec14881fd9b9ecfe56c03c2798dc60e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baace9a775f0e88082fa31e9307401f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8019af54cec9f44a394e6db59fbfa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff33593974e6eeeac0f100347a08797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8ea2fa9aff6efeed2f4860a7f5b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312d3e4c8f0ee982e7116b6a53b55999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55afc500f9dd2fac1d96150d197a6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d647c593a5d9330326307541b1e9cbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa36df198bf8ea94e48b72158b88d08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bd6a3402daaffd553b1078146ed42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d80039c96895512d98d07d88eff93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556159b71339c9a5f69af98a65c6461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491af74dbafb176737b957fb1c8e8b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5269575f6f33fe5145369429a33cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559dff3463a8f611c5e2ad439a51f88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfa88d90e8895e8d77e0ee0ebb758f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dd24135c796292258517fc1b2e82b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13498ebef34f781df8aec34884f9810111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bdd86beba2bdc0d1e558668d4f8e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca55894797b766c20bdbb828376de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc4276ee7e0422477528a40c447e1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc9ed5205b205b6eae84edf45caab2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28c81ce381dfc8a290cf893b3cde9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddbb2b628588ec37bc3d9fc8c3574f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1ccc6618121e963981de4ee394fba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d1d5fd7be7d324a94b3ca641b8826119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f5b67fa00fe8aa2b9199d1b81ea7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99422b7297f24856f93d7fa435c8e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25264a90c75faa2b3d25bb56a5e872f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff5e1614045261ed70ede84cf28a70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121245e94e359acefc7ddb35b1549bc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc4746f7636dfeb93e8ab63aded5bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240fb5c910178ca7bf4f6c5078922b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1766a19f0a2c475b2133ff65abe686127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca2209b88fb37f8a032df6b718478128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48aacb361e2869b1463004a2d9bb40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219906a0c5e1713bd08063a3a033732130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb151a474538a6989e30023172aa52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d03bfad641ff202059e55d2ac0ecc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a158c3cfcc70091e5024580fb01d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be55ed4b857f8670e2cc746547b94d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3014a38daac48b18b0aba8b7c2e59e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70ed0de118e0344178fb6256baffb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c56955e8694110eee9b99e28c3b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf4abc7586edd9e5d57834b9157040138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530597f032c41ec86d95657d93e426fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a75b7fd5a4d222629eb3f29b67b7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6cc0651cc586aa067638ccf75052141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25890c5d6df7927166bda6216ced726d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d377bb8ff6d46e2fb4c9d0b654d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d0f7c08b2b289a9e0ad4a8e5268f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d01279093abcd8259f9542e727f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8626fc2e6336b93a0771136c052e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ce13db42cfa6a13bda8fdd641a366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a11c0fcbbed241a3d97ec7bdb4743148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b16ef58ab3c96e5d3bc824c6a6b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e3c5e2179795fc4e56fcb2a0edc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329888a6c7b034d0874a08fdfbe21b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a4e76100f217e9b54444673b3173152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58cdfc8d1fdce86de5b3bbf3b1f472153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc13edf4b0fd44cce5f173566981f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829dee89d61fb5996c1e17fe064c076155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be0cce9d8b7fdf4f7d0e9595dc7c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8ed23cd73355ca1449a3573f82a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6a413ce0a980a5d9168fcff9155f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf9f87fb2b3dcc5d7e03982d10c20c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e8edc8c60c66af2dd4c071b17120b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89a38f06ad0fdb1d4c975056cf328161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf642647768d9bb37fd618e679bcd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a85a0ac1b6ccaae4371bf95c4113163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5c34375eec3f17c4025aca3a7a154164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ee71fea4d4d56ea259adf63a9ba4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa8739c723ad05e5aa9e84e2650873166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a5d779c35f198b39413c6479d7a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87709616f17223d2213cf324de9de116168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc86fe2136b344c11dae53b4f176e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb628fd7c924033730304516fa38d09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adbb779d85f87c9421526f31f5faec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d9bcb185359f367fadbb3e392e75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e97532bd38ddd58145f03d821a27c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63efee9d674571633a0809c0d81f0b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b900949cae7768cea0ec1d7daf0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d1ff2f2f72dbbbc87ff536cf67f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90c1255020d18755ce0a1552a9a69d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb880e4189471a2ee5a514383fe7d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388caf5d5cb50120c9204fd28b80c20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ac5abf6517a6fa66c02fb8da3099180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201922b02dd70e0913ea8383b40b01d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f6b3ad0509158bb971d1618b2e3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d838eb1c02df54c2ccd9b2c27bef9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a21d875e481a57523c3c684899ea7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c12b9dd914e699099001cad22b3c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb59c09b0a28302585c2b9b60e9eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a1969e2d5dae644987d02e77b0474187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949f13810b30d43ba04ebf11daed201188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df57e1a5a5cc0337df290442c2015189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd16dc3db47e35a38d171a170a56fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc10585c6f1b5040b286db722aff4ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190810dd446a1c878e0047e268bbd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7575e549a5e9813b1cf77c19055f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72232cb72c3be5abd1f9cc270a74143194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be997b5839e9fab630dd976101d67a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763da140dbb3e431855a4d5f09ccd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a112b60d8094ef3b2928b6ceca3fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f855a26b0166b3ad4608eade04869198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441f4a3922e68ff91cfbe82a3e2a487199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1463f157ade2bde888de4bcd94bbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16556e56d9e309ef51b18bcbe75628201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0410173c10fe4564f54be3822ecf79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43adbd76c5733f81ac35b7c5a8ad5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d126b7aa5e801197b480e7db51998e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e2684d4961fdb098e1f896e18c4a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226f70c20e95c148055b7fae9dba5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdcfbe2d0fa1ed60a8dfc0bc5fd025207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765ebb7b696cb8a751694796e3bcb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca7f50c319370adc75e99489042628209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b377f939c17be4f22504c5c08bc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b31371d444483351d90734ad037e44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ee336c869b3717bef82690a027c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1f6514825e8b1f6efb94dc893e04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c914f57e65f474d047eb9628a52b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77bf8856f802cc4261cb187f8695bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b3daf3f56355b0160814d42a7f5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac3b503f862dd2c921d440bb83ede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adecf07ccaea70b0274f2708d0f7e91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c9e030cf0fd5b421e92683df639f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e1a851260e6a826ba7efe8d927de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf25358223801a276c91e48dcd06b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb8eca3565a1972b2705509688bf4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cc288170fef7e34efd6914fdac782223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a36f352a79da5b10b3f811e5441f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4794e051019f198e3a2af1854eb32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b79a75750d9dd4a1cdc981b2c77d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89cf9c287c9f575330a3f0cd0a88ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1637bf3ecc92376a62773e98f34a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62387fe8ed35601ecaf38e92ec4a91dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef80c531758f532f9669559f8224e22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4a7b597109d9e869a82f7fadb73cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327ed4fc134db8adc9a65d8edb6eebb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7fb5c77f7cda9372c2f23c834a03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e6cba648f11d2823a26a263fd30f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe69b2e4bbd6598c0884812c0ba1cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e078b308741f9ecf9b1b035fe9660b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae4baacae1995018edbd017766a3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e136323b8a710736477e4532aac3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79bc5ced3a8e55345900832926872a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9a96ad1c4003746803b6055447e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9d40fb606201c65cc31ce531ed32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08a4df9a8d39f9332a33e5ce14301242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ff96187a4078c5d78e54be1f5f1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ab49d766e89237fc9e98a466eede244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0dbba1433662503fec3411c4a9e08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18930dd5c711b8defc3a27601f2af789246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a16e29caf26f6f8802fc43fcb7183247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b45546cc5a9c74233bbab980946b93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409350ded34d765bdea0e3682473934d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48438a8455e3eec409b84eca36b7a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f0ed1e3f1ed3c912b3a78c0efdbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc21ce54c61c69d46539a29c2ba51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03d875c8e7edf14abd00478157f46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3798627549ad20d6f8f40515fd3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d80c24de9c291ffcba20992d591660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720f6c073596f6d7c8d9e4cdd0513f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265559a6166c1dbe3c87db7d103e4a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7f171a3e252812179e5b5fb35dfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bfd9dcffacefb62c4f6208986390c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2337662735ac51cd4193ac76132fed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c41ceaf1fd95168f168c80b46866f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ac9c99e216db68e5eb0ae3832ee3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd5f1ba7f12eddc9411c2677d085e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345a786fa8b54ba33572d6ef59960b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d868bfb316d2966cb2fe9e8634fb354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85c1af1b8b2131fc2eee2216bcd2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103241b5a334df3987bd27af4aa8d0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49060b47e4a5353f6c501dde76127268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcfa1642497c2292b8524ae473a536269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120227d12d16df288ddfa02d975c15b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d82d1b5b4cb422ea91f0610b4c637271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdab2b2f384393f821127a2fffba33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a71828f56ecd1d8fa2a493ed8807f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d8a3ddc116b9aca93ff8d4d3fa801274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965a6f1bc8c8f09a5b2109dd7ec4f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d454b4e2f64153c5485aaccd510204a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7b957fe9d758616a28af4536e1d11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87b3473d5559fe4c8260ab99f659fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0552fadf061936c6a63226a07a703e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708060818832ea6cc6ccc72ab0e17f71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d3c3b8db6d00cbeb46ae8fcb3e37a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923111a3d11580df1a1f967da555f64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b374893e4135f5915231e5e7b634dc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a59df4eedefe33d9f5dc4f3ffce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8e95ba24a2446eb98c4c73b306fb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1954b7b7dda72efb47769a5f77998286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acff467deabdde9a3707015fd94d411287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80570939913fd1dee8ed63e0f1c18727288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be48ced6a55c03394c17bf41e5c06d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85bf4b430e546bb1520c1263ffdfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33cae30e399f01654156929186fcf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efc097b85d9b0f2afa9ee7bb5c2e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886c2cb1b45a741935d1f8eebebc7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8cded1186443e6c11d0cbc8fa54f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68abbbad6194e8059a77c7840b0b142295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d193a28374962c3bf3ed8cba7d39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881635b6561469aa0d56de2d109baf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697acb319b7075c70e21309c98da34b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717fa15c8c0f1c00970f712426aca8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a299ed38706614ad6c7f7a4b6f2812d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05b6be148cd24b5c52988cbc40e107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73567ebc9728d2764b27e39a85df9924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ff702fa279ed7da582dca41011b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c21e7664a7066d8ec9f33df8eb69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293571a582bc3fa0bf51a4a3d95d0b57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6f29f655d816da362bdd8641a073306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181213c255e2030ba2910aff6682cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d97dc45403948ea23a78946a687f0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1259802dac89bd5fa8b86d05f41d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31affdc4f5199f5f917f2719c17ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6544892a398fad930dc7bf52790170311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bb8011c04d773507a1513ae81575312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d991413fa7e346088c1353096a9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d9785852e8bf5224fd902e4e00881314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1347597c15aff6cec57ff33f565d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca47565b1bdccc69dc53f36d73e30f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d90715de769eb88535c778a3f5113317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2321d19abfca9238788f4f3a3331c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454560d859a31b8a9ff19c6d202bbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c789e93e3900ef93a956cd36d47a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c60933d4194fe2e89acfa81e78b77b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfe35b1c60add52f544d3e38302572322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec282b7d931db22b47727e7e7ae225c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd36fba720cd37ee0ac6a2cd6b5c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e2ed5a8ae41b076e20b5b73e92a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05338bc1c0f74feb086175f73760ae3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e70af2961e9b64bce06833a831339327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e5ad0ae1616e0694189994f2da0c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede79c4042cbbefacb845697f0c2805f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c30ef4add66a7288df3745ca42d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87839c7abbd17a5971c1b26894530c30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d46415d3542e33dbdf2ba9428be60a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a26907e84debe3ff7642fecfc80c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a1995d5ccfdd5f57bde981f75cab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28356280abcd4c07d6461454c264e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c60693f0712681df1471d9e1f9ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12db1c1b9525cfe6f60d7f1c1811ada337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b305c7d22218d80d8d5f31227ab21e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6c0ce723b21eef5b813e0258c3d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce26f19f1bf17c441ee43b38a880c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e07206480b965ff52d30d38acea886341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14f874ba394fa4b94966ed9ea89cbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40492e060c1ad5d6a646d46c5c08b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e4a50693240e09b12e32d31a6aa73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546522ec6e79bb035f8cf2537952eb49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bcdfd4929ac9e3e69a5a2220e244346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b726830866c8e552de385f913344347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054de110480b3f186a4d3f4b2967d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163368b9402f26beb06261be49b4a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc44d6cc4f1e65400cb9975631fb6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d505af99c9df38bbd7d9886972915351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cce0709be2e71acbec835fbd0db844352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c641e40b68a7a922ec909f039f34f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfbe9be6613e8c093797e1deda520354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4e13c4b04d38382d56f56d849ca3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b3e1a61fdb2b151d2eb34abbf50d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7998e1a5d26d2fadccf50df08cbfe84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558249506dbfef0f8148a1d51c47a33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d325f766bb4cb6342d0a261395c9be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4091ca5c8d5b0d4c7b89f289049d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085af4afafd72c06e85527b5ce853c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5267fd3fb8a0bd81bf5331143923c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade72bf9787d5e554f2ca7d5265dd0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e155b85ebf71b143b2c6fbdfa13e60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd2fc11e51b12313d92363d07f57a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679852fca5134a30155b0ddc15f0cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922c1989f784913b7e094cac4ee698367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625c1ae87aebb2c39c3a454a8b39d11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d35f2d1434eed62302c600f7da70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e209f8f4895a40f94ab2fdd8c59e8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bcb8fa8eb40bd0a94f3ea1e30ef51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c7e5594c9b281668dd5f3891f32e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef207ae901c34c5a48825e0f32c694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef027f82e33cc4ae86a5aea98d9786f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f22f6f3e0309fc70721127a69c5a05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a749dead250f9ea121ec143c6cc15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997319354780b9491f09ffcb4d2a4f22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1201d79fcd6c4ec65e4e1cfcfce9fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ec718676f5aa10b683aa38465b72e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd3b588a416dc246592b17da22e1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a2c33dd4cfe4ce5c4450ffa68f2ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac17835f3f7cf7793b127a168da04a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4cd454dcf8688020c17cc66e3416d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd52b5453fd08a03517199fdb680b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43804dfcc852a92990f895067a28e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db515ccff9b2cc614fe72229b2673cae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd3fca5454e0b44c843ef68d7c61b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8381b5ae636d8dbbe94343c7051ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97ed0dc4dc9c5d98c3b12c1a524ce2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399ede90cef50e6f24194f5f0a8683390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee4551b650b6713797dc31679ce56f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b8642f6cf06b002125ce9b1b5709392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb203149d0091f51092bed11b50c9ba9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d73fa5cc5c5094c36e4311811a582a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981c364f5f10395c70cababcabb5592395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6d157546b0b51b1e0dc6f1c40d857396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a227799aca30191090ac440e5eef9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e70196753f5697006ab78e454b38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f70c9054edcfc0f6f3e916a4154a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957ccba77ecffd63b9e35fa099a0388400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cad1f2bfc542f279bccd8650ae30f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacfa11fb770c0a3dea7f59938ca684402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f2c4a3f9c98b570c88c1976743ddb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d164f562665656d42f4dc8243f2b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61271daff7b2933d165a057aff1162b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf96c400903e192443aaa8c1f3e7e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b5ea7f3ddd35c02fc8bc68a9efef7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4601bea8eae646bf6fdb4686eecdfc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28afe906f092b9d31118e12e292ffd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f17a41ff3c45965149b3b569679a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcca3a0a6c4966ffa17e05f6c3ef3b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f2ce74f7109ea2c9e91f36f9c9fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241736123f79f9f72e7fc8cb899c13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27a9fb9d78b4dff93229006a3c210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093e1a0be86ed60f4f985673c8dd93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49834883c1b0f4e7f7b018ec7427dc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289f24bd6cd878a561be35370bc3cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be938c0b338544e741d56dccb4382418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e79912c8bb2c4fd505dd0ae597ca2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a0ef2a8746be45c71e2097742d985420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846155c68c29313838d60858c7efc36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3812c58e3231c8b5dff26800b0b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8937193ef47146592914e2d7d9fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e0944230819cc923dc34193e9735424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab422af2e411b260151d5159279366c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce7a3821180b3e007b7b462852efa4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5753d646b1ed7bba734b4896fdb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549b9f8a9953f3e791e6d0a3310a23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e75efa44e8ed24b6aea0a3bc02c04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5c548276834e8dbc242f52f67637430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09784f478fef9a8d697eb07549a2eb07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e59bf08537616139d700082095213f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60120b06d9061cd09a2fbb3174e2a3da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d833103cb75aee4133d665460f2e6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3023dfbad83a141fed5d2573a0824435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f4fa04cd102c746a36564bfc5d90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f98f6aa0e76f768666521c5eba58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade83d2b19a4a836a90c5a2bb21e771f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132ae9bf94b190c850011caffdb8345439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3cea84d67f9d7abead8373052b36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31db2146088d30a268f6e6b9a9c96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ddc55fd249bd3e5fbdf02489b4493442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1428bd8fd6a644b322d35be0870a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800132f51278b0acac4bb3c5ac1c3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc6a90e476a33dfeef53e666faca0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac6bc22b9051b0efa15a403d8ceb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c3b29b812d406804ca392891a3d23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f98e41516efa91c1595c7b80cd65e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e19254858139c47c03d3b54f625f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a31423dd1ec2d03d56f835f6b4d2b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cae86b58ba5f38227f800348a09ac4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f6a0436dca8ff8d42faa9b3b0c68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0e36d423d5c8b0092f5d1341884e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1aa873ca964348997a4d3587eb74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b68160a4642fdec503859785857da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc860ccf653c49e526ca702ea6904ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f12abb5b6cc626d9238fbcaec51b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095e33de871958d90c6e2a153d72d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c6e015222e2b5182b1f52eaec71de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6ff4110f4fd32bfd3133e16ea60c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673a54a30e437ce3f310011d8b3de2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958027e1e2c6c86d81cbb12803a5837462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49dbab22c5b10503a33f71a46b93d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0929abf40168a22df1b04bef6edef5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f976bc436e6ec1cba6f969dbdcea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00bdd9b25c332c23b00495490b65dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d95a1b73ff475f6799a48f41391a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d12233d531e160ce40bb57cad7ec3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7938915f7602522cf92c4794c514ced469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae604fd6a88bff0366d79b32119ee892470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33123e735143787f63cbd50efb7df26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c136f3ca01e251e4d95ef9a85bce0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b30e475f3bbaa6b1fdff211b8342d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05c8bbbafcd3a42a981c140307c61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165a8bc6752ce7b66eda68116c185af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7646762ef06695d34a3ef4f0a6cb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5549a45d57f30f76af000083bec8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc9fbffbc601d5060a765f3a3ec77e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe59ef73faff999344b955647eb9b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b91ecaaff3ea18cded2c97824e0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd52439a2554eb1c859fa947e954e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0a87c3047df43cad5e79a6443b2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5770c78a868592b628d5dcf33808483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bb90a2ea1bc687fb7d73563cc0f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44801d775e02d220ff638863bafd8a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b2eb8326ea57097ab76df54025290486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f05df4db5c6f93cf0ca28b5a1ee661487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b05dd6a0d20c36a291f0d67b8ed6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50146515547156c0b6577df62a79c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0c06e56b4acb99e329938fcc159a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894cc9cb3df9e0ad2c712b64114e375491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fe82d3af09b6b64939e2a1706c5ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fce6e5272ff108465aa2adf6d47a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdd178ea0603dc67380ed9c579b563494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8d4a9a64c8fd82095e241408f62a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f270f4646b7ad4ff7063a22f4e08a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0adc0d65c02a130fa18455d1b26984497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e309769d0487f7c9fb210650564c72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64d16d8fb02deb571fa0ad7f5eab7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01214e4c4944642c846b4e8a24f26bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa002697ae0cd582ca1f01f3d8e5ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacda12ae4c7dfe12f575bcccc7e5cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839571d6974abe1f85d79f9ffe263b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f22a80b1d998cfbc943bd3f609778504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababebe21915a81e1e9ae49d0379cde2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cf9cb66218526227e8ad918368ea3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781033865c2b19c8cb7d40413c74cf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909d9dce4390c5bceeb7e2393600d7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc1aca67f578d2744e1fea75bfbd1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a6d92d8787b5d61cc2c86f1f46bd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b37734314a441b4f7215fcde3edbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aad6e06e4ca912ccc4aa48e9c60e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5225a42e2c659072d76a04e38644513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b66748a753364b8c0b948d7522871514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0007152ab14a980bcfed4bb2cd04077515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e53ab25a8971fe0c57ae9bc684e8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9785b572d89b2c9cbf33865ed636517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d109d6980ee982ef28c07a8bcd7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc116ace7af591e679093dbb2594e8c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea66e6e6d53de0733402e31f73115ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03733d835c900e27e581f0af2204f95a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8f5953b1c3011557984d8ad68c54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579129aa2cd4a5bc6a27f5a4731617e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dcfa7ddce9ebd4062471ed768ece3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417b33d3faeefafaa08cc150efae3cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d67566a5b9ce881e683c17e1efe5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55664b7dc45b23fbd97b48f0a2a0b6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ff879ad86a273ef1043d1ae0b07e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1862ac5f6b298a9d3a4ad98a254d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd613d8001e439d44450e6371ff0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bc9ceb4a48b6ec22a58577ca67fb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c42c6d179306eead8729a38661f6b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f602dda41ebf2a30762844e0adbf68c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1579d68966eeb1526da2bdd1e17f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d345cc1511f3ea2815ec4757bc103c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df72aed8997f3f87352ca12ce00cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec944b4b0b53b94b20ec6f3d817e01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711b9eb11b5cedf6b9664ed2e04c9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216579b28c5c4e51028afe22ab365e67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776994be58aaf764fb67364900f47c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125061794a0424db4872b13eb8a76f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764bb789febb3fcb091e690c2ecd20d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2ac9803cee04505d14a5e70f3a6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c00fb22794cb8a72f3b9be80e8bed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001c9b211646c5b58fbc46980d807b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17721aeb84fba5ee4ce1976b0c96188b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b34ca091c5a59657c1f4881bc883547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b8803bf70a27b7957f14ec0c87159548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ba1a7d3d88a57df747dfad6cd70a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fdec8b2c8b614a88bb24241def736550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3197d9ee1cff0f2a077f5c5b7d9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e2a27c124c5358d96ae6007146c14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c72b10eec32784dd5686ab2eb4a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff1154192d76560ff5cf0d17554f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec31237699602956c385fbe371f26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b111babd81731ca031309544bce6fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6759a0a37cced9e6f048ee334b43f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94bfe4935292aefc9a8111eb2198c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7522c8f0d0c007a44e07e3be6b086a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee906bcc39aa6ee7bfc602ca20ca4e19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb571a58e701fd1a9184e1e00c9eb59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0799e152052be4a4682ae45de9bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013e28b594d66338ae0780b501a3c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0402b664b64f0c860a9d93562edd29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea6e796b476c73d834568cbc1bed72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd04481e7b0f0efb2939cf1baf9fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcffce676852757f79adfc56f21777567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec2e0680a07feb6e51d2634e70fa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc024a04bd52faec9a7e1e1d5a3fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d7696903adc2505b525e4e6bbb39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea175bb4107d341d2ab471705afa92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16d79c0b1d77b5ab2ca4e234d1165e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f883ed959fe007b1eaa3ed0d9d1e29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa38aaef824bae2f2643d66c91cb2c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcda4a890e71d575de5649a7732737575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c2bdf85f9503925a9d2939848b88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27c2a1d4c129a5b4427ae1e4b4dda6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f569c17a8adae32082a79620b152a09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0bcb31049d7a8ba7237d247289ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654edd8f478bee2b453df7fabd0ceb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3fc88d310928a6b10ddb06a09025581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03931725a1ce249a7d4407fcc60ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b4d2a05ec3d6bac616e7a5205fa47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de323eb62c99d3f9ec27e743a36a35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d83985301c7a9f47e7c2fa788d3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5036a36be5a14fe4fd8a48df05aea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241034444244c08c0f06b69faad702587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b50ecbe34302f85116a5a50259c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e3468eabe096b97fc9bcc150e8800589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18ae2e60a75e9a4ed214215f3379b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a86406e0dae0c8abf124d93fd93a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7937f53e31f63c0f187148fa27f7dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9157ce1cd4bd1f430b3f7ea32c1687593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736454ff0179fa08932bd3b580b501ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bfeb204ee06c42bb65cacf3f03faf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283ff7ccc25d270ad5a25732dd7ff9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b94e60b3d55dc25652f8802ad2b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff11f5a4cc1bef4cd4a135912a69e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c497c69d9c4d90e8a70266a65d09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35610986362560fa40fec9e82449549600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43990f784047931da039510f75377b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c0c53200bedee3571d2aa4d328ba5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63062506d0a06604fe136b457eb75f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938d50293ef5c637be8080d5dce6ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743df91fd201167dd35ff2f94084724f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988f201437775fde377d2054c28a34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df49f07098d5262f0b137fab7fe5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf5aec32cea25a174fdc5f5a00392608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ccc7298df4be113bdae7025f066b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f65b300191789b66985de1fe17d460610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefd10f9d5b04c78dc108d70ee048e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e963130211db080c5c54a5c473a51d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df4723e49ed923119bd8bd23518c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d19aa75d18a357448c2d836509783614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9eb82ef58618c59b954866115f149615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650162346ab20681bc02931c718e155616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d52c9114e370fbfcec18a822085d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7a63ba068fece1262ae7033468227618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b11d0e7e40c02a9cc346f268c977619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194de12b85267158131bc2bae1575a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861732345fb3d070571dab8bd4364df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4227255f3a12c443aac43bd3b108b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05044a4f15a48e1410a999962b3dbc1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b311866ecd9972b52216fe7f29e3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2af4545180503eff77c6dd679dd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18ad53283d2e533ff9bc7d8fc31d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040254d299c5ca0408f39921795179d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a725544739b7a410dbbbd9baf11d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae195a7be4bf9839d02b52288867be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65458dafd310211ca3834ed074d0b000630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b3cce542e74f7e5433f1ae40b525631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94f87b37ecfafe97d17b8456ed4c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a8921b99a1404f7512753b4bf9170633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ece5018067e18022ac080c8450e9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31c30e754a443797524eb962d582b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078827b274bc8134d419024bd9fb4ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a21f2feb05412cb9651008bd91c190637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02354efe4830afaff907f4b3fc52071638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4b16555d425af20a2e87bd3b8c916639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2e3196134b5718d0d21c90fde38e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0567dc814034319a6ed4a081fe4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d89f332421fbffbbfd88749f6c7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409290cbc9922438d0a8a969e4fe289643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55addd5d64e113a16c00721022faa54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377c411294c6f09d0b07ddce381bb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9425633191367311ac0b32df7450646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a926afa2a349369361c4d0198c9e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac5a60acdc68c1242158359a78c9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b792c20a3d46f002487b0b2efcbb4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16ac592dbd99f6ea55d5e98d8bc25e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda09c8c53b1eb9ea4a60ad27547185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec1d93095e1c1534c36c2d1a9de5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d489698ecec6b6c0bc641ea90c040b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895eace60c275867e27404e26fc3fec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891af16e17347d7723db6a8688f8d859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588197f72b84da8143bc14160b8f64ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0963a98ce01361f196f8ae2a52ed4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929d10a3929cc9b9262cbf16c6c999b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d5835ec72eda58494bb939af5490213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be796b78b303b3adf29099d82eecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb011215a76800233c4a3dd83487fa8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4191b6d8025339ffe86714fbf91b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9577489c8bab2f2882dbff9192159017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c52eb694dcf90921b26c8cd763bd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42711fcf0ad7b691766f2f7852bc82019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd44f27301c56b439cbaa1c82ab6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e4474c54647dd67bd1f254b9359221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846dbe5d5b946483219ad703c8e7b9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5846b2144d4e2fd2bff01b860b7c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513be92ada6d058eba8b0216899fbf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404060c09ab0ca7f7d70fe0c4e209ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3d61ce441b438e4753f1fd3dd8b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0724ae89a57023cfa041fdf58c51b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc60f12a333d9ce2aee16d3d48885228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b1edfb4ecce124341cc3cf74d34de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60070e23bb8abef77db4acee43c9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774e3b280d3f4caae56dbf4f8ea4a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468d8fffc4e8f6864bf93ed010e9c8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b960cdd6687fbff92d29b7521ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b57842f3bc055913ed6a83e93fc0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c5d4e4afddeeb7132009ce16181cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c97e7a45cc46c68a0d6d6d4bd7cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647366b6050783648f78adb1541c575b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49933399040cd8a4a7de4cc5e506d19638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5ada08b4ab88c81795fa37e5098239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ffbdc609d9f9eeed5a71262b543c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daf7817a77fff8221d987dd0618bab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbb281dee0362832ab2f360a8763ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234e1da5713b612958a635b9e312c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe0ec72c3f42c0db17eb58e8009d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3883bd12af4ca0ab8ffd7d1c239045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced034f941f1a6494d6edabc813eea3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfea83ece54ce6ea15efd2cac057f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b08e7036470261b9034547e849354348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915dc7d658857e4cf1b33f1c1591ea949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347894aad8b74d6ad4ca7c573797639650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd17f1de1455fd340c0cefe9b4e04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abb42a22e7ed25ea916b19153c50b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5f6fed44fae725d7e41ade68afac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70523ce7dd2ff7f4a2fd84e2a1be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64fddea40c16639d5225305ab58bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6155b78808c06d414d9639ae4a8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738bb4638d7f20bc64ea9863fb59e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963867bba8abea3309cb6a9adb41cf9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b8e8001848fc2b48501fd8e018c1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6ddcce63d7d7690c5fd56fe34b7fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a72a3d1a5406ea04dee4fd913210b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bbe417e4379d9cb5551c7b6f95c9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90c314f5fc8b5499e4a426ed7e32a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44d64dd89b68ea8a1581ccf120ff664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e489a53ad54849dbae9db9af6805e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28832b505f5acabb7cbd99eafdc489366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac322887b8a0417c76ceea56ea8c9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e21462b345cadd094e5b678f10073e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a493b1a8180add52dd2ca4f6c2a0e0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afef4ee6472c178a46653516e5b77270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832a7c51bd49d606c522f5855c7705071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e931ce688b7f20610f2d4126a9c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3076e5cb66c741d52b7d4cb8a7a38ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df0719469d19b3660824e8ff301a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715980d3780fad35664f2c3f3b1979e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c3f7816f9e404dce2aed6599366576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4792a96da6342ef19c0bbc682f51e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51873cdcbdb53aba08d655eb82a29bc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990d9adf5f5f67cd94e7118f229381779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb121163c4f701e19d8cdf1bb79d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746330c45354f9b315a4337801114eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943448d2f06be2ebaaf42453f0c2a67e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8feac588446fdc4e2337579d53fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d13d619d32a7fab9683b46a63fc2a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83589e91370467bbe2939bc048da8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104a57688b3c1314d8a2ecee8e1d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fbe17648b29bef09b7748c820f09c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed217bc712c76296911d1e5d600f25ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302959b7c3dfc138a2a7e53e9883885689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e839f41f36746ba28f1e7a0fca4ee090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7460ede3e018397be790a3e42d59091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb1bfc4e530750c0632be62a181ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee008268cad4717ab31565ffb39afcc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7379cec99d5e26b91b521f3f1deab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa7f19df8d292c3a61dbe46fd863b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8844036fce7d4173bf0b2cf9406696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58d5d8236552589ca8498054088ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b38592bb75052ee17da0319d25c3a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16b6a32e052960ddd70b1b90b830599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28488b1d3ba832bba1f8b675e8177b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee454a087c1d3d81a7da58f0167f31f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b015350845a230a52f2204733cf5da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721f0d6ea81e01ee2004e257a0a1e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a0bbc095427d4061f89ec7214f8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c2d8173d5df3b3ec671a5b9cb83f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaf1929531ee9d44fc8906d71b86ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a60022a46d68e2e8cb23e83961849107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb242d4029dfd1238df927307a2294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384600f94d90d8acdf20215a4123e94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce723eccfd09be53f23025b5c69bc4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ff6000b2f5f6b2a749234c958e8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aea4e47e0b555e4bb30daae50dafc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09725d2c33758fbbd904b20d310149c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5c3cecb19655f6db8b8a99f4b703a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee2c1fc3149a9627add25da5cc5ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931fcda939011b4ac46219cc560d9cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a1b8743c762a0dce9b83e00dd4f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbcc4278fc4e23b07a97f9c3668898118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24655ec4356e629197baf7bf140282de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee42b9469c3d9fbee9e83fa9095f06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15ddf5acdf3810127d2a16fbe221f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17748c226243bdb73325a1d83c958191122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144af57200fc7cc0980f5ec1472d2e4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357afaf41779b6b414342349140441124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f652239067963c12ae46c18f8e1fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b56a1e51add0d56b12624ff27d66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7b93b18cbf37a098645fa0199d1fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecec493185a50db5f6e86d51f84c67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3396a04f327a2d8d7f9ac4f8be2a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1056e3cc2d429ed8009c222042bec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ab0924c06732400e9dc49068c3f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c635a4482fc702b3a8357bad75b6bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd0fd1a9c4fe9519f5a3d141986be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b75d791814fc43877364d98924f6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad13b01e7f5669411b47be9a50648f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a302242ee245ec9605b9cc1ce909136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ece01cac43408aeaec52e6d6475e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9b5977c3c8c40c69f59c8dda8e877138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae325a21fd36ff163da7b9744aaaa26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c72d64957763125945e5567318f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f81145b4fc442f7047ab99e55af5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaba5e3f41c40be3c23cdc84ad13024142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105dcf30813c429f19efde4842a1b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e0deae201b39c02bc98f377cf78f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f3241c2d3e3d3b7e97ea7187cfd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0d1108a37fa3ed9f7ab5c0c684625146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb609bc6a4f1284635bc617e0da04e36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934986253e79b3720fb432e1b08a51fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a2702f77b5c3c3eed1be5c7b1aa90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686ad02c17a326fae49792929de1f15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a60b407417881332c4f2077082e74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddaeb7ea64bcfb8ba9fc4898843028152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a2112274149ac7017aad4e576805a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e0f0fc249316251d52a0739f1871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c768b9fc33b1487a71dd6fb4319695155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e1653879428b7e0ea79f573c3b38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184c1ff29c8c61bf25e9835759e3e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7556e34a996bf3a3b22599acd0961158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52276c94e187763c2b2e92fd684dd8e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129c364720264f3bd137afd187ea315160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0698dca552dcc97bae63e38f8c79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25fbf1056ae3c7ef90a65e91cfdd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919647f8fea38ce8acdd6e58a9ff14cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107edb63955074f440bf32b05d48b40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2aa7b06066ad507f701eb027cba31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086697c8a08b5b0981f124720967c150166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c677899ba3fb8f9d259dc6e49f3a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e95a5d53f70a64af0e8841eb5e4f4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e217e250cf060da4d6dff2521211c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f53b5dd14ebccb48bdb2471eceef3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe3dc6491ca25a5a57575f585deaa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe8f2510e7705db56f075fbee50ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbaabd4e8b1f43e1a998858ae48a34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066592978a10701659116810d27e1453174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687403a35f15555b1e1e12d2bc7621fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e75d8bf0345e5b6eebf4e8f58a505176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd4bb832cbdc4019d103297d1e597177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27b644e8484eebca485b7c6767277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a687b42a41b34c49fcae18975baba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d5657692f64b2592bb06c8f45273180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417b511f632a422ee1d35ce08477ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ec311b51ebcf13073c636957014e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772a3f82c64a0524e75ef52b73d3100183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd4fda86d40094844252fe5040d64a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b64b77503d0473def930e4f5def3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b5252775d8323f85dfebd81cd51c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d613a22f8cc44fbbf3a90ebda5c3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85db2b47f7975210b7688fd726b54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd505f85e1ee3360ea5e4ac337d7dd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b80e6e866d5e04025ef5bda039f9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e2ea98d28f111c7f9e1880903f38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e336dfdbe7ee3a2246def3e5af934192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9206957de1d1eed0cbc5f60325566da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580ed17a3dcfe60dece48425736987b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9293fbaf85a3f5a3cea40319d2d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd503a2ef7a854b9547b148209e63ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f98363c1700ce44f7d90d5d7c9658197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca927c597890aa022b8fc0ba243c6d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cff537e6966d6ebf63b796294cc8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348f8b0c0632fa1a351be5ae64b1612200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fe8f1ded2441c251ac43f5b25c5b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e06f428345ca14d94350a339ba1fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f530d7e97ea3bfb5f122ea2c66e8e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45973d24fe50c147cdb8625ea2e744e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5251410f38e344162b8e699a0d401b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8deb989775c0b4fc75144c42e0d8c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e007720d00b171bd1cc0c374976d4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32739a98237482357af51a9039684761208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1d5aa7b115dcf0f3e444b1a1608e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257bfd205030f0ec3f2c53270b3b69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fe3488d43236924871e0e738c4203211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37169433d35317dcec8b6ba5f70e181a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511e19deb9d003918621bd6770e5da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9a7cb8494b99be9dfdd9f1bb444fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a5f26b048110ba8d3b0b60c33eab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b3ba3b757afc19116f899007b8c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3476d9d55180b1bdd1fc1379eb742217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1fbb93365a3d736dedf3cfdd0a4fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0904f9588d12b977c0a4f6a273d6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740564d2bac7a022ba4a7ae5e5bbd73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7fec750826754b98982a5a20ac98a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392e0f199c394e45bd88ffef5616cad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9ca71db5ebf9ac1c65dc5b562051223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4601f0ded878baf2a666c21147048224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00146797945cc19a04d5742e613087225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d106ee59fbf019a39f01e76f43e8f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f133a00c6f235205e8fb7e8fe61d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6be22c2663633174da24ecd2c147fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872dc426c71a96a507e1a6603024ee6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739af4647986badf3cddfda1967798de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469703536632331430c02118ea3a00c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f96d3170ead465db45ef1f195c37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c5567dba65f040f4d41a4244a009233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9842531d2406191d9ca298ae6f1cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc8a71f53d7d6accb9105aa88f830235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930c44dca57d948c70318fd518b7f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4921735648af11c1a75d3cbff6671ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034036da1449c9c337692e0885ec6495238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2c7164c0f6f6eb96d1bd9aff938e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ffb284c35630beb47d2bda7645a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013eb5c71fa5166200655931bd5a63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da8af9f7d704fd8321413ff4bd7fb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a91a538b86a7d4387c19443316af6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f13454796edb2b701002991226816a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dda744aa82f2ee82e3b2f1bb9a3793245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa343b6d6d796186966356c634942e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611480fa2f794c74e844b2ba40d8c20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3ddb9d8c82a3734538a77148c3c0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf7b0ac6f37bb70e988b921de272c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265178ed9accd79fa3e027b69fd85dfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b49220619267fecb5b624ff76921251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431dd3ca39b9621070d75f42dfaa015252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4b1ab5fa4a214f8036462095e884253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf160cbe890bd425c1f665eaf37c5d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0badc3c172a5c467cf7dec07a8e9798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf94982fd297c6257b59a5a630ddab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac419f528a7d9d7361bb010c41e69a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178919cb764b9a377f777ca6285557b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98ec74e1a41832ae7254be046b1889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d68140ac1b6a525b00b37ceb76ff9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a5ee741c942a8f90a20abd17e724261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7455dc0f9bd62b18cc105f321e86c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7f268702bb243566ecb9421a3385263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fc15e88d824c2c9bc5da0b4fa4399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38bd80344cb886176948b5ae8b89e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c493c6e291972eb9902fdee31a52a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca8bf2ea8879600ca17f062becac88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ceded19f17e5e289cb5366be9c59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08ce9ead591ff135adf8c3b86c2a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3227315b0c507a428dd59d27888fb66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488614ba94f49d98b18f2213ed587c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a016db20742bb0b809e056b0e61e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5b0d9653a1d6527ea795cba77055273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f517d17cef94b504e7f04a98b3680b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5038c3b29e6bd498b14d59fdc3a042275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9bbe0d6c4eb7f0776937bedae4d2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac156473f6cdc9d2f7c9567c61b703277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25e494a706427ab3693a952c868e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b64bd059d6e36681ceff08b7b6f71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a8427cf59bed4be3b1e7869efb63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be8fda6738ba2103d8c0f470be9fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b285d84a2e0a341db4c25687faf52a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c2cd1dd699d1b43a06e69e3d60e53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3f5287c1775ba5e7585a3e8c3532284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c2b9458af512a9ee21c408c74247285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797dce3811a79ded1598128ee8a17b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7b4bd5ad117903a31a070a0d0a78d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab7059c309467e343924ad38bc389288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1d8029e378db0e45b0599d03ae094289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1c1f63b706c7768d57e19354ad0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4762a03753045df398c61dbf47c692291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8590c0ed614a0009c97a339f352de2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67d2d9a59acdcf5961b2b490bda9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc8e3e7dc89a90f3b6ea433270bdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b923120ed90010110e397a27d330f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4785d716b007f1a593af4673eb7609296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b59812418ad8943c18d7072d6c88d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758aaf7bb1bcf83390d9ed296db4f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624c46c62dcc7e825d1eaa05928e1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09808c35bc3eb6629ab34a3ad4d28445300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119242d8e24068b13cb7b9d59d1a48a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2eae03d673d79b243793703528701302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b265688a8b89857c237c00da8ac7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7adba2505a8f8c46d538005db7526c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57c58895242c14084010dd2e35c91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93920f8949ccda0ddab2235ab24c82e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f347799a5a41804fbd5beafcd76e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720df64b28a61c208ebbc5e317b1e19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab06f6f6891a3f7638a5efb5d707e6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999f428d868615afb5ab62e44165da5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70fca639148dc0ed2c016968f82dde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a64321fdbbe1cadcbb8f1ac8e26a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a65696b6f1c128b43be792d203cc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55af707108da132bac18e597a84d23d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b3816ebcc6421d4db956e9944e93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45bb31be0570c57e21d8e1b554ce32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef51886e5195fb447b364c9e203339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd698b62ff3555beb8b2bd955199a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807cc7d9d095c8c55ab1bd8f7a4034319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5edd36408a1f3f1c29507a7e1b5091320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d8a826345deabc26cfd675fe822b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4b4617a3a88ef98d1f926f9a53883322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b744ffc2075cfb1d81b67cd4a4724323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c8b4a99f82e4f94200d949d03b17d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525d94f45f4ce0b1a83268d895f5ae7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452edfe2b609c61f35369363797033a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0aaa185d455c81f1164567859e58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41621f26cdf76432ce046807128b97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636289588a5249bc8e0443ed80af51c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383968e56d9c3c93fe92391a3a25bb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5035a500ac381356de8b05db46ec5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d7c5e66f6a716bc46833e3b674b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a27489428ad8121155066742c36e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757324654d42b98191e4e8a2c5ca5c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9323ffc8178f4483d2d82c8f23ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bffa00bd822d3dbec0ea0147527a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff79b062d6e2e9661fcd48d3e724c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90464338904316074cb88fb32afd0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a1144addcde0e4dc152b74b9c1a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf291f2322ea5b4c9988c30773ebd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afdae276ef2debeefb5f94929f4444341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b8ae71926c5d35a56e0d9a9eb2358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaeb6ded9814e918bd282ea04da6b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166989b6f465fb83239124bd3e693b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d145e4e4452ad13aaa68ccaac537493345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23f866920e8afe480d355eec51a50d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b38348ae3ec6217e3ea30a8f7411347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db426267e87fc1fb6a8b1ca192476348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ef3bdda834718288a7f052c45f528349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04543b8864027cef944c38253173e4ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f6a429dc4e2fea257b1f607ef3665351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b5c7c58f5ab26ce325234691a3e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c070426c15141accaaabcee89e77ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678cf7cf80f13b5beb6eac31d7acfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e01ea457a65001f799dfe187a7ea21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f267cce3f3b65a7d8e1d725ace0470356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd6ff53d9aa99488561f85c59f2b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f36bd5fc46865dd73dd2c53353291358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d2ff1e89775e431c54fe9b0ab60b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f29d639409eabc89155479a6aac18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912310779f21907f328fd9a085158498361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb143269847bc6acb67fc970730c30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccebb9152631cbe3bc342e7d3ade3a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e9f766243359b65ca67b25e15f35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb06bca745e349fad7e9ecb03ad33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82988fac231128be4ee5985ffd760f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e61b959fb5a838f78a8e33e3b1e2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c174524298daf534f01ebc70a153c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13748c0f5db3ddf7cabade3468c4a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e38c912e8c0211a6986a2899d34f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa337d743374e04dc6977b03156b7c70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff2874a22d9dd43c75571d7d64e3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec61a16ca9e35758c66b372ca5f4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d9acf8bf445193b5131bbf313cb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e18f7b313e87ec4434cb519043eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ad4426a977c31434aba58fe4f8aa2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548ef817fdb5f9264e6b841526085b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b715517eab5d14104865ade760f57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876758daaf76e8350b4bd24977fa99b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abda3f9de7a43a45f2ea4d5079bf17c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8167142e6205e8e7410c6151391d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b2473eee8348f118d5495ff1f264382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a6da8ff3279a9adc1dcf4c933ff1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad41ede6d6361c0f69528f4a3f838384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb75ccb6c07234cdda4238b9a9d4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6524a4f2c63a4d301845e0889919a26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d809e6a165728729a4ba085764532387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1c9238e885df026d1fa884d4818a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6dd4062e7d539a49ed36ce7f0a159389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e5276f73657e6026bfcaad2e3cf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e913adaa952b7431d8c6eff6b5de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a957a0270927909338cc785421d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb58e6ddd501ff9b3471c7316dcac1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58461a02ff5813fa07d5617a31ab9d57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e26687e930eb4f3c4efbe5ac6131c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ce8c01361048c2f85a76eb31003d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c17f6167793dc36225f6297726e52f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f66a4da147249e90e27d7078d5a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44942f8d259cd92675788baee994eb0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d17b38cd5d50554516606da339ce84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db8e454d9debe55c2b0b1a6669061401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048787088a42e75c8802f8cf0c90deea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc45a5d0fa50b83e80a9ed85353ca0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca320bfebf877e4a6ec8d12ed5a5e9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df158cfc348d8fbeb6f193f9155b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a52d53816d86fae2aee08584c6a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c39b3457fd0aff4c661b2922fe246407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e3002045e870ce12719129241b0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185073f6ab164857e0d68de035107bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5010d18060ab313ea27726cb97adf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0cdb850daaab4c89c5047ec68dde4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126996280c7fe561337455a6994292412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ce65d553dacee4e1349181c115e41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc685717c7618c422d672a1ea01668414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e6b639aa3aa2600b872f990a36fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677edb4ea3d8ffd7ed07c423ac74ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5903a30c577d9f411007178a64f95c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ebdedbb0946cb7f5fc08010b36b8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e9f3c593c54d4cf7a0eea0542865419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfea51165cba9861f9164c975732a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b7b5f8f7f17e1d205486126f609c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc83833d18650ec40e195542e45d34f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736f8dec4ace34b1e2edfd0eeb45bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ede2c778cde17300e07a85167ad9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c050c1619195d11096d64fafcd6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd22720182d07082e9c79ee7a7ac97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f7e366de289c918280f56568c2120427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869dab5334f7de3e08e574494ba8bd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d3a295edb86b27ae9ae3de9c649b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d9eedba0c5374b86aae74404daf8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067729b3a592807c42e3b7844b0fc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d1b879c9cdab270d58fcc4e2fd0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f73d2c17d3645fdbf3f1d3ad6eb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067194c3a49c4aaffc5f0623fc110b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a16603cfc33980229683545bf9a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277bb076974d8ed4ffed048923d3a9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9a4516970932cff6637fbb0487bd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02794299cfbb55ba3fc7e8f27cd496d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5daa8f08ea8949f0513e696c2628439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc1acdc65b3364a2919956089880be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faeda7934f21b02a4f907cee0c33ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89279d295c18578051888f13f8f914442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df56370bcb3adb77cc0881bc3306e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb4fdb0f6628eed8a33df807c42bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f186150fc8004060f17b9673a50feaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61713e01db34d2ef3c22ffa03bd2fd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea18c2b447ea065f3bf2ef3af4b26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3431a852d0494d63a0bb4f1f9e4a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb92171de5346b7bb4c8fa403ecd18a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125b4682aaa75e6eced99f32e901643450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46855bc97c9c503e56bd14aa56daec22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91340ab1658a11a00d348902802b8bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924d9d92845ff9dcf44601f183ab2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce901c4a4a880a622be6f8ca078589a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c664e98276de2f441003cd416f236455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174123f0bbf2bca97a38a2adaa60439456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf344db26b885df66f8558ce939240457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a07bb6417358bb284cbbbffe87fdf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7b9bc7d5f066cc11ca1cd2474115459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8759d073c9363d0986319b255a161460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a95c2cad1dff11459e77ca98b260a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d487db9dc7e148a1c908d6287b665462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde0395ffd77c06425f353a6a67e34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b02ac043c12ec79f415835017b0c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47608928dc4f162121ee0995f7bad50e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54764413f8cfc81855c936dbe981bbc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bd43d41d9dc255944eb6092cd7a58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec68207e5bc72f24e25891d3e502d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bcfa4f498a90f35908c5a005c2196469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb665fb2a7578940f77b09085c8c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2ff4c5764f7f997814a44b3c64ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c71c4367a664e7ea10c8f46269ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12adc55ac6c25258509a723120447a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083489e52514c840044fcbe3c0aaa96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd456fc6f6e2f631eae4aceedcbb7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c3e67f0cd9d9e4ab45d00cd65129476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20ce5b5da1a2bfee82b0796c856413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc302d8b5382685e998d9c64827972478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78ad7534d402ea1d797c0d14c77aa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d051226e0c4173ff7f6b7c37eb65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8146b65655b136fadca31d13a39f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a69b1918018021e7f39f771a33d3cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a9cc4242a982cc68bbc94a6eafb63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f22e364a607cf7b864d6dd42503979484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb191cbda3ecce21dc906b556debbb2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971422d39d05bc6740842f414f1a6af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec774532943071f918c57dc46f6e6acb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae60bc8a07ae75712724ce382ca07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d04e008903ab2e833607a4952d4bdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b7bb50fce6eca24d868943005e414490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4600fffb8d62278268ad26fc030d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e869020b92f9f0d49543c2e14439fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247a3518ec212d2e31017fb79d5cf8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d5b2322912d75bcd5ef510083e55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57740056f5b3756d2849304747b90c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcbef4bc22f330a27c6790069b9cd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c736db6e70ae1f2b659eb2b974ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d8704853d19151f8326d2000d8ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134305f91b0be5fc3c8a4ce7093b905499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c6baa1acf302b07461e713b04353500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b6eaf5cb317d50769d537e080ffe5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772aaaf795166342ec1bff5e182c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600191a7430cc97e0b6cd3ef0f6d491503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb5542a606fe8efe38ad9914e60d40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538be0c0e3bb9beea5158dac726b281505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e359484b22ed0e36a5a808634950c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8b4031629286a904c871d2e82bd81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879d71a64905b285324736e30a7149508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e00ca8758520a6429c48f155bcb6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7380e653542f88e14079dd231442c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d860ea62d1440f112bfbb53cc3d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe428ef380a5c9452818c366c369238512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a47d04ddfca9bc813727e5dc1fc51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218801f97f5d3f9837db96e74c2c624514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867eac5af9a48c30153f22368cec5ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23144ee1c020e90af4f9f081505faea4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec137ad5fdc742a04d80180ada722517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf743994815f3c28d89aea17153d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b801ab3c37fe5b58637805a39d5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f47a75da1218105b9fe0f2816f898520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e0650b65eb264470f0f55b6357e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd023c6d05a8b8eb8dffa7c6f7690472522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343cac98df68226fb9da7885d9ab62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a02de1268de62e75851f11370988524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231cc6d1374373d8c5d9639ceb35d5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3934fea1625098eb1221dd26e32ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f44ed830dc726ccbbde39d2e49d03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74b52d876443351aa6b4952ec8621528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eb81cc0824eb98b1bfdcad623448f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017b3caa0c3f88dd4a5962592642d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17895bba610b71f8d381326dc99f712531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99615060a2cd8c9c79a773ae2859d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66640e51dd3ccf62de9d4fab49dbcab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7147dbda42a7015a5ea8b886925420534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52cf46d6df1294d2a00cffd56e6d65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e020d14087b5092a9044f9f681c36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12128b23d77283b65c9ebc39a22a6c5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eca1e99749699a27425a09e27c4778538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778cde167d35e2c423d56a67e929f9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f46ae274f8b79aeb2fe1effa8841a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abf3fcc4dca5e5ab21c231fca7703541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7090d09ac7bf634644013cb5476dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b7b1aefdcfd44ab0569e918cc3a3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31e98b3d8fc3b124f5da40c0ddf2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5fba1bac11d0a7e1e0bd2750f990d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c4cfe341c2fb59f3b3ae36e977dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf24dd603804046fe5e82bb12970f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd4dc95bab4c2633945cb6eb29f0e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc98b40cf76937044736dd2895f59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499b440ce490d094e119e4bff194180550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c219c4c722f514fc4ea49a3c201f1dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a26a4699c46a4ccbacebea4edc1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb565acea61a8c62590a14e3dab47c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f88aff10664807d6db07fc0560816554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b96e99bb9284a83ba87768d11d0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321c28ab78761eab8f6147259639608556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7a2a5af2e999d9c2ccdb5a8096a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d95b8944e5f80e689d68d9e70c055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e215f136c115bff47169c8dd4b1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928761c9bdac99238756a352dffb2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485f884bfeec2b02e889379462448ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6727ce0a91a7c9f148398c081f11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc84fec2e36930c4e9cfada5aa641b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c99dd11ca81fbcbbcf3c011902f0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d50b2a5c2a02c64ea13d4469347c89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a5ea5a76552276a2c938d9261b9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436cc11c2c5961752d69ca6af8038a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf37d2cf9ca104d7ddc66d8f3192ad8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3486c7f8ea176e896dbf32bc9a031a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886cd144bdb95b796820f3ac011b63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba46731e1c055681f217529b9dffe13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a989dfaa42d7f4104d12f275b0c52d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ad61f9b53ca5cc5783b055ef61dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921317fb309f46019867f69ac837707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76f9b6a391dae3fad709a5b1bee445575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660b7d3db6d35615303dde43a9e5b0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd705fb49dde028e70df44372ad817577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb7fdaebb479bcf9e07f67117dd47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eebc31d9f85cde780b6a2a5d71903f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e9525abb8a9a4f77ce92b0c64e4b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdfcaf5927e631d516d8f897340d99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89b17d84f87a10e22ed286e484d03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa172859d20bc4329f7e6f4f38cb22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f181eb532f5d7992fd1c2edee59fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c2815b6a6b98bff93f4f56c12523585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283808e8b3096853e67270f0625c164586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becf3f8908ed123bb1e0d0af7bc182e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252f1a97905080a37e40dede95f84f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332af6d59593c30812bace093af0dae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce1a5e6da111cd19ab031a8bc1ae9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dab09baa3cc00490b687c3f7f1d19d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e44d7ca674a2c999df45087326d81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d0ad36e7298b7289693ed5ab4c180593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715818e5108c51cb22918c7147a4099a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c5559bc5581b02e997662ebb92ebe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f8eb89107ede7f120c69051d345a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c95c3dcea6ff4678fbba963ec27a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ed8f3f332cd43082f295d660df24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852227fafc2b86a7dd8850d0e77b958c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6c8f7d99733fab3390c44b024e6dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66267245d8f24d76e98d71f824846ea8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d149361868e7036fcadf86800f52f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4232abea17c757cd5d5cb789d35464603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d42e1d212d3a197abfd9f9e1278b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034ab60779f95625332e6303016105605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9235cf512d3f7f3b04bf8a5dd7f83a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0473ee112d94ecf69b35fb218d11d7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c67bcc1da385b156598acc18f46d14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f10a552c3d107f1ac0cfac0af1e29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfbaa9a3cfe6c5050f41523f868879610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2a1c06e86df2b8de6913baf4c5ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1f4a3c445073cceec42da19859b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dda3c7f9402e04227e4e6401e6d9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f13f58bc0307bec3bc54beeafad1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac19a769a73310249eb996c516345615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885723cd7e35f51d742a8a12093ea6e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089fd0a9cb1bda54214d56803b6bba2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537785c3e007bf905c97464336d8bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c410171b5a38ab0aa19b9a7636900a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436febcc5015f4c007a2ab4b9a8da2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab175cc1a63dc895cdfc45d54ba8f04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456950c5d8046d23a459a18d6927e7d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd612137c3857a505ed14b2b441674d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f00d37561117d59e87588d68c398624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e5ec627952f66ea0357a7a7d9a51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90ae3c725f702c1ee28fd4743e03fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e89a7f86ea4f3b98f42a6f49b0f2c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94178e7836ed7ec6dae96747c77d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab9838194ad15752994521242133f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60766bf0cf73e62a38c86b226416c69d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5411be7d16d6038e5886b2cb2ecf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf2a4392a3d1bc73a718f2c8486162632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b515c0bc0778b9e05d6ed2fb1240633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe144052561c019f26226405a4fce2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d532e61d06c4ee2497c0343ea292d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b9a2538ac60b66726607352a033f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fca75972eaf24c76ccf3f531616ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02952fe1e8b178d061af9020977b0af9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517994b39357c16e2a96a3719086f2c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80fb75e8d34cc6825031999afd1ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ae579cfde2315e083833faa9a4597641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8222f2e4d12b9d2726f416dd2209d8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba35a6c971234c7cc396573d1f56d98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d43868fc2246d4c7b3dbe1d1a8c0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e9e239c0ce424b9f5a3d4a6303c35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619354cae0a7d0fe5f737aa1870d7b5c646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>