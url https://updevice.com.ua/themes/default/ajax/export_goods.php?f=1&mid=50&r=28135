--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07373083d6beb8f8ba3a1d6a94a68811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93713103e7d627035275b2283274302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f15cca3f04dcfadbe5f363a74141e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8cdab1eae6cf32424370504fc14354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb7b1b5cd0b28fcfbe7ca468b515ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248df27f735b869d56e76364fa756d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d5f830bea76d4b05c38a70cf0d427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d653e313b0382ab19c5a38414b994c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c48118a8382bb111d66d17356e2019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f44b5cb2d408216ea2043d9974b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a437789575eae41b2c96e8a00583511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b71c426e230985b853379d513921512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e5646fc49234962fdf90e85d6b78813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6574d4c0a6b93399d9178a54ccc9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e9e48b5a9420b3d21c18bc9d580d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee60cec7915cdf9b865bbaad4f3f2dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a85724ae0db79709325dddc844d2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a14ed8f7f5a056f2f3ada7abe162618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524383f5d485a87336b6e03e25181c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c475ba638517539f1510339b74c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630132dec685e5f76727131d1b05261821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd020069c00043717338b1a79055ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24b69d7720df5a27d3c32a9b2d0b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8539fe8beceba168712b818381d7ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37524ff7fda73bba74361f7036853d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d024d5a1cee46746f5257f08dd3099326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007e570a57f933cebf1898ed02b8a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385c20adba2a311a45925ebe08cab528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192741b9df30d865aab62080e7fe14b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700b1a4e8e48d7e59b444790b2205d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f219395b12914ca576bf525d2abe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45e4b1c879794b401ba82b7c5d80132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb19acb425f38bc85837e02251f080033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1098594c73268aa010b2e4402d14c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd91bda3884c83f8df22b59163019b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865c3890642291d15e8550f561122c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70ebf3cc6f31085cb88ca4392440f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987517e58798b10d862ce02d82355638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c88fd85a0e7a452b505d6abca41d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd858dc533055a1be78256b792c43740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af378ca8e01f3e6df59a1ea3f32cd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ffe248d889c73d634d80fb9fe1aa142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d514a4e0ba699f34c8224c138992643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3af218f5af054eca82de33f21816144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59d7aa307bdb33f8b21935a3851df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d11ac68e50a2918e3c3ffb37218bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2ed78662ad8b8bddaf86940ce641b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554285e61655131fd797a9a78efa15748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae2c37e2b8b9df4f51a512e673dc3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1c4d3d9cb24eaa4433edd3fa4ef2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be396bd7627d7d517b9ed923963d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47162faab046d99a9fe8797c29761552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b431c99d51fedf35e5cfe93a72a2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f4d11d7d03bb1190298cc22acccd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f85c2b8e7931986517c6f820ed9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c15a831400877f0c9c1db0f86b7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f2a1be7b1fc57659e7db94fa4db857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4516cd51812dcaec073675f19cdccec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a442ac8d9ce8f716faa88ec85c20a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f3bb60b8b26beaf0c0f5380464b9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ca2906ae20c75ed0304046accea7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924e274c9d0c13fd43f3ef5a0591b6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdc7fa07ddd663e14e0b9b8a5b478363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb76f350538460175d472c277aab5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a544e811c17a70076f946edf8827ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7740b776cc7d1d78a159cdc04eeb44a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716da08258200b75fc9293f1ea2ea73767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d33319933c610012aa7a8f69b61ac968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04c42f01ea807c1c9fa83086b5cc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7def73bc171dd5f4b11cdedea5f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2fe4040fdf8a1dd11970ebf23f59c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603a13313c83d3599a05bffb40b188772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc0683cc81fd171bc6409bbe8ecce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349a6f840440f3c3dce7d5f831ceeb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc552a018108b51128d332e02ba0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d84f3b15f5b38c887457b5d6148e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491630bbdb1a23ef6913470a3c3883077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b418dab7c1b31b50b7d14fc8abacf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546dea58962f598a0b06b0a23a6fa8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0916497b20014ad594503789408380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97467d2824e882a37fedad9984b297b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d59b729d4a2182d7276c87da65d0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6311a02d10da0f109ed6bc10b8c661a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c6a0a61449f08a3ec140e08184e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f46f65624482e3c130fd8ee02505185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c548fd10a8701a85ec2aa4ac163aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137544ff5e3b584a34e542b71834c6f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f76f6c1c2d83b7ff420ae485277188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802699acb3f245e747a08edf6ffbd1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10569baa8fe00a7a6f45c85ae2b1810490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf995b04a1986e8de6227d47940a3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc4953b5f2f4db8497f15031550a1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b478fe7b8009e8ab991ef761a6b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113995399829c6c0b311e233f21fd0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350131cb2995eb404cca8a5ff58294a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9183a9e170487b6abff537e34c104796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1bda2268d98dc38a7df6f718cbc3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d10e759f41bd8e29351f1abf40f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f6bce948fdade16735b2914566aec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cdc3bf956c975516224f33cc9c29b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54710e269c0976b161675b9b223ece101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d97e88bd8369315e2012c1d773073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544fae722b9df1da2366ac27e6e1d16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea1ab5221d6c1aaa032247ecfd1b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432852135a69ed7349d1920692462c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c683dd3b084c41219e05b9ee4250be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702d444f27b6cf1d53065e3166912e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a90700e8089c4951a2ecdc94fe227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a88869e2ad6ff8c8d7a7d379d1e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff928d0c4f89f53e5031fac4bfbe72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f19c5fb330c9931d562c8913b4101111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3840b54ad51fce2fdba6bf2a70f261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941af00516325ae1057a11c44646a5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9537e993810c4b1219408b5064f5f82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d9977125fd586c33b65465598006e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4332379e5ff6da46247d16839999116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38799c0010335fe27a1b49bd2a4df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50120edea92572e28de8fbac429c6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d966646e40de65ac72b145a5c75e29f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a0ae7c65f4cccb40f7044c9339512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f30bfb3b14d032941bb91e53e9387121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a5f192652a447cc8d63706d88e0f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851bbb6284ad65511664791edfcaee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af60351cd2d977296258c174ee32e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c4a5ee2542d6888830299a17affe5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d022c513530120989dea1b165cca9cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3650a85c7b8040fabeae0873e1b804f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10aab3ff2765944ae161f47be8bc97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e321d04f77337b97ba8253c10529af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f4cd5df0ac1758bba03ae3b1f19e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0f66c0e5d0e0212f0973542231d94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c755f8dd0a69c7f71586c73fb2e89bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eada00967e7038514b629a7980c23e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a360e95ffe609b41fc4fd2d55c01c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634ca9d5019137b6089bdafe3db14c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3e9519d8a2cc96c67f4f542133b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade180d4bc20c0582eebfd554299df2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7cac44099660b2331333642164bc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ff22f6ac70b4a87d161c4e29b886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b1d17f3587d4aad1b57b1b263f8ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8fffa0c23eef549624f0056cde10b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a362f92c15a49ce26faa0f9a9ff13fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad603a2483576af698a5b81eb763f0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a890a01713f049d11c65e5a5a0c3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7ae2dcb20c2991ca018bc57965a7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7123918d92529b0610e687a1a3be8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f9de78d0f7d57c837c56ca1c9dccf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541dba46988476538cc2f2ba9cc3075148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf271e106e9816a34cb3b0cfeac372b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb397528274c7335996d8462c1fdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d2197e23a3abe4df551ce9c545a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a8debf482b3fa9ddecd9e7aee5ed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b92bd48fd1d484db2ad974a45cc5c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0619eb303d7122a03f8e13d02c466154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47ab3916b5fd3ed9a38e02bec1507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c774d41d2d1d5e4d5ea692a77506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa64d1c56e5ef6df8570abc655f4ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff510952142ac4d03abdde1594708158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fbe3adc0b45866a5e00abd7cb0792159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4c89cc180cb2192c715862fe1a1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50840404b2cb65bece85a5e40301bb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f2d7ad8d8a084e4cdaeb92bc7016162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee0bd24742ab149d228e9d2890f25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99248b38a73eea0c72f48424348e16e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc341f2cc587e51e8b053fc33e9fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecda6e5ae8ec76c3574ea44b0b0ebd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e2deb12d07e42a99e5bb8c7ae542e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7dc4a247a2f66415b1800fda8f4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb3b50099495e9e4f1c3ab62ef2f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc405cc6b2ac989effd426acf507820170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c424fc7e61682c3afc877725414a2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511efb456f0d69262637dbc6f5e392e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8baee6a014487b90c8888820ceb37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af62d212b36f7b3a5a25a61fa4ca9f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b01e28b806d1ad3f5e29437e5459f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bdee0abf360ab604c04883b196a5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0db29edbfa657cd434990466607444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547150ae5f8552aa91365b590b1a9be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdc0de563259af4328643610f2a877179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5983b2c32486dc2104e83861d64cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9cc1af7e3933b7889ac3f0b7b4ed2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2251aa3674ca2e5c19347deb65a37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b08855fb461cd353e62f4b04d684ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c48f87336286430ff7eabe2f381d6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46974d662602c0f2aba44aca399d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636fdf9a64759631e973469670df2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9626906c1f0ff13bde4b41b846d9fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a8a9f497e0d3145baed7363ef92af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38cc37ca66c6d9276e28c2a23414d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f6a9da3e7722ad18c7431b906e024190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709621a2a2678e75c68f8960cb2262db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942475dc68a776510429b73950ad0411192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c55016eefe9998572dabe91509750193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96aa7b82bc577db9637e2467a2d664194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30143313003d46355f040e479d4c5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec2295d1411a0d1673478b7987801196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755cf2e9ab1e4cfdc3e086098452d18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6094ea286fb083c41e8d78ee407075198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb37ba81230590b0e1c89ac839370199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb4cbf8f931bebcc95f4052a5e4cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a181a6c7385d835c98b7c45ca5b8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565266875fdc73827e0177769e4feec9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b3c8ffc3eae3a2019f8139fe89bc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df522441dee708b73a6de1084b1c20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ff629242ac489e7b25c01aded41f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296cdd57f8876932f442e8e0bc1b75a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753103ae3a2e6346d5efb3105c9a197207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120ddc7d238de5a9b422d12674e0fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff42ca46a531624faa7e9744621b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1806ed6b923fd5d92ae0ff7ddaa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6310fedee5d9f10d516ee9a2f72da3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a64c3a4eb46ed9b4ae7254c779e8ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc1cbdfdadb5562914044ba644726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985d29be0f2f8aa80b5eaa0deeaaea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a6fc4ca4cab2b7075d1185cd32c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891927f9a486a779d85fd783f40b4abb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d22f1c6ce8ad1214bafc06979d1481217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b43cd067ac1c6ee760464c240acd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d37ecea3b55328d9c93fe50bbe8cdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b484e1c20137e032a7bad4c781e35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633338c6ef42096e056bf3c3cf6254ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5342a5836175302c470a374d65581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb5cd5ae19ba263d4c58a384600af1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58336723d682416fb2a3e2d1787dd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1fa555eea14a81ba6efbf77c513b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6c88f58ed81c6cb4fefd4250b0927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca33e43d0ea191ed17a903c0a9c34f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b081103a607c97d65c18db68c69c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9676aff3e92ba768faa8bc1b9fb37f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bed6dc887e9a9aab9d3435922d7863230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc6c4da3867deed3f79600be7c1ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fdc795ca8a020a22a9519571f889232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3011091d6258694f6a903bb1ef173233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de793d84fd26f696825e922033a27d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049bb52acba18b22069e23902c69448235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3dd05146713c8b4fa0ddd768eee4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a437ca0db5ccbbce616c3c751cead3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed45cbb580ec865f2a37473132d339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd8a0325a49bb2a17c3c2fcb7680b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a08411f85236e459d12e42dca2dc49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf71edd87c4019c06d2aeb3c6339658241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d20f24a29a9376b5e9ed3403a011d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfaefa44104c75ee9e6b90a1c6b3ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea473fc819cc1c7c7fdf1dc496b93fc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573159f71bf950ca9f05d501e2476f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2beb3bd9779f99cb9588fe1affae1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f733be5aee577f87f3f04cb45124e88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce96af0bb9f1931ede05eb1a4cf477248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033b9634e415c38185cf5a34734b5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0480634e87b155b585a953fdf1cac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1201c1b8f20dccdd4669900fe9774c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f983e14d4621839bdf37e615383b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1e7eab96db08b089ad4c38d8261ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5065f9be7b405b84fa8ef2a271b5c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138c9146618a03b08d417b6d14404d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4bfb4bdf98f65e74200ec8cf1a9a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059db65f57d922a446e9fd72d41fafd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3f61005e8e9d9b8b99d9e6bb925b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1417aac1cc6c4dd6e48f319644dba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b946f99cd56987f445738784fb560260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0255a1408daf254a23efc136f2a561261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19afa8e2e01288678e014a72c280e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba2c083bcfc542c99a9335883828f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499243d19a5e6ef80ce86d46ca7956f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d635412c29d196a0ef94205115ff57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688431ac97783ec4a09e7764a61d4421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7be2af877391b510dac650fbfa15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a504f305cbf8c756769a33a1c99b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb445fb2d8774c6ef6fc3679339cf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895718263b0a79d53e36fa7e58d5c74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a24687d86d6e7c3307d7bddc0771271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf24c63497641f8cbb2435616167e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a263808eb6c2cafd63a0247095cff2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819b28c064b62c6d9880026f27c9af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49e07b3806e226366df0a689472af5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef04a7aaa891b503e5f365de55117276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb153db2e3d9aaef46f734483afe3324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f232c44409cf70512981d4a661f90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28547072d071a4fe4731e8ba1dbafa39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dcf3ee31ed650a6e7edeb568f515f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82aa5b96db4ebc2470adeef189e61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9e426cbceaf4277253b8f9554fae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7302492b9361dc515adbeffa7df83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a50c67d0248ad632c849faa8a9eec4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e613119f0c510d09506fdd4a8311d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32635b2ac906a2e7e071ebfb929ba48b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63490497f8ba4912e32ce529f2038a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0bda56f00df75d79c07181f8e7a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c35b25de65e4c3d4df617692eab3fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c2fdd0e7cb6e960b843289bf91d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed9493f2aabd88a81d1555a53f88b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf346b1f901aff5d2e6478482f9787e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96c63990dc15712bde4cb078c8fa23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7efb3dae255cf9a8c7e37590a32cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3317a634c94023d7f1f9f89d6fcbf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4959b713b88b45d739ea912811f0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a96c9e839df60db74fb17b1f7e89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59199a22276ddb058e972ccc6068f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56eba8e9666ca88c33bda6aa6d050299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb827d1dbf27560fd3cd8388818c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf72a57c63d80bd0ab6968732c685301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a97842096ecf5687d9955c580e352302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa14a0c3a4c42bcee6cd9669f6a4b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce7df84936751c8b4bdf89d13ebd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfeb750ca0f65e325f3e9425f22898305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493375dcb956d0393f428e19a3157e54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931567086837cf6e4ac0c98e4247beb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d737ad78b64ad4176ce72c775acc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c9bdd8bef101a68dedbcd08e7bec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf6ad53100793d206d69e12c3d46f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7109a95e7e218358dfbe9fe348b12f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2bd0a667848f41f7a3fa4bdd85ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe56dc666b8fb2246563fc75836322313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1f120eea0e57320065e21ab4ff229314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d393d68a539c9f5d4b80f7f65ef78ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ace2e9f2c246b0df4f8423d3c31ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f51ba5f670dbf17ac01c5d4c062d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca95897fc244a7fca4f0dad7a4b20b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16605459b1c6074db7b030e3ba556c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99b3d063eb6bb8a79d17d06bb386e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0bc7fe477b3c144f1c925ca7edbcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0d0deb0f7c8fbce453fa5e93937a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb22d71694a54d9b61d3a46a2f7b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a7154ea16d6a21f79cb7bb5de762324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f92ca7777e7db226f09c93e6acd7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7719ee6da7c5a9f9cc6d91635cc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dde8fe9582a3da4b44672e0b14041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86e9003ffe7f7810e6b61459501fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cb70c6411c74180877d176ea0c1b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9980ea56d7cbca3809e40f28a09e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7f2f349e71fa8d7d5f29052412d56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d402b9d450b3d7b8c21c37f4e2246332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a49adf2ce56c1a574ede6afdae3e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea257740ac5adfd9e8b01bf2f4182de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983a1c7014351dcceea268f88b055c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec9c3ebe99061ac2961d4a117c2ebf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b338d674ac66f19591bc04f85871337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f051eb9aed18ba054a3a6a23b523f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e5f1e267e4209cb89c8a6d9ea6d6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebaf26ad6f76e87a20eec2d85d9ff4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f0c35273d76dee27ac16c1c2783d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde2b305736d40962787ac71b0edfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263a70873e0f9074bedb945d29b0aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb66801112fc178b9c60de3c76f86b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e02e0c8f32ed1bed31b30f49776aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777ad724659e3a24f453ffa838028bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278138f6e7cc19203fbf96148d2abf7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9bf42daab9c8eae0008aa8ee1fa95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6f3d41eeff1e48863b92bf93df52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7df0334b917a741f55f14cf2c567350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c4bf104d2de24ceedad44acef01c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe82cadd37fc65f82b1cabbc77a8c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5776170d609eac54d6d830f3ef18c58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe6dfc3db760187d033f74c6620ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3622133dbd8164b3adc4887625704355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee41c810d873263404283637ba8b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f84e33cae1379e82461f1a09aa4c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7318bd73d7a6b54a0acd21acadbeb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c897f31676dcead84843b832d2ea1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2916972911f617e2ccdb2b299490e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a576addb5a408fe73085cff04e2dc91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327ed8117389c4dbee040251f9508a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1ae1c463f38d61ab280722995d1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc45823d7748bba6502e05be4e05a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16752866dd4691aba027fd26120602e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e746de82b8d5b775150a10b5cfbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc784e72873d91e5a4c017c65b7706367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c06c4109d3e7c953fd4d45b061e78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1fe83b29b6df34b4f0be33e28f529369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90fa3436ff3ea794c12e0cc7be2082370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b365d8b62f1186a6aa15010f8547371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06c5d8a1bd001f246f0989bdad2b46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0a678e3352ea67d6fa002a7bacfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e741a2d1e421504664a82e5761f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537b8cd8e9d0e4840b685dd54586ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b19776d0a607cf68f0aac00c57fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03739991db15f445f79d1821014bd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f4d6d0c55c04c8da023d478344fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ae94bfb1704cbf2ce9b6d063c691a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fbf07eed9e34b9713a10f080f2a6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6d14141d04ab4b00ac545ff41a12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c437a2175a933815fd620f0adbc7bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f0613f8cd60e58a7a3806cc4db6d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78b81e905681f3a3599687cbaf01a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8dbe7f4123024d8f0aeee24518247385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18678973b88ccc3010c92dd4fb0562f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e53791178b042ec65bfebaf9e75970387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33671ee86b87fcddb3653d87b0382ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69702967d78a6233927f5f60b56d125389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fef63ecbdc286d8c394ba3185f0ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19902c340197a591627918eb336497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54210908ad8ec05cb55dd5b0e5411843392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd530afa18f3e78911e4550286b63b26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620ce783f2522c0cbf8212cd3561fc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e97c048fff0216459c885cb365915395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3873224c7ed5cdeb81842ffe9378396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0576a310c2c05b512c338a97553f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955c476a47f62aad4699ab4fcee554b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1735cf0539dbd2468b1f57572f85a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c9d70f015519cb0089577c202c2d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83b130eef632ff2e454052eb093609401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb08dd35aa85db9bd2b1eb96bc57de4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09d46d0171e47d3e53979ab3bdfe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02a3611b00075ffac2d7c522935ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10640364eab77eebb084b4f38d27b712405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af671f498cf776fa59d1f9692430ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3bd7265fe26f1c7ae9f815fe8452d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3424b7350038e7240d958935bb08b29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccfeadf1a236fed0bd91e891900f50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8dfa520f19b318a02c801a0ff776a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff8a2798987f589bc400b384282e2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eadb4f7ee573948cc76c76e01c3d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0192b72ff9961301ccec39cd9cb541e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0fa7ec56861f6e75a556105b88326414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b31fc6803bb1fa629320af80bb3576415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354104fbf9df68ac67f436d2753bca7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873385d2b0be2b87a868a22f885fda8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935940b2fd14988a478a215392806b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65aefea97762d507bd0c9fdcaf44d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa30aceddb41f4c8bff1a095e58a5d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b14faee712381be7e6b15f74395a12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990cdd9b5fc8bdf8397e6937c499664422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9166e8a1d396d628357226130006f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77cb7a0c881f0d8fa51c84f2cbf49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74eee79b97358788e67017c6fb12e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac33f141466078eb7258079bcc71248426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24823068493ad1f6ac41872bcb7a8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935bf7ff10acba31f0e40f68dcd0ca8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d72b85a8176d40bb37e2fd52d4dd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa95bb3bd442f638ede17ed76d9be9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afd9410a4e5bfed6da0fdea5efbe8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c9f7116044d594a20b3f2e3f8e01f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e302e574d9c6e0fd18a3418c3ced69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4a7a40751687afcec11bc38a8e55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9fca58b9155103204e6e45bc0e0dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6accdcc907a5c3df0003a1f735085436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa0b10c18cbced207023b15841fff1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d998454797b0d6ffaf74473ce1843dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58893207d362c8690182977168d111439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112fadf99f08c96f6d4479158390670440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11548e901c081d1f563f108a4de21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab869bc5d64890188a64bb1e80d9c94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188cebf87e7131cd7e86418dbd1789443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b3a8786b566eef5b5d360b5e6c67f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f321e465a84ae7b4f30e1249ec2140445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1df21da9b1fbe51a7f0c177e4ee61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b253ed2f216178a7300c237e40017af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d731ad191e8d61cda39b034732cdd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ac0d78477400a1395d1537bc33b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff75702b034271ee47940c2b25412f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999cab28492138060c8ff0702261387451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dd5950ad4e1d3b45f4bf4fe19d6c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d344ec24be3a2fdd4d69fd014b25a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eab25d64937fb494cd9001df9b0261454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769af84e01cd52fc85ced644fe08de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314b07ef14bcb81ce6d7c86dd7cb94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e98a1f8287b21470ee07548f98dcdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b599ff7ab586fa9cf5432499652060458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d1209ed05bf4c975e7ced6aa7fdbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745985b9247b78a3455b276e7b3a3f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24ffef48495ebfbb5632dd9e3248d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44706bf8eaf0f63dfa761a079c4b33c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a7d15c54f2739a53f7934dcb5120463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f81e6fd1da6348e8332378158bcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f940b72f04d0e4ae473143a88f6ebb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72570d38fc41e4b1de865ab894cee99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d27ed1377efd9e0660c6d6333cc0fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868716e435c340d694b25e5ed3f0144468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d348eebf64d31904d6356f34367281d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6656ae0059aab6d526dae58b1046165470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3badcd4cee3a6996961df4240e2a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0bb8228ff732e93232919fa86585472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f839c47783bf72a7ae2cd80dbe61dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f13544944359aaa3651024b4ea40e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788728d8f45f7676d8bb4890a20381eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b93fcd27846752919067fe3104922476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441386315fb1bb1c67d0e9b348ddd4de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0688f3202baecf2d8e2e36a3266bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05155a9bfc90cd515164563f6d88595479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7865a92cddf494cf569f4a14462eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a1802e49c7fab62559e5315d5fd21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a16c7fdf6ba03bd79c6d7f6ceec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262861a796de85d78a9d4ebbe94fef2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55469484eb4c6a47bc0f3f304f9b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21db3308428ef625369a7e1c5d56371485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf92cf9761d0c8b080bc891b7ac89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb177ce4fc709120fc82df9eea72ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35338b44e2679ff571d7f657db01d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a421648accb2f03469afc34e7ffc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed71d1e0f463bf7f0ad5664d8d44d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad244eee72355d1c805fe94e822bd8d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b26e9ec9a7f7ce9fe1f0fdef6889e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15f688d27d6b313f7ad38c25145d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d4764934be3c82c80aa02efd589d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ae9b880dc4ed8821f9f3126d2276a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba37d89d897d5f985bd0a6540edd873496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a184e9fab577dc162a81a9d73348b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddc4c2aab7f5199104d63f4036484a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64145b126961600472bee6309c114af9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8136618ecbd26a7930593d4721348500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd083cd87f410c8e17271cf1e75a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b11d6325259df36d57a6572a58ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314528cf5e03a7df7f26b70e40f6b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d03e4adabef56aa04e26165fdc79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fa1c012cc7cb58e229d9d234745b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99821ea6c387404712b6d56665a914e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85a26184c8cc760d37bf3647f5b466507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc8c2ea652f09952a343ead0e9013508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70afcd98a1955d7b267ce666b68bd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40da374cc815830b1931112827a9ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499c2cad696744e5822405897e817b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3eb80e570e1427d24af9fcd02468512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366342ec2e79eb297db6fc07fd6b8cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe1816760e2766c97b8de5e3e5fa8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1512db6f8a2f40ed89613210017f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669bff1613c203a898fb46fccfdd46c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67ba74501ef61a4b7894b7c7b8d85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62233bee819ea9b3c47a8b184045d709518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6018659e390fdb4a7062fd18706f74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd27c2b21090b6fa970f285641d86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba55d1695e7124d8e61864a0c7d7e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1504fbd744069c03fc687dc6441c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7ef5ba7fc2f040a56afab63f65a70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a990e9aa46b382a7755aedf6d14f8bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a01b9638092332b0961dfe72d92588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4972c13bf7e2bd223e1cfe0e636a674526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32917a78197983c52ac5a4ab9c17fdc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a016320e679e28578cb52750464ccc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d9624bd3deace64093bf6bd1f5e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb39d27e2a75bb261a2537bbf67c79c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cba9654da0d6f48be1178dbcad3f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddfa1946275f1f750d72966bbe3a5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600de7d226c6c8d8f41e7e143e668a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485bf46675b9a19d765a4f766cdef48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e041126eb27624d432ac571953dccb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaab60362ca5d0b1b4052ffe16ad9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadcdd54f78d103843558a9b6692427537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7089206ef717b97e56e0a99b80e98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adc0f3c126d6247876cbd2d059908c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcdec5fd0d4b5f05884990cef1714b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ffe73c160c0e3f8c665aac005018541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b1415cab00d1614bf9fa99f1d36ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cdb6aba0fbdd3982ef6b5d6e99d09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd40a3d5f0fb1737654afc50fb96a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56060889d55973084d2613bc56554bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e66dd95d8ead662155570032d2fde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c18bdf455f3727d3dffef4bf2f0c7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b8fbaea49e5b179402332db931ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36737da83d73fb7656465839be1df1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8565fcc3bd31ed1ca5d519a9da72f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3149e2350e112055d3dc6e8227199551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3630619a88271d532275cb16bec23c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4132ce529eebc99f88b491509312b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c2ed4601275418e6f620314ad37d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cb88166f381924f25fd7f2c78b5c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81c86e735c0f055597ccfddd3f4b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c9dea9cf92eabf085fba4f78cac6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de626697b88b97971e9f1ab72a2bcdab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c4fc7200c11ef91531d61c64d50b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ffbb32833f85d5e13c89922b3f3dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f44484ea1efac02dcccb4b58645b78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567835f8126054a316df05b8a4f23f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6573d416d9e87dc833889c019e3f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef25ce2f65e40159bb2b33f82148af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e00f33df40be8444ed663ffa52bf4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b66427e6212f3717d854d09b70593566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda90bca6937e2b2eebc98e091370be8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed320948a92835892d5e08edb4e1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9cb667c8e41a6b9f9ff690007cac9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e7269ff3f60155540118054b73834570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bc51928faf2b5660df16d54202485571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514d20a413396521c2f95ef887e8bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f2e3e636b4b01402b6f894dec01f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea9ff25e2fbdfbc89baeb5b4ee570574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e08497d763596afa12bfe6fed83df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83821174a7ab5ecc5aefd3294e2e072576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05201f6fce17c5bcf7b254d5bbe99279577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd1f613113fe84dc1e1125c6083ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc10b2fd9e8cc11ab5a1a421a259d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d5112ed73320e42438bfd8d70e4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3247ae8917a1fd170eca91886fa80d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9fd8adeb1272cfe3e6cd3471cd659582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c165d643c27a1046d1034ec26dd51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527615dd83c349bc1998b076b1fbd66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12622fc2fd545c0434a3172540bb5002585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff3bddeba1b4a97e460c0903a382e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3414768c22ee509c9319f418d85dd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b471f6e84126f56260b6f4f0d3020588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d7fe0c79573a4e26c9f6eb8bbfaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce86588e36468a77d54b42610ee109590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e1ee1ecd29f6726963686db77be03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5513617e7eeaec9f4c1367a0b09e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec9fff5366f681202b768ca11595a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb9d96582ed664bf3f7a0d9c020f30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5081d0a920a5b9ffc1c95f58f3ab57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d263bf5da102b91a47f2ab6bf5c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b7bda2128f60c33e7559e5faad68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302104b4ae7c5e7b5bbc1780464db0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1775da94875d9e440e08d0f65913609599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17246d135cbbc2a887524ba2c59436600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d75a6a2b07501ce41cfc251bca0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2afcf0ef01d32eb1e64c0f9003aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c6c269e19c3ba335ca2a2d3ab7b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15c94e32a4422cd17571356030bd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123270bf840e606d64924be47c04af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e983eaa4c2180ab019393c22971f17d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c03aa3c7121e88a8e4a4febf61af90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10264f613c50a4742a5657bdd597b3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ffa190154d9f7a4db0701e6bb458609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e31986fd612eb4dad369ada4a8ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d592688c25679b60c1d4fbc4c653611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e055f2612f628e9208141adf0fc289612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f8c5ca812c810dd1455f10521ee6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c66f7133fbf7f24604b3d1417ee16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5135ab5cee3cf242d9aa75fe9098d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff74a440b6fe248cbbce8cf074a553616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf3c28c7fb7d23f2683cea93265763617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f42b00a8b3838bc4879d5843827936618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa48ae33bff99b0ad429cdc5a3cff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd233138e4e27ef68d8f088255df1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0d4e968b10789652d068a4d973cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb8effca7aa72c37dc1d6d285498d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9f87377a55bd91f357d49591296ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724cdf5a4ea99cd079c2805ad09edcc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e69a857d905bc23c1bd1518598e3c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb43cd15925e0f54e9abd77ebfc3d36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a444ad7636218b9e3789e2e5b37501d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec5cce20d39aecdc33a654805ee7ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b09228bac275b3c544a94f59976f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e3c45703aaa49f0c3f5e55d57969630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb838b5529a1cbc9a83c60925eea839631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea45baa105a3f1825af75200fb67d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf668f3a186d47028ee37c4405e83d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ec7337bfd8d452420999c39413eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5ff9a9c651d08707c6bc5aae793c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba599f4d985f50ae6cb4c2051488f629636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f75b332860d5f046b5953018c6c07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85b36143a5b6e7a4cbc6acb437aa5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde7ad981b6722f8b159be122fef15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff5b55bc1ca3180293379641dafd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e87660fa21a9fb100645caa47804641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d75a9b9350b452e6471e35d98c6277642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2346d9f66b70ef900158addce37c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96f8757f150030ffb394e797770873644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da44c83f2a5ac2ebb149dd1aafa2db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8856102775462a21f56341d9055a6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773f7d0cbfab636d87972f88b1fa9193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1df7b77a873505568ce3d53b7fb7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c09afbdab2d2b92e4649ff8f6111355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38fa678c429e302b5fb1102b65f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa00c013cf388b3768494b02fb92e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d6d87c5e627d674144a287a476e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5a689618ea41e33794a20668b7c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b38fff90c4b913983e043c14bb43310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec654be04f39803732b97d5cfca65a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935e241f9c9a0bb3e968334e18480b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0a0ea724cfba87e68722ef0f08e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd878c3fa6ee0351c637f6f4a3286114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597ad73177ff9df1ac118dcf1deca2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcf49641b94c94cee4f87052feb75216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a55c1aca6703c2b27a7a70b7563817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b518de5b74f67f01452ff79f73eb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c619638661327b783779d4003cd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534dda9c52f8bb5bb244211688749e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924314f8ea7bc761a6ca4ec52dec72921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e97f1af2cbd210e44900b4ffc3f7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44384b40e73c1a17d2ede800c1ccc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655741c34d7848c08a54160f321e0ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a090b61eee369ea1f19d55cbb0e6fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83f1eb9b0d6f1cb9b592a59c90f0f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ddf34156c3824b6e4fa8b2798995727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f60908f70ac0a32f0393502505739328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f7b9c21b6ba923995e0013726fd6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248f91c6254cf5b53021f9293c34e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63270420326d544b884b8df8d59cff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9179d2035406c5c154db95a32d42bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1baa0f1e4a37dc27bc9e28ef8a12033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d39d8498c54be77b9ef20bee601e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6cd92b6f6c77e5ad107519774a79a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a54be2fe8c16c60dbea1dd317df036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8bc249e84ef11a03e4d685d1ed47e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616fff1b5857ffdd60f19fdf2a1fa9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1a3c6a5257dd5ba192ce48eb9fcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326cd7c755ab3f3d1359747e9675fd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c831e5b5adef8b17ef71bdb6424070241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75ec5d1f891130a6c8277cfe3d67942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0344cbb0451dbaa05eae00404513ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0d7e5b41a8ba09fc4b6ea0dd12e0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d042f5ebdd77d7450508bc9be92bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470eee49267c8554848bd33d2b473d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4139dbcf643928333e9f8ff1b7e5a4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ea4db2b55d4f45b33dd43b7efb1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9f8ab69d72e2800d975d171d39a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602128756f8a9235c895857b3b6785050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa669efb94329f18e1bb13a662f4c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b41119e26bbf8485e9352f5d4f14f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e70a565ea0aa40c00c8b5f94d6f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e284b9d0be7001701c5f269e214a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69a9c612a8ddfcd6e7e333ace4a7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd35c69d765ed09bdc6b40852ce1a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d09871ee8e07d66edf9e444b0a74357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae6196fc78663c864901aa39cd99758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615392c1127921d1c48719cc7f6febd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d63b1ed4182ec89eadb4b5d6f0b5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e0b2d947608b59eddecbe853df6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1034459eaa7ea4859ad9f3dbfbb98f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061dfdb506b15e28c0385752913c7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2042f87e04eaf0b1f8d38fe3cd05f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ac4ce1c7381ba161836e0aa9f76465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d142b01063a78e5f1193287a0884866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d06e45ff51a0ec315538c2aab96e9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e691f304d38f16e7bb0a19f4981f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014697a86676ae6de50b7ce7453e258c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f263bafda5eb4f49ab746db79898e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf6c396e6bb39d741d0410ae97e2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf5b6fe0d39ba98f77dbf5ce6f34272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bf0f22af1bca6fb11aa34bc54859e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40870468a876a3afb867647ccb7f43f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419afda266f626f0f856ed5e61df55bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ac798bfbddcccc66e792ef9b618d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b52514a8e6e30e80b8577de0e185e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f9da9232dd60faa96c839095659078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a8d7583ab7967455b55e634247f1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee84d61e2f02bca27ac626423fdc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb249437bc62cee26ed26b1c7a3f6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdf6800e1c11ab59c565112e0743a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc2999554cf1bfa0f1f91516a28a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af69e5431669d8f0f621dae87d7d32e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360891e70315f33f39d37c15a60e5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde202aba09bb3addce9f1346d2da52786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96705002493c7a06e768ba65898c5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1feadc40026cfe956a8746670d243a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79e7ce09b9ab98041632b6700f93c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8afc681b2b8292737068d9fcf76d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3779eaea3299615962264bc693d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d591096323d9a19c94f12e1403be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131096c72c9c0417d2ef21fccd4f97bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6986122fc6a346110ae21675964b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a57d04cb20ba2f77ac70a4a68b9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580d83686351ece07d2f0cee5f21ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c15949861599ade5106258e78b4a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a58a03384d664db05f69e8b4c34798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44067204575376ca54e67e8744a218d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b0d688a571a78d58e719c470fad0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082519e480c7061b97e3ec9ac39d49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8321ea4a2e21367126bfe5e87145e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af4a43af9bf209b902a35bc564646103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba642b78269d4f48cd33fb84ffcd85d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf43f4feee9132f22ccfdb31087e13d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebbc3fdeb4ededbc86c21f5a236103106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf8d94335e845fceb6c4bfe4bfe9a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f959816587f821342682b5c2226f56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05ac078ced818ec7e9c7ea52588bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319ac6f9cadfd5316f7b7dae5cb489110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b039f1580817fd077d504d95bfee3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18699389506ea1e455e8927f678de85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8aa80c83c674b09e5da952e329af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2190a0cf7b2db97e18e0c51040c21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674853c32261c735018097895563a942115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e14b09f74bb72a1bdcec9eae48d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d763a53eb0b76aa7d54b7dd4941edf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b036a409058ccb2c830968169d2bb32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2134d771220a74bc0dbc2cd88c125119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c915a73006cf1efbb330ab55931a9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a162adf6bdd1af906e3e61a12befe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9103615ac44d0a2f3c4eb12368f1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618cb75762b9a66e6a8d6fad1b9cf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7a9c9e902abd5a1852bec22dc16cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf47db98d3a1ffbc42ecdf03df3fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f71abeda4bfd1f826bfd65fb722c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb21578d591a4ee7f3f9341393101f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be9b77e96d420ea16a2608ef43c05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ade545a51f884d433eb3d07cb1ef9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf6cc43150aff49b492f30e48d833130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d717ece37d20d34db4b91d58c224131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed98d81245674a3c998a2bc73af2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b713abb9cd36708f4967d2be891fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a45fbc79a01058a0f5d5dd7e2474b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3400f0a2ca0d49437eeaeb6d1efe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940828a7b000d8699f3502cb3f058a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1a34e50bdc3ed4432840b3993d17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83265c58c3761a37f61bdf1ad2c97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f6251f799e71791dd3fdcf7ec941c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e26bc32b1b4f34932381a8895e2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40e077d675e90e6dc2c7fb35eecac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f658290b8e8c2d80da95d954ad2d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a300e58d70663871eeee4333a93a24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a39d80bb0471f6698195545a2cfc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27f290cc36c73119b084e8829d903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd1389642ae4ae78727145936ca97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade321cb1f311f4707b73ad64f863007147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523b727a4b7887e9b3b4967fc00f252148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92fc5852044e90b35e397768d4bdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5671119105d9f063e2fbb458205c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65317a75aae4144111fb77a1cb5039151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c15d909e706a02ec357de36220b0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32c3991b7e655816a4472a4ed29e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b88474720ea02946f1b2d27638015154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7268350a950b1319ecce6f9de29b59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d54d205a03521564005290da623b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4edd0a58e94a8d58afc161602553157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed6f95b0ad1c4551c648389932b28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf3a220e4a3a38981aff754d3955d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6dc80038402b798bf4e9aa9c72b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb712ac5f1076fb32a9adff308c09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0454fa8b4d99a9b8dd3b7ca722f986b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08927250ad7982443e1c59a19d89b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d77f8c1f4f260a493e1655161ce7d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c0a8bc88f71a12d387dc37ab4088165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1addba269b60019504b1a796998fd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eececb1a76bce5ce251cf7629922814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba754ff975fd92d052d0db9273e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043a46fa693ebdd5c4d61d9447cfbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1d523935e0724ba2a047e1b40bde1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae2829caf44f4086410b2a58952844171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb02efe52662682d0afd22169b141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af5d9faffe5ca17e586f7a5a28724173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4d19ed2c16f26054f17899602928c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd44618b8445533b8b6d74572faabb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b1d432c67f79830a3281173703620176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625e5dae51f3396ac2d538929a1ff0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2adc22688d8e9afc13563147a5db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71aaf190228454df8007d290b095b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3c961d50078028fc41713d8164b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2de8f82e772a2f71001233784a017181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b94693df230ccc0f23d191dbcafc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef66da50cd9a21f0b026a573e6a8eb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04f219f0388f41d81d68c27ebd9b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd48baaa412a55eb2664917ecdb4c55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168f1b08e7ad886a91235765c49915186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5524632e503cf4f6f6ee5380c814b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d73f813e034d30ca9ad90478873e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62dfba5dfe76e321b6cde27cf75d88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b375ca4567935a0434437a53fca02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec33e44464866a18c9b85922fed1278191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f29ff8536e786bac1c0704454d4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc11a90ba111db2d9c9cd5f464284d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218aa0c439d6d4be29d3f5cf6b60518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eaa1ea098027282dd4032e46d1194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4209b0cb06c597c4f3d63310de68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfdd280441e6565fe4e67a2806d7c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9796bf9f48a904919689f2d2949221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443efe098839fdb896d2a2bca489d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa862594f6929e5c51a81a9258f8bb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665c7cbd5ac7016598372b01b988aff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0282e29351790ecc5a4dbfdfe58a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e8dd8e7bcc88e439efe7015f69f75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb61a4ab52d951c071e703f654fa87d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc20507dedd66b2a859adb35a823f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d0ccb409111a1818fe32fcd6ce79f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb131f30ae2407eb66bbd07052f776207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e875d8ae2b9cca7ea1f34a8f76e525a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad030dccfd5781d3bbc5bc28afce45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2790faf1575c7e3430a18e6829ee75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e128853642dd04d7d1173b9ff0d84d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696bd43dea989c5436790deecff7c73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff215662ebd5fd6bcdbcd0e134700f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86774680e1e798e08e8892d2ff95fed3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a94d5505e0bd14b8068fcd203c8f04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97051dab842da2d4742b429222cf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8084e191a85cadcb2b744a7e5e5d04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22a41fe0182867fd0b3dd0939ed76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157acd99ac148d57a1361fed158373fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537336fb942e88ac9121b3a1aa7219f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcded040769a992ce4964728501e08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53607518eeb4e61f79d8dd115218f877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299587bbcfee1c77e1ff0e5bc1b0d11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d4a9557ea884fb349d80d7b0117db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338ac16768638b667fa47d1b24c4225225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea453a8cd841f1641c76b2ead9a7f73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10332d3602f6d3988d666dae886256227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea377aa4757a6c9655eb9b8c49efb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756f9e0111e6d244abcee8ceac8b26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb18db8d3c696c03b68070eb88e33f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567727ca94a9b22c7b846b6d2cf3fea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119778397998906701298b82cf9703b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cf778b1f4e39765f4ed1d66a1f2dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241863eca434eadf5a9e13c8fb06ceb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a26508c22135c52d16f4866291c7ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e11536992e440fd9fb43b95735aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843153d11dff62f0209252e2a048fca7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f669e7d57786d0b675b76b242508bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178190ccabb80fa7fc14e067e73bcf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a43028219790718d1d42d026e7b5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7317774ee33e9d2bb92514e2ee4b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c067b5808109a5f0f6b430b9e691242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036758512004b0348829a14647c7ab44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b93c234cb2939008918ffaa01be18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3f42033b8fbf5225954463db5fb73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490e26faac2264ebbd6b2007bfed041246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85503928803609982db5d1aaea415ed2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52481627ba047bdcdb0c9d8feafc237d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d785ba1bafa40baafdac1eafa41ae1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e6ece97589c9add011c5782a1c83a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0029ee62a9d2b1ba687f982899493251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990692648f2aff0f1052800813a70a34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bb992bce698949661f7ecc34abdcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2306e3078734ae3ff7b7a41e20516254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4a92255340fc00ba6ffd1d13c938b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8d2bd9b0c0076adb5a8404e8aaaad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bfc6459eb7de6b85529460f0c5e4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da80617e362c5244a18ebc5868852258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac051356ce9b1076a565e93b28b5510259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f84dde8617b373a2d38eaa5962fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef5752a5a0e71d2612279704de1b9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842e0f023152c535b60a420fd5d249f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9628d5806af20a0ecd5201d39177263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c84ccb175b78e0e8745fcad93ea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44048ccf8cb755cbab9121dd5b7f07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc5c15d808d6c55f8dd8c550340ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f674a1f666ef01bfb47931753a2af5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56fcc7cb9c8e995e22b9d69c03c980268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de0f7ddff19c0da702628275f457a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af9d7fedd4a38d0a87b3b527639ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b1bf279f0f921ad486a77234bc76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733eb0fec31e201ee1ae4e581240206272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc597787524c159d17eea249180f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1061756a4d4598e3d4c2bd0e6f419e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb661bc54835ceadd38fb30de980f1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e8fbd73adb3da167b91b8466ab62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4e3aea68c246d3d25e8a41918f71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebdec32a225798bb617b2b79d7f8b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a03a278ac336fae1476052635d4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc859f0c6f447e869c93db884ee80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765b683a02ac7cae16892f1cfeb5089281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ed9fce47164306f68c0bff37d1cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad24f22ae53ac1d940e8b35108f187283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a284f33479282a920833877c53edf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214390b682eb8135f6b49d69b8f3c5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc613021f81724df197110a56380615286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85737619052bef4e4fcedddb892b6e93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a79887d43a6e605871462b78b882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197e5bf6ec69874fc23238158868639289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c21a7d63bbe2f61f447831c32bb112290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0210c8f13d0cb960ba7015822b122291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7877f15ddd6d3decc69945b0c84d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a37104f69e938e7621f959ed29d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898bddf0375a82cb6a051dc0523dc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311d2623aa9b3b534d7c9f644c2ecf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d31b5bfa0e2195ec66ebfd9c452d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e3d38ab9161265fdf457c6c25df9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee5f1a72270052c0eace9a3d3b956298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3396f20b9a298280f8cc12a9b7f787b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53826b48a870845e5482e6e27b5dc50f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee4f8cc74c19482bc8384916ca12b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d430100cbcbafcc4da4a7dc57676e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbae4a90712f21f42d4874ad2719a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651a12655e6acbbb410286f2be43154304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c4f4dc27e7e4be14fbc2211261fbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ecd6a850b873ebfccc62b460fc7bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8167a32f5de67cf2980ab5db7d750be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c1717d188f2500aa5c2918c54dc6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e640576f9a530e5cf5740884dbd009c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80867d8e3f3d00f35850f8a90593c21f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3cd87550311b6854f950485d6dc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af67f59e70febd893032ceea9cdfc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808a7ef1e9f02225a1995c7c0c0773313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f08ba610a731a8ed304fa274e251314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129bd37492b88bf133fc4ba540da58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52976f00cc15abe422f967dc7592a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f855d2d1cec402d5e0027b59eb38a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b092700796288e6aec20ccaca896eb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf02c341962ca6bd91c18c1bc036e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64ffad8207aa04439ec458e4bfcb1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd3244443d2b1a674c5c6144693a2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec58dbb457d8829fd9295438657b65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f01f67f7b1528543f3f15d4031069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b67430c04d210fca9c6c9d642ab3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540871e2871f8b786476fce95e3a4de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297e05598a495ffe1bef11bb53ab31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb25c224fd28ba7e8209cd5f560b7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00270108ea8261e49090bf1d6c96ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e320228a8e5dbce016a550de632b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca359e7465bd8f72c550c1a431c1785330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe7b809721b8c667ad18b768eb10e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309c63a69860bfdfb55e65bc58b316332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f1828e38f58c38e3767330451cba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c044c442a44f7331d7b24adc9f000c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8db7e66550c0d5c7922d7ed1b6e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a3927f864dccc3340d121c5731dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b072a360cda7d266abf87e06384f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c844b3c4d29119d1e6479caa5aa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1136a1b638a63c6f3f2835bd0c24e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6083c68079ae29b60c96bdc9755cab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf176f5860fb7454398a6601c0f98e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213671ff5cbf15415d82b9c191af216342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce3e2f62dd17c41d811fb8a4b6df5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6ffa9c2cf5d13a3f846d2f898ad4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b74b44ee6d47a193f8938b2e0e164345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378d899bff152d3bfdb9bfbe68ccfc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f52709a11d7cbf82d50959de6667347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6237546a20d2a5bef34d963f1837d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f283d9caa487d258861af9eb151dd73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11d73cb023d721311780c33f1af51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b121b417d7d3a7ac503adb0958621e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1006e098e84bf821070b551f7ef207b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c04f81b5aeb30d2ff33c0631a12d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e25349f5a7fff043ef1b0161ae3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc12dbc3bb39ef9c2bf2ac13e0ced47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56111961c0a47106d2f392cac20df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc1ddc6ef6c7f8f984d94f0657f2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c4650601de7ae24ad860b2600030358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8657f1dcdfdc7161367fba6def54fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf090c0e9ce158d71188e2497375078360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4646f15f6857c71042e025a6711a34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee91ab204a4009e5a26352fe8c95b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb107a70f2f0515797f2f24848aba85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71504cc20af4b2c2a89d127bfa444c0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567ddcd45cfc87d86b94cb7ceb83a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad9e1f35242b65422bd8c2f1f0ccc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b9f4e7035fdae0aee7e12f50ae885367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a901694817796f33bbeba9b708f471368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585f3e84b43479849bc4286cc5d983369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063110c3b79cab0ff3c628cd65c3a0f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba8c20a10e43bb6031ae825dfec30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3bec5687e802d8ae1d7c6bd79a5fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b800c772eb4627803f456d2ed2449cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ab717ac8ddcf9459a4e23f96c610374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33106a07fd58fb1f660ef1c7531c9fc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f25d5dadf351bc7506e5d3dc0d9454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9cc26cdec4c716d75dad770672f99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77d59006b76db5f42ed7956cc4fb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913294708d880c18c74f8a66644929a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df72d7eca1f151b20cd9a5beae9a5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba84da722a3ab7b3527ac0db711ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870695f9eae93e0b36916c0fc9feeac3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51504eb399925c0684b45be4a1abb6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2bf66c1cd0f739bccde32a4e070e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcefa5719c80ca6f798e371f548eb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbbe4db040217cb618751c03ec386d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819fa48744f6b79b594c3ac4f5a9b44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecb03c97d2a344f08759b6f8f31620388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb72c6e63ef4748902bf55702d06ae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3d885c0ffd7c90b83e07df1261fef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9371ce810933e4dee200b7b26497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91078d765432faea8b90ae27cdee6ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6fffa0cd54cbc19bc8c69e869d033393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4082fdc1a2c28f8d9bcba12cd817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bcda87f3755b1e671cfd30848f445395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c628af9c824544b59a33f68066438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05e3062fd8616dc90c28421a23cb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655caa6cc4a71224ca22e070de48caf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa65532debcb095f5d7042c356fedc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dcbab4d009d29aec8afa52c21deb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedfae8556fbf9b2cdaad26c1b3b366401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c702a4b54eb812751d32320415735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120f716e70314842e0d6f7c61f86bc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6f14787ed840849cb153b2478116404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4ed2b1ab8135d4b2a99748c5d52f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469e56989921c788e471997d28f41a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3df64e29a4474dc96216e7f50686dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d377ef2a3df3c1b963eda55eb6af8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a9ec95f69ea37f16e89b0bdbfffa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde90071e2adc82f0b0f78019431250410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159a372941b374bd97d4e3e939c363411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e065ce8d85707e768deeec39b651be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a658b19870c3bed5f7ab6391fdb7fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae80f004d2670a1f05b2d30d85e0a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f1b42794d7bc3482b330ee85a93c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137cd4a393c487ae8c8bd76582120e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542a9bf0569113560d70ea2826e740417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53170ae6f9c7a6a88203dee56aa002c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823158d8c43829664352e99cc0eae22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c49ad3a2e8a6683719672db762c4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124703ba6d45785214e4b6b10181df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92942a8d1bd981caa516dc0f1af138422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01674dd95b3d3dd123dd4c05a2c2a9d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584e0f7fd3816e0ca95042aa698ec13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395d0f1273816aff849244977bf2e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80396bed536071855c6d7b832d146e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97ce6013de1ad57a8841aff07d60f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece445992e284a4e800475ad8383d2d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e5a015b23e021c130c074bcc7b2aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d160c2cbed02f5ad26f52b731988430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a88556ee30558e5262bfebc17efdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b50c0a579b2ade48a177005ce583e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff7555c2fbe9bb73f4c6b093f5df0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2078936f681a30d363429e48a896830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509918324066b74c7cf660b927719d05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79acc66dc9729f6f645cfce6d34dea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6d89b1f21bb255b4fc5355b65628437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351dcea43450811a457b7e7ecb4ad4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793af6d3286b20af8d6706ae455eda60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327661b896eeaea03da09e95911a2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99384a94ccece7d94499b992089b996441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792814979f64adb83563f3aef264bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc54161eee676fafa1d0cc32e8fd38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03c074138bae84e59744d2ed40858444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb18eacb9f1218195e2427160e7a5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193bba30a8e2be275cae43cf2b2300446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e168f63d58365c1faafd9cf40ecd37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f397c69d17a6d836caa4b4acddbba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bfa7da4c8963de816024f07df04bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41ca6e2192dc3914d99b6261b47a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e43c72c23b8652aaffc72de3dd07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c71e9d1e5c081c4ceda7fc8c1e762452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a021639f010d1af93bf79aee4c1c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6a8509c9d46fa76a4886399cf27c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f2a7ded7b63114822404abbaea97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee350af4611e78abd76bc93a73273456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2de2c5f5f06d6d975789d30d9b59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f801b09dd5cace66dfc5af21981be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45068e0bbadb2dd186260ce1a360cc80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354f51a743144ef1ba90f8afd706f5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768d3c50bdceed578a2dd1daa2f02a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf05ae8081a172fcff01e87d3dc38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ac53b21701d64ef82bac8826d7bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5e7b837cf147883238ce49351a61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a6e93381b7ca5615cdf3b17de238f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3079b662f0b8e699862a50d63edc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8229a4a0ef8d3c91f60a54b2367a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96339cdc2089851558518f158c7379a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b91c39cb4105ff77366d2906005eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1388b426e96411d35d263c571d82b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cae7286f8c1210000c2bb59592448471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f942ef4352da455d98e6c9db975b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01778b5054e24dc831cd27a1b0f4ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7bb65a987c1284f9935efb5fe4e39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4c65ada2d56f0ffcc7214f076ac86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658db1cdbb07349b2479e8dcbb1034ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb44007b07501941e733c086753100477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9b5103b560f5495d9f2787719851478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500848092d35ab78bf8e06565f21e72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ac3fb4b775d93e7173ff8638ab5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10d99007d20fc882eb546ec955838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01574ee9dd83f30d7514db61f4eed895482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477bac28ae4ee08a31d988a7cc43584483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab2b03e7bc2cd214a658060e8ecfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff894b74382eeaa10d9ac49e8543f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137dff9fa5dc832678e4a87f946094c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45f8efc52a16150227e927a027bf14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a98e55ebdf1c1be5ef26d6e16af95e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce4516ae4408778b14b7146d1d0b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb5d709570849189a8c0ee7a9fd513490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8e33d218d31dedc5c147853d57d61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004748261be0fef1ac5b0d1cf81808c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c645f9ef9f1059b5d1137b154d487493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a2eff287db0eed078273a9aafd7bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292a49a966f51145a3b89c6c6d6e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e387b24b8aaa6d638983b5c7a7b9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08312acbf5de36d52aea46df83e834497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac8c7364bb81d876be2ca477e142a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a68b874e3e1920b911f762f1d7c68d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe754508226ec7c3cb7c95b33ffff32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9e64406d77ae2adaa77acf4aaba75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866bdd3f2db6c5eec8bc5ce8c7da2ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23446ed17b68627503154573ef5030503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342a3399cc02a8c956f437d67c5d88a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd11efbd8f37886b95002f159af280505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b001c2d836dea04d90676008e74e2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ad06736221ac88261bd93cc3eaff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ece83620844487d88c0c0c4a5a8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c6f30720f87086f25d7d34bc0a8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107358f6c1795bc65e08e90645a747510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39f11bd30f2bc88da61841faf1791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21136d60512b2bdbe3476ad25fd8c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c507739190a7f2ce5c4c4de1d772513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2c555003e3844a68fc734492f2b8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b405e58ba08588fb0a6f261f148d88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545d8005338729aac8ee46a3d84632516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d97e5a84eef563173301618214882517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5473cf379623784be256c2d0ba1c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c860f500a09c130c06cd6ad8895d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4318146984939fe4902becb6b1ad28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4798e97e090580ef6678ba89f1fe0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcfa48195c4b5b976c4a332d80e09b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5553c02261f589d7b7b69f8402f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325a23bf10ca9696c7bada490fb86e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200635d9900fdbaa252b7bfdf2d8e01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb68b108b4aedfbc4e02dc7b72e6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f8de5938ebfe920b5fe44e9dec96e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7654720c0e18e2a8f7449edb1a42a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a48ec9f6c58c07c5606c3c411e45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c21e8fd2ea658eb7e1216ed7d4c3ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09ade0db5155c91c41ea6b966a2db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1abb7062d28b2311061c60ab8a31b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698690c0098e2c33d81f63e3f50ccd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0192cdb3dd534d93f368a8908cf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a49b2ec70486783a9c276568365f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884242d86c4aca917f96ca7b51f38831536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac3b87ea99968eaa289c420f24543c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a1ce465aeb018158d0815f3bb01b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80a69a8c3a61d85b8cd810e95a16a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70f05d8159f5984b772f2d87bf47ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e339d5f5193d5fcb1ad1f0cfe45d69c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7d80b1d581e8e8dd402a73324ad2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6393caa140c422c7bec509b29af10a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63894f85aa5d0482896c9457c48e679a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91678a9325c0277a30ce8f448007248545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00fc20d1ccd53018d5432257c24b29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9ebdce28b991b65385df142f368ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b7eebfd5022632265af0d39234aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6a1ab1f25652a85b1f0a927b3a61c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404091c4dcb2ef0033d9f0851e4e250550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc13077633df4126621da92c120340f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a152806998438edb9a60a0fadd194552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a69f134a250cc69e54c0dbd428763553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0bdc2aef0400164a9f334dd4ba5b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f72b538dfd745d7874c008538e84e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466de3505dfdad66da1c2ddc7a3c731556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064fb036c3f963674f1770fd95fef56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e7b29fc5ee08ffa3b399c1486a7a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced327d8aa861e70491b34b83b78ad0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4574061d8fcbca1745a05c57f140560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd98adde524aec3b835992ae6ecf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7f8f358d80358db92615c3e6793bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2cbdd174c0b281f2b5b94803f941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775051ce2e4308b7d06c8e5cccbdd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01328d52340d1de5c7ba82dea84e88a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36cdc1846ff0b5d70afbba64e1846d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d3684e284e22689f86b970c60047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e76a994480ddf118d5fc6f751aef80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903098fb8b254df7b9e33fd4aac5216569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780fb048680ceb6381002c6b37f43d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfa7872a145a1e610f0d8439ad8f3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb4441b6f0387adac78429afe2baa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391df67616e96839422b1aace5d11e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236344ec6835d5f7f0a957ba2df4f9d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec82ce3956abc9fb07a1c3a9a552d23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2264dc4c3ca5e60bd37e0aa15ac4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2be8a5380fd44a36b2e17548cedd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240382af06350e333a7933d93e36b07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e920e5eae974f172707d224f958a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e2bfcca5a92a876661c01e51db3af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56d5ca085468a4c55830f0c5a5898d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007540f50362ed420920f5f573bfee5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847bbcede6bad5ee48cfd96f51350e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76478b407bf0b3611342f6f0d64525584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e360ca3d2bbb23b2b8d71a9e0b0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d63307dbd711bf9e4b2022b040f317586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d5c7a29419d55cd583bdc5284396587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7461981f21ac4d7a397540b2d82ec4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0913b1f12631fc9c1a72e40ef756589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89598b79bb5b33c434f65db37c157f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ac956b90178706ae42eebe342ab1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbbd9dc18f362489b2105b0cb158ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f344f8a98b10b4f4d6664bef8a3278593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6882b82f3008fa0f41257f2d02254594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e89322d0e280b4087720c4899b08b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b815080f27ed1c5bb920998846bb69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435edb3c1748cfd79fe515a28c1edeec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ae64dc2d9279e0a7546270af4d3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eef6ea8d2f350177c6e417e2d3e61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103005d5550a1d22813a0796e70b014600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f6f9c897d1d19e656e5a77a01681601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d6eb9fdb9c79210763c31ba64dc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc5bee2258dd213ba4e9de28b4606603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444e3298ab633886d9396132950552d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6921ab4802f7ac44b855602264c4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbcf54aa6c45b2dd411559a4b16c07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca02f83f9f8c20af7b12abb4a4b83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c115e38cf7e61756693fcbe260bd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ae9449e9502090438ebe08b028d75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777f0b52edfd4005114e2bdd4564f0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e8d8235c689a48658a00a4badec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca464bc7d5c1d4096eb4d1f45a19e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750e1d2dba8547c216c1d71b3a84baa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169ff3555e345376dfceb672e9d5b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439819cf4c22433703e2e2a276e8a83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2473fe312be401d47c5ab54e70c59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db14e300ed38541c14d468a09a959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1843575de89f8577802ff36a7525a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038b914a4f90d96015bb3ee358de9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c9f55ed34c46b96b11e094788548620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7366d5da232db524d352d7569d8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0181386b2b75f3c0e06e677355cc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa11ce915a10f972cb981ea6ad9f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b6e2c3ed3ed646c7c26b53f66a8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5972b7e942d0af0f38d201ee0dc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b928f80884e60a10cabf3781da954626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503af6457b4b38bcc0fd1e24ad0857a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8e3b1d70da3784b13b79110f6523f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3a67506ab49aa19376cd4c641607d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13bbe93d33b97d174f03493b71d4c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e14afa2e93ba68a0f3a89003165f87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7acab116fdd2f285ba530bf677d1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da6630d45292cbafde9c945869de30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3b3c1e7a14e7bb84cfdde4faa7c7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99994d6c51140e647fcdc971acf818635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5ae21dda0955e3fe27105c3576ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6e49605d3bed4f76b2c3cf7b5e0c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611335826d681c9f47d1d8c3d62244c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f68f822d3f62c4c0ad8c71d58cebc6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1233485bab21df52e5565e01006c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fda4e3946316e47ead185905fb5ac9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c056794d0b5fce1aa28b35639d4ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba06c5832b5e4e4a94b55deafdd5a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b6d47aa1b9196293c017e176e85ea644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>