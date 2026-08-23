--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416455b4dbac30f47e828e48ed942cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b57bbb591129aa652e64f3e9d09482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ac67e72490add57ed1192e991a433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d30aaf14fa8d96bb4473d0075003d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46afb980effae3f1f7fe2aa67733cb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75a17677f30b7ba22511e1f9bfbc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc580cd07ae581b3638b287959744af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801070edff11d9929849f8bc7271566f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1763fdcf01ecabafd5c0879a1dca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8befa6eb4c2e32ba1318d78139d1ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203fe2f48a9022597d9ab1303c4d09f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739616d44d2e822e800ef84e60f432da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38eb145eeb395975eda982c500ecfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa605115360b28360b6d5138b7a01114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc444352e1eee2cf272ddc258ac2f1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036630b9e68134233966fe58d9ee340a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd259be1b001382d336242f34dc99c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2b69775446ce2e57f5dad07d7a00418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e55a659f3a0547f9fb72ddac3eaf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d19cfb994fbc27b36f9f77f2838c5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650b216ba1372de0642b2601e6be9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09bb9a5424896c3c57b568a09ec8fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444d1a204e3ac7d18fb77138ff42ded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b42d2bfbd30ee523ade73beac97d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7446b7988f053037c91f3a2485f78f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201c79eb13182709e154fc9350cb4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc180ebd844d0d7a5d4061461ee1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9073c620ad30278dd9286bc476afbe728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e94a5854a6bbefe6239ecc2bc4a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05952d049c33ac222c9e7daccae52cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece840c7972095e8a65dbfbc232458631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a39618fed290591874319a9f462c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa4a571665b5110535d72271acdf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bdce31eaf34b156c30ceca6ce174334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1dc48115b63772440155c5e6a197235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea22b04877771d221a6d179fa1f7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74c8dcde324ac0011f6d0b2b378b9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c85ef03cddb0717f185ad97736ce038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c9d61b386ebc046cd05c040a655c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d842c35ec76cf682e04922e93180840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac87588edad4e74a0c759cc094c168c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0d08cf507c86ed182bd57a33d947642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82c07a8659ca268dab54b47a1114243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76da410c51c4f53ab6f2730831045044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b17a4c748e4774cf3f8d6d7da93c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671944c68949849d95a52153410d12d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517bf2fdf9de4137074c915ed07fce847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2931fb562faaa1314efd6fc4121f6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac93115fa602242cbbc5c55052c99f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628f67eaf4ce9e4a58cc5ee5895b5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574b9ab5b856d89a44edb80d19c40251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3c910c8b5ee71c8937604307424b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b61bed9cae2d64560987fad63a5d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0afa7d8ae2357e36bd19ee841a0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b239ef862337512b7e7b2cd40f627355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067c216fb3381346b4a558d0602b16856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff040966fa0198e846e895901852c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3b89949afa845803385e84296ac058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31258dd3c5325f76029f25cb681a6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e8dc14cf005d1fdf11b69fe5a7a0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881edb10f0119770e7584ff1cc16388f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a650e4d3b5fd08119509bc4e4c3eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d88441b96207ed13d06b100962e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7b5ff62ad5b1c21977cf3b28dccd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279539709cc9f4498d1bd4c69470da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077408f3e4a579307c4d653301c0ec066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f9c87a97cdda2318721cb5f4822c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2de09dd5a6f869765fc7adc5905d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d0efc04bde12adce22f21e8c4e95269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378f486f5154ff59c03753ff7de31370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356c7c82ef1db176f661c2f8100fc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4eae392d6ce3c6250920d598fa26d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd574699fb0d49b9ec8c42d7249f24073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554b7c519d350608887c56b56e21c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60480a16cf813dbda0b61c6b8fcad6c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e9b4a3be58b4b262c1e09f60e6f7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d15d664b172c4568de20b59550ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50707394ac5ccaffff29b098b053105c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3081f7136c42bf1316e3c0c711e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2aa3ff3ffcbcd6398c2360233861580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af817d1b45463ccc2a1e9353d0e8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93bfa9c02283e973c7a38658d2c69182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7df6c3b28f7f61ee0e0e2090f1c2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be4da8a67d7f3f910b294f6d7ba16984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d38c94d1a2d55a6ea08bc0958e0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e34da3ce739ce48ff857fca8b471f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89591367a51e9ef1651b1bb967af2af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da8e2343cb9ec51c73445819a437d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f38a43383f6ef8fe650a67686d1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763d7f6cd296bfdced1e9f0907fadc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6801a1e239a1df3983e43b5d868059a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775026a21212caa65ace76001587331292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d5b525a3a0397bb5c58f5a5d761e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb3be05289350e2cc9a820a0e3a8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f026cd13ccbd146dc720c345de35895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffac89959e199bc578d5aeca92af3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e70426bad6b43efd5283bcef079f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e8294928e5f9b1d03f0028495ced98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57631c31dd9fbc67ea9cd93171f51899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177d851fda179ac9eb55d85bd8309da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735cffe3f931170eba4656a5223cff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9624dd73ab5427c200a19a20c4b5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef089c1097037f39653d211c477d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0c9a8b2f1f6e96495156f7bd2450104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0e8bfc4ac2b3463140299bd711e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9316b9f7f7ead89a8292ef3e17161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00026b43f1b81d6086788afe700acc39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d391d1841fe6b68cb367e8d9fd794108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255703b159d740691bb2fe20903279109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46216371c4d2ce74afbe54b211db1d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b84bc6c2ec6830e48b936ac8967f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328297acb729858883ba5e7a82d61519112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae74a03bc8887ef15b38798e0f5ff77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb50557fdb2343975306542860762d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0a9c4ea2985d5347f098660c5984115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456cc14c44c6a8fa452029787194993116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66db98cdd466c388e0328a5a2dd20d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305c969abc583268de696cfd0729b22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bfe2611739ab4700cf2d59b914ea1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d17676973cce229ab68346b4a2b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99110448d1597298ed7d3c28711a723121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098956ec865f3db6e40e90bcf79a9273122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9356bc600698339f750567230a688c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95397abdaf921991c9f49e410d48a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9eee9baa675a9cb3a783e1284900c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b42379b1c7b9abf8c21ecdbf10a64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0874982d2b137ffee1e8e51deee25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9362d2a04047e1d74ae6cb8cfa0866128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9a9f522be3977394ac5b3d9a3348129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eecfdffdcdc84db24dcb87a3b356c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd36e3d8e782eb0243c479a7247f08e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ab061d44752fc8d509dc08e7ea50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458cdcddfcd48715b300aac279252b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c37fd62dc04c289b282d3ce150fb37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0570cd14638b1e7c14e5d2c3b912135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b450c2195fdd1f0499dffff51b8b0bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a8c499a6955549891f60dd750175137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6589019b643714eec64e36f764fcf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429a5f40555436f58958fda583b1c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1cca8e416ddb278ef9791c75a795e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b73b2795eedf1bca5547a2ff65a38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a312419e0001a32bdc38e7316e1bec3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28b43fee03f86a9d0550085b5e4979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91164db4ca08d7fefc6e8b6860f9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8043f1a3e8d557679ec833d4dcce730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53b5992a063a3133c7ced24dd20a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68844c2e48d3f1d29941dcb2a9d6b5af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ca9367922a1351328070e44e3d59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b731cf4dfd5ea46555e6eea3afc544b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7f9578ce3c96bacf4ab288970f301150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d38171bfc909ce36f5e1dad8c335b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bedce78494a7877d6b730b08c89054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade78d5e9b9a81f6a27acd8a9f7aa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da5c8281c86e8128367f28f46da854154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc28086f1d69049a778eb15bd6bcc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c435276b424d4809e3243cd2d3502156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0691169444c199e1e4bda421530db4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb048d83fdb08efaaa4a7c7f1be3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ccffdcc34e6d455056ca806382c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d994fe2f1d725fd5ccd98ce3915d3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ee33a9ba21cf4ef4378fac652413161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9b52dbb84a608ae1e6c8dbdf65868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98721796e2582ed27058ae9d23828c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8bf330cd1152bbc1b3a29ff56ab1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76724e9ba2ad0bbb58bb37b69871c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856413730d6466904f3e62d6d5d7a62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a11634a0bc7e61750f63cc8fc05dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102023ba78e9f03d29fd8335bf173043168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f771b54b253f3bf8fdc6e1af05ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad89c46bf9fa17b5287d7fe88e8865170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e052d040013e0c4a8d55b5efe341e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf51d4ce0f583aa5b04808c8e96c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07146b3b36c62011a7ac78d97ad7195173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d28229c96eae53839d3aec9c6ee5b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e206978b3b8c881334f03253f4961175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c606b7bd6f5fd6ee8b4129b91e9c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7f821bfd1e60bebee1c44dfcc1ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e326f02282883f6d675864b1db912d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453df1c44317ff4c6fad2e6db32f37d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b309f5170a4e01767c3bcfd8b2e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9524a32b98383bf7755dc6df1e6b0b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640fc61c74a32eee9d83790fc8820b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016163d0bc1d478f5c477c666b89f23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf92ec74cf7dd490d44b219f0026231184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af29ce3afeeff7eb9352f669db5a1dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b5d4a3f026e515f58e37e84e9f9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf2b643ac07664f1d4407545a0b79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f559461e44191b237969a08075104188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065c4ef505c9becbae27e6b2aaddab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee518623e4e7cb8a0e584f90b3b55c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310541eae78f51a872a32213efdc53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaad3f6f610461a69475a6554ea088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d68198ba6295443f65fbf59ba18ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0497503ee611d3a50c7b9b41b03aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4cca88d9fcd630b1f384d62505474195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc05151730386679f74ffbfe748cdf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16833850f4e0123cec440222b15b9b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469ad6ac49e18d2fe97525ae21a6c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70861ed7494d57367ee7027018d94441199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd0875bcfa8a0d15d35588c545b9d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd658432cf5fb7707afe857dc7b149201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd27643e7c1d3a4b40429e89872fb54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d8b0f2be3e7d477295e09282643b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff3f5319c5ac41fe36062a9a99918204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6f68538acc39128a06c1f9d1cdacf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840cac9c0609da3300b1a48c8da58c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1825977435be322927f44b99ce3a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516cd6939b7d50ff216708dbc9507ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdebd17d29dc7f73ff65ea32633685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe79cd2bc6cdc74928af3ec51ff90df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c05d992906f30a063a6e9028a75a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8442147dc8836247737c01f6c2646a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a014d0f531c89f4a31650b04cd5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a4c494474a5d74a9e4ad0c171bd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52156a2465f3b1db7a0035a919683215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a6c2a52421fe3ed89fd32ae4ca1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443f25cee0ba0cdaa112d2320e5776217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257be96184b57fc87d2670f887e8fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008b602537b8e2a1741634f4e4cce25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223065a12cb5722115de47d62a028e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab7ac50b79f4173268c3b5bbf977c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1163d4f89bf118e97172cbf68db109b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325cccaa95ff230c00a66d7ccd3cb60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e543ba30593c405408fbb5652d927224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e33ed31d21b4cd69c3bb659af463e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bbdba12ace694b47d1d650e9dcb49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c6fdd1c0053e9f9f6db4b634c93b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da428676dbdea267b661f134427c8bcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68edd4b81315e2f152490d99a4f04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324b7becd9760633f610c7f118736c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf7e1210d43578a8cc7fbf09e70fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e323468067026a6373b7eb08e74d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10ccb7d02720961905b150bc62f58c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc10fad98bbd91d7c3cc027373e6e96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab3c01c4c7005c7fda4384c0b3753235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400e5e78685cdd82fb7aad0cd9d726236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6d791f26dfe7e02cc29cc8e279a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649dfef9efcf530de05a751a624cf17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478a1dc4096cb7415155a50523d297239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada9ca5dda9bb755972da1d70da5d86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ef01f26d68ef604a3fcb4097f6af3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce817073d537dc49ec4e8776515a07da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d0dc94b380fa23aca4252524a2990243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251b3fbcfaebcb82b8be1978ac694e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ec7ba1925f45f814f587da06e8bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83da5dcea6ce40c6309b0d1e9db271246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839de1b2bdd975baaa23483b248fdd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405608126f2e5f36d0a40773d51de50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbac33fb39a616981ab45b698548bb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1bca86b779bace0da35a2cc5c5f12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d1c6ac474654936d87e036ea8b35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2653a1ea94f2e62d75a5de741335252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9be8444fcef37b4bd1530092d41b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d62bc83ccba9ca920214007e0865ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686b7275b28a6c81162ae6d865d6b52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469b792699e04540230bda041cdc2e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80499d78cd752860220d1fab437fd46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6eb1cd85d68b8ddd56f8ed33de4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1dd7b45635a918bcfbf533ae8211d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd04362cf65b19feb25624315ef9db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdb602e450ce85114d91c6ac20c2a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b62c82266a3c0e45e3c9cf16091d9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01962c70b19cb362fb4b081b91f497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499abf2a3c7a9392209a69c9fe167847264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499dc469e40b44d0d3fdcec51f2dc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f563aa179ef7c99ae56782c137d320266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961971db1da8617ce9464a2e5f9a46cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c6ecde73a5a347a58640a4da26cbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42753ade23538342739ad5a5275a0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7fd32990950a8aeebcc991827c22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74552557b8b297983f8e6d1422eedc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506066c5b2f84b93d8579bc951a74b01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1f68dc157de9091af3177fcdf99c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e2330ff2bb45ac6e1b88be8923a36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4513cfc39c1ad2296e87d214aa2c28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf76b0f5033be4566c20255ac4df58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318eea59f93bafd5bbc49adc882f665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d07d7d4637bb4203f2ede7031c02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ef212500c3e031925a5bd8561e5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b2fcca1fdddcabe74c4cf86f6762280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e810cf591ff06d012c6bfb1e180703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e71899025099d19be25e8bc92f92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba370fd24dbd27471a9d3960f83a5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d76e7adbffc575b1db4a81efceb96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b85732a8708e36ddcef330e27bc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adef0469e1c21f8130140a01942292d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e4986ffe2aa848bcad4669a9c7471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db3d8936ff2d4f3cc2683cd1295564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe35c176accdc8f0b407f09d628116289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a186bb32bc68fb9543c0c37b05028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8797986861f73703bae43f2e9c223a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414933dc8cce3ae513c970053135f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b639d61b3f49d4a5290e8adaa0b2b89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c31caab129a5e8e2c97f7e7ce288f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b573e0241db784f1ad60c405bbf5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9cf487656852e425d07243294ecba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfcae49eab35324186adca654ef437297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fce28c3194e467b5e0c44439decd0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c55f27db5dd74139bf73bddc9a001299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2be4438ba5871d6d1338c4c596e6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979afa8715c011dbff2caaf2593a7de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736357e9ca46f39927c5a2d1cbbfcab5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf60250f9d418ba67d8d49ed63bf52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079b6015612f080a528081f7e1d3bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561666f010b4badfffb5f625a69e1f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ff1d6d4b6870345bd5671bd464160306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b99b26fe8440fc588a841d110fda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f8a68d9d9f79e92c884d1e8d08584308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74d28e7c6c2b7adb1a7cb23a90c60d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719e69293c1caae5ad8864a4d41b95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0468ef695d5c49f79a13df58c7697311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07673c2d2aa95bc162b0a32b33b9aa97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a50a4cdf8c62030ad9e03dcb36ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a6d9abe58d77adaf6a90bce31642314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24e83ad1cd871055ef88bb4c83603315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dea901fc515767bc1a48ffe24ec74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e222b0ce593399486fa220a2f87d81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23b9d65aff368173a18bcea3da703a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff261da2daefacdac7666e94ca9350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca62583542ce93352f7ec26ca18cb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773666ff79d6a9529a2798593d2edd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6a2f263d96a752239bcd01d2a4236322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac45a1bcc8edd695d55b469bd94e08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0de8ccd704c305023f768e9f554f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa5a51cef50001dfc7216481ae29d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a8d52e4c823e2f89d0f7425cf8a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0922cc589e25fe1fcf6650181ae73a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49624741d473187cd8e2fee864f84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bce7c65eeec62cb31ae6504b6d1dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c131d1113a2b6c2cd20889e784fb8c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607b32cd0b75f3e49a5ba8a93813206331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d21f302f0a9ede0b065612038e0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a58f39b768cd358e5b97df90b6c07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba092c3bb99c47e31ebf8ce77c49d1e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c82971faee0c94cd5e9cd33c6099f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d35f2ea699377e8af53ab37864366f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1094eb9c475b04e2719966a324ef3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1812ccacdef22cd86bc24503a49d2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbe73cef4cd35f4a83fe16719d87d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89081fc051164a66d3c97873c90216b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d9375f7792eb28cd6156bf67a7fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1610a77ca732a8840e2296c26fb4881342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c250d0ff2fbeb4ea078a4e0467ba42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c601f2c18485c06dfcb72c041dc40d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8de3d22817f0bddb18a5cd02a654b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad4e3d0c18d3e1ed46c3137c136a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ddd73a32ff422b26ebfa1350c823e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e399c0e852570049c2d496bc3a2454348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6693ddeaec0d9f2bf901e490e2c00b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c944a1a80b39b4b3452ffc0f53a3482350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc6c2676ca3c72aaf24415caf601ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647680cb5c13baf2f8534481724b5d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018ca5863b49ceff56adea742f38093353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad8fb9b91f47db7251fc574128176d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027fa2368a777b41d1174cd147b45c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d66dd9bbef3da988c177b451bc6114356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e10550a069e414d488fa5bb36fe547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72476c9df416c6560af5ef0dfe6a97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fff1f22e929111a53f848873b3f84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496ffc2f89ec7140163bcb83ef7476360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5f4e5e40d7b27b98f1f3b96f9369361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee911dc901adaec70c8981c09b4f683a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f5182cd35b480769ca1364775c641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071377b5e59e78e574011c6331d137f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466c4a14bda04de993bbaf5d0d0eef4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e80f3c7f26f7571df073e0fee446366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6b3c41384b2146e781b68b60b5b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746220a432337df6bd673a73dae7b4f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f662134c1e0ffd8fd494badf04206b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3002c7e255daeae8c53a627f885b70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c85efc6c552fb7293722248a976b71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06297737105f9dcf629e5d247ea2e052372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad76c297f94bdb18a9a9b61a8d3f870373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674475f6be4de53a11392b7a22c4246374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550c4e351abf000e17cd21db820862b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278b9389f543a4e14efe0ebb2b6a89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c06a8b90e98c6d86e14fe2d9cb2be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93471e67d18ab5f0911decd213c5cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01962bbdbc15e75d7ca2d372a80f72b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e0bb54ebe42ede67af5775514427e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781df4908cf028e5cd2a86950eae7e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b323ab8ca1d1d90685765dccb9566de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2509eacedce354814f3621f64013d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2080b12aebcdcb6224293c149bf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8692bd5f7c531a2299881064a7b3cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44248b6f62e737e2ab89e852600d70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c1c290eb342d4352095d8cbd46d22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f7644dda3d3accbaef23cee37201b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c3fc77b1b73d537227c17743342d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa4299d4bbc0a0547d040e084ec84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52c74565859fe9444fdcc27c11c5a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69d5387392b63786ed958e121dff4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf5ad6f43672b047110274d50a53ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a66b3eee8734f6eb7a1a44d5c292394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c35458b40bc5756f34d6db830bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b6ebb75d7def5484b53873353e7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c34af813a6dcbbd69990b5b6579a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfbcd98fef2839038e71b3ad9d0d0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53e9051cfc99f6f9528465a7f81ef2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7b04008084b46d6c65f30bdbc987400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ff9123609dc6dcf9cc803a4bd19c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadfaa53e4b5db587d91e054d4ac89e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d300489d614943cecf0b990038df6bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d077f55bc666aaa311e53376c450404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e661d60c28b0caed062d72cb19a2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d023e9479de02c63e485dde7217d58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c6059ce3b8380e7cc8811c095abb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73ea8499b6850efe294d75dfbe09a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376799652bbb9d25c99504ea52054bb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11210d529abd8aa6c4809eaf7c3c8831410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87209c72f1bc2294a682a5c507be1807411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4786b2eef29e9062254e95ec380ca44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d3793876306751355c18131cf2e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a127d6a0703e464264a57ea16aa27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da3393fe0e255fa45eb8b8dd6006b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787719d564e3de8f96193d413fd79297416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d0216eada061fadba8d89646fe0eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad686000f9e543267e382334eac3ba5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e276312e9d3546b2df14df0fd808419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ec3f91c335603274d364ef04bfda6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf77a3bb4b863d8cc67550f9f1cb85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04dc5fd832a3da82d15400c0fa7cce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd02f8a2daedd1d021075b535d2e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814247fd32b9770ec0566ad27207760424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143bec74900b91ca9cc650e96bc5e89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4c8eae967d38c45a0f53216d23f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9592afdee9c21c7c30968b5a95f33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b125b54d76282f80635036fd49a97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a1cc01bbe69a2782d72209be7823c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1021aa549e3c0b1be83a6c5fc2f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad33fd20f26f82183d78c7c256e174431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb879c3c4d8cb5537c3e322a77167b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0241396a07c2b819281f0acd7cfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a637bde0e085cabe5f57848ccd2072434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc9e8783d5751d661b93b6fe4b485435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad978367eccae584272454c23360ef1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d6493604dfdb6dd45593f82d377a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101996a900df4ca37d852655d33504c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac66e138c622090957c70fc28b0e03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57904b74fb1889969144d7d36056c57c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358d341cf82a895ba22e9b0c9ae587a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcc046dd604c60fe2baa1acd38be81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb057cc370ec8bfd84563f7f6507944443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33de30e722d09bd13e665de0d6cfd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e77cb2ca3edf1f6fa2ad399ccdb01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022600a0b6a837b02b3f7c4b345df25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c45a2845362b1338a68ee4e8a161d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3149d4b6079f95dd89083a77d73b35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5a12aa54528f1d311ca7cf575764449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0d3a2f2e020a3b65b3d21b8cd4db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6e228e408c98484cf9943f6364848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cae252bb4cbd39658eacb79505f59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c87f4ad789f098c44c3aac7a53bde4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459dbf3cb62301a80e5d33a1f04e44a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be94b45671263db62a1cc3bca5816fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf965925f8774370e00b6fe200c419a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76121d399776205fe380de308ae42e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4317f2b570363682edc0f4bad55c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3d29ea8cf75b230e4ffb1c7fb0ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d03b68fc200f3d1b3d136fc89bb11f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a0ea42c11c18a9325ec84f1b6d115461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bd6ece5ee682644aa38a55a1488b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b46a69180929b5fe6b9baf5a95bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10a9497a7973170c65c555b4dd5667464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466faf333c983da3d7d0e793912c7adf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383005e5c251a1b8809e6ab896bcee0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c86b48e62b70e35187c51c1cd2e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec2e0e78a857c801f32786598f1fbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a6787136401f362a8b5eda9f0b08c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a28e0554d3476bc289bf1ea35233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baafae06f94deb373ee3e5a09700f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ab06189c5012690f44ed9744e298472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0409ba5b20cfd11caa5459d3829b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8584225eaa27076472bb4211b994d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e66f433fc7238a8910b61d627f9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0a2430fc2b2ce88a628a86da70538476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc24dd698ca020daae65e078fcd5224477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bc56f71e6bf934a15cbfa0da2e35e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9815490266cbb8069bd39d57d9d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092c5f549fe4f61a5b29f41e11523f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155a8cb0d7ac296f149fd1b0fa782b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79f85e0546d23a316e6aa579250f53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa9d80a530a21f13e772cb1670e010483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f8606cc0659a9463ee84e7c25ab8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3a53eef69f76cd2026b88fa88335485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f789fa81d2efd8c18737a1a6f8cf23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c38140de5d636b9120183c1b71ff10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da767c8187052b55b5fbc9947e3a545488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa142ec6195f7488ff1ecf546ffdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea51a5aec90aa95e1a8ced5700e17b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079963caf492ffd5ef72135483143597491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b85217139baabb846f400b0d63ecb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77d47fd24e1cd574aa04cc6b654940493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901df8ed72e213fd664e193dcb8c39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0ca0d396867095657361eb151b95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e720bda58555f778756a0ef0ad3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9fecadcd24847f47c02ff477f043b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199b2600602c2b1307b9dd077b99eca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea77fb35fdfab9af4f2d5df5463f40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595c4132eb9eaa15d1b1ede9ea59b85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4cbbee52d71fca0dde59b54a77126501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2016ba5a8f6d39cdcbc3fba459d75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4c70f275f5de1a3a27c8b08abd55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb469b87816da4272bd47bc89a8ed9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9cd788efd29c8b7f7e09149b8fbdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8efe35409ce5796111a2c0cee4d36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba25e9aa9f8b2fa0b272af7b7875a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15dc7a0adba467fbe73c2fceac5b3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ac2a91989b415b35d5148496f8e6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3de422caf8f93f0cac423f9726a77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604a5233913429df028027b7bf0bda8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f9b0f766a67b8f8f31ab42624509512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54251c17213efb04d786dd5a2b66e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c494b99c5a5b8d64132a2113c454e65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709391bdd50c2c262d8eacb8ddcbe7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86f5f0319985185f4e16d103d274f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41a6ff3115246449e63153d6bcb8e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4394c09998d55b1a6d68f84663849f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1acea72a4b5f95f50053a6a60c31b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ddcdd721cc5cae862f59801d9eab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7727bd230f8cd90e7fac0b58fb350c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb37cbdceae6ddf96228bcdefad71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5730d50e36c91482edf4d4dd8c33c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0d70751bc6aa1b9a74a4f27eda19a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e43bc8870b1a18b5f329c36918ea4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cff4406e9b0f411480ecbfcaa7de97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec93eed88e25ac077c65a35847700b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc74abf23a810c4ecd96f4ab4140187528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9277df495d65ad2d52d6d5f0d290f1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c4a61dd28d57e8246c27f19834619530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2341b51114cd058ce2566d2fbb35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388ddd148700b6283e07926636fb4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ea8342f39ca19a1cc1767f4a96a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db0fe0d173abfa05cd23bf2308041c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a898ab9c35150c272e0f2e2ef567e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac5d6b0b63a282cc9fa81e6409cf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790651472071073cf7adbfce89d1d08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858e46bb68ef09dc0fdb75e9aaf157538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eb255cd6493e3b9ce52305c31b530539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329831db644e5c279248fb33db6ffe44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e658eab2baa658b76253c58d74fe12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75495a2e4c6e511c7e43649d27b4d21b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce078d6dc21002410e07bc4a202cae4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79174f5a9ffcab04dfd5c53b3792003c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6e52243a5b5a161c7fc7cf45af64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043c3ee5430bea26b57170c25c17f8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf6d71b02ba4a8c4dda2d2c625c9c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15390c5fb139a58c5dab3afba439e67b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adab94713c371fb664ad1c6778d1854549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98806074db1efca513723051db7483f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f879094e746be1b86256d884aec4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c9ecd5c33d2718cdacbff2b937689552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515a662e8a20a66dae007ea4144de2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c704fde9d7176f6c1f4e3943c9f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d369a9159f4bcaf29121f2ae76612555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d95ea0c3be27d2512d32a6732caf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b614843b62e744596b418a58ba9e55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd4affa45ad7de1d03e6b4b6897c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fe521cd2858521763a28b3d801832559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114cee8d2b38d56d8cb118244059c2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758176a5920c2f07c5e0385d77924a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0afec4d9b5c83983621477080bd41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eeb53b1c27c3dd6a352357220300f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ed020ae469ab03c9554f0e86e61a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed71ce4391a26e7fe7eed2d308a03e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a0d3f03035fbbd37a7e0cfeeed47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a556970405576ec69796c27b2223567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a08b617f19837ee74f117f204483e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d67ad7dbc6bd8c1507ac9d706d416569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486901f6fce7f9f3d421c9aa65817de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7885b9c90534590897a15fd31166545571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2baf5bda91c3615d3e548eab24a278572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13fef0a6300dbfea74730bb1700e22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0317846fee502d1a8be8118f98f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ceffc3aa215a31c0b058873db7868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b6a5d8361818cb5b81f1458355b16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999775fe1e0e1738cbe29887807386f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4b17100a5423946697c0f4bec4409578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa8b84e09149d5f3bd697566ce71b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85693016912314e00a38afda2154c7a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8021b8358e72da8aced06b91c818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a767aef9b9f4558e54aaa57bc87b329582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7b2d2a8fe10689c8dc15b1685f0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d438daa17dfcc26e99121cf41de4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732790eb7cb9017d614de1dc685a15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84db9c4f37b9e75477ffe188d9fdb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a6f50fce67cff0d8ade9a079df6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f867b433672209f9ea2f2dd77cada1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b91c5cc3781809db4bc942a81f434589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d471eb6f489fb14bc08b9aaad10449590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28549a04251af626b9ff8139ef071c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06420df73f716dcf349ba8732d37c463592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9090b47fd9c434fc96a227f2cb029593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4ce4151d583aeb9f270f6a729fcd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6fdf6f39300c351262dc4fb025390595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ceef1f09d8fbd4c5fd3a0b31b99fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a654f544465b1b1edec51fdf5021597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65b666b9bf882d37b797bdec429c8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4459a6b3ed0953caabddcff3f6978599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c66276d8c9e43525e5a68b79a6d320600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689d71ab4e701bd93b29ebe8d0fe8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6f7b64019ee6310d1c1823191d3dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aafbcfa7151013ba6d63f303144d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e80f85a14977071269c6e0204d8b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa731386e0b1736b7fa08ff131c00629605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627bb119135289deecad048f02dba0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554528d70f898dee343ded4451c864b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d77127c1d29abcec5c2c7817e331608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016781b684f72a502556350cf171cfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6c93390ca1b65fb156e2b2da4f2d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbbe6c2fcc5f6f084eb494e1a496e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069dbe496e6b2c9f089f47e4a77696612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed0f433518b356eb38e5886593b84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc8a094aafc649809852068e4114a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf644bc7d2809234e9f1a398baf32c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5db7d4d7d1ba19ab60e0be57b9d98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f664db3980071683277c286e29d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d88fec92de5601dcb95524b62fef2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7241a90aa0a0ec7971c57a463277cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5d69058b7db6909342888e846f2f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1142706d3d136953e0944b990bb1cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde26b67264fa904992e6ba9f97657f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef777650d5ba2cabbfa4ad39b589d09e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf003f044c091bfd2d24520724dfb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1cbc3e153ca396cb01210b886a11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd4324b1386c671056eae053e228e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86f69875f61dbd0f94e2f4d6e816c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf8e65319cf806942404b02aa59ef2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa180c76a141bdb03429263daa85d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb90634b48c28c81f94d364c55c8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d644b4334e38952251041d7a06c0c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2e453682b14d63f210481fd1f1f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf392cf193313d1f5638041aa108ca97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2aad7358a3667fcf2ca36d0323de0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91122f6193fedbf8ecdf9fc56d860635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130477d29dc732a02ce96d14fe6e2bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f734006b3356bcd536b7e77b3d3cd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4005155205d02ff1bf1c4813090c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484493b32ec96eb1a5e961a9dd486080639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174559d46adab18269a8752859ed52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb51bd7c169f7143030185bad7fbe4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31863d6d0bf078ff8cfd32b8de02d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86facf5d4a9bbf587293bb2725673c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc404f55a00b1278119de1ccd01ccfa644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e79ede9242c0d8d994be201de514b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55486ba49046378a5b0334fb884922202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d87c72cc85746f50fb8acf63954da73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70dd4a10dba4a3b35fd9364bcc9a034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433fd49855e87927604ebc1b5f7b2f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5d31d782e768bde9aaa68383e0216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267727f130b6b8ebaaab9b65e6dcf2a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909530ffac43fdfa740fc69835bb9ce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc562d24210bca7240c0b382c476f4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962abf932e089feb3d58e63c760be6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b3c1c33227ebc4887ff0a884e69e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c52eef11e815a9328572188295319e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4cb4e60ef9a52aaf63d99622bb40613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fe8c11f735742aa9e97424291db4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a05dd48ebe3244d787c0be8ba3c17915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da19c759d78ba21cb7ae5f8c286bc2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db1a6b177eaac1d316f38fac271da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eb4f4d84ce20e0926e482c4ab178618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9663e5649d73087b05c6160a7e703019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d770349ef1c792a96fb0112b8a9061620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cc50c487462ea56a7dccb67ecf71521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621fd868f52dd34da445902698462d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39ba245c205505e3c458cf37401e5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c06f911f86dda43f3b8373a2cc44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e50d5b20b5892e33f04fc46eb6a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19e3e0eee52271b3ab6437f68a56f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345473c41ef3a6a3db230e760dd8d9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1a559353fc8e256101fbd47d146028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5bcf5c47c40d6f616e6e6d52b9fb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bcaca6b49eff60b45d98fd82a1eee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74388a6af60dd7005b64dd1c6d87a8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43e25b43086e290f79bcae766995132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d1f9cf63758beb5fc2f1b2f0aa11f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5606fcedfe3a5c5089fa028663c50134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d6bf033d63e621ba0af7470a6387d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0d395ec6893d7908fadb735b3fa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633ff5be059dd455f1fc67412d171937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8480ad496e2283c8b68ea86e59cb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d768ab6a316f030ff205e36b4f26e7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490da314fbdac117341236b3b67c4c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64269410376f7fa93e5ef621e5127cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034681056f197128309f0b4c3cd07442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c041356da932835a544fdb835ca1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec0b70e3895c2769ddd45851b514e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba77b6da377628eed1f39c78e9ec9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdba2f31a05321a16420ebd00d3eef346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4a1383e6dbee165b939bcb487275247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03798cdbb8cfd3041168471211e51348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a43a0fa3c6b70445e8033d25d882049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36c04cd30428782b7823983f0e1a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d78af80e80e1c7ee2825513c1359551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed710ba4e18d229b715939ca343c27852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e596df35c35bb57ca3053f56158a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545554046c700bf50fa3dd728a3194454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd109a68f2a4a31134fef4747f41e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1480f5a33d9ff587a4b957a69ed7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92374b02c4a93ec307475563f13917757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db0795071d71f1f6341f4994c96c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f27cac40ceb3534b0775150924471f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cde7797f4f0402b38295e1cdab796660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca8c9b5f01fa3c328a9850cd880c1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46282519d27412be0000b5400a8620562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b087bc4e9dc0f77c31f58221db2a7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d516e081a7452448640fb1ccc86b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6242fca6dddb6d4e9a77eec0bf3a5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285b0b0554682ca558b599526b0344c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14627afbace302c2d10103978695d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e99bb84ae96ff903b006ce40793b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47db9d845c309a06759e508ac70fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973d64c09cfb82e1766a42bb77bbeb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea884e30365c9836061eb643f53291f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b480e260214671f3d4371fa633465172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8524b00622a75c08e897d549400273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf7c4a9fa1041004dd1912c48083374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45fb0e3a4ba3b4729a3aa52fe868b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade309391192a78ee4f79a099a819f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7368dc0ecf66eb95a6b5f087e9a6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67259b1b0cd12b22bd36109071c35fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434c26ae404c8d1e53527fc6adab0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090d244895e5cf80518aaca3993bed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615cdf758736ae3cfbb77f4e8facca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156912e787ca04a94723f81165be1f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb186449b5eea23cbd55d42ec5e90483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbacf2f5c0dd65b45497dbfd22bed3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682097aef328f3a2ed3251b751449a2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fecfd37618360869bad0f7d4a2796486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f572dd4064497b129477b6e1d8404887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c7b0b2984aeea29eacd32de3dc16488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144adc267a3f32ac6ca26f6834bd475a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c191f49b459b81d2538f62b4fa91e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d710a96af5fae1f19bd2ee911ac0b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f18d267aae9a680fd2c3aac3e2d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9a3b25115e416cb0235a6c2120c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab776e5785dbbb7ca9beef6fbb26194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554046e5ecf67a3a6b4fc56700c5baa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a90b16a044d0d0b3cff5ccaa38caa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ef51969206812651d04b22a3b88a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708ebf8f2bd69b90070e7335e592e2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b818833eef4692ae085ce2750e3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baa77e381f694bfe4c689d0cec61b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473bb219b780dcc1342756cf896c2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543dfebedd5a69ae27de147864d9f29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac4d194c10995d382883ebe9a27e93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d02391a9bb79c9295f641672fe3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ebbd0f5ee916c3aa15f196b5a7f13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faac927dfb569d4301470053d30e94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a14cb028caa65a95ad6a366f9cdf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f502822eddcee25ac1b56abf78c7e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7485386593e338ed649cd6959651c45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0c38804d25a8c619e4a604d49b2cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79291da120eef80f182d4d3cea7e2a18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5833273e389fd0762393a89c5ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d466f4324a30b7d9bd60afbcb497e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed0a028e843acc93801763447e49c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ec3cfbf1e713ed5ee85e92350a2c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa480cbe71a9644d2b10197ccf5ab40c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b26ce872e07fbf6caa3cb727e001d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769b07976f60860a6f9bbbc0f21c166118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142a9699a2561335b6d83e893837462119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644cbd970f332617686ba53691d584120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec68f13f0b1fc7896732f865890878121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccae73826f949790c601ca455c4f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3547232112af387151870cb239b6b44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f86fe2918ca1ffe02d763994500f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21953147736ca7835b2cfe48db3394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985efdac3c99f52e573d396a4c7eae37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef21be4f4b11ab75b1afcc921e5e8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ad71ef6ceb0bf5dcfe39ab1a98696128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6c49d5d2d40ee4a401066ad2fe9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc27795ddabe2a0d5244ee95553d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ce4646c63b7dfa1334b05419b319131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb6be084f4277116fe60fc1ce965f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baee3ba26a926062dc2f83acd00b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060658a57d8fffa421ac5d0e55cd6ca5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6028a03efaa3fd725227716e3d1b7e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed4ae3384febc094b169c46d5ab01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81fbd378930ed168f5e25d18f6b80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf8ac88c8c39b2367f63d99d264c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f59bc815af7e5ee824d1005503c39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41aa3ac744b5f5990cb4f7c59158f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec9b7e9fe737670668153fb6f40120141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d24883b3173bc7f548cd90a755696142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dbfbfa5cfbfb72ade7cc5f1b5120143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f49924ed21060c3ad36f0dcbd6a58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e1b69075a00d7230446c3142f5e78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d74aab0bf612942d5bdf7c64c555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de559763e44b96ad120fee57673349a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f64628bcb47c7b463fde15c4baa3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b273e23cd005c54044c85aee997d97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d9a21e2e3a67b667c788ece29472f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32185bc43245b8466013ad88a8027f1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8602150a206e2f4e052ec11cb399ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e7df9c3aac703607d6692fb9e0d99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345112ff7ec27c72ca74ed37a338bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8f5a041ec29f28fc54bc53e86a927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052c5207d25c5c40082b324c65a5a9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce3c77284b443eb6bbe900452126c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731fd97f22bd1ea5fc5465d70c20a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e133603382ae322206d5cc6384b51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc7f29aee52c43138f5cea2d0f10cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ca5d7f7b8f4039762d41c518447b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2910476573f22b0dcd5cbd8cd1c604162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745712cfb346eae40fe071570e8fadf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad607926bdaed9ba7000656d5ec1530f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cd7b665d94687e77621b2c5e7f5c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e609093709951cb2e2dc4b7f87475e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb075f6f41d49fb7397d8f10e4c9bf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee37abc9066fc1cd4d7499b71283ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106bcd77f55b76599e6b8a13059fac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92244cc18d6e724521a320024e8074170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220429ab1d938904d7abd128e514cebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3f974bdc482e0a5883626ccdbcae8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a7330c16be76993d0a59a905ee9e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c928e39ac64c169ef63d08c4dc540de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d90a804753de537edc9863b4c04795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d2a7a8a0e2685bd3fcb996798add8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec713b7f343a16808200ce7887ba6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd63a5ca8de86bb120c863ab41162bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73256c39c08a4a61c633d6b60177e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6cb82acc11f3c72fa67d2cd93f279180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1c6726768120ca446dffa78142b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2853b95ba7fe2d97cca04cc6ab3f9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d81618cd3250e3f293c3f605e518183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241462342f7af5876ad2e4b858cc422b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cb7dd1153afa4d833ff95466c4315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea79205137ca959c69d68642b0329c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccb2bde3512b48b1fd8f7464e3ee81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a11a2af1b6c7ce7eb6a049c97e9949188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dd60c10914f76b2992029550aac63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4edb1fa8dc84f118282e3370af44d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a0f4f54ab3015796c581862e67c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a4c760ca38514cfea28007f45ef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d8f463cd4d90bb8395224f241d533193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df348d907bff8399be363cf35132915f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d3887d84e3a7822d19a8f7f21734195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80aafa7b43c20466155759e12a5fa1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a6b83a2c8834994bc15ec86afdc3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ca6adc0585e614240a73c038b195b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3a6c27cc2332c25c499cb37acb1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76350324461e593c92b3ca67a3400b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6618fabd2e585931af1856a9ee4af0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f1e8b3c9b1d5d00e95535ae9c231202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d35dfe8bf23c176039a70fb3289ef9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27e1a8839104553de70278ab94f47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6628a8cbf4c96cdd7ba78d5e6ef86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb0f4c74408b19659eaeed39e09fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e1bcbec41e96ced012a006badda0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10710fadd97e1e1c8320e7b3fd3020208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b30e83b01fae1149ee9ab78c1c6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f734038bed161bd4ca520d9644187bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6673b2fc6a36781e8e2092da3d074211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635aa880ce63d68d4b0a31a6eb02af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237ae8390f18ff1f4c8bc4aa3149aec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637550041d79da10cd355e5fe84f3ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03ac5a3622937062335b2bdd472941215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ee12e5c81a94d77dc6a350d130e6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e02360cb09c2131b4c2bb329b470217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab08fd8629e34d98a5579a9a5dc9f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a9f854b9f447c817e591ceac2d4ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5321b5d3450da9ce3664f9c801037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7151aef3bb50ea730afc3aaadb433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ec544299c5c2e2664129718d46261222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1a5d78a2ce6981275e85629e83cf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbd982c226232a305fff3a9b9a61c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709881091b468848fc9fe326767175f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1080e617f60dc4fd00ae87c5dbf13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b57b2792394d8a4727220500201f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe39f709b74e68f5b9ed6c076b1f1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83bdf64445eee5ce00d56a4c5a9e75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a039b95247bfbaeb6eb37c6ad8a3a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b06b964c440405495258b1d33edf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5c0e5e2f8be35d46376432111546232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9662bdfd32966b774e8d9546d054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf2e1fac3aed2aa09f6c39f44df29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f83922460fe317eadeffeb1409a547235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b91b9d5d4668df3d5037a07ff062d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb659a756b18cb6a1b57b07b3731a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72319009c6677ec265c3cff815eca9f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df922f484a756841b7fb5eb3ca8fd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afcb7750678dc127c30660e6632f29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b5f7dddeb4e801b334e99987050c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585f148b999fc0e20fac3bc4ac461a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc7b220da3c92366e508335c0420ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dbf577fa77dc5a16b395f04c90b51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055ac11bf1d4077987800d03dca73e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f3cf4158d5fceef35b14e64425b1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653b419ad717a03fb34164e9fbb72ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce745417b6ed56005ca7b022187e19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f56c98811e793461be58b737e71d65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c25f41d24ba2d352c06c2ff76d92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ffdda939119fb0c22ad7f4dea8bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906c73af83053f971794a7d7b4227cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95833c6e292bc5aaebe1507f528d2e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7fb078c6addae2ba831e35eed2f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e4cf383f96e614416356e9ad4d0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a6f12cae3007792f3f1b16cfb8fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95410ed000fbc26eddcbb7169f1f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7354be4213d206aa26087f62660b3dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9657b5c33b88a103c64673653b9a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e8b77789a4d02d1b68ec7ba701002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d076c36a3dcc651e1e1dfa6c432c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371841b5ee1b0d5fcb3329cffc12815e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd50e2fe79ecb8905773c23ab3ecf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6e702e8aa1e839826a9e71348c57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea784da049bf1d5ec3358ce3f53f0dde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fa617b65891c09eeb9cbc9a4b9539266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347b3d7d73c51808e68df79cd8879c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38c4b0582d05fec8e9c676b9bde8da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e72d846b90bf2ee0f1f78281cf7ff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a7b0c8e3a948cb93627f95383485270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e98840efc48ee478fc0087d6c148f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee4d94cb781ce943ee6f9f7924c6f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145dbb888fad6c1138795a5a8a748c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782ce5f15c565484b6717a404654aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffcabd2bfa9672ce7bb34796cd091d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972463a28fb270be7a15ea5f5e6997e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b3ca4d2f7e5da5869df136d2e5d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb1bb3ac8afff2199c2f1b47dd18e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1eb2d8353968fdeb2fcd2983fcce6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3cec86755c3a695089a4056e013f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029021b07035c66c2d529e5c5d2a9b89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fbfdee37123477f86ea185b2a278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea590b4d2f8979fd35ae99781d12dc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20105fa8dc96a3fe52b73afc35741f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d5d26d1233b2741a35a655d59b7ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9bdba581f91a4e3ed07d15fb336e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81722b11233f3f993278a9327a74a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec5bd46cac956454658275295cd1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d92844f529d857494c804c526496289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e29038d712014c9a608a3b4dc64d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf44c8d8ad99b6c9d272b1f4c614db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a63eb8f1733213d1bc20a6762f4c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e1aeef15297ece90bef4ed29669eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630767117ea28483563e4f4efda6a7c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e32441ec60704f5be4a9c20e8f0d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7764bf7ec50c4952ee9eeb5481f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdbe1ed47517cd11dd95c7912d8924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b2aea1c85f43a3f32cfcbbdc73d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab670fb6a09c38f3706635c6a14595299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d278e3eb5561bba9ef8c2cc939905300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c2a424631c9d6de43d16c30e23d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67dbc6b63eb8ae840e38d07c2a6639302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b4998b6312fdb8a9de40cbe46605303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709e8fbdb55f92e57a479c4a6f0008f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11dd8eacae1daa1f82b375a5ec415a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b47a41eb783a2410a88e8888d3b87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292218e2e19904765af44b4a95c1dc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee4f66cdac4bf6ff729a1aef787da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e0fd3859671be4ad127f182aa1e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dca5ca7a67eca661e8c65502168a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d142017eec3e3d81bdb183d6764650b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e6ffe50927216cac62e1409c239e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d9c147086e06306e4818786ccf93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc390e2a9d00a850572f74a3551371314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf1d844c400318b4dc7d83b813a28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc33724b3be333c5c37ef39e16f361316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8d983ecf31f31ae82e6e983dc7165317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882cce028cfa491d12a715b451f3135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dcedc982b4f03e5bb3f4b26ca9b1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d3baf20844fda5f10227f38e4f9da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86980472fd6917507fb8c3e2ff98039321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98abe8e706049b8f417223b104218a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc0fe2315b283a79246bc8868537d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5c9c45e3d51e20f7f6d55c1e78398324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e3f90763decde7edc1c9b1ba7a95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5617c2b5b8b925246ca81c3810b97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484a8e37c8ff5be8be1cfd2c7d37d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db7d89951ffd3391248747145da02c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a8c826ba151cfdd818377b2da2c95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f85e4b89a3f1136dbe5d30f3fab9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd0e3d5d9e0293acec9eaa8897908e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f7a0497f47c1f7be36b759987699332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c75aaa5171f6fab1455c7e6e045f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ade2dd1624436b912395260a387e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2bff7c89203ad02e74f309d7ce3e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5bf144d32085c45a582bbeee30e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475ba30512757156c53cd55a9fc969e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908075c7215ec061458a4f29ff33e537338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe8656adedabcf9f97d50d3b5e6bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20763488b8ecaa7d6d79a8a5d1e33105340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c1524d8d318c3926109101130221341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4752339fe0f391e02f11bf329c3984342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ab7e00dc9f686c7b5817e82ef68b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ed7db1533417e6b596c373a40647344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f568b3b207ad49325af08b4882fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236181d53facbd96334fd8d997ff3ff0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9999c7afca4d94f5eb8ce903d8cc08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e54234171a8c288334d4e3873697348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e958b4d98d1c70d77008cf5529383349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ec570853026c8e42e8fd2695c5c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b767d1f97ce40c878b57b2c28743c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de12403fa9d8c5f2f22435da2f26b37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58633369e32378e43a54ff83ef800be6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0d9ef6274884e7f4c5fdd11d4a08f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c76251f801d72e2ba1d7625560799c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74c5fe9ba7e4faef26b3a8e7a8843d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c3a8ea9b7cb776d944b579234bc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2221e0b904272c61f9e6da111124d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8cadfda6e37b07139864abd7f3bec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd500ff53399ac65c321ce125f5270360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7f7d15df6b7d72eb0d2cca8c3f17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9cf1e5a7d9a276ff2655f13f84cb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501be1751aa61cdbca6209413fa5bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a54f9c4a4a97255c59c46958aa9ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab214983071110b6846f5c7f6b786903365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0f702882b9d4d8447ef7fb6895a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d725c53c379cb026193167872fcd50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8098d86595893891674b11972842368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952735fca7e2067eff879cb8035c559f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fbfa36cfd7b9f6c9779b4b452a139370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288a6fb078190e776bdbf4f2423b7b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371338c09aaf103dbb1e9673592424372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4aed39259cca95fd7a242078b5ba3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1bf969d708ce5529f9478eb854690374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c12cc9c5e30511467d700515afd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb601ff7ba931fabf8df71192e24989376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953006a35e60c628608595b2f13951e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d0740212370c2f35b68839cc5dfa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f24d64bb146205c71a5e4d3978dae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768aa27b7688b3d77f55b68ea48f35a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1226480154374b1a455286380289f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6de055717880b75eb3f05e2d7adbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56aef1e2f74e16ae732456ff16c070383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de6f6c1a85f0b5f8d16a7f27ee25c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b462ff3dba69e9ddcee2b00167c80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d06a37204e26146ca9f734bb2bac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ceea0b28df478e78064a2d78d8bec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65600af2cdd68391004ea78e8887a92d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab0388bea08db01fc092d986d0ae26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5449b8fab1dfbb29c5b49f5689037390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac10c44b04217a6b4aa4a188593584391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c222ed0afe54f50ae22b271194fb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a703e89e0c82e977447f4ed2fda4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6789a436a2cbb7672bb7d2cbd7795de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651760fa2b8e82d2b2115ebfc8a8d83a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a8c2ccd3d0cf98d42b8f7ec29277396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579e8c9f1edfcf7de4a5ef1600f2c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564e729807ae871c0c0167a4420da8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe333409381ce17d088f49e0470b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c6e2ab82f3df497cfb7d3faf02532400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd7f4521a4e8759154084298c3a8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4027afc587c9ba61951389456dd29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0d82d062b2540c18bb60e13af7afb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd16bab3a39eaa34ae22eb707c6805404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c50f28bdcc5402c1b4068725ea2bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8026a8d72c510ae0bb430c481819e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096b6ae88cfd669ecb213e97759cad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182b22eb48f7ed51bad481eb3f9a8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325efbdcacf26ca73f9cea6f5ffb67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52219790e68d8ccd51fe62674a95f43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5606eef42af615684518ee47dd42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca5936914434ee39d4cc27be06f0be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1eac99c27f0c51cb8c23ea4571c11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc968b121770953f8a3022cec9de5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37953055bcd108f5ba42402c1f2ac2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad94312b344897e1be5afb2aaa88ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae07f3743183d761609ef612fe0b62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed867a37b9e2fdccd219eeb05e0c262418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3b251d98c67956e6896be583d195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5a598596e525f0ac2ac05d7590b3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000abb12969bc7c0926a18281cc4b0f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391d37544a6cdab21da2cbe77cb46d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcf02c63ff3bba668b837f7827310423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e2332051330479647b1c21c6df77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ebb43460d0468556290888d710d89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93353428ef76a0e6251b5be023a5a1f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c175a3b1d594c2b326bc2e8a9752427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f7d60fac1303eb01676f44181145a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f306a7f697054a954cc79353fd7a685429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91316219ae5498ed24379bc30aa950430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b33e333e03055797a84b91a119cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc5967779ff65ea4b3888670aecff5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df29207963a7d20879c6bdb009124b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbf48a0a8d7d36ed8a91f65587860b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aaf5693fc4d3194554efc3bc24384435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba9de1bd0d655dcf9572150797ab40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc4c4c0d10ff3e8acb416e2ea8e25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02d3f55788191ead49a556a3776322438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33d5777c968ed317024a45eb9a14d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff184c2adf0619502ffe2fd72e29cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ade758f59c260900b73358253e9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60573dc0b18c9f6eb4504ca921338fd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9548ab63ff236d1b7137e7e778e5d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917004307b614b4ebd19515b4f52a0f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a1fc9c585e91b815f5a9bb103b98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6e2e39f98b012a3e5c3e5093d502446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8051bd8d5f489eebf602279ff624447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8df23353519a80f43e0ef5a789e477448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fcf3968d8daf6dda907ba2bf89f23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079df99f64aa550c37e6e2a1f9272e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a18214db8ce648fb890c81f77411d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256253ba05cdb0a5c8733946e56125452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0def778d1697df3d744b9042d6e9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c005daf9598a72a518b6fd9894d9445454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb5315187b609ddd09014046c158e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee68bfa39495f384473818d6896fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efcb2d453d469c57918853aa5da603457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b22574c39a3bece2da136e3b48d09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5c2a09c25be987f74f30815aeca6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459465cd79f001c3fda2ab51e5da3d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126995ddc85442550f88fdda1379dd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe76678aa8a60ce8adc3272772c39d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365a01e1d4c0482eb850a984ab39cb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113971102f05ad69e39e1b6f975737464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a9b3674aecff867a5f58bf37f0bb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852ad51d77f043a58f5f3206c2b8912466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca0b67f8f24b8cedd9c64797ad14f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a27acb50d6c92b8d728539216dde6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f9fe77d179900f5f3346b326c2692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7532d0635467d90637849142284535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b44cdb20c2f66dd30266b6eda9a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f8362dc50739913fddd323c7bcca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe10611ea885f3937519b078b6f8300473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81de231778b3fe4769158c285b1ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca216e9c7058b2f3932f2e2ef2a91c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a3c108a1fb5363be96f7cf6970ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33116c99039257d1edeb19ce1280ab1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a03b7ed2d2f8bdb240e98bb7c30b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5059a1451278b20bf81e9ad2261d81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78d15d96d6ff2a722da6c03bec8de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17103c6880512a4d6031404ea3205c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72323610fcd14feb5022f66c626a602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e9ade3a6bd71597f180e0af1bc608483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe48bb98f048edb87cefd63110c2bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1b21f9cca1480cc6933bd447de1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2227e272150c41f5e6c1cbab3ea1c95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb60d0933d68e09eba62f20df0bf39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b679be535845220b081087662389488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91050e01b9d452480976c2ee38f49f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45052017072069f3c0199d306697a60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef77d55c73d280452d8d02dd7d1f6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3291fcfdbbe98fddf5b208a474ea2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06a437c080f9f0c6dbab0abf5e7856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a178fc0a20444f1c1e085bd773fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec07942c84d0b929e954103ddc2067495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883006d8db59844fb2ded9708e5b6c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c60abf3a7f4ccffb053d05aef7234f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546813655345ea25f4d4579c4d1ed730498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb302ef309bd24467ef7a665ba508a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdd4f56e30fffac74577941054f41e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5396cd0d6c2fa0c60c1426e364434501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6166e21a91bf3a5ceb79693473d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c861dcbd86e40fe3b2d6733f6450b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ce03530d5ffc36cde7134f370eb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172d265654bbf59a8af80e2386058b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3599d4488d73d550cd3ee08fdca0bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c079318507aaf87aaf77f32704cbca3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca09806c96d26928d6c3e6eff7a22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f642a9a405f59f648830b4532dca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b38e101cd754c76698f6350f92ced510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81fbd8223f4a0ad588c20231b7224511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d6e1968dff6bd9b167677220db3c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cd722046e87d25a9c5dd063e9700513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b1ac962319013ebabf44c02ae8a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128caa015960e559478a7e8bab55ac11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a94535f4ad7b5b1134d75bdabbd279516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd022d43d574f96b27288be0cf638fc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5ba6f617522965bc056b999bb80c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac54f59872aad6df476f3c26519eb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125455a010528d3c4f077aa09990492520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9336bbde309ea609b0b86bcfda6e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef3fc181251364c04872916081f28f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83e0d411d846a634ec7bb69f8bb0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17998c9e86f2538665e1e6910dda849524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d898990c2cb6edb5e2c2efb25185d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f8e8dc16279d5d2a0d7b6a4a08e6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265230e998df4cc81ab277d4f85f7f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da458322a8cb36ccdb24b1fdc2dca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066901f5f0d14bb00c950af264293332529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c7563a168589e1415a36cad7b748d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715112b5041c09cfb922e09530660ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d0374f3c3eef56b15b5ba9e0c7096532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fbd86fff112b4b7a453e289cf2685533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9628f2e99dcac5e4ecce83e7cec09e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f67e3a2ca7ae3c5886436e6e363f99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765bbc681e2d2783dd287c628f9f627536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99b140290dc113df05ee1d49b590bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13557383eb4c73920d1bd1e81276427538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aa528a23300a9291cad21086d4dc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b0446cf9ca97f73a4dbf032d71aa7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae4e0c288f823ee94f40049f31470541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72755eaf2342713e9aa5f93d51e10e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610df231de079bcc680de1b08aacc94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f5bcb6f6209618b858979db5a893544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68afa20297762e4f8b9cd1ee7bedf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5dda7698c89d0899da70f6380cf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496cd14b6ffc9823420a17a53074c16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115d4dabff295beef49e87da6c863b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a2fe7ce8a851dbf09af66c103039549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892c3731c444aa59e184d017fb739c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809ad39fdec9bd333abc0f5752df40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c531dd05b9990ccb400151a1d6cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22885085f5b7b0fa03cdb1fc4165bb13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fa9612394142f1d5eac25dc4f231c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca58f0cacf2356aecc9cfbb214e61f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03bc2eefa178b446241239ab3c38e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eebf749a8accd1a04c6d2b84129f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522627ff94a402b169dccdf03630f9f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9470ab6d1d20e35a77244c2f7f873559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72d34552c5387e1a124b7aa042204f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cca840852ae0d04eff92090e10cbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319168207f5ae4a8540e4411dfe9e20d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f459e2e9a7747ccdf05ec7b193c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55a572fa81594dc42cfb3036b6094d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a1329c0550a70521e73b30de94ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ede49d03cdec1dfddd929ce2410d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e905ffcd224d6978044eb1a93acbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb87863c84f51a47c774eea4b0f65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df60081c9aa0e3d574b7ae46058c900569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981b361c43400f3cb9e444d18d4365b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef4d92b2ea7741f9fd94219be5db0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c6061d8ba3eb7b535dc7e959807b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3faacbfdb95909a5721f4cd0c9de09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af8adf22adeed918ac7383f1cc7ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f4693c3d60237854b21190653cfe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a25d0cb3e12399de438b3d17c1f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec763b10f887cabb29b93960156c140b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fba59d8dfc5570f9bc31c0fc4d8a03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4ae9cca03f49948fe06087555b93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6fad6b32f5e1c35faf49c591d170580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75b952ac672c183534aafc78ea12a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537a2273111fba59688f75a1bd35047582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8163fd7742782400639ae7b71c38f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d98b82397ec5867746021abcf642584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f65ff18978595cf4d95731da6189b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ae2fbe63c34ce572c3c3f25b3a6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf990af4a9eccfecb15facfba2e5f381587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b724559c20a1dcb02bd1fd78a029337588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab7a4c9d77e484d98deab8e9754011589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdfcc014d3e30ceb675656f7bd1e8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb39d847fc08a1fd783970fa39d1c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04585e0406d3ed274df8702e1980121592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6227620ee6ff2f91ccb37f5ce777f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f643539ff8afdf4cba4dfe09532c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb027c7e72b5234ae3c0513e66c3d89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a080660b0b7349eaf67e80fa211e0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dee622b28e5ef04fe1a26d40644a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ae63b630d632aed2e6c632477863598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e561a03994fa9adb26aa5234d223f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0062b8ffa02225e4383797499bbbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc863e20746850087f7aa6342690b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5555cbd91aae67fda1f9b0e9b4662602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aea9941d215c95de2a49078050fa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6d93ae9934e69b7ba5e3a6c54906c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463ffb05714cd1e6dad2be8d8de866f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55032115ce8491849ff4e2914355c9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1595d596658033afa2583ffad2d1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d70e9966801596bf422ce8d80aedf0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601bfdfe781df20a9759aed4b42ec14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135be6bffcbdb0c85cf2897985af669a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1d6fde0950c8313ab7e7e96d4cc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657fa74159719f00a8cf17c421990cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9d6ff35aa425128f1a21e3320311613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57db5e014c82a474065349cf2abdb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52d5024af206ca89509669436d9c52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9afc55a01f4cc7915c0ae5dfe0b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56135acdee0cfc4b982e998682bca627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d73e046832ea84d023b0294d4f25ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c193e3fc40659447c20684671ca97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d49a6f0aabab8080c759580036e88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d4d30581a06791f1a5a15786d2d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b99511df904a55a30e405cc7f9d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccacd2bf978d7a629d2e351c317f6d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53295b43ff8b2d5515c0cc377f9af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084d4fa612b102c981ac2a6833526d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82264088df6e77cb1e0c50a74f93e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559758c6329f78ab96014c08325ef102627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5775af8ae0c3054baa8ca2471462ba3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db3a61bf8be44d0298ab8e9087535b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eccf51f467c88cf5d4c8b4dad5f163630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61c4fa2ea3d044bb55f8018917088a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a269352535c5b907001e43b47aae75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e6cc3e3b8450a06afb06d5fd366e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0415e91730c5288cabc1c8dca6b60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd636a178ea770d0e770a94ba83a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad1d2af422ea395ffff4736eec1a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7346448042d607f0ae4aa4589b227637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de3f41fc4dc08123d3a78346289b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb229cf07a0d3cd6d9a851a37f6a8ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34105681f8cf85222d0f034c4d8f622640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b004c45535086a36affc2c36f37c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c80e6a74f64a4c01600cf15da738fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2513f5a68f6518f8edee85f271f6ade643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff08cf296b58bb721ac35ef92b2872c644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>