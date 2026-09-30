--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceebc3db4f8b6f521c66d75591c6f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa40d80ef2b1bc75b0d7195b9641662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606f18c5479d8118d7e1807ef0f41e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71f8b205e33b70c06c2578341e41934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030e51a6f8f6de73ca88a854be71775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7935ab60b8c221248e1ad1542aca256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462eda50d650f8e75dd0d561e2613867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea857c8263da240d0791d7786fc9da78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9b1ea28b4f224653f83c78c2553b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2887f02d01ce0527954c2a230b36f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad033a0488a5fee94f0232f43e93b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813536f6e14b609f0082cbf1214389312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7063fbcd4adac05d4453b65f76b4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134502d18e527d5d7a0fad0ad8245bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb3e8f2bd6d1868b68c555ad01c3bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bf08240dff5dde840c3c7f8a0429f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355090899fe37754e926eda4a6e18517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d83e35a536bc66d2fc708626b2ce018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cec2c841cddcdfc62136078c0d06119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768c3a4434d606d79d47f95ba3e48220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a46a777d5e6859fc08f7f4d684e5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed05fda1e14fb19cdedb11f2aa2bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b67d557b971b2418d6133de6a18c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbbdfc4acf5bf15a0d226657a613f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31dd6a0079da5f981333b76f0f8f2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f279771e64fe7c50eb4fe77e8f9ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcf0ba44e3f39aee7a9e0b6673db1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020036704a45d4dd81c31752faccbc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120ef2831c177f8fc10739f595d7d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309185b52d6d4be5dccae02d4ef9c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca33182ae7cb8cf477b29c24d0121831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a963602b6e500753c4286f0a820384c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6621eb68bfc8b7b182205a86c75b1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d672117814aecd00215b37e7108d4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088b4c2c9d29e30fbcf112d890b8fd135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e93a8b520a133c396b60fff8594cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26a10d7ca2793e39a79489670baf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db6e3f060ee2cc00b46bf5caa573238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89dc201e6a805cb809f84cc22ed56c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486714d2943e0d8a449a0058a648df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2880124e96863928e463d11a063c2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6191e2d857cf07207d2d1028aaeb3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6facd9af5d1dd96eb86ff632803999b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113119c9f6a3de280c061355dcd1a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa416607f64d2fe35d0ef80ed2eb6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a5226449f12e0ad586aae6537f10446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2a5cdb6cdf4a4dd67a3a34bb036747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1e50d299c4d09bd07e2e4973d79948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ae5d46fd6abc4b85c803414e23f5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1045969e7b9c0bc3a88fda1c7a72e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7bc19c46bd00d39d10936a4638e1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddcf0de1ba43ff086323dc176a9f8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1463cd453e1a7608b101cf6f3988f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a675c902b251934b5b98e5ba3109654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f5ab831c4e6371884f6d31797ae955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6976d4038f7a942cbc91a4385bc5b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffecbe582f2d5e878417fed9e5b438d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caed648245687c4c4b25d97850cd6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa142014321d7d00a339bda8ddeb8d4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6019d7789043ee61b057ecc8474c1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fa0dddc5d40ddbda2a5c1d4576f6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e350ab4d7702bbe5fad4cf256aad9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1057eb9333194e026b279ead7669de763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d2d65ad3a6726577b0d3307ee2b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e5c09fc7c6a527f791081a2a8eee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae898ae81f82f5b7f6e7554e0939166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99704c24849e2ecb069652a2ab7135b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c8d585a3da686b8b90a4e3f1245468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda372f328d0e38a1719e899c3def45069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd5f9fc7f5cfab707e45c53717efe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b605ac36bdb80c1d8f6417946b61d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69be97a00d6035c17d83309f92c5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e8936151384fcbf5f65f71a7e68373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319b73691c0efa21b762c52fe7d09474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c780d6d46cc4acf9d185614cb57675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4cc2d457c25b472aafa1fe7b307d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320955378b696484d5541f85cdd5b81777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3615cf5baf7aa39e351363155437178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f574e74290a45bc236e3e0185a0c9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db714e5ea279301861aaa2522723f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b930f7fc61fd6eabf1ced79058d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8804eb714f799df1d15643dcb21c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028b9c399acf98d65be5bf5c44193383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28567a0c1e5077f16fd43dc9a3a8709484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d74583408a07e56243229800cfb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde8d3d82d69ada54a98b092185040d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584227e457095a4fccbaedb7b9d79f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d6f9e53b5acf5c4a2d673c4c199588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705f46f6e08d9149093703797e29b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd944eb823bcfbeddb4e762499bd5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a294c1a3c8b24b72276113f0847f5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c9414ed1cfbc3513555cf9a0588892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f87a78f8bc4fb3f01d7d235e9421df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f591531280be09937f222ac0497994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96354e9b2b34febb16329d8d2dbe6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf863e939f8459cbf1e94ed7db58f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ecdef3c6aece7a617b4596760e31897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ff6cc56f81d41164b657c5051cee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd79bc93fb68f93251b4f69ff6eea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb93d087eb108ada2ddfe7a83884bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56387b0a61a8f8775743ab1c69c653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f76d79d4324add8644305eb376d4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a7e3b8144ea4738d127d1fdf67c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb2851c22c7cef2270a169fddc004d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3abb38a01cfeb622fddef6ed11bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc207936092623ed57dfd81507b81e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1133623033c85585d85ab78c7a381107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceee9380a979ca9a8fa709e26344b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c575944ee38b6900fa105d226527dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b307fb99279cea2d345778010c8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bd7b599ae8584b555164a21367f97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c4d5519292ffea29137599779f269112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564242ca2a45f7c44921c10f35da65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fe16586e0fb413087e357fda032df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8a43a81c847fbad1579bbaeefdd3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f729e4fbe9c76919b367d2e86e537a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12c2724748a837f18eb326d9cead56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c152d3c8f514f8fda87b7ddaa9d480118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ac97bb6514db467325762dd783b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9768b120807b936f6878b64fd83c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3388f2ebd4cc7a42c28e338aa7d19be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d608385a807998fdb9e8cd0eef63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05bf92553d0a8020fd38f06ce70bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e0fc24f0b43efc15407cc42ce762124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ebbb879c82050dac408d5e56d7d16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8da07ffe9144ade8a2f95ef34b19cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843078fcdb0be9c19381381a7f077609127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e8591c59aa86f1c4298584830719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc934260eff3d15ddc73f1974a644129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a860f6c2c4350a9e9f952ff6bf9a0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718dd6f3af915942d25f6d3a6445147131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a49c2f33cce1e9b4ce8d0381e451132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf24047339b2214eacb37559bce0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b75dbe81eb8729b06e27da9be3f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5b08850b5e3d2198016d74784fbef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5644524150b2f6376565352d790e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9f17a1560b044dad6bda734a44b49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff56ec4d0136c17f45b150a755f736d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd091afc17ba80d73d1afcdb5065a72e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b73e84661e054d926d51b84f9a8b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605b9109d8250d6fb1e577558a125cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edede234c47b2a1eb39b4ed122452f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8dfbc78bafe6b7438cba84b202c89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02045314aecd60c09c4a889b01f433b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d9524d7d3da0d2f4fd9beb74fc6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c38a91e12b559895b992c25e7319146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd2348a3b9a69043dd76b2d2da4dea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427a6d6fea434bf08977e8603c226e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a679881f44da4153e85375a6aaebb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d175ca7a34be808fc3dcc14b6ca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcbee09fd41acde8ffaddcc096c4a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde0336f7d4bd29d4fb9de93c9d383f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cc1993373f336cc36de50eed4e075153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310956928675b812d79f650ad9dd458b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a5ddae3e7d30fdec5d8825f52cfd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e42e075bf663b1c301a3b27e24dba0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85569f587ce43edff141135271eebc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec83ed6117170dbcf06e0b98ebf300158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e35b7fd86b8cfaa5192687328bca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c46cb3829ea2a1886a2006f5922f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196acb53d853c3ac8e6015b3268ec3aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf038157d6ca4d5af2e82e7b4ac3fa52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff58aed2f714aca9c21d36b75b67d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcada5eb6f313587011f12ee4d4ca1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f66dfd18b536f4b7998f36bcaa199c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb6e940bd7a394499bc904bcfe5da9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7504014f7096c9b871d1da59b92f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e447cef51219dc672fd41637bd28d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc109c8bfb79c3952bb2c7ec26bf38be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955db47a62752cfa3ce6bdf87ee428c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cc973178f324330ef43c98fe02727171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0a063f53fc54f60cc6b2e3cb508c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a991bd0b44c81ca63db69d085abc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77251cea5bf6d67beb375b95f3821a6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2330dfea24a71cec3d92292f5906b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca67bce8203ca74f565dac83fb3da47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8bde1f0522d0964b72db9f45e7417177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179c9ab06792488dc196161042a7a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae6fbda67f9db7d339fa61a997a94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207824ebf64671a3d21c2eb136485fcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1819808a3af5596cf384a7649a883c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0c3303bca7297fc87c5410a61dad6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567eda9dd8271cb43b7b50950c3da68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478532948f9fb633504c0b473b2fdfbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee90839e6bfcdb062affcd7926f809e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a2572c793987cac0b69baa100b610186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9d001b8d65355aefedce73757bab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e73a171b88ef06693004083bbb5642188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfce9b6075e85b7d8b26d3df5e518e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db65d37f961ad0439d98f85404c5ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18df65e8ce4f0afe57a5c77996b4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52286ef935fbc455916cdbe5678f34ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aecc9de481fd2be122df578ecdd8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4be84ede4e8e785f691705b722c849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57149a09ae6bf4d5848606d33dc0c6d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b16d06944025c0ef06a9f682404d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9094e3b10d36ef6648464d8b42550197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d674450000dfe54b464140137d312198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9eff63c31390baca3cc9afb910f4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344954403d6844544340f8689c465fcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e632c5428fdda08fa7625228a73dd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a467d403394c86e712f725a0383f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a52c727ec7127ba777967811d1b88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba497380bfeab84ecbe3ddf893fb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e95d20d98ec87193e637c9ade37e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d3a90e300089286d61fc594695e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f756e54a3544caaed67b3efc4bd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf45e81c94e2f5cc0f53fd915f15d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccb2446f44f49f655f9d736169c7c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750048706e9c8d4a93eff1b924df08b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa143deea515ee5a0b92b1956142c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93affc79094a44cbb9653be4d664319f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c40d91ccee854682477495205bf80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9115501d4866dfbaf2eb811d59634f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc72060f4c194bcfe89de1bc21ed70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6247cc2d19ba1313597162ae13d7b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f70cc7c05ee4d93338151a28d0e85a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfaf050909c2e06435aa54d417d07b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24cc4d8c4e43896ad0906bec46f449219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64cce8523b65f7d4033580b4d5e1a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfd41686488d20076815b5e78bf059221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36543c52e0543ed4445b8c99d626d9b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34b1aadca675104d32e922efcde00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1fdea50cded021f5a6a511c65b109224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95dcf1a592df737a6b6e0229564728225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc2ba466e0a1d45ba2fb08a81c1df8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce8326a58ea1fab4134ca3f777390227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078939d4449c2ad690fcc887e3ab035e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f944b18e58c9824f561a7c01a7eec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207055e0836790be8bc92601a74b65f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ced03ceea289bc2651bb5297c1e0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b099583df9c6c2fd7f9db6dd4358232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4c6922301ef3a0863f62adf758534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d20fc76cd17c14321d10e73dea3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e907bbf859eb84aa4dde1058ccca1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb3db396751ee687ad5c973ef96f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57130568edffcf8f40031294dc4896c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d85c7bab2448486ae538a99070e580238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb14a5ff55f7febaf8d478c7295f6bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b2459ec35cd215c23106d6468e99f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15ca4b2917cf7acf6ce01f0c4dd89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59831cb0f72e7d0d4309148f77f419242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823099ddec27a64d6713bf6ab732eb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22158070f5a902671a86bf00f5114e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95645f5f411ff8a4cfd13f078d6d5cdd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e22cbc3d162c554ae2cf5d64b516a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c0c21bfeeb9316c29c3c4074b8e14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639c074d1f8104d1c7a2d7329f0b51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f9634492a35880bd80637ae3300b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f04b0f6daff09f1a7b7da5ab8ccda8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b335d11c1d7fa0f47b791085be346bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cb10ba225178f3a4be0d4cd84ee4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7a53b42d5dfc58058f3195f04c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c2b44c05b86b24910361e79034451254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081053374cb4f1e0d4168b5efd7e553255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f626b17799f6f16ec08a6904e49c9b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a37adfc3ab76b7e32ef79d7657097257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c470db97447c270d62afa3d0fe77e03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674df5c41308695bb54e524aa03705259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652db704e933efdc43bcde23308487260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a99b790668afc14f3d48d16a9028c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967288f0ab204cd704f8712d724c5e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2610bc849103150dacdd4b4eebe6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac68788b370848d1f8da5e3edf46b41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588df63f62846f3b1ab21f9bd2430a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6871b644e54753af19d508a8206a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2933a27e49565e628bd188a74650f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dadb0b5c502e10fe32ed1da23a2b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da81c55ea9fc2c4078a56e58605c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f884c7f40bf505aa710eedf31be2710270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a07ab562dac9da8cf9cb750a8961271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fa34d358337deeb221338d70b346272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0985dc903855e2cfa74a9d5724a9e54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a36067f9ed9ceaf8d236c23e224e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a456f147c35cf73b62425ca764d9e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea23923425eca24199265a84cde9298276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8221299e58307088df17016ab2f8984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc8177a9656c78a5f45d7776c5867278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862b17cb35458d735da3590362831fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a1ecf95d3aa37a1be765fb317776280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a94fe3eed036b704f8e13d297787a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a442118cd2da1cd2b34f98cb51da12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed613f7addd298d0715c1d504dedfbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca3657970557a8a11a8fb7db9bce6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecba3b0b9aadc1278df3cdb9a063fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592737973b5422b57c4f1fa829f57af4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e4720001fc02362c913cd03690edb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde5ff8e9102fdac97837b4590868c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb32801dab98ac328715e43af262eff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a54a284cb3a4bb3317356fc9b46a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d276fb16bc3b75f230e688033ddaef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0713099237bde8579b0b2418729bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da423273c4384f5e1fcb710787a388293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aaf707ab845ec7d36b881466f1039294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e547ca775f8311cc0078efcd286e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a1ea8c18cc89dddcde2a1ac22c75f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5d4f77fce25797d8269886c02684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f2698cd866c9f41efd3cf4bdd43f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c430564ed6ea95f48798eee79af9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85405eab7e8baf6c732635be5fc3203300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf94da8fe60972fd27c04aab82339b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f72b071d26c8c0d23df7879a93603302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7431d6eca2c38d53172702e73eec327303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d70a115576f74a0c2ef61f1af81d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de37a836078f1d07796fce1738330d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d214bbb63e0301cb62d3e75496a635306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f73d3e83589692499fba97cd14678307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a361001add32bc7ff10b2c876eaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06860dba45907d9e063cedd70ac8ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f60b319b5a455c3f0886589285a8ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b1dbf71c97a2cde07d2cdc9ba6bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52704572f1e323ff8bffdc31f7af7be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a0f075d0123a8f84c48ceae8dbd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133746b4675d92ca58481eac73e3bf0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914e27b389fa7fc2cc027ef33dd8c2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78b7082f5576eee34bdf925b05cf73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9bc1ba3c542f99c23613dd11c63c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac523f2f8eda019b3d27287ea0623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859268ac5af9deab342ba906d562812319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7b50302fe8140dcbf12298922fec8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df069d16b0829a5972e569a4355fa512321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd410ca6abc698c01aaaa939c92ec2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8748064e6c69545cd8679d9d3f9ad3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365806c3c737a91df091794be58672c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ae35284e846bce29734e22c74c16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72c7fa1dfbe37c7ffbc494b337fb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4743e94e9ecf32ae2c2c8bba3a5369327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ccbae2bbc469afc9285ab5196713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d191bee65efd12011d3cd9f076c685329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc6eaf43f49a92e9d0e429a5460292330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e66a310221bc007e7369728f40746331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc3d2b2588a3db50de551318acc77e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5131af6c5f7237c35b8052b43603d9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a18ef122008d9c302b404beff6efd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f67bbabe49cfe946fbb7cc5069b91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1854f3209e9c4f2f46b4ff77d6bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a06862bdb3957ff41102c75c5a4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb1e654775c39d8035ca48d515bd60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b1db6c0d6cb789550199e298c7183339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0ec8bc518b323e6adc9ff8953122340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302782189e25bcbe63e49b558dbeb6ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7b770d72cd337a38a5e43984d3b1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308332cb2834ac1c68acc94510426e6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a01b58c168363e7befc7bdef81457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f1afad224a6e57455f6e0a09ca01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29548d512846ea17805ca3b2b00e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7e025ecbfefe2f011df986932586c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb46ed2814b0749c2d6fe7ef1c0bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa655e4b442706ded8231e6df5c77c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e2b537b42ed33ef4feef7f36cb024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2910083cc3d164db2b48e0d27031592351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aaa11a3bb500f2194986e8646d514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc15e1032f2dc58ef31c6c3b229c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e6a7f037a45d2adb873f326a1447354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8381a629e04db41e5ceb81bdc7a3ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf00cae09ffa4da02ead22b25ccb9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f4e657bc8c693d4ecbb93431b785357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa33082f126647251d9f05853e35c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43c15f24c2eb839a3e018b211cf23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c96af953143122c6ff99728bc69e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ee86a27782756a93618efaa5caff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406e48435b929b05656fb4dbe485f23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e232f10823534f5aba528cefbfce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d8d774f6c849249dac9c266a27e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6851329279b6d744c79e6dada8bcdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db744cf34ea9a387cf74272b190c481366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7663dcc144f9b2ade6b04f33ed3f1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8e6d2518ca03f94d992e4b14d6382368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78abd716a5c2c33811612d0be7e3d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc20f1a34d4d1a75d266518a57b84d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace63e0fc606277da13510d35ff4bcda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfbd971fb5680da10ace4b29521d05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6d9d3801dd15f5b59c9c2dd4deb3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b7d78c1451bc8cf9af4db644e2d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6eba868390c31ad9c37d36d1b6875375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9860c98d4e714adbd240830f0fe0f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4bfa863fc403ee30790f7a0c83e9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1167a5722735f0904b277c34e6cdb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746addce602187401b650bd89c4f6c04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6068b7ab28326d418a9a6e3c342c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24a79ee13f21e944e5b8e7e166de8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05193bebe41a4cd66ae5ec36fd9cec7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843be717ce4cd22a73da3049bb8a2f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db15f40c4f55db475ce3f126900000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c5f4aa97289adab8978144ecdae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf27d401d64d4c4393fe9c60ea5a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cac4fb8a2fd01c5864a2a5462c26c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642aea8026442ae038be449b2cb1ad2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ed9cb868defb8464962644c13b718389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad64ec1c1b7fadecbbf68468f4a8a33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106b9cff57388a8d890125d20811503391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b737cdb5147c5544a480f0191da044392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd294e45c43f95a4122a4a824ef998393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7611fea50ab3597ee3c7e9c96dcc91e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a291e54eb7f003d091ced657b2dba21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965b8ee49d9ab89d4aae9750bc45ef2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b693147810b3430e30d445fab53587397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5765e9b2286539e87ce0e77dffa96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727673e381f87fe90f36ba9e4a2f71b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e08a6b15ae6ef906413f1a38cf252400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f082dca6b8d85e06ece04fdfda85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62790d1da1d473359a22ccbbf0b3bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bbb75d7429277cb92f10dfcc4aca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18e874a3c0065e0725686a9e74483404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b3060557ee8ba39c9ce04bed716de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c97ab7c32c56b746c0861d457c8ac1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ae40218bdc33f6e8292a106dafa07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8cba80f2919f7197d442cbc4931c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd979df3f52884005826f7ac556da492409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613df74a82ffae8752624bdb112548410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a75e88e6feff09c21013aac5da981411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7c9583d1aedbcef515055b59a354412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500f4ecb555f8d8ebcc03d656e3221413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611fc6a348a8f061f30d4b481b264a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe278a2a03ed6f80d7ce4e50572e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c74c30ded40f626cf7ba4c4e11b4d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9037f39e7c9692d330b60cee6c3036417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ebdd478940a8a46cc64e89797b33d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf401ea30a815a12978ccff255537b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e1b2467ef7e2bd2c3625ab79302f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a5e5c01cc7d154f1f77a1e6c9277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc883b90a3763e05341318f09c7b4f22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697be3f6ba94c8aa191f22983edc62d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88acc9d2b34af68792fd0adc4373971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249e396c51227c7c81906973e8703a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd690c2dc9aa9b685ea2817e11fcdf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd9819999935a30f404f7c5ace19e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990718c34ba97033f7d8bc66aee89c8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d38c96f7a358bd503aebbb62ffbf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560de9065cb96b6cd5d538a6d50de637430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb869671e5259af7ba75454e8eb74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c04fbe5149e2a991286f51ff8e10c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085919efae1fd7242a16a2d77e214f19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d68c37876f825982a3c6aa6f99ad30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d477b285f760ee5df00eba286353c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2e83c3aa087ed69695714c7e47628436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9080ac1a74679d70409bb437e714490437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fd4a11e77ac735536ee7697d87f9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7ed11aca2f086e4f654989a2e5b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ddee7b5182d6ca8b0d0bb9b9431b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250f03ef4c1bd9e16d61eaecfffc97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f377f80ec6bd43ca1454b46d81092a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0d56cefdaa486580d59c4fa2100e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4a1f096ac93342b3ae9953f36ecdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fece2d39e101d42303f4a7632f4984445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc68c9da90c2b41b5245bf211f29702446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ed5a056999b1fbaa4df5ce384804447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722169ee15c77bf68f39da2d9a1891c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f6195157eecaf224e55508b27396449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163744689e4d2795cbf45f0ceed6d598450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e76318faba8ad7144f37c899a2a2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d725d75acac8ad958677c492fadb75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c695f84e7da8eb84e940a210befbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d0df00442d00b713180786351bef3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d0c43299d90a75af06cc53cfc9f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5f6a77dd7d1582bcb7701a99709da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5fb930edbe3b201d49c61f31e09df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce6fdc5b7b8f0a41b1925c160adf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06413573d9100ddf855394527542f9af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c5d48d4b778f133256f4d32f296c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafdfa4a8cd8befca9a1d6fd93efbb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdeb414eb211992b7e54836a216d42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93335eed08885d0827aa2e7c92f2be83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf662c6ff3c4a5616d1783f852381341464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e408dc2724d1a762198a0c60cb02f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8095eeea32f9dbca5385b2ac683a1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d459667e6edf0101b883796c80760d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece200752752f7d9d5c53e9a69567dd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c563cccd60f847671ac7b7ff69c786f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725fb8955618900b45de36e2102030f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a7b1c86f56cc9ddfb0a54b52ad548471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823cd99f4cf18d4e5fd181ea8101171472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f568a0da28b19232e8121407215c8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675bcee80a870b57aa035e10697ce09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a3def1c31b39be17260d81c79b343475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da04f55155a14ac6541726b9075ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6359a5938a2af3223ad6920cc36c3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d55c71c545eff23859a01ed958ba1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fea4b2f2238e7f4381f1e95451cf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031b2cbf89f748edcec9aa477d2f765480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7594ad41b6bbbe1556ae8e4678c4ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3dc81340e5734f382ff13f5ad5efa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d34ef1d6ee5a297295d0f2fce6e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa41566bcd69ddfc3153831858659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75628703c2aaee2887b0e69b107b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708abd46893c672c57baa6610c558281486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42458aa6966a0023d8a3980722652cc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e695015f8f35fc1a4843280f9cf22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc3862095ec93a8f6d3962eb6acb0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10dfd455060c4306b43034b68e91f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcda6715234002b9655380835bfa33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a73ae43932fd9388c4367c0a2eca4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718f580f2d60638c350907845351536493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce4fee246a2667a3642ac8c4b8139494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f6959a51d18a838e9b7829f946a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b3f6a05ff864d89be378a2709b0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ce487ffffe423c7f539c42cf3621497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc0f7aed859f56713608008e1dcab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180218caf5c86f9f5b6e2a8393d21231499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce4a4c8828a40995b05ab2c75f383500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83655e1d47b832c76565c2b480d6834501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d02aa2ce7b44145c627431349b3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6d25499a669a39d0f75c0948bb671503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2113b61bc6bafca0ec8a913aec65d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768466a82ce9ee81cd1f1d3e57b7a1da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbfe7f5759f7387bfa987d4f9bdd3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b27e328946601c2d9fdcab808418e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92044d6a8c3fd27bfb4ab2ab555da57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749d1ade0422fac6c2ebaaac085f1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759d681926894552241e842a5aa4ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf832d37cd17b9d56dc93e7dcf860bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec719ccdc8a69bffa88aac0bbc35bb39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc877890744380bcabf8aac017a1cf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c19c25b0bb36c8ec16b0160a343a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b36ac79de5eb82abf65032b61d56d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6252bb0ecbbc9801be96da9ed0470516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec90d923aa75f6af1fbfb6b6ec5473e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561918871e78ed31c1e48406fb955068518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a33e672482f44e1759cbcb4ab08c4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ffca1e6ad5ba06396655ae25a93a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcf87f23c561631b14b1abf1f80060521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93775369dbc5ed73d7f0d5c69ed8891522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92346aa43753752855cf8ef6a640776c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32725d387a5841f45901f1c315171a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8771662086d2cede2e5fdbcb7aad208525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a733562130757fdcfcb20afd199d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408d78d580a7e4b0055fe48227b2f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8e16da18a71f88c66a745c689247a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84809f6c785057c859372009fc9f38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883287b6c50e4f582adc36cedac8f91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60427b46e2c69e0368e5c8fea4631733531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157bebde7dc07601b12eed887ae6889532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1c81a128e535c33f11e0ed394eca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7aa5c502dc250ddebdc6cab4eb5b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0879c211d86369fd7cd1ebe8d6809535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a01d02f5ed25361d06600a28ef01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20395f0683cebf52fa27d84faec546537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd582cb93d15e3bda7564abbc214abaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15c141d440eb76191d3c8fffa1b6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d19ae23b712aa41103d0010849eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a67b7f815ca9c2d6113470a4065b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fbaa5be3541058358890dedf6965e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2a6e0d5718ab6e954d7f43b60dba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af84108b4dd04024b3da5a7c1c00b57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d413f6012ee87e92d5b768c7084e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16638cc3120c9da754551053e1e7e90a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d69b59d1731098e8194d30815c4bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0b732872393cbbdc961d02e54998548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893991ec0566c7ab4315a55e7a509d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa067157d987be479cd45e20b77db99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5db81da39b77a7ab63fe285e1b7ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768fd9b1f96b5d3d1d9bc9cc1ad67a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52f72bb8079876031b1dfcb5c7b19a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7722414babb4611959da86dddd224b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc822f7914d7dcc94f4c4033599c66e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc48dbafe7b7cad20d0be2ff11a796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c89239cd87fe62484c88725dfc8f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5333015767fb16078a9e7b65bbff6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1eb0fdd9c7c4c44d73f189a0b9f09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13f85cfc0396b33cdc3bbe46c4a09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f71a8db01328ced0cac0da6027f404561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955209d066e25a8d8f2662ba33e606a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2a7ba3eba0723fc2c039db0b94f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac392d0a76320af5462533404cc4cb54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb58b4333d45470dac9a3b6e1d538565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caea2972ef7e47244c8b6f70165c587566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8eaf4d4f80a9e1291af59def612b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a59c74ebea0ddb2651e4d137f74efa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315c326de5eb9fb8e32436be3c9741569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfb7f8e82423630a597f2a3624042570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d02ffce1bc1f3235d123511615ac9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c0b548e0913edcac0b6174cdfea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0d83df9cfdb35f8abe8424d114d42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b750dd642bc2ab0b9070ef8c01585574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645ace19ba2c2f216e5b0d7670fadb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf54fcc65bd6c21d9c82aa5aef537576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5e5c889e8857c9544133f6bd2a14e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd40d33df6993fb2c4f8919692d758578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8758b0ac0a508cd830ab5295d23ff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d99c703a908f309cb5676f554ae8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f97aa186f8bb90806243cd9bd0be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e25f69bb681a17a664f499f9daf4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b96bad7830f78390ef711ec6a5479583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866190c7fff596e2e99f6cbb3a7a78bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b928199f7873badcf9a7a1dee561585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292091af7c781610f9007a9fc7ca8d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255c4f60f97b352fd1d416d3b0c1899587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf5e01a56806b30917bd922e2fad8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba9f45baf5c76fb74b9f98bc960638589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac886c2e9030ccaaa3aa6f25fedaae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e6ab8fc557558b966cc0fd24fbe3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6d98855c8118d677261a93850a9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b74371b466eb7e8b3a31d22d30f87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740357d21d4703c4a53f3658429d0737594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff1a9f9b9952f9f57642a58388a30b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c542e8976b53af56958badc1783b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793c0db0f23ccafaecb6bfbde5f120e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b064615b02dbc75d6276bde88453598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950951bf9910d0807d362689dd3866599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a4db12d3667d89adbb99147d012b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da6604710571cd603147d60f71f74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1348e3b0a3d24459128da07c6a1934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13bc1e6e0305a51798acd571e12bfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71a158196f2044218f6a2e85ab759a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000a6a406ca9997734bb478d886788605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf772078399050958273d4fae50a26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61012ed0a827b6c11f8ceab7418a12ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb2027d69e19c71c425cd569356fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3241aeaeaa7a32e0a7660933dc2fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8b39dc2c4c80d8b05b08af22e4235610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b4aaf5e5b5749ffec8fb276fc7d85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9c301164a36ba4e204677e6772f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc5151dfb6b8e762b999c8438db1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ab455fd76c26cae212581795aaf40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c515e07840baa35323bd6742c8a5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d6485a667365f075b24a9f55d6c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecad39868945e44a8726cf08bbf2616617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bdaae162ee9e1c28bba47edfd3c9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b132f8c6259a6960281d82c8ebc625619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4277fe791cc76760a6d68a145c71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e546f15431cb2ab190bdbf21edbc35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8ceaf15e306b990109dedba2046fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f85411db2a320d3fcb79d6a8c5a9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a620e71c8519e4dfd4974ee46ba1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d03011c03cff8ef8c5eb910b85213625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3175b113dae3bbfa06c070626842e1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfff25a88197f2179d43db8878da18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d8bfffc9b120165c075e2ba3c4b8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0b66265acae4734c0636825a477f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446418391824f891078ce010d8b7ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fc3e9426f9b9be010d146ea52f7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c44b6cc6eea95e9f9a226358232f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4243d154117cb22ccff4066471771633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351688b4f1db3b1f44b7f6219453d5ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a20e1e74f2bc4c63a15d50f5e507635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd580a7c5366332d48807fe4d6ec30a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f356ae0a0e95f687ee0065f5706720637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2778ed78565512bdcbfe305b5ae28a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b547ddeff433d924a33cd7e00d32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc21faa5917ad398881d113681e7d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc803d77aa1e8b5daccf7ef7d653a7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d70d5f76b9b03638c95311bfbeac3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f215590dd387ab608dd5f43c7aa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d37c17d31495982617c813433ef21a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848b42100bef0b5c4bde009658626b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d0c7e4d8d1cda51400dfccb7a9b40646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e9338ad77395797395a6d9db83df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f16a8685681914eda114e15c5e38942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718422f6eaad29285dd080671097a523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366cc764e3cb9072a3298231731f7ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342ed383b72ab26e4c6f9c3f5d9c735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea03ef7ec0c3fc5421c1e8d95379496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2189ca5d307733b21b99b9fbd99e2e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f0d43a8a56655a3681cdde3cac628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e55eddae637f0d8a9480f4e18b9ac99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96465b935bfd5ca2e415549837e35c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311ab52daed2e641d06e925c9f6b66211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32da8b56a22077cf8152cd17cdfb0e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e39aa85f6e1fa0b92ea2ec76e4bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4a129d089312a00e125655f7af4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6a7639af048a11329f1ce7c39b5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7aacab8a7479f95bbc2f8207a3b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360baca03be63751bf57782d4a06fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e50a4065056c9a4110fb07d4de1d4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56f243b08b986a914fdb8265cd581d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb519e00b82c04bcca530c5fe638b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd272e7f6e2706a89cafb2e898716d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc612d937654156ae2c67139cbd18522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be061d787b4f9bc5a4b51cdbf59d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d4a37c731cca48347d95773e731924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7db863e305db98cffdcd130599c0ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356a7ff78c0462cd2c0ed1dd379e3fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbff5cfffe627fae0ad48d80e2a4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3976a331b98c08caf88effc173a3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387629f265f89c88f855e4cecad02d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb364606fbf6f5486d98d8114cf5c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd90d272b6dc4d714265fb9419237d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9931d76475382259f8cef2050fc01a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab66c3644bcf7c9794c65c3152c1c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3b1335f7c33c4c79273f7b84586134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14d2121b23b0fcf0311198addcf14e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053b0ab1319cceadfe4ac9553f89a5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f5f415b4ad52d52d157d355642f0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc41d55950daf42a24a42f97c4f3d3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9831356feb49847eb953f399e056f8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9788c9a26dbd7bcba363a535e34edc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab3eb50ffb85ee4f44fe3a33c71d4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9cf6876f27dfb5fed227cd3abe0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c58614637c0281d15e10ac47da21343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671b956c6ba9ca3993e3506d83cc63744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2182662cb77f3ea1e7f7c96d3fc5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541bceb7294716d2f9d157c408868a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32028008823b10c9f583ab572c13bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d47fbfd0aaf4f2bbd7614816c94c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41397fa156a8e80f0790433c214af4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897842e11c94357342408f4b6fe79350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cb8bced50692322afda4faecb93e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7c1a100ee4407a258285589061b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154adc49ddd40d09b3116b396b6668b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9931682185521a109aa69cbcde02ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc7417d7827cdc63552ad38aa0fe3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49dee1a234620ea8b1814999b0445156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d111695499149859e7fe5168234e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469220cd6fcb449e335f68483b884358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943301b92ee9ffcd7cad440d977cb5e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9738a34249a6b6515f56bece8a4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01f7ca2e93b3c47ca901cc8c0f03361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e566f8de38e27b6f17b40aadb10830362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051932b8bb3fac5e2f5827894ffbc61c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5581f0192de50ba51ec8170b4716c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7376d3c01e096d8df484faa76f1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3fb3aed7ffc0cbac62df5c24d50b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cf1844269bf2512a8da091bfb246967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ad4d26f7ed1e73321bdb7da59ba5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b7a236fe1033d07aca3a5d6cde2df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c0821075390afdd6c9debb88ec12f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b0d465c0b1bc1e67944efa97ef8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91fa76c18ea65c375f92836adf96b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3a8bd654aa43a5e6f94ba4a3dbff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627337fb571f7a706fafa3e6ad0730c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b993e38e2ac45fb1083f255efd2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54459d2f9bbd2a80ad0c6a7be7478376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247c8102c4e411c50aec40586aa59277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256745b9b75e02c26ddc1d52e88b4e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814931c87f4f53637dd5d257dd00c5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a9b42051dec3d05567c9aad0225380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c43308e92c4acc977a281526e8f3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e27d7e492282d3152e58c444ea6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30574408a5a50498607b20c3d6aab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d24c895602e2f02b2202ea9a7839784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e123a655a65dd1b574b09902e2a2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b981796bde8fdba21de2b504eec7b5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146603cf488d9c50813b5523e98f0dec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022abcd27b08fc9c0190974891c1a9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ad9a408491a43042ca0806565c1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a3f9657a6d3a20c0b0e6ab4628d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda4b5e474566f747aecf134688a8ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6a80430f3bfa162508677f5f822a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9a5b43d7ed04ac8c4425fa84667793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fbb248c6abcc980c2f25b724c973794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a212ee37e56c2af49ef461e9325795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d2623b88254f1599f674dff78b0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379033eee9a5705fc56d3c183d6586197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da71907598b74ca06b6d634128da798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7a5fd323695d108ec1bc23637b5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a8713d78683be7dcaa5eadb065d22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd3ba2485bb88bfd365f30bed74ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88393c905e578bb6d59dccfc495b5e50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358922947b6273e1f40ed0209cac45c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60d40114af883a45b7491d41105ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551800f0df95afbb113a3aa10e2e5f91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c44e28e2ae9bfb6de4c784e41a06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808263dde089bfb467f3f87055fc564107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b31fa1dafdfc35d9a043d803c2f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d77f3a14aaae34a0c6a20ad893e7b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fccbd752cbbb44a6b50b8dc6e7da7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb93b66280b865302826d22d81e81b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f49f453d57a7b1b2a6ae3561a21ef4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b274a16f1c2f613aa96340c8cdfef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229bdd28969b6e9aaf266868769c51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859376b0efedbad94686c34aa6fe563115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6723628f336e0102555036c87113e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c9d712b1342cd0c519338ed42d0f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968264a59ff87f4275bc9da3c1eeffa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366bea7ec03510683410822fbee9147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92cddacb858fcec97f091750b07af6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b436365475849df87e79526437587121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22731c7d3eeb738b755d6adb6eb336122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3c593d645dbe338fc87c7b7c9310123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001538a2d6cd78ef0ac4be708a6ad7d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43de8c529cad490cc3e17a5de55b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb55a8df30fd278cbac7611d52706126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a75f9469ee87eca012a309454b4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717a5316104a1423c8f0ef6ac404e08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6d96bbd9c7a47004496e8b8c3809d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe00604aa7ddccc10bcd94061f4e6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d1f1e61d3a4f089926d1640c58b91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec125f11351f7552f869853b924a998132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e5e4807d239704a2ced9d859d01a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96496ee21aa628e3f17c41398749eb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e63ad79f41e65aa2950b4dcfbdbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab35eed1227ecec27a31f5da773e14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be392d0703e134461847a224b9a7547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c45327128d03f22743a3b828183219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d368f8f03417dee301cf4c4c492676139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b733af51926f3295a5f473c68ff0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce0e3552920b30d05e6fadfa3c52a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58d98e4fde54d3fcbdffb556bd1728142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b9364a5f3074d186ccb0473123f75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c09c3dc2f4a6e508a5c61eb0f76ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4394717ef81dcd9f4eb482cf3b35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dcaf89a0b42e98866bc47e11e097c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f2ec95ca561118f0f90f3a227e85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6284647613e610050c584caa5570148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b221c343e3b7132d4c6f9bf79868149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea78bc6c674b7d2df326b6b9cf9c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543433a6399f2987c0f54d73189eeef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f80d773885e3cf7bdd686a10d0ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571a6fc59da0ff75bbeb8be896f7ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78684a6d5ec0b274466bdefb873bddb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc8872577c9ad861158cbd0c6af09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6e91c4ba06e105b12bef74bad6aad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1a4fb38149b53fd654295fdc237f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839a91f5d82248a1e72e37468c0be0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8d8b93ba455b8e68e92cb2132e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b506a67b437505fdebf5757fafec1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6503b3ff450dc6634b4a0faf5d3d5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359ee67312c1197978628b683eb18f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b6755ddae3a22e1c6c6e619e4edbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd080233bc03f5eec0c78e7f64fb33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894628caa713aef67bf709cf4722155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f602a8c09ee5b0312d0e6f14ee05fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9f8b491945bb9ba78d86a2d06404c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbca7d6d31a6acb19bc52d49844cf4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092de261777c95d546c2410235006447169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa6467b398062fdf098b9053392b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc4aca9096ce112ed959369211eb93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb72195344c515752c10a7cfe561db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759ec9114ce757069621fb1e9874334173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4341993982080a0f85e1a766c634d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2e07dc129aff0cae16de20482bfd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfc07ffb9717fed8fa060c30846193176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fca3034f2585c3c60332cab0860a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d94008283a5f8b571d8035e8571b47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ad7253f4ff7dcfa3a33fbbb4d89b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bece55a04f27829972c9f17562e88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae056ae8e0243a2e8d4b9703f4c690d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c73e7a94cc548c41e2254fbd55269182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4988a98c1380855d10c8c0e7b2491183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4c18040293defa34fd8db016e0bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8330c2ae35075f4ea0efc547d5c9ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e9583a9c5d2847cf057cc490d5b57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6fe92bd5d4d63f926b4677601fc0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d78a3887c8e3a2ff026551e50af13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd16779722ee9507a8c9dd2456bc32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fad20cb85dc6c2c502d801f14bacf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127364c265ac7ba61d2442826b1074e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc299c6cd2de1f7dcef00571b789b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf962ac6fd563b166b92f0ca976f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f1ba06d94e9456ab47dd4e99bb30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe083e024f024712f27141d57c3230195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8b121c66fe956f3915ef892fffd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882c21f7be880bbf03e265317e8eb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37350d5532ff1f498a670e598d4eb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c93e19c453813e11774cbc242688e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c1507d4932fadb1e73db9e1770e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091716cff46716d6ae9e9e21a978d19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1b16612f03c338ffe8d5bc86118f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe29180c0b23cd6879de0c454ba73df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c673d4f2fe3024d32a2535cf5d6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb07a6369a51f45f32991fe8adcfe9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d070346a6a245b2686a7adf4facb9b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718de4de6c6e13232cb82318d756d27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ef5e925d381343000b420f61124c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf23a1436f9dc3abdbe4598e857613209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b549a43aa8959b5327f1b5caa07d7f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b41d5f42638d46d4d398d8843cc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2dd984e03b8d2db8611147af93f38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119022fc075f974deb02020e40dacfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce8196433544ec44f29ff774f52242214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdaa793a5883de02a0e6a4cef36a54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a83c47fdfc97885fff14787aa648b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97673c212b6bbb05664d8dc0e7acd075217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d77eeeb8b921f366fa5b02c4ea8b83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d623ba64fc3fa1a6801b15bc6763f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ebbbed31537135b6ec43cdf4bda52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a93015a2fedc420a6b18bd2679d828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7e0ce64b30d5bcab4fb3deac4b107222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f098f88251f0ffc3a1d4df9eef02d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157624dae8887d9b6385caaeeb3e517224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605310a7eb0bfdc1e71e0d7904d55a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa228c9c56757de6f9415aa53b2f13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565434643caa2a91804762b8862f6dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525e5d5edc8718b739ad458408b703228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f289a6e4e7f8498d1eee74803ca5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e2d129bedbdf6ce229376b2ac92c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a61a5e7de053e4bcd1a001b876364231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc21542bac712168980cef42acfe147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047d294813eed6a3e8aaab001653ef5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881e6a64fd2c8b3336a54434e3b659d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3364cf3f4d9876bfb8b44f93578d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2cbe0cb255951e7e578c636bfaad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e4781dfcdc267bce2321068eeba03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175f65879d25fa70005a4b91b5a1367238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e935ff5da974c1b80e1ac9ea6d75b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb44e79aed16cdd8aaab65d30b764d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56c38012453d094e6d7828999f326241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681fc0a58d9a461b4c6318b1513926b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2e4fe8430bfdfdbf606720fa5831243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a41b9198bfd7119c6b35b96379c4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a0e3a4001662e0f1292bc661e79f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fa61f2b6c614eb7423d538d66ca8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775140dc8476f3692365b3197b063e49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da190f27461328b7a2956ce8225853ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc57613fe243fcd86451c8bae0be7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8d3eee6b76af2a3cd67cf26d2765250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9b3c30da3cc2d11c428da85129c7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ab92082265f49c11be9b7b511f84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deddb41663195fc2f264126d93fef7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5490afeb60555813ada2f76a6c447e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d8ffbd8d1e1b7ac031f780a6295f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2569f4eda42ba24a3acca4409884f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d5b7be0475bb486724956c31054d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb555203fdeacbcd7a3da64b98440258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5dd51ae666aee636ec1b1753ffb4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f28943b615aa883ca4de2741d12f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa7adf38c8bd99f63ce5b51efa70b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c4a242500e15a33db73ff297c53d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930bd6114380faa7503ccbcb209bad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f198d27f92c83065ad7d1c48e50af20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163641e7d3235d217a432278a25c547265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3676153d95cc3e029a63b602728ec5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab42b2f710003933c90d830618b93a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a8e2cfa84647ea8de2d8a7d5a70d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f52213326acb7a3a5f6551381cd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ccff504548eeb50ac3e27708325d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f48e5699849d1a94d80aecb261bc59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0474dd58fba3caa67f77e732fc38c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929df129eaeec5e5a6aed66ca1082b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d967956dcd76460d67d3ba2efdff66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8fdad7746709b6b59c5345885ed3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987587cc10b62ebc45299189b6c021e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d56eeecccf27d975c35fc84d40a2c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327db95da7cc59f86c05239d667ba54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c0d20e303b33c17c4d3a310921bf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c55567142c43ea56d96065127584280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126556c7421d3bc78718131de82bd98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683d03cd800765be6e2ec6eeffc40d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b813091b03e4f22f846aa1aa5b75e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3334675eed063dde270c009b1f8a37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09e20184f68492c08ff9c15740af6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513846827e2eda9a88893112e54114c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2f0b6c4a46a86de63a860f27f246287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dea69b6e24e73b43f6caa971093f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f126c5449e866e01ba347bc95ee63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6612be23550d6182c2b7bed8873c7bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a74568eda792f1edb5485f4bd94fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f26215e35834db107795a4ad620148292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e2633a728f34a14f29ba19bd3490293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59edbc1e996772598c6073c069fa526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a2db656ea55580ac44da49886088295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc41e65674d7ca879cf3608a36fec5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20805c429a5d0afe28d9e38566d5ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c137281a8238631f71451949df7b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a954a5f7818f6db713a6c995799e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54286b09beb968bd454254cf06977b41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aed395c7debcf623d486aa23cdf74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f952be745b1f9d44e676651e1165302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d97e6196d8582f4f13fb5f976cdf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc84b48b84c1d32389fa8393f7d3b1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6129373c068ec5d8f75b3277ccba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d689c83202dae3a901f88dada5a29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47814d91e954c62d69dda7120b96da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661cac671c5e383ae8dad4d820009b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8260915c21f20e13d284881c3598c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f81340882781b57ee26945d4c5687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7076f017740553cec0199c090a86d5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3826731cc7cd8d7d4dde58f9e7d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16175eaf7e63ea28add6b81acf1040313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9bbe6ad681087ba5be601012c3dbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836dab1f3e0424dc6d4e347af46b221315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c177379cbac481e37b20f652adefe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb402a763f00baa0ae01d3352519eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560f084249a42fc1969eafee1375ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a59a3de69a219a1e5382ed5f9f35f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11debcb4a2ea223139aa662656673320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e25b4b9f06b084d561190998e6a62b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae364a57a267a0680ab9995177e897a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c76cf34143126b06519f4f1c06e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213d437d66708e87330403adb2456b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc99e7c5756d9e5a46a5524c8baeb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7c91080888188ff2e76989b8615ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9f45a77231a7ca7faecd49193e7d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74565d619a5b536cb821bc94dc7d882328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024406f109f589ea1a0f5cbd749a164329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d5a36bb991afab77623eb1beb9ccd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211d79789abb75c5f9df79f33d264ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f04068ecc7b6a0c8a4988f233ed99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ee104389a817a7f15fb73ac4f5ddb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a50401d8f030a74bbc55de30a6017334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea37929cd00b96716010d3da1b96e61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b5429ad85d561fddc590b00587fd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b9c9f33368863d8c004425391511337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f294d6e884b0024fcef58a5d54341338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129ff3c1b596df18966e83289fbe11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d367d42fc158012256f77e59268c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414791ee89c54f11e5d78622114a9a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e7d28fb83b4fb8ce52a2a00d432bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca90ce0d99bfb4446ce84f3a9991f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56ecd9a174d546208ce19e9bbc5b6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734fb59b416679cf9e3f9a56ace4572345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a54439cf518b474be89936c867db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6c3b99c0b8e1b2c80c3a2ea17144347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65babc2821e10aa6278aa17c8a66e722348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3e830441fc7bc54fc93bea3a64d1f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf365c272970ba04d35336630fe03e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681fccd34aa177a3e2200de325ceaa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1a683e4f1ac500fc3edb6938701e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4242d698d633e831681afb9b510dd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ae08109114b90d578b663b60c6653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fa70f8989dd8b142e8ee03caac371355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb0c3f7d68ef5fb676c73665b508b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58de5b1fecbd6890b59b60cfe23b5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb1916304a13eaf6da433ad7bf18d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75dd92429e5195f0fc86eb9c6beb0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54746c5dc441d3a96d269a93f709bd6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c28ba80b9cf6e5a793bcf183f944ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26d41ac462b7eeba61034bfe0a8567362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd89fff9094e1295a744162973070363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b38bd31f5529d79548c11cdf7b70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a7f7fc116e4473c6153302181ac7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0c9a98a5fda7b6056f3c65fb2dd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651e9d56f3f29d0419f76d5bbc54e69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb02ab10bb9002663f122ccc965544368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835272f4a21b9f9056f2a8fa528b8ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d39a3be5cd7d32e46a0f5723b095370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f79a1c76478b442ba33191a6e352371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93057dcba4558216a20bf5b7cf3da414372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d271cced8909f6dc272eacaaa0d92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d50a305baca366fe445e24863d089374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187fef9ff8482ed6b76f09cc672d686375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66879ceea4733ecdbf85f79cc4f85e61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f12bda6d1732913354e75c4619332377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e11a97569d7e5319d20c0a448d61f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e88c5ce63cdc1ce5d51d5378247ad9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14cfc1b790abd97a237f55ebed3468380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e0004445c5d4857596ccd8d124e98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c7f53f083e65eb6bc6f17283d115382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd7206433018603ab74827d1fcc1b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664fdb6a74206852761b7d59e03f7d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb7e8dfa03ba2e33622753959f43de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb9538fed9a80cb84a7e2cbbfb48d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180142c2335125df7a8df65a848af9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0258c71803dfd67d6f90bb38c31711b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c730b04f31e8c98ef0576144d99aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebab91edf953ca6f83359836cb7b3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633e929814aba75c387e9ce7672cc73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba750c459bb18fc3d0b93a1a7e996a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602681284b6ab7c178ba18589bd6a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790de59753cbcffefd0215bdcef5c96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d610f457aea20088242bc53bf3543395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb003f48563ef456cf895c41990ff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd45516a1b80f9caebec1613691053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac18fbbcf0f1d0b5f4b071f0e88d95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b1b031db0ea311b8967b5f4b8d61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c25edb724f40a9393b4490f01ef3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8697c408d9107a68496f60ef1ecf2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5880830944e45326d0d81ce00f794b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2ddf3049cf98e64d51046ec2388f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc3eb7be6999dab2a41d812173edce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeeafd3442d4edc988f8505d085abc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136a1464cc6c9fa9a306220c8cddcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b608693e7d50350dab6126670434d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450059f177eb1d8cd382fe0df03625408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee033daedd4fb4677329dd466ab57e4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0ac016dc8944c577fc52c214922be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdaecfa15d35dfc8fca8cbb4138028411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca56c03e97c4270f49913e4b81c9c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3471d664f3aeb382b7e0449eed08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050accd9e4f32712e2f2046ccf8e74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5f048e0e947e0573fcde94e085574415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e043efac17b932932b5181110c01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c085acee3c53881670de6193248020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf98c6d898aff6a8dacdc9757517e0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914befa1e801fb3984def46c4911d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fe47309cd1b8edac74a5e05456558420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78183ef12bf8839806666850e99da1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7af60c60d1e2d5286354128587095422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070794a63d107a65a1dee12cf656cb35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65bc82af69e70d789ded4c4835260a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b375e09c7eccfaa2408b1a5b072367f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f384d703c7e26e12fd3301e42cf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ff814c4624c8677da28ca4e22711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218256fe89af50aa1e702e5f2999282428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa43229fb5273accfd4f79ba32bd1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481857cf33c917ab653468487b859b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a6c7beab6f56f4da442f618a067a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f63e0b6e9f88d97baf3e99a834e64f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52c02034616fc42651a3b0d54bbbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce31387578105bc829611059cd3fd02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf28746079d52a688ab292251a6f3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1cd70878aea482fab18f58039d5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a00fe6a63aad83d8b275d6b63ba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0007b87a7b0a9fee19794ab8749b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34d259f998bdaf3abee084ca5ed275439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c094c02dbd75c1b5594be35434804a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420b753bfadb1d7c3b82867452fdcb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1d6212ee9164cba50f60de63087ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac2820c8e311c63000dd171630902443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1f0993e40fd1a49f6fb2b0634bb45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e9a7716d283dfe1e64a704041ea42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1d8b3a193704fc92225471859b7b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7ca57affb83b618d45f02893e954447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ce23946a91c765a3445ce7505a561448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3518308de55326d74fd7a45b1ec7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff57c059601fac23a480e621b43dab7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2080afdeeacf6ce11945ba7cac03a3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963c878a00ac2f4c436624d395e2fdb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d357bfef43320ee501c3d45c9f568453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828578faa7f4be7b217a2dfabbf4240454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63213727d70caf7cc937aa02cf9b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2985ca04f3d9e9b197a49aea8c2f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54f83ed60a90538a6e4545b6eae88e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fe70c656d4fbca567e94c2ba1dbe8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56774aa06c02571b9cae9840eaa47f6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcea21652a90fb9a4fea603f8cb075460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0d965e5390d01782e2d4f9abbd60b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648068a469a3f4af12d8596433497d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a7a651ba7d3f6e67c6b747c239d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5795b0b282a833de6dc0d95fd9721f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf19653630e816148de55f9fbcbe59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877957c98470b9f25c647e2292b34198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4853d04c4de0ddbd896ff4eff581467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f879f9658f6a04158d986bcbc0c5d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e2b7199ec0142a19c7210de635b38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c6af85d7f2c8098c952462aca3f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584d6605af9304cd77ce84c50eb4f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd28315185a9b8489de380b4e95fa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cc8d201dd3c1eaa8e581e51d325f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa32822f0c9872d514c23626cd4e3c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79187f8294d4038a0a8b21977ead7ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd263cf36eff25028265eaeeb11e0db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3fc998c53fa5fd665c20ee5c4ece9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd567f60083c753d2da163bbe4e5b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374a4a702e905e9ea8a1fe537dc480479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6199e6d2f26c7f386641b35f03978480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca30ea9eee80c872fc817e9816c4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a5ccd8bfc37f135667123aaf9cd03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9613bd88b67ea5fac35d04ac74701c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2441fcd11cc496a87dfddf134eed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0727d401a8ba893013f6c7fdbb0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d64364e9d9384fc52d6bb935becd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb94f70ec60a024b06bbdf92e0bbee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb9198b674f74fc8406526cbbe89c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad3d9531f17b1be967af91eb617c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b295f4f4829a9061ca4c98e4f13df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2e866a3ec23792835ea111a05c14c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169a39044b3417d24cba6911fdc92a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f1482736057f8d132a48ec6c37d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08064422fb847df3a4a7c54eff8999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b0e7be1f407283f06cf8feda82b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9640b5b49653442db8923acf9d60251496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac2998b4eaddfe9c2b70b2820d0283497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace643ba3f680f65b452755612edeb24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484c67f0457cd1ad89775a0e31eaf5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a0d9432438aab0a4e5f40b7e7e189500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43df706b1c18139dbc75c7e08e62d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf17e3eb4205fb380e28d3af2fcd67a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fa8b2828005f3fcddc48f286224b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c057bd8e2b4e87781eaa39b94514f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1404d40ff172a510867d47f9037a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c455dcef32358cf1b2edc68e5c7df8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3dffce0a970b587861b878fb8f5fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7329237c415bcea19eeadb575c37e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f49225e2263dac6c0e1d903dd2dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcfa442d8638247f4db6234bc0553e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd9dbb79454378718a7b2a9c0b582511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3911bc137275126afaa58c869f2d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f080538747f0249ea522646615629513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a1903cfa7302d0945aed0bcedb07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3436fd71d4d5fc39b26b1b5548256bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b385fab6e4abc0a9fed49385af6cae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4d8389ec5ea66056dfd1ca3cd6c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b44d0e5d0eb76de0c8f794c809629518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a7c9098648bf34e5c04835ac33a59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f728cde5f0732f7ad7c9319110ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf6502316e4c4d50d2196f10beb101521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579cb13c3d9cd345e7c137406197cc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd7156144a7408fbe894368875775523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbdb2a57b01f8f0bddee6b37e6719524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33188e470eeb82f7d76468ab3027ef7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa8af79fa25de53f0346deab13e9af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ced2c43e445fce35ea793c3db37c12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6f813d0fa9d114fca9e2537fcefe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5273d493da2b353db187052bb9efb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24270f9e193c335dd5ef4d778f70da9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55cdc2a2f57dbcda6aca30a0e9521531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee537996b7d9a7b14fbb9d482ed5bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13abdf42660ebafff0da9fb16cdf02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff6f6aadda2fe4081785440d3390f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f08d71fdceb9d1d9627f2a4e9e79c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2451b2f3fdc8359d66982035ef1fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02119a79fa401a5e7fc7fb3133db528c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec60fad874d7baffbdb82c7ad14e6c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca054bc6deeb85627585b8be5ea80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050a62c5f6800df26184c39de528f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68fbebc117b75593a14665d12e102a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50319e1bfb5f4777a4456e6446719fd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0291de377babb20cb0a6e5461845f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe51cd410ed3027f6aeceebda32cce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cf526fe438f437ef34f8fccc6cf6e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa385fec7d0c70935e858510766b770546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404475f756519c73a0b07675b294f484547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432195ce9dee97d1bd43f6bf53c447548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5568b86d6df5c87c2e703af5dc25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd90fbd4cf16fd05a1c8a02b0426904550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1d7fe27472c8fd581e2ce4216c7ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e509a94bad5665440b72f6ae72a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ddea5c2dccc8c0a5e6b5b4e8bdb82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e821c608779856b622b1933455c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e0a2d8481f8a9275a6dfe28740a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e1b770abcbf5f3125ece1a7a1cfa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea80bd3134b7031b15fbf2fd43899557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7839e15a75b5037ec78d635dd052d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0419594dd7e2c332d8e7bfdb250b8c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940563dff1b0a724c8222a10de469b6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46747b066ced9da46dab32d72b1f63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec45cb44b9d4b067d6f2417efbd2df9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6c402a8728a8916304009890f9f49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbf125c132603be0d9bc874c193791564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c0b022911334a31e102e6ebc022e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74a90b3ce34035d4356487f34744c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4119030f3a24d52f27005c3512718b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a3d37aca0da0aaca1dda2b02cc60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7302fabcf1cb7c3232b283c2c24916569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6c4ad858d43747fc9c9c1d9d3f4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825fe58478706bffb7006e3546ddc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43549a8e5332e68d469f0f4b11df33a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9a039144910585c47b8cc83365fa5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842bb8cd82c4b9e4a22bb13834be6f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185cbdeee10a0540572c4862c44ea0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b70228005465ac6fef4e307002139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30a7ef88a6261baf2747cf840d5946577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d227eceeae5dffd44c8e7c37bb9b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cbd41c1d5fe520e7b5c256676673d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378718c69c7b0b44f9b2054ab84ce68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20b66932c8e998d2455916c20e7a65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89962849f01362f1dd2f67b987cf596f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b0a966f695259b018566153cd66b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463aa04cbdb1dea8bdc6684b2dbcc1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf59dd8b5b92e8804dd1766f517731585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7786249faa0bf5d9f70ebfcc95bf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b84119e9db4568ad37cdc4f2a352587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d969c2578e31630c0f782e27958e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022d73c3c1a6998e7dc19b16193d87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a7fc8fdf292a0b7e692108a601bcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e25763ea0a154c6a50644ed4feaa2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661539a19e318b9412abf33874b75fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f00e65a9dd1a6c2f5047c6de813c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2834d61b494e0d43d879c1e58256594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ea8e718fa15febca3381cc4426c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05facde9f343ecf8d34f6ee7b02723b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a55bfccff259e448e736ee319d976597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780027f0aab97596250d82137e75913598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58edd1a4e33776c1e66b6afe808768f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a00e1e9fbbcab264cc81d8c42fd98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4847b0efc504a0f621dda59ca1df14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff065e074854689148ac301431052f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6923978cbd86672cdcd00d35dc05f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318269a612f3eedfc40f127fb0eea2b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76602d31cfa87c83e3b954bc8c73186d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d082a0a53f76d4383406fdf19c89d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f8e64b85cd3decb9d2d09af188835607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4307c98c0bbca6e3ad4cf74c6914bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455bfbeb3ee60af40d45a0978622f45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06f964ac160ed74c104601fc49c426610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b41fc9e931a0b6892b086399d29d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc71ac19a13691e403510d6a22f44a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c337a703638b0cf5f0927935a014f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169af9eb35911dd59ae7057a0aa843614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d1cca200409a93c84a3ce833702f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c87f772bd1363a88f4bca314eb56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc66ec91f2b4f7aa7145e35d8295e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f0a1d81aece16cb884ad46cf19628618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e1de796eac290d85213b490dea54f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6caf5f560aac6d184de362e091b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8a3ad1ae8defeb340c8d4416ce12b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcc94b48ecd880fb03359c562b69a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb0181ac61b619abe45477d7f09faa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057582fb2dd6ae4e20962f497661f03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89445d09a2583b2a5888de635ff67c93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ec4293b340479f4f6bd016a127a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46a611bba69488e378a5310c4ea2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4898b77ae9e0cc7170152c17af34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5036a4fe63c3fed0a140195596e35e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bb97da2ff059c49fea48eca5b12ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25f65e0c97be00516cd1f5ce1d850631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795aaf1d294cc92aec41f34895f2aa9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ce74be58bb15f765573d5663b7f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfc1b4a58a45dfcc6b7f8bb19cdca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65114a7d63c506b4701e05d17f1d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe24a4c9e3a076def44ee4c07ba788a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c02d6469e8b9098d5fc31059d6e47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326f6b5ebc43fd31f7f77889999818638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af07b41d760cd878d253de751316ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ced4963d4f188aa3219a588eaf19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4fc73b282553c444297c2c39a9dfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2519b67f9c9f60ab4753f6d338106f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb30447947be7f9d622b383105100643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217959b4e950b9d1a8bed3e0528afdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c81fa971eecd8ec474220a9c544761645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de8af3b42fdefe5b32aabd2759c55646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>