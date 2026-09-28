--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a6379226e16561750b1041602e221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d6b556fcc4b1f04a3045754b741ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4bf4355f00e1e4d1283a3345592223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e869b1dc1241903ed7efdf7618772f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e95bfa25dc75ec59513b60d47ac05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee351cdae47f09cb9b81fb61a19406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26570e39d3a03045cae9df52dd2eb5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d747b0878ca62411b477770cd056a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0c263dad271f652a630682f4a59b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c2e9a421dc91df97522ca2bd075410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c85ea30743f8e3e70a00ada29f8d1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf630ce131d672e05a7c2798f09c79512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21304df0e729f5705b788caf9ad9901013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5134989055b7d8a7e730c6b4208d06814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0be59c7ac703dc944f193c48f85ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf72412b52a82795e6f6ffd3c65fc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b59d8217027a766c7a04004d22e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f254094cfbffcedc8c2b5acd279d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d7cb8a3982f5babc8901f55b7ede19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd22d9c350c9dfc1354da2d60846620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c15d7627b6d1621772b36e8f0c53fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb55f3f2c12358f4b456a668f7ece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7604fca6605e0231bf8db87a6fe2a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38f37b89c2691eabffa7a172914ef824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161fb3952d3cb407d1a4359e770e6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b52ea0c7c71729a07f58d4c99a15c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c554de435cacfc2b429dedaa373ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc036f776e98b8ac584d6ccbfac389128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c76204c3969c0a633410e0fedf8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f60a4629fbe3cc65eb6c9de16b02430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a761077f82de06caa2198b3b956931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852525c3ad0e29087456a753c2661832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0767bf2b9094e63e9c23de0b28a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55701a187de4a7ba77f4d89555e5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10185e971c06412f0e99e344228da99735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7a132795c18166b58d712537c9a8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63714a76fe79218d360b26da1634e1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b92369f039db3738d16ff770c24c6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c20b9a57cef4b40716dc031b262439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ccfaf0f58862f66e6913cd64499640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f16e1f0bad1373a73279f9edcdc5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e215f56f56af41c4726cf9409a5c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b23c6522bb8fce145a6db12b1a368743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f1b52bcdada62b7f460a1e90259a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea2e70e6c78cd0c512a1472c01d16f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e8a9d539089f07c6d09f7127b237246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b5db190dc8badb2e0249c6d60f55047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8674a66d399db57622474ccaf2cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f38875fe53d4b010be57f381eb65149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb6b7c098d682481f12349f110ff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7fdf56358c6169c3bb8b6ecb9a75b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bca09d9330d5aae173d9903e89e7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc32cede19da4d239acb2c041e5df853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e718bd515ac1137bdc2e3a5aa2223954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32783ffb2e9eb080c6393e73e0b2b9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca67d9bb180388d9f43375bd06ba7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208cc61ba615153e4b42bf647d76b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af7c5888e8d28e4d07ac8a6252f6e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b4ac9f2cf35e4ffba9077322ab5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdf2223e70b5904b9d47767e3b5dc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fae421e1bd3cec32f46e735357217e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552001e37742af84934bbb7ed2928a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776edb74525c32609aee9ee423ce865263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62975a2686aa77992cb89aa30846464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda6888c0d15c15d8d0eb984d87e0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb13090830ff74a61b5b0436b424be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa61ee1cd20b761579ce89ab93c90867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ce32fa0bfc358b0feaefb8bb772468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b9497d3e8aa3f43a935ea0426566a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a05e86f8f0ae85322391bc4425d4ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af35e7403cde1be41543b32093cf3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7057d6dd07b55282763b79b9e115172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bba3ec88409d73c29dcfa3096c52873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27ce57fab9c819ec53b3b9c38029a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51968d74b516ea4e96e0f685e9520c1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613986fec89948a4a2342d46540c6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160e0cdb069d397b3bf5d3e2e293b4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8c0bcad515a1e18074f0e59b8a6e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df2d1d082af915244582657e851fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd5f3c7024a46986821a7a019e30580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6476eb59729d6c0f22d7a6818703c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c9411da3b1009b3e9e3a9835588082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57782a0aed7d532a99a138aebdda1da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d2e06e1aa068fd1430eb36f4ce70084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bac1d8af8a3bdf9b93b395853bd17e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099464d5bd0df1c59b1986b7b4a818286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff639eb0553896d911b66aa265b630387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b0f2fd74dcc34b6bdfd5b57c701c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30672304d8dda1bf59c7f7fa791195989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50d4bced4a8632e799ab98f29d79390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14f9ab47f7b7c118e7944c67526ca291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426763a99696f52467ab23f122bdab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f244840ed1b77e068d0615e3457edf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966488ffa1a6efb057d9cfe01278c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b1cc325546ddbc531ffad074313d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc616035c9f937a9822d16fe8a27b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b906c4f11ccecfd1f051750c419f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4313b08a22679fa00acb0f420c9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32fcaf173f0e6d1cbaf24eea905dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e750d500544b9865ba1f7770fb75e54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c92e693d6f3465246e4092b1ad30c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fcb88cf5b5e5e091b67de53cc3e1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea258f225c1369a2fb301c3cfbff279103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8948f7bcc031d6696a94dc5ef3657104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1dbb8f9291344553cd3a600dd5863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4504616fa4314582b645017c9e81cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b348cd4007ed512339345fa31debab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b3d3fd20fc253826a6cdc4f7a7725108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c2aca02ed7d5f0831b651df15c8da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa79b34e2590ba59703b2d3243efdc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaf09a1f101acc0027677957fee9e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132468178b7d662c82b86a25e04a98d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284075d0923b55584794e75806484db6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6f4c66ebb2901c6a63aa48bcdbd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b0f2912290ffb4da056f4e5ebbb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7665c7ff633925d64743d193aaf8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d01c572a0964914b8e064095354dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37760b72af4d6d99c346efed6b7bfd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25665177c6fa775b43d5e113613fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ec3ea2a9a717bf3e95b4aa65571e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ad28b87dca387864f26792062e91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57be3a92eaf483c03f306f94ea21f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3ddb3836fd55692c2c3f6057006b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da824217b746f4758d98507c0e6a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d623f7b9a42aa3a8e6b65bbcb1b973125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a59b0c87f4159104961b87bc44ff2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279e183b2cd7a8776a86fa6e50d27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d79eadaf177437790d6ee222eb29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb646dfca7202de3b5d8e1db4185783129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e1141bfdc55f970f93f99f5ab7a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a8bef8e666f102ebfc4f2573f799131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a0467e117ba8b124f5460a665d06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a9c13be46350d4a3929c700a83e52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd35a81956f9d11ac0c961f33e9b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085299807f3bc52b83cea40a80737b6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3535810976c23de1b91fc2fc177e0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3212033176702aab6a635cff1a389137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5df97297ae5c105cdb13c692b5226138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f281c4c2acfb571ac02f10c2a991d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c5fe47952ebfb4bb149bea0523ecc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b144a5c9bdcd95ee301a75a084f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f56865c638c06a6644c5d5141a44ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a30a48b432d8e0c13c4524b09325c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2a2f52e90023d25e40996914b2ca9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf6cdff1c4022d326f250fb50db7cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94648578e5f8cf02fc636f6c35986146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c9562c00e44b1ef60e7872f081491147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439054fe6de27d3b550f392bd8fe918f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654517616cc1a14f85d45273c479f83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba3df3f5627f9feadcee24b9a7bc10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5253f42fdd6b2d82d94396b144a10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf14089c4e1b4f8a08915f5764530e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95f70b3f6094ffc825917d7a59b504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7868f521c3eb018fb18a19964e006a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549eae1df6cffd7e201c2d0fb9e7ed2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c953cbef087320574fca6fd1b1514156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92963ba5a7fdaaaa7f54274f176321c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed832520061a4bbf5fc88668e144c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880a529272a611289d49fbd11f246c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd4c86f51c38113b062d8248bfdb8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a82015d23cdcc27ef49e7c1b1963161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba9e397b73d09e0033726650bd467162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592bfa2a0d068645d65ac7ef5fbd950163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96fd887089fa5ccfcde5e57123d6ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08922ded894fa0915d885137e90b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1884dd17d7b569c30dc3332a39ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11034b4ce85e81399f4fbed5b9816438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e9aaed88ea406fe5184432bedafe3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ea1da5756a9db3bf03ef18904684169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a0cef56dff01c4684729b95f9c5a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428efc662d53bd6d4aeea3d97a16f0ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da67251901804df5693e57d17de07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0743fd6f69e1abe8cb75363ed8d6dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab66ecba613e64f1d59f4b55d4205174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72acffac94904c2499134b126025dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477b6ae323021047d2e0cb2fc99bd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cfe3a1797c8d0181e46565f3e2b94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b34efeffcd074114cb7a79202bca1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe98c6a09da052b6c4db0fbb5c4396f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa1094fddd847bd7b52bff9de4981180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc8a5f27e5c3590be9e0353fb60bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb36dbd439b0455e5c4ac169bfa9ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9007093ace9d1ede5b8203e55f13a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d04aa937dcf8c69209badc2725032184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335220a136143126203f6e4cbc3cff2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfde146fff11afc2e5fb12fdab5289b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e439235ae602fc0e222506061f5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084b54c418991c082059f3c593f3993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779696835ed66a364388ddfddd5be4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff0a3b15af1fe882bb6691288e2217190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b00854772ffc16434c6051af1f26c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d7f69212bf2f2f437b81c0324f39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a13030f12a692c2beebf8a0028694193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc2407f40849c5eb8a089972a3f135194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8b264b327ae6b6bca7837fee02d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b10e0ec0fcbc9d1d2e5cc98df561196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb57bcb62501e771499ba78a2912b6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126702cf1bcbba41d49df4587285d63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f704a889eff25b84b07da51104921199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878da037ab2a6128b27f10193f06df2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f476889ddb5cdd0224df44a9843915201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb78b1c3accc0d81692e2e35c8de3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e1406e1b20034fc08ef10267ad45d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6cb87879865a62923ad1b848343a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8178fbd5ae63933a652e5df9bfe00a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52a2cf233e207bfce120234303bc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac5a5b30a6651f364f8031e5fee62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546b1d5b235ad261fd6a3367d360da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17542c76b5f2eaaa1141686f60d8d34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe29eebcc48f3d3831633fed10dee4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89df916e40f7cd24ffd1f6aaf1e3e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5a2ba23cde6cf82c1da1c624c4995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e843357855528f8996766c7bcec6b23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95824aa78a9a4936d56544a942202c61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc816039c0333661a227c1cd32200f0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cfc05bdac79fca2e40a3e72b720dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32147f2312fa068fde0c4a8cbcd255217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb413a97c9ea6bc5c717ae7aa61b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cfd9177056f4ba36276fa10d058b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b890be285853e70de71fd19dd1c8a56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b07c14e61c2b8b66fb0fc3a815f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0f92d9eaeebd5113c382bf76d2e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb33df4d17f81db6ece3255761d96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4978cbed12121e75f813942f23eaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460dba08f026d7a3e8de2446454905225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2267abc4776fac4eb6e73f319123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f071f12897dfa48b82fa3b3f301c2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1f90dc94a6c6ce1f692089ef403f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e763f9ca32d344760785ae7a67514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d98a36445cdcaa0c0db30334396a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e2c2b3b38d320103c27b66810eb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9b5e0f877780da7a364b2a1db2525232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e876f8f4fe6854bc0cc3122e3929233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a55666404293a34c3074d356c9d97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49598bc4ee9a62f46660f21d0295593b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e6baf1976422aeaa42001cdec1ff2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46204ab2b0c0e45fe0321bcffed65c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb22eeace4e2721919140bfa2f19d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519cf78bb0553d67014b24d2f4c9181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bd995d9d45fc5ca2625a3ad4388bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1852b5b3960c3c55e8a9a877939a0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835887fec9ba80f56e8d71e2194be32c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e7d348960eb73a7acd3493d47640243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93326e58fe221448f79344a7446ac98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b58141d251662f35cae6bc553070245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a1f767d1d72cf51cb8927e677fa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779333e86fd8665de5a52ca30b5995247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231449958241959dfcf541ab1bf6708248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41567d4002ebebf5a9f0f11decc5ce47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145afffa6f2a76d52c3251822970a44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c79b1baf6407c07e7d9bafb4495f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358281d69e69292b46834ba712d69d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6aaa8b614d98b3ab3d802c7ea3dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582921a569c72d98de963a5fc4136860254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9989d47ff0017ef57a5cd883d25c4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4c160118e08c9d11cde64b6128e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aaa85c479fdb14ea71cd4f25389fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68b33acf4ffa44f4e4f62f4434a86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ca3066fbbd1a0d072e980d4982bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5980fd1c6d63a61acb53199cf9d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092592596eb179e899993af49b14b425261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20afc54fd8054428a5add0272e0ede8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea35add6b49079a0c748d0140c117263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e159c29cec1df4b3e9f520675a6391264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddbf34c210707a2fa5e841fb23ab1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa07db622c9a9e72b6e175158ffe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414393a4088eebbbb58e0faad999870267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae9d8d0f364ac5ddc83f6bf52fb09f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f742ad44c64a159f1a5d17ae6c34e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6050018ea5681043e75864ab06599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d4c9139c7af529c3ea38c32a61105271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b50e79e48bd90a7e4a297d65f29453272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f91ad98cff1422c59a7842b6125482273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232c610b909e46b6298d8b7e6fe2ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3f1d7a62c2a8747619dd569bd900275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381cc7d8927e461742e51c15f042f2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8539e737cf6565367a9708e5b38d4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed541c18e3be9bce1efbb3caae9258f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71b16e003fe5bb978ca2aa24cef856279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa4f90a1bf537b5157caec018bf28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0115818bdb2ecb3b59b9318f224c57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da915ed57b4ee3946416987276a28f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042c01f9d7ab5ee4f0d455a151ad84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512e24614cb76005013c36e25e3992284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ed2d2fca9816d786f22b35073e2ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72f2ab188f324eb32c8032ef78d73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109ff8292711be6fa123ef62fed3f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da527be9118b54d03c6e5c86ccfe847288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b149ee865cc951c148d237f44653d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3277386ad09f2fc774ab940ce10f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8cf2ed8aca4dc2c5dc2586e9908c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13eccabec415e3fba94f8fdcaea3a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4790608dc0d8fc1cd9d6818db256e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db88479494cf53529ae6cd3949a6eb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594bc9a46b7508dfe6017bc7ec535f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c5b98227713cbefb03dca0eec0ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035ece27926bc579a6b2f0b560cd6e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5fdba626c3a6a5d8ac20216226a61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aab7b7dbe4f7031cf8d9b07598ccc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ff7ac0bb7c8070c367ae7f3e69e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6a522d3134961f6457dbc57d43260301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e206c6cb410dfdfbb7f4de6f85064ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5be299729e502fab4ffa08cb97ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068c4f4ee6e9d94ab87ebeaa7f1f33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffd7b01607172e5bba76113323200305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699d3518227b2baf1941883f68de99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f647593032c286605ef35c43a35a5a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b10d895d7f4ed34eedd016a27a18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385281af785213fa4761a2f6c67ba4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478325b967d48ba409e1e697d43fcfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aee5e8506d604cf341b18c70331fa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c9b9bba71b9504282a442665829b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ce087a6d43e5fa7bc984bc2dfbca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb100a9a39efa8b7466f4a089f7ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eedd562740155e5db6d8b205884c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600904e89cee03cbe8a7064425e8cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70ca950790cb9eeef02b8a40845875317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20acc2e0038d7fe1633af9aa4def2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad0e2e64164ac05fd20a65b67298c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56465051425587fe71c0cdc7c59532d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de676bac83fad437be91de006d7ea027321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd171fa8355f9b8944eec6ffee72392322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc99d31cb289075acbe5dee341ec360323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8909ead9659e66c69eaf920bf47580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c57608ffeed453b86d196aa6ef0a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b7121743613b5b4d41c865c4c962326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c918ec718eb10ff89c6352ded0affb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e374703bbdbcd91465c95148f6de9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356d57e5796400c72ad309ca9768af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c60bc47ec973b64f2c3fae6958ccc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac825b4293db85d22f566ad905fc75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3af94cecc107454bee2f528ac86bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427631ab4cd56a6e90a1fc2b31a7944333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663017dffb27e87fd475e05567f1b15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ee29c5a04d334209b1ebffb3c5e53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb0d066e97401a670a95ca0872e7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51505960e095afb5f8ad6ea93d4231a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572dcbaa2c3fc4cc64d7cfad40eb73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2289032f10c7347f8d3b34a9ee0e44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1274340ac70642175c0aa663c38914340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3928edc121a2610ad7c643b6d42a88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce935f349aa7121f1aeff2a4e8668e34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f7ed1976475285319d1f7ed286bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072d42c2b48a6e1b04ca540842bfd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adca1a4e932f4ce5b13be365bc4710345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15812ef2e3f74ed9ba5a3bf7d1a334d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4115a8758b872aacaea74adbfbeb60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6186c7927ef1ac9ffaa521596bc5c25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa876021b94756b5041bb2db5cc9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a420905675d6aa4793756ab13c0f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b31e0bac8aadd56c2c16c7bc44fdd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdef27fd9b59f929614a23262c2afc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c71cd023faccf281cfa37a433f5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546e0a7b82489813fe7fe9c606b4e4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f00de2dd43f0376c0f17aa79f988bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee3c2f045239d810905976b8e54b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfe01d0f46bc5e1218cc568db2cb49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d42b5dd6a55e49e124a09a01e7ada358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669e844513b4c6dd0e1e0b9f41ddb55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2e27c20fbb7e36addcc77b5965dcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cbb7cd8610653c2e5b6ece3657257361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df5aa92f23578296656fc27278b23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4c6d845ced72bc3f7d79c5350d8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331969e66ba798b5a42cc2a3003c618364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2111928299c9c0e4745d29f6456f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d549e97662e4ab3a343d9320dfcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f6a21496a80e7cdab75c5df87a7dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f72edd9d6b44fd57d0a2b74cff0a30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add72e22885768702bbc4ac832e7483369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab28e93616cf6eb21d0cb7c7a70f39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160818e768f22761295a95815b13cec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb848a4535d993c7790bfc5ad8a7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69da1baae463b82ea009113788df8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff016508780e78fc99b4b998308c578374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096e32b8d600f5693601e15cd7ecad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc08802157048976a160a3042bed0a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769773f8693aba4e36a95d5efc6b6c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e40d82366f5c84e379a768fd63c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eac91f09e35e9c1385a0198a85baf7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d31dae21400cd2c81b5e90c466940380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b770e0413063cc1ed27169c385c85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f92d90faf8c1047273bbf6a0071d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3862c1d43cd46ab86cd8c266f99a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d156184be881a240dc66cd56d94e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c201587ca1e33edf259acbffc14c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c675841fdcae307859af385975c46d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a4dd895febbef28b205f06a7ad27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e210878e0839f122c2b8fb271420388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa6feb230335566be38104c4847eb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a420bb3197d07ed9e4d7efa51d13a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40a14b802b78a90244f450d91b86fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc1ea5816cbe12de8b3909510dac2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494c70843ab0eccff0d1614d6e19a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be19ba90ad2bdc25b54cbeeef1178c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c208cbf14b7b4c70ba4c558d3d795395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b74247afc2e57f2a84dfdc9414c06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9760dfe5de1c20f0b42c5af8d1d360d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af586d45d88d2914a217165097d988a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c46a1b840b21e25911ac2f97cf454399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767267e722e5a244943f6575cda90f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea4f15edc2ab54230bf3ddbf23677401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a79f7179b0ccb48b40483dd7c6ce8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106008edf56e566b59505d4cae3a3d8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf51fc657612042dab6a26cd0a679404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b215db818141f6771bb998fdc7573c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5350e32e38d08194bc3c338ae0a04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e6aed07b253c7ce6712daabcc195407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57877f5331685b36ed4441cb3a4f64c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84430cd8326aeea95013a7c7cb9ae38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedc7f0f5a93e93991869a331fcfa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe2f3174fa6aa6f54171010c715d05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d91159a2075d2d38261b9effe77f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fe3fcddebc4e26c67e501eaef7b71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6de19ea7c9e0dc9192a6b70de21b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34686f1792cf2e20df7e1e0e06d003415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de293b60035270bb88b4256526c7a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123154baa4a4f3a6fc986818cdec4e4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e9c04c908bc323b6e5ac152d195b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21f2d873f3e41ce9daffc7219e082419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3867b285f971914d3a44803c0a5ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120431de58b5bd720db190aee61f1d10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f82661db82d06e8710922dcfa2572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d24a5f96747b2907749e6e74128dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32696674677ccc02328f755395e2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3975c2dcc3f17afc38e6cc69365ddc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b19cb5ce9a72adc403d322daaa59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec982fbf8129093e9d55b029843083f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b760c845df639fce7620fcc38758df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9a3a8071fb6325fb8f11a45c5078429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f434dbd025d21f1d112e687ad00a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ab5d88f1e9d08189a9976f5fb17e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691740ea9b5dbd61ae73a789f9e78c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f5d0db25afb11aa35a8743f58b6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc3330b34f5babead5d1084ee15bd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21cc4bee1ee51b26316a4f46c16806435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd522d6e98fb77525219d1391e8e5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd719093d563505a6475689ac188ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4382024c86029a90c3415be22b4f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5fb57b69b398b6c121c29ab2ad44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef843d1290c60ebc7fee0f715e540011440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b5c8a015a3ad0a3454340ee6174a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcaf52af1d9048ae74449baa23bef0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c74e97cbcd34a14020de19981510b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76d643220b2051f0c132ded8fee8a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc783525164df3e29979284aafee1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5847cf1e34f50c1845a5d74ba0b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee973c574be0871b35f3c5953808f1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f85dc5283d1237195b19ba899b29c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826359a03f81f77a60ff684782e4393449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416ff93055b1b1a64575cb37a6f6a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505ae498eb8161204a8ddc2ebe70b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44daa6d44c8fd8fc2eb53e403ec9c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12213be1c000af75cf7f3375095f100453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00592b113305da19cc7a8ee53374c90e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f63c589866dc77f164b1226699210455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf163fea745312d6eb4e848b2a69c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6256db1001a98006852fef7b4930e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ef2205bf508e58bf8e53a6286e7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99071d5cebd7df5dea5384e03abb06e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f72dc93920ffc2ea2b3e832ad9e7f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4d11df7a9659e73559439a0b083a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a68eb11f3c2aa062865baae9ecfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c45ecba4b09f707d153a4829a1b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42cc85780536d8945f7258050d01ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fba0f376a5ee4f3848b004c2dff21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b89cf70b12aad9744821d3dc10fc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d0293b1474d531a82abaccb19b26d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7aa87e3295cd8a722cc5e6093862e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8f4318d6cb6abf3516830671d40d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fbc854d6c6d04e3678c2514bc1717470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f411c51f2d260932254f06e13773e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e4e320e55b0abf3ae24acfc638b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988221202b9f913baf522e06c4cca75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8efdb7332c0bc4b4f464c20e0bc2b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f88b976abd17230008c5b8b1fefc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fcf118ba76d8245b91bda3a5cf8c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303448275e1b7d0dcbc5b7e6311e8b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff58fdd7e3f55aab951c4bcdc0f1e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebda33a48844d49356dfd885faa222479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836a3d5f4594312053d7d6624b5ddc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee81736b0f927ccfd24f9c1ce963670481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5684c4e295a177d4adf6661114f06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ab6b97102d7e75ea24f817ca734b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c342c3b8c24fcd2c4352c71f1644e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6175bb9c77b9d12bb545e14483c8bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a39eb39dc0b0c06157c003fda976e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c705bd17972b7135f302e91c07383487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201945931f315e862b8b217cd2be8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9961275373e851707509c86967c27bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f6cf49eb9adc80368e4b6eb34b83c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef5942e4b10220e8e0779a7377fdf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee206c6290e12f6712ed91b5f4d685492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5e0c1323147cbe70633f75f2a69ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fb8eb507d9ff33866bdc9d5a506b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071801110b72d81338250fa6633178a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b45c5a4885828a80581b4706004ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854d4488ce600cfe5a2c5a90542ac3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7bc26e7ef88cc8887d7b68941e1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400e76497b40d3daf0ecc188970751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af65fdeecf47b1b5f4fbc71c7c0ba10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b17ad340571824d29438fe111ea507501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05ce6d9ed34928a9c059e43c1fb9d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e5105ceaf2ffbdef8af9e9ad581b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea46f1309378d6b6b1bf460ee4cea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3dad1be7d60958747f7505586554505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359bf793d36d8937bc61b5962a6996506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12507fc844996f1f40833e5a46b21a70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249885a08e59e190df303726da4d97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d196649cb1e2d5d2f2d8a4a1099cda6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629fc983f96f7dd9761e626c64a2efb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237c656cec77219a4955ee6738f489511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992018b7d83bed18d1ad949ddd747d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc167182d7b7c4f6ae68c63a28af933513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82c275106119623335a40e720f9be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29994d6eec32d3dbdac675ffb6068df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8fee9f759fc4b585c9ced99709645516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01dd3daf815289145a36bbed320a12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c33f4034e4fe46d74dd9fb60d594f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f656f8620d6af5a98ae752250eda02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b00057be970702c18ff2659a72057520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c8a9fc00f020e80948b5d7cf4d6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62393712f442266a14e523c3d83ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41de69a6962cbfc0e308837cc1a1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e49bb495640bcbaf0d9be7f84a32bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947ebddf623fb4bb39a87643897dfb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cba7ccdcfeda92ee69ce28d0fa3541526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ca752164970b43270525a3c070f8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971467f241d663355507cc45d5a8050e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edde17313e2b13444723d6a8fc46a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12295609354e6eb062a1c0972aa87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0c0debbb2fa360d55cedbe4d9450531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013733442631a8a2c11c667bff5b168532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fe3bb1d58d9e6eeddd2f25858c10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e3ac1158a8d10e94d2543a9cd7b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7672ef6e5a7408a004587a9af74b3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5211993c410a3a69b3f01fa5fec4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b3dbdb817de4ba06213001b63cf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43bbeb1e9b4e891b9a1dfd453f7898538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549f38f2bcebd6383c1e2bc57a0d7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7c773637be867feefa434476c14ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10c916de8a2b266861d8fd78d7677541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf0b02673ad4b2983a75e70a57d8bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b868112600699e6b2cec8374a723b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959c34e4f459d2b11d0e385630d32c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e8c23e9d9488a9289fd90e968fb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766b135a249de54c087bf9cb3f9f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3163396fee3a718951e84543d6a6d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e7b3cb1d005d3f3ced00cbe0f1e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd391af4e42e57fba50364423936f53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc30eb1dc9afd7e7b9c493acf27ae33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e081099d65fd42d39da57a81d39e323551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3344df77671ebbcc7b63ad69fd8541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596952fc2d427f7698d8acb8e2f629e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356b0f612629b30066fab322f8ad640554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9d1c1d73bc49def5fab82e2c6dc9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e2f551c4fbeaee4bf3b70c5f64b55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e10b4f6bfaf0cb63c6a3491833435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1a7ba5a9d03504e86ab6e3cff647e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd0bfa25c471d5795e2716adff34e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff080dc58b8f7716767fed62d77f38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef24d00418c597d8584ee45d4deadd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c77290a0e1db8ce819596b0fb0e1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a790ebfce0d0e8ca40f952f811967c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752706323bc32882c5180971d73a563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28426fe870218eab33dfe8b4af23b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20275fa55a7b12a3d41a472475c4bf4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14732e5d4f2bcd012741bd54e0bbb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a28635eb054ed720917d89c70f2d46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b751623ab7a43f7de33f9e777458830569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26a1d719b0fc115a223119bffe2c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c1c7ba99f773f3851c639a072cc2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0a23a9c244cb44e4800cd736e4cf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01f1b61e50e1c766eee7be42fb3705573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da36f9b3d4d23e147f594a03d880bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18f899b4517c41a3d18d764634f334575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f96594bc58c0ff9e76f57b628ddbaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824a2a58eb7a1c1f0f7e1553ad70f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bfdc9a90b3e631f6d7447cc7d48e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c906f3252984799f690c1a6fd249579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6958d0702bc0f13e1247f49c689780580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6004e114329a73a04a4b513852b880581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d3e13afb40d0cbf877f02d5d6b51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b7224091d2bea3077710cdaaa920b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8e4b2653a734ad92e393690d1e0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ff11186e5f3c743b63d3d1f5143d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4cfc0a0446a541367335f334b458586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469da5ee82ce4c1adaf6626cfd94ee05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d3ae0c30660e19b093445a0ab2cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad5f0bbc340b4818205f6221bf023589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722899e2cfd3b09291991aea455f65df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f205cc0afba2399c6a887cfe0d4e99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85e68247510c43a3c4797e44730e5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760402881b4820629e5332d4c1590a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7a08f1d0dda5d6b3aa4d9ff108c4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17cf4f4bf227e41f119f0c4cad6390595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aced30b268c0f95352f0288870a759b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132ff28606cfbbe7869492271a17611597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe280ea885e2553c9f49b5f112ed06e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbfee775fc0ee4081e82bd18f9bbc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c244bdaf3ce5864c841d69b8f701d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a1bc7726f38a949b19a97a8a671f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803d77299db9c293589e1a080ea4b95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab4ee13f0969383c8eb0596e8f15e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf70cb62b4428cfa21094bab51650eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9a9ea2fc4f9ae7be4a7f2f8dd0f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b930c0d7bb3289042297940653db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b95368ef4e79c8e2026c49abd0a37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91399758933abc6ad5f92363107a4f7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cc223a237748c4fc043e27a98b386609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9aa64ea60915d30ab4ac1d86138c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc6b23993f830efc008510bc9c6f07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4507fdc95ce47cf7386b9d31e1e780612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de6f0e2e6876459c33182b8b39cdc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e60a9bd2da3b976e55ae6410ad887614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef879a8d286d595d2388b8d7e74d365615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f49d386a045eff246bf443f79cd28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810825e9c6ab1538e8f091a240733002617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ce6f6a222945a6ec51eda4babc25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec43647d16e7b61be95cefab4d5205619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0389f1ce099f582034295a183e2317620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfbfa8a7e660f2c87744876ac2dc86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895b81073c7a3a8f3bc47e4fc880ed4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d88eb27e4a5a6bc01230e63104c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af18b39c4f637c2c528d6548cc0535d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0efa69bf5385a0966e6cfa95a9bc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3109a39c4b599900654f719f37cf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4e8be6566af90f83c34b7db25a1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465011391e8d406cdea2dfac15181078628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacb2b19344e36d63ee5dccb760b9d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf890c241daea41f3fb5c14f53c6911b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c6d2446bcb12334722b6c9b5d6943631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343091a9d139cb017ee8edd6dd8ed6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d322933491cedb4fde08a3d63b9912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ffc9d25c25de3ebf0ce18aa2bcf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa2ce4f598049323efccddf06ddc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed60f54ea3af3999e073a0824e39e2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb2a9dc82e23b06b0168bcd79cb352637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea3cac2da964b8133bc74cbaf8363638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb7ab55d8ee74679a4d29e101f853639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de239ea360cd5e224c9fe0a8c2fa4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68444eb9ed377f8bf457e1f2c0968e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683bb7b754ddbab6fdc9207bc0a5efe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568b215a35c4908b375161ece721488643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccf1581b1c8ee43556a2315e1e9cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58203ab33ec80d64fb2ad76e2f72b293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6368a78adf69f61841292e687884646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb07c07dbab822a228ac25ce1673eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8006958f7ce1bf93addb6775f5afcea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c901d00161d0a0532e7208be3bc7813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff56c9757e5a6fa4516fc9651ebce684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87539a96c752617aeabf01d41dcf2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cacade1412e2d61fb1ac667a42f2096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13c7e4dde58eaab69e68ba63e9645d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d8c633333cf2878b59b244df91388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b483c8b9450cdec88773068d67f48d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7411ec09a10cdc16aae61949ab740710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a5e728c7b2f7df3334bbb7de46ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac4eb7b5821246ee684d30b353a7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd9478fe8eddb1c4b16aba17e2c5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea583614588b9d98347706909006614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c4ec07864e968090f8c5b7f37b58415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a4c4b5a9603d32a87e4b705cf47da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36785fba738ddd3836ca19d8c5c7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879aa4d950158864b22ea52ddecaa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba4d322b1eb5e2e32f8b0a0fa953c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc59dd906b3e2ee045fc69cfb225d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419d27586a584bab26a7ef81ffef21521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c5f69d7a1bbc5e0af03f3a91598e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c359b9ef47d4fdeb4b00bf0d72c10223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b4ac1d2b9bc1fa0f2035b400bff5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c1c2540a6b525ed76abc40fd6faa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b246d56883a76223b6134c036eae1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aca03ac725e957202a318517359bb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f298c1a51cc91cd80aebab6e8d84428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb10f26a39a070a24f9790cb1a71d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399daebdd770b817932c1ce08b1488630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cae4c6d12e4bd7065a71c34ff161a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223cc5ba7215734f04740de51baa6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d6b15329bb4384fa2d6ca657fee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ddf3380cf101c45ec2519f114387634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4711ccaef44bb06b0968ad3f0672e0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623bc94fb4d01fe1258a4df052b53b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d742741820bd472699a2561ba6f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf98f61767b518ae23aa525a1ee08638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039e50203e47691a58c00e8cf49daa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e708301437b8f23f35d6bc5b1ae12740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e679ec241952e48a74b80d71c179fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08f056fcc6dd87e4fe39bebde635b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132579bcc6750185b482c6ba55d9cfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ec3c360be235f7ff443d2279f977b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae66d44f897e90d22032a96e19e8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0fc805376ca81c7076c9c9b1333c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09caddfb6fd7c6e8505dc51297d414347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95edcc0e938e3b261019ec5ce29944d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72313393125e7e58dc1ad313da94d40b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd65d01d60cd10c2e2dc4e818060950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b2f406388d5f52899134fd07d36c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02365632c7da1473f56ad16bfa6bf2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993edf5fe52d50a4a5ca25b9e6c5ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53732e14154878268dee75c074a33d7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1933b3d9b294e6689fd849c3a466555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2882cd9416e8e7ca4d0a70859f57a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12883c53acace89023f4edda324af1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b54185a0b90c415f198f9b24386f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98026ed271f45898d01a1ad8ea35d7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818d3521f4e997c12560757e20918560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe69c8946ba57ec8cad7bccb1e90f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63824fe9ee195edd8fa1792acf01f80162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c663389e987eccefe73b36337c27463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf40084a6eae5ecec89c941b0520264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db4ee01894e97e12610569e76dbfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3631859f682196e4874ba33f0b694c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05b223bf680d0df79da2a9723684f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb95f3dfbe2f29657d4bb5269b53d9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b0d23f6e8b7dca84b19ce08f78e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211704b3dd3be308ad88bcc9be0956870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a08d1d0133d30642ce9038b63c83971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c453df0677bd12917214a093aa75b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8d909b585c70cd942af16dc39691773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec67bc8f3e6fceb0cfa63ea126ed6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155905aebfa3e429fd97a04202a766fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0033db69425300811f8e64d37e695b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92e33ed9ca5fc9a46691193744a3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ced0451ded6dfd9d97323c5415c4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f414a853ef65c86d0d5cfe590a9c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9230262b979f49c84102305dc5db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3681568ac008c39662ef7135deb7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54249b890eea5eb9c884409b6d656eb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af49cddf22550cace5ea059a5daef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf7c4bd7aabc31a984ca7955f56b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a1e8f91da2215104ed882962ceb0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a3aa45e7f30f617fc09d1032264e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b9e876f9bd2e1cf31bfbc5f9f394e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39777389c5f0be02fd69424d89312888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e60cec040e58fa473c5918b9bd83589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0277ffbff1871dee339482a310fa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e521f2c696c63d8f0b79522e7203991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12b0e4a172b3d8abb2ef2d711eeab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a48c4efe976e8f44ba6649e405ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fe9c9e700b63c223c2cd5c447d0bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5fc8d5ada99d258cebbf970ab55795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d5aa55f16a76da967c4c1ba1f01096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36543ffc1f185704579a9d0c61482397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711bb9dcde806f106ced72d17599b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7256f07dcb24680b339ddbb0bda2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69759f2856fd5adb8554a38c267795d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d053b5e8a9cf839d681c1ceb889a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce8b9db3f6ac752347d76c81d4492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d0053ea96b0313fecc323c6ded3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e44b0c618b21d9d4ace044b75bd3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d3689f4ec5fac8008558db7db1e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068622b18af544b4c026f0ba4d0ad3f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f84e0137468e1cdf89a08f8f3319cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcb07166060b6678918486837e1629108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1ffd761ee436d710d9350e7dfc1f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5ba0d1c19046df5dfde9a8c06e6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a74ec46a2f6dc0ee93dc8fa59ece8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783daa005ac077538dbb822cc603243e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afbf95965ea32adb11e2aa1edaac4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346ebeab0c1f3b1c5cd1e909cfa5b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e6177f38ae2e3af23c0c41b15cf60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a660c8d66242fead3df476da1a1c25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62763db164d62e54f39822d418339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084082c900c03c1aac522fb8280ee94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a26f2ea4af8cde123b8c3946a45021119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c6fdab3d33da9ba9678bee5f761ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f095bb32caf4b299bf58eda2d73becb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c08ce0ce81f44134eaae10dfa5815122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8dd9fd772e62764e6ac11cef5d119123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd5bc0878fdd55ace361a45aa2fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211ed8d7b50204f75a97b42af3effa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954be6f3ac24361a057b4d6cfd59ab3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb1b691589622707b701a3c63d383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaaa4eecee3a76dd78a3a31de45982128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441059bbe9bc20978b38d3c2fc9b48a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d12a657d874c07a6c6c0eebbe6a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948ee09aac37cb0f072cd8a76cd114131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c4ea420ef0c77f9b5294186444b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f0728299069d95de3d48596da2104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92d8125c5c1f7c0489ed4376f61f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a199c82ced7f616630c4117714dc9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399deb6a6f9a80eb888009604191e0c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76f3d02dbe662a85f4e5942df93a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f666f884978fe8291a2bc689bd05e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565355d1687fe2e18564ab6d3c749c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81891c8fc6a5d4a0ad04fc3e6b417711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05fba3423d270f4ecfaf3e9fa2073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dda8b11c909b1c2f1b125fbae05c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786321cdc48f7125b7ff91820945f82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0073c7c87499ccb1ede8c843f7c07f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf1057a03556606a60852453dfe0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf16e7a06fa3ad055205c0ce09d13bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e04c2347febab0aa6bc45bb3c103147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e74b3283f4f148062308c6d5455b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f914208258353e5b2b9e594fb4fa0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4bd8fd48e8ea00b96b2be1b11d4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa06f82fb445f0f42a4a57b1807bef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdfa8b5f5c53531f2ed87cc09f6865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a514edc1cb3351be8cd7409176f5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974c6228e46718a36ca0fc4c234bdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5f98960fcc3ea74124b58f836a3af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16da0fefed5389a0e21384a3ab1e53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3f3b6ff46ecb73d6ec4df5b0512c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45f76dd309ad50ffaa6c1bfb5a1070158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a8c793d078cd245f456f8642658fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc5071e6f9c2c246f18ea38436770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decfb22584adee5dfb238247975986161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02887073c7625b1c10c7a511caa87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0132c0c91b3d0d34e57d131a5593d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1f237c5beccf11d7e3fabd4f6abd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8f36a2826cef639d8b3b569721c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e7e3441bc2eea9c3af2b75a689db6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ce8ca2a0af1f058b6fbe4d5a562d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb762a67ee0c76b94e4001324270d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8a9e7b2643a71f46368470cba6975169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f480aa0d7d8cd708cf6d4a5a9425b39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf2f296f64684a39328dd6ad50552171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540514915f8aea64a95a68c16ed6d9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794189e5dbea6e2f6e42409e84df4ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831954113f3a1a1df70d8777d2825a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375028137d904950f42de7448077566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81d53340e8382c3daad142acc1680176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa98c85006d9e2420c41df05b66494f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33e3c6d3edcf0cce9f4e102d8be03e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f855b3bd7fb57ba92bef6dc3992fdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de3d143ac006412cd2a089f152a8f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717d6e7f635ae116ee971d1f294365181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d4ccad07cddccb87607f1ebcbcb1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941c3ec3d8bd712b5d279cc80e881a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08647bc40f96b4da333295b623116bb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77748a0157343d199cb0347d20d9d9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ec5e9476cdb6b4af9fd091a87f2fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc14d4d113771a163c2b3edfdeed474187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d0dce915bb75b145e9d59f428e09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d241eb9a10eb0c6830b5b8c9aed705189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19690e3fd5e00b88160560bd6d7eb43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cd2fbea45abc5f1c084187b9c0f37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45753b67c5ca01ceee6a3d5c2d2c5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9178699894bc3c206a50f8412729496193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5bd9b5c96c993f127e960d9c69376194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432df13bdf20bb7f8671ae946991fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68303824f9f2f62f7209b23a2fde4c8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6a37203564fcbe06955a86fe67928197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ccdb1bdbaa140d9cb12c892a29a0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d115cf08588dbd989975993c72757199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89d093dfbd40c2059931b7ca6a6a42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c877758311516ebed298f3e4adfcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd033fc19867604b893e74cfaf8ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96e0ee1105ad4ce8669e21e1f3a86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd664507c498fe9cf3e2ca66f823a8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b42448cf7701264d4fcfb231476889205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029071da9f3e35a4cb02c9d2ff4b9e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad2d3c4a0dcb96a805eca250fc224207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8d070f267560abaa74ff42d45eba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1418646f5d7d65323d77e729c32088209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e0815eaf1ed8a0effdcde819f37c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc53ac53b294311cf324e5186c405211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb0221f85a38a8350b908637614ea4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815d3a1e3a16a9e8668f16066533f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41867dea3ac256141088f1b519f18696214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a81e1acfa32ee9c4dc5cfe6567b7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586165ee0ef22c4447979d23b31a07d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a7a2dc9a9c40872f71e8c676d56ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5feecd83c6b2570c248075df74b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491be0f5ca6150186993d815874703219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b7930c4e09b54a1c25776f3c33b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229f35cc58e8ee5fe0d64cd5fb1591221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa320965fc31dbe393596150d607d340222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ba915c58e1bbcf7484bb30ae12c78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0532d768a9c2cb3fc505efdab21bca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077df9acf9188918979a6159cfd8719225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d77588ec25da730d6ba8c4eab541b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d7a4180ad157d63e4607136cca7ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfaf424a21cd1f7921506744075cc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e423da556403f5d311457af84614efd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf52291ee5136f0493b66de124fafa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feeaaf6b105009755d969deabe2311231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0880cc4be51e715232bfbd93ccf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21649e8322d8e85d9b9066ddf52de56b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f83ae5401b59fb335120a560d89cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0039dea69cd7c766997857c780ad5ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c671abc423319f46d52b14fd0f75b8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba7a84ea1a611365394db19f303100237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d959dd15cdc9a1438971cf6b2a531238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f923f75658fb4a2e6977d12696d22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d31d0b334bffb4d09d419b55468617240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62365e43c88c53df91e109b21e9f44f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0df696756c000e02a73a975a3becb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9beb372246819daec0d6dbe30f4ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c94439d2763fbf3ccec6664c7c26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a3a821ebe5e754d2d3ce2bc8f12e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acb937969ac860986405f9c31723b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e260bf5d1a243e937e98ea1bcde8dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71e0459f4d984eff4ad5015654fd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a23db2fbb84417c1aaefc2977059c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271924b08afdfe59eeb9b60b0462b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865919d5f75f875e72d99d81e864387251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44945ad943600734c5567ab00097d5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44838c3fe5953529a24aedf6d0b524df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc332f95df8010af9111b72d8ad7b8bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce49aa9488fe2ef92e8ffebff1f8660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26118ffa128e0094ae05a87bc5b3908256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e78919de2734d44b489ad51b36e1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71344ac340a67428015b3de4237ab8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a8431079b7b98ed5800b99fb0619259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba982374060d125fa70cfcb11adf1ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f128d7694a2cf7901d7c7b3a56f884261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3b12b25325725a8f2b5e998d3ab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee190f8bfdcc0e9dc0b29f2bab9313d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fa9ce62844fc754cb22f5b0d2d939264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70c52eaf51698b57960a145fe2e0b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc39c57902ea15a56c15ea8358ff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc394789db09e350a550cef87d1370d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d823121d5e345efa7bb6b48bf4f03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdada06366560fbc79596db40bc8ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ded9bcb87d461a5317df9e86ad039270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5dea08e1c4dade5af58761009697271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd8ad662cbda6fa499617a40c7f206272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a4bce50087b73220037e43e3e85a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28e7c9b9926e7b4baa1e15f8214def274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635659192070812a7220e14a39502b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea98411e7977ad666b84dad53d4b50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf1a863230dca84ad2605edd72094277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c34538dffc7ef17bee1c1ab2e91a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78432ecc8ecda38082cf64e42be4d8a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644fe5e890b985b8e045688df6ddd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee93cd0f203b093d7bd356c9c1f761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0abb109670ea6982fa09657bf8f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27895524826ceec7117dc37b75bc9cea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b60dc6d180a8a44ed71b10c84ba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c600465929031f88292796ecf23a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1502e163500fe5fd44888fe91106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d45600eed3057b9c2ff3c2b2fa3f2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37d3cd7ed7cefd5c3a6d97c28ece9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3fb18cff8897fc22bcba8e9ef9ac9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e375a1b129935f508206d54d72aa74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e06204fe93b41044d9e3ed289c3d4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a56b3a40c94508bcc311621521f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb723ded72630d4acf68a239eac895293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91f1bf02e99913a00446d280a15aed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8929ae1632c5d537efbff1a644464295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521309ea4af39924b82c66da0cf6c7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1f20b73f3f5e228b3b2d926e3213297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1dfb96a3d5bab8b143864601068d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeaef1dd57cabdb110fd98af35a5a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690901b3a40f78236c3f080856fcfba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b09d7f3be6df560289743d1d803f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4a08ed72a3889922fd8ca99f9661a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b7991d1e2317748bbd5036454a84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6009e2624d51c1438b3fe21e9f14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255028b8fffb49ffdd01fb5c009e70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766a90f8e6327f137bd7e5b6ad72be5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e47a131f8e9412fdbb172f49b945a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01f397c5b2a2bcddeace1dfcac57c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea9e4bbc29193f0d2b7aff023eb6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3202fff69bf7bf4a351a8db0325fe9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004107cddf91814bfe8ac73b8c8e2b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b85855cf8c9d818dc4ce7d508841312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460cf942ed9e6c271ee794b7a5a09f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d32c2f39132c447cc4b952bb30406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e553d42257c166f2d22720b2fd34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422352f935317f179ec2ab996bf19d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f484476a294a198a7eb3b7f740fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b8553059d17cef5dff2a4e2cb061318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d483b9b7b9eb551483a80dae8cdf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148346b7e705fef7b1e9940e3e491d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38525f81dd47ce10651b72c1cee068b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6e592523183184fbb569c6c45623322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed6681aa5e44a2fbfb75c751d476a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556a811224b1c8bbdc6a71fede9efc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c399908926e5dceb3bc77c2960e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd10232213324fa299e3317e376b67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4d44f6c17e95c0631615ab7d915a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb6ed780085ff8b288a94b8c2f785328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a60e08d900729aa47934419ff7e89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b8fc2e032431911c118127ed5a904330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab82446952e2e838b689aa7266574b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b5a5c60ec6ab6d1d77a7ba3d51e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8e90aefcac0c48513b9917dc03877333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87306f7973c770eb34006c28a440247f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d0e7fc9a52b8b4508897c73fe5308335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80b3cb0540fde1c5abf02c5e396ddb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8130ead2c9da16d8c9f11c64a743c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280358bf5875604044e8f9d1c2830c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092d428e7a8d6d6b42952b42823ed9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c599a0ae646105a3b2e579a2daea1ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae685be819b8ecd418d8d7055db7d72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998f41f7cb695d8c44f344e05b08e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b038bbfc2dff68d718393ef195251a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a97a62f4626e3d728bcc468b1e5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc23f195c2b8e0c91120d6deceeb0d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d6efff5753fd85650d77a0fadcfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8818d4af634bd8560470eecac641e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e234bf1807a60be9869679107192348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f895416b6744b4a039c82714d8b26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029883fe99f7d8b0243a3ea48cfca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db3eea319316edda66752563ca48e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625baae9248059eea619f72825352f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395e027fa16ada6ac6567e16277791353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b8101cbd07a0c15ca3ae832d1b8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf580916da9b966fbb378132fdec2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56304dad69b761ee0527e551a260859356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bb0a6f2087efa975fc14d0a061151357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d088e7dbc478cd91c707a6b4906a7d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee436c1dc38da37b3ccc660059cae27f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059edf55430ed48d2761df6b002eabff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f172d71f3c84c49d82f673b1a97c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04716249f556656e55ec54eabfad7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8db2915989fea0c96bb8d4cdbb33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42fae28e657d01919165f8859f066e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4bca3b1572f1a5b9dba420c0cd304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b2c0f8c3698423556cec106b96bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d870b699424fe369087219605f251f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdd0ac263ec4a08b40b9498f123ed1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d825be303ec03f588770a374e12b50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2b400e229b81fe804b582ef20c7c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c526dcca4221c0fe6d9bb22bd4da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc1b4c99fef1a8bfc7aeaba7804474372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc2a7ba29b5e8527bb084b0e8e786373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b448885916cf75b56128dc501fb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dd0b84f68f16140b98f60ea52b9e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6384baebbb0aa882bdc19f07a6bcb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0abff6cf7b1de716689ae0087c6add377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5dc06d6ee28e56aecdc0835ee007378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01820e94958b628c5e795e832a89d216379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09048c0261679e47bd01552f2779a44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1d76f9eb074c70ebc19aa5bd34f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad596d974b1745b02219c1d830847c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43910ff68cb438d9d1660b92f25d427383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9df0a87fc395b127c68ca5507848d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e246e4b9dde5504b50dada944e345d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7277b70b29c0185e2fcc236c902b1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82572d0d968a9b77fecce59767c78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d8c88bfcb69298181b173dba285b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44799e2da24810246e914507192224389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bb5ce6519ba9819c6e0d50a6e64f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369150b4996351c80c9e2ac5a8b81a9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d13db92d18bc25dd3e6ca77045bd26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d861c9a6e8ea5e4ec207e611fe64a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad1858bd27901718bee01fef586199394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ca9fb6e55e3460366ce8e0c78665395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6346d53e5c301f87b055067a17f6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19770da7b05c33bde038a067564c2d27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac17b008acde0d060a66c75a60d0301398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36870435a0e95eb6afc53690a100d536399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb4c411894192fd1d25f6f68fa3a68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb77c35d46655e83df83b141825cc42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2487ad4ce5bb1eab67bd6fa5e8556a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c502a2e7bc62bb488d8291b56756c75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee84f49dd28937c47aba0ba3c0f43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25bd1de8f1da2f5be2e435210bb77a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30109320b6419e32d93d511494e9fc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1e82c82be4659ffceabcc9ed2a3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a21b1f5df6e880ef2c93041d1d3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a94fc2429025acb355c2ab195c03ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba103acbae26cd3ce8b52791f864ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de980cdd12cdb85e3ada2b4acb0a5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd5d175b4359859065c3dbd26932e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f338560b3e06c77e1f7fb6f2ae1ad7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c5166c6903cd2b8819faaaea2a358414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98598a82c1a46ecfd5b4dc48637d979c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33159eba7a831b4f6cd4740a184bbacc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d1f71f4b954a87f6655240395380d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07919cde3d0a3c2662733b675af1e5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbb16caab6e68865fea39f52f95ced419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742141fae27f43d8351cc6961cd55d63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ada6bb2f4b3c4cb28f142741d2a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79fc4c5daa35b33c250426bcd49cd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6203cfd92dd54ead43bcf3008d30a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50525ca048f6bc92d9c590bfda44a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4117931ade2210a2039f37cd0ecf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096b4662e28b9d875819d612caa247426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f157b07b5504a58c9f5472843c20a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4583218585b674b9b8e702d6d28ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3e52bf00dcc6a3889b4febaa1539429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f3ea5d8cdfd18e8d7aa347dc806d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfb8198500fee48676b063ea27b018431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94007a9bc9d5d19ba7c0e3559ba2faa9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049abd5b2c617aaed2319ca3e082cec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed7ed879f57ee017bbc0abf6a7ddad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d859e2f695ca16fce901e433398776435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a474df81820d1884eb6676e8da3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda18bc095ed08a134a5fbd5f2737e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045626ebbb6b258c90640b878b051e6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fdeae27f6746a7384fb815709cf67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dc0212f159298c35c3f110f871aba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4bc2bbad8932d2df2cee40c245e87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed648706bcd08d26dda0278801672f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab879957a5e532e5c9dc4f3a1f5d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f79a254444b88c9b5854e68e8c2d69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df9b8203b9d77540ca8a347c7b5c4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9adc5d51fd236e678c70c86e0943446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71b04b19e527053e265689458fdee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebbb09bfa75b4f7698a46528f16415448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698507a30b70d01f8ee8e5a0d68b2b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987cc1385dccfc33b12e217cd5b42ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965069d503a8bcc4bc4e40ad1e0168bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89014a401c0e1f085c6bd19d378b5d63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20950310a59eae1999a24418c23545453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a0160917dae211a7ba7a7533bfee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6059eea5f8a71a8dc9e8d13cca474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab62b81c3e4288d537dc6bc79aeef6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485c0af438156d611c026b3c0e2c06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bab98a2da9395a9ab2121ce9db9c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea744cb51ab657201d12c01ab602b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7360ddffe19b0ec060ffff10cee901460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60edd8284a12d6d1d084c5bf2b72d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0109fdcfcdd8895f508d9e38a26d2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb89432492ad3c91ec0c3b1d40ed6de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63549953fd4d13c5af3b600fad776a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe5e5d6b4f1df058a84e318de50d78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25562047b93fc2d28269e60171a8877466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be46857f276b64ae70739381c69e5db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daae7d21f843353f1613f5af54f483468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acd966e10fdbced5b1a5d87f7669a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde5ab8c9ad1d1be4dc3fd36d1111e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e473d5ef668d0022bbf114c6442f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf99b9c1bb615b1e5f28e6095ef9781472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4253f5aed9f5f078883a689b8cc0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac6d75b0151ba11a8a51390383d84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee9139a6ae47ed2fc3f8b5dec679a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d08c99cdba64b676ec04a64c97bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3430d30df28ca73bb7c96c12792b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd04accf0b0b3512b32e1f0e4fe1d33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24f20a2cbc2d6c8d3be2112dfa32ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce028129f6855c054432411b892a7b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1143a0016902761b5daf0613e5c77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb856487342e6a612dee8bea6ab1951482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d5348061180878e19ef35374f4c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bde6d4ae92b1fe85d30267a3a9d00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb094943bf434ba2ffec728cfb2bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dbe774a5f8c48b3058a7040349cc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc63ba43f5f95b12bf97dc702f0ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83132d3e9a687e02562b82eb3e86df46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f247803c106538b8061871ad5621e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c9f1bbd08d7edf974d0492ce8317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd3cdae0cf5c77e0611dfebacee65f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725088b0a5e765f820e1b351bc05d9cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b16efc86b9ed179169ef9db1b2bb77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822afc77cee02d967e8f4b11ea102773494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ba488661cd86367533317d53e6ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71f2490491cbdf4c3f1d16626c61f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2645ddf1e69f63225c9d1f59d2023497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1451900f4320e76c6d931546f44b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3c14a6f20978a9d91fc6cf091f8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db48e9a9047bfaf497885607713507500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae615649a560a32d13346f9002713413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1bbca307965d1f86d961a387e726502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4065eafbb789e0ff6a3f943b33aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd4681fda140f46202b560efd3146504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1b605c9cf4a992cfe8ed0f1f76533505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b18289c69296003b00ffdeef4525f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca571697e940cd7dd5409f61e59cfb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd9777f7d4b0223f34222b12f9fcb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9add81234b5be7cb0b0719d81316d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acf9a7a09196e727a3cf5aac53b1bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c65981efec5238f882c47db404d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd478d94a860051f82c24ae95bd3a9d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fa3c2f39651b0821c505f0e3bfede513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134985bf815926993b7d1fae91f9d9a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0a4c8eff7db41d28fc15698acc6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396cd73bda80310e3be228aad3cd687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4c0142ffcf7230e6b32b1e7f18242517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b646db4dcfbda373329fb5f3ab8d37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0888c886952276909b514f83c255a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8eb55c3008781dfcb1ab2164b2e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24e754caf6bca01f9a685c0e273990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31ee6cba3fffdfa720c09f694a5738522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fdb1152c8577eccb61f8cb18078b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94bb9870cf9b659e19039ba7380cd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c14b91dcf32fc9a66f4464bcf32f7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9e735bfeab20097741988f4ddfb59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26ca54b66e8828f7524403e8af4cf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebada1bad3cc6e5bc40a9c86ab4a7e73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909a99c6472a594bac613ac80738dc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd5e32c757598f45300af3396af462530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abacf95f1a11ec598bd26c55ddb661b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fd7b5d25d97afcce10a0dd0a21e1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08446d0f75344e3b1fdfb35aabe1ff0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff59c16b60080090989868fe6220c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289274460ab7bf5d1e36e23b4ce13229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a886cb618f3f274fe28f38ee3266536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeae107c7831e668ab70ad687c72a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d483d841d3eeed5ff1c8ce14a249538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cc8202bb96a5806061584c5072216539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c47357f78bcdab4b1727ec9da938540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159cda872359246cea72c3fc4b3ef20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf276927a1b99ac74dd143477393d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278644243264320d9a6d1ba51f0a7da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d287f1b05f800b5921526b41b226a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33701c983f321be17682e43268195e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37975f1aba1aff8b070fb8c87e90764546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6cf39567975663cdaa7bf70cf1fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8997337db805983e951dc8525b5a15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f2f6520bfe01f6ebb3c201a3a8243549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a2f3b3e5ab61932bec67c454bf95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ee86e6a0ee7c429cd0981fd7d0f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17046aec1495c22902f5653eed9c02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57821de21befe97bec3487c1d794f87b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d10c36e168f0689eaf40f843a67a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b8c3e1b96877f43241a7ab8dfeaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec1b346673d64be9ea66e67761a032556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8079dde1b3ad318bc1b8f8b55bbf85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e70deab3d937af13cc2b6788c7fce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc704b6918de60702ec24dc4e6026559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d48c513e1d8729c8667f50770ff9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9510ecd6528329d3ebcb61a0d74453561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e235a0fe5a4fb57296f5ada2e7c820562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e17a93d2d51710599aa1305f855afa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161862f44d06dea1e26bf143090530c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483166337a6b4ac5dc36e33dfeedf3e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c72fabf44d2db19a47ccb65a2ba7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83286f530a68c8382e717760c9399e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb48de33f2054cd64683c68fe524c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969bb32df27259badb1764c99bbdcce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e5ebc42f961fa2ada2546432c41e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce729e017dcb7980871199f75a2896b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc6c2bbeb23745752601fb8929c9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6f00a11f27374d634eb51774c1403573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c884d630cf6e5a3cfe03244b4cfac4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69109d4cac6bb637fde9af62379fbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1139e69a0ce68d8afb53ec51dfb0f00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0f2ce4212a927f5d54076265a4c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a3fcb0f5ea158d43929fcd846500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106d47862836ab3ae706d36650eb70b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b98f9e27075a47033db71716860a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd6c04030204c20da64df788d3d444581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d3f049e199b00f57cbb35b1e48ed2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe572ddeec25711228b091d2e59e3ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef06308da6dbda8d520971841c1238584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932d4c60e08703573013103deb0992585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7e94e11111baa2bc0ca4d3dd6e5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c6620a47066c224c1f4274703ce53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f493fcac87d474b15752ac441fa5a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95136a1f91b1542ef9103d1a6e8f26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a526f5f8f556b0e7fbf4f3f28c73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d9bffea5845ef70fcdb22074854f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a4c95dd4fcd88ac114e3f985d3b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0225fa24ce808d45938ccb7c19554a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8deeb50a75926a7f42fd35a2e1df6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428dfebe1b75bb299209897906de710595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45b1b9e52ab0e0bdbac57ff232a3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35d023bcdbe3db7e91ba042571a2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c96d1e9874bdca522ac72f2120bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf6848abb0e9802138e0dfb1ec605599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa60a7072c2c6482a845989039021f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0a378b2e9dd05aa8abbfa4b7c91c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739174d548ae875dce704d79414e597602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453fbb8556e0ea0c61ec0bda94b42b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8adb288acdc055f4a704964a072bad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbc5ea217d08014bfca7f9c8c3b926605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770e3ce0de8871c7c8e058d61b832f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9427e3511ff80ab6257b391120f21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef064de45f8f624f57f4a7e27441950608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a268286708e2928cdc02465316579609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58019b6e118912681761c743ff4b709610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47372ee529f8870c58cb4f6135418ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122bba1f2420e268c49f5dc1d30443c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ef6ff3376e6b8de2a7a4a745edcf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa610a4aaf4085ad42c5285d9cea2c0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff04016c7b3f8b5c1790d5ceb933882615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4c2143638c261d59fc53c517603c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2153af208ecb6a81d061943c844d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9283e7a033c3485c959ff5bc52556618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d960e16ea888189357ab796c8d631619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368210e032292fa82357af373c3322fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d1bcc4a7507bdbd77ff61b96e0126621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1c96bf6473266b2cc6922a23776e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c243d7b52ebf0e132d8486bf720e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6226d146c3c4a40468316d98c6e89b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48662b9490f5d96fe717c230aa33d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cac4a5b0cba47c3811be3a97896cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ab9d727c738a946a51d463db2d87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae1fe68fa474186ba753a3b1e030ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818044853d9b0b4179c72d62b4a366629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a872affeebfe3d128a1387e632a734630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e719c286532a4d4926791638879c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864551e7d73e7e8a15876118ca13fee7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33107dbe2fab7cdf01c9045955b0551633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e259009917fb04649a6789ef5018c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75899b2e044579f46010fe5a2540c2ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238264114aa42e16ea1688457b8429b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c3b909af48aee4fa2d891ccddcdb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f69906cf8c5f05772623d42b96ed0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f3799cf76c23db5c88868541e96b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042ba5f4803e4ac39f530e4c8ed624640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ce3550e0ba0345df2a82eb12c61b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f461ab7f599072b3dcf3ca3f0d4a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f82ffdd9bf2d968754e3e72a8d1afc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53ce913660176f5a0126f77aa0002644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300982636a0c7312c2fd862e6895493645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8b071a737dd78124d8621b52ddf72646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>