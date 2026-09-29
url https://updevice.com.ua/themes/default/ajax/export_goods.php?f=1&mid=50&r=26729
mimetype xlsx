--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb495c48d0ecd80dc8ff11a530ca201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22cf335e08ae60c8c3cab5ef10a4f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb3cda6fe549d370b83d59a1cff0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef3c4fcfda4db3c05f1e2c99694244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148084f108a40299b3d168133f7ea33f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858023d21ec35f4285ae089da162a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5330913a7baa5714b54bf69652387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12e3e0e20ffa8ef7cea7a9b20b4ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc9a745d0d425f2b8743844268886e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac498145f11467da87b9ff682b379a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181462242299da44b065bcad5614cd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f221ca1a9040292fd435ef20c519112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f2eb1dd03186ced5bd4b468315ca313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08323574a2cb5792f1d95dcbd28b4a8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b612d5559b3d441ccb99fb25d38215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c99f76852752802f608beb54ddba916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faa20cece64ffd51299c020adc396d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2885441405d121848fd08150b3627218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f8560e86401cc2fc998a2590dadf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36928bd12440ed6554f24d14c6db44620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27efc16a0813f9f1d41ce3f6bcc14621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f4a2908e769836d4443bc6d3f9e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19f3c85c6fc174a037dd07fa2dd4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b5f8ff3724563d3c438364854399424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850df3b93930c6acafd47fe0c6e16db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222475d1fb637009b56e7ce51f087726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481aac9e9bd33f2717ae1ed1e7f959b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ef3d02e6fa9563db190322bd7e4cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ad576f83dcd11dfbdab951c74dca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa8528979eaca8722abd2f9ec3b4a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc26c1c2ad5a7495592063e09597af431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bc97ea93c71a61ad8c53f73decbf132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d891748f3da5b126b184974609eb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c893374f81fe5728109de4a3fec0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c256531b4b1cb8315f30053b3e01135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf7d9090ca93b846896b69c1d5f8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87421d56aa5cf5eb55971f0b12b48837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a33a03a76d592c694d766e9c8b61538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f2d5b2efb872264cf3e4d56e39e8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa0db8b245f23d5a23f9587642ab140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046addbffc56886c7e4ec8bbb25cea1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe492a21c7c25f6255a51d687608242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace3adff3cfc288920e858a25a6f5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdb82b5753f98b3d9300f34eb5d73c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296926e110de5d9abe437a684436eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbc230785e04fec3c0d935b07817f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a04966215510269f230b7e86985a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce094b655a0d3b06a80f45eac38c480448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606ae98b81fa3beb1976a669fe5cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b0dcdef84039bedfaa34c30e6e72950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52921976c4cda40fdb005acf27d2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a1437c14bd486f6006e51e7c950a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a180f7c4f607ac27aec2353f891ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c060c23cfce425c8bb10b756ff1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa57e55945c5478769bfa27958f8cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67340b1cb2f24f55bda1f217893c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb22ff45b61e9c4aaa6b08fb11a57057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50832d95ccafc10c7a25f3fdab649e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6fab72371d9c2298706fe7c4474a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4883451a47b9e4428a83e852f12060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f24fecad3f548bd704cc4e13060761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880b5972dcd72fc3007bd4647f588962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0ba74fca550cae589ae7c9d0708d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67612a1da87abff3b41e8d18bdb5431264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f540e40bb6e5fcd5acab6bb06bd2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10218a9fce9f520d71a34a211417ba3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1971a710ccdd6dc288e7e089374367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39835b0c531f6ecc0151a0d53164af468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c9a2b563fc1f2545a86ec70b3b3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e3815283894c8c6028f8b2cf56c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e1e2813472883d06bfde9f7de59171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481295f5cb6edb67ae0673b9d6dc68472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9783664c58f6daa6732b7ab252210573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737bff5648b2900a5d7f890c0010e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43f93800e9ad47e47712481f6079b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698810db390d5da352e97d2d4a43369a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d20370df7c1330a6c0cc582abeb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e72dcad85860fcd3469811749ca8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeb13b6b2712aa6cfadca1eb158ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f6c35fed88dbedc4ff2aac385ff1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc862eb9d7317d64ab7547d550ca290081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57e7d3b16bdfbdca704247b100ddb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecbab74b455037b4d4bbcf45ea366c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546355bcc2eb22350a9de915e594f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aaa72c928b8acc21fb610cb29134b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c150fdbea4aa5160c513c7ca7dd6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd846cc00e6c8df321fd318cbcb73687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc993fb11c880f7a68c4fe9b3851b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a2feb0ce1bdf943906aa280fc94c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ebe076071d0a3fc7b01c3c08c4cf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc809918e584b87e9182cb6abd2ac9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe4bfc66792ab04f47c07e4e81b65c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5735ebc24e1c2c6faba86da701fb2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d5251f9b884a38f91b83e45c544b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279fa02a0fee25807fb681581e3d6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66979d65b95d3718cee17c819b66f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9268ba84c41e372ee8159246f105197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85019edc548e0ab3eeca40c5a1994edd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9254e7a726ce3804b678f86b4e88999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641448312f9d077910a789ecac7d44f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d662a971f3b0d615b9ad1d2dbacb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07350fcb0e2f6ef2eb3caf167810440102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace64d898ce19a21ef96e024494aa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e6dc4d21740944ff14666998abf9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944ddacbff0b4d08c01ae86120e5b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01045948bd443b983fb61e239390f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f626d317535d2c971d631da28aaaa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840948585c2652f320f672b951449ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14a76ca558c2508768c5fb46cfa555109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03435b42a16db9bd51efa7ccc40d5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db11f7bf57892470ac7aa445816029f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7707845063e5b231e69153cbc7677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c2fba353fb975683e7359bf349f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0826709ef02b5231063cdc85f9f15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe2e2d943f27f319d911b2fede8c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddd41df9e74d9416c0a898cddc9348116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c19fab664d0aa4b4a7e2bea31c36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85aa3aa18a3ddcacade75740ccc4f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe9d6179da3d3e8c2f6ebafb0f3b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe9b8b146372260017217e8134e8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f53c219f1a487495bb2f7452fcadc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb1a46f60e7f49b8fc6d4cdcbe4ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685887da17d5d6492e1cf07dd19cbe8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf233244a04e7a35fd0e2bf8f7797124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353d2ac9e8f024f7e386e0b05dbecf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdaf184ee7d0303a5446459d88ccb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f1524f3d3cae0986346670970247127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a27b7b9e9b18b4004981055fd30d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301dd98e52de03ad270de50ac42c2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce50d1515ad6f1d2d8fe78dd1bb9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f80b92f0c729e53c5139b06ad0c2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c2b0c5f6c37a8b8c90e552eca608a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5a5078de81214beec16a9441f05d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10d288f84bc793142b9701a087d0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c934764708d2f673bc703698d0fe1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe29d9c195825e4901f7d1b8aef4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c00db603f2537379034238bb983998137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70ee0f618805e62df98888b6a4452f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd51099511e162174f126e8872563f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850b8ea74e1446ead8f60e501fcae6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a60886b89e9a232c9df3c8d8c2581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e3e44004cae0e2eb5c9b63ef55e06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d268d4bdcb511ac854795541db6c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375246a60b5902383d437ff920842c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b85c843a5d2135f9eecab5ce563c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3294fe1efe93d3d6543bd0be54a06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121b45c4db2f12059d7e41876cc8a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae88e45c5b958375ad28d3ae1b694148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244f0f51bd15687fbb1c979ced19f46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e4f7f1e07b7c464c77a129e64e2fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e56e239fda03bded31c162778fd951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a453d960bf8a750b847c44ddd41435152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406286eae0f419a5f49b4d0bdd68ca33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe30b4ff903ba90ca3193542f94cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fa03507054fb29d4d835626b9978155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3e1d5ef4a0c50816c5fa4042fd87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b21bc93a12b0a14b5f9ac220aabeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e6c51810b85fbfa940553dfa5bd1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239926f807cdb3ae1e36eb8474ca8a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093210c36357e3ccf48b6619c188b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15011c20ab9050eca02c368eb3aed65e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0950dc49eab91b5178ff0dad0f039c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5cd84dbe2e9656c4a64c15edae82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fc82d9a0fb80dcddbafa017f9845164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51057ddb57e4670e216069a0cc75a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c8bef7313e6e1364dad5bf1a4ec92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e42bac914fc80cbf53fcc81cadb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1285bb0c7ed0caa495d3ea2781dff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e68e2cc9cd4cbee46269a285b3e6d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b60344c0c7e9376160e1ef71e714e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef54c1b5605272b14de7e1f062fe5b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f9368f78cc6dc1e4a21791a7af03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f62f8c990408233762b6c114a7c1fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de54122d6370af498efc10a6f7b03d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb699c640f85164dda5f4cd1e703d37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f878fd8dfa0b35173df532e59a07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3bab2b6f6cb9e53489ea488ac975b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252daf7d009f90c8c9dfcb846be83b90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e06b3a65859dcb0c82b506f42b60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072fd6a18498ea48b7505ec24eba5db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db271b3a4be447cc6b009d314f5f1bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a929b44d91b4f3bb1b44ba1613157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d22bfd30cfcd718d626c055795b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9da6fbcc1e8aee5add0df3229036f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1546b4ee3849f22ab4fa75f13a09d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59985c1823057229945ff795e93c949f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd21a61b7e217027c209df1054234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1b6d27a93d684fc51b69e2f337bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d466fc8dcdbaaa418549da80255ce44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db00c41056a60e0776134ae764d3a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ede0572d47dfa88b16e0c3701bdb5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007bb780df912ac30cf49888e980f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462d240c6a99cd303fee411d9e04fc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62008621fe77941edfa1c8d81ded06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4425a76bd1f981bcad990e7f77cb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370621f4de73bf8409a8511c6dcf6d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e877c9ef8ddf4f3cced427260c4ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75315348877b17e5d329176309a0eef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea79f71bcd6cfda0c784f4b59ad1c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af00ec9d2b4a412afd92758655789200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b0e32f36fe78a10cf3778e797ce5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0fbe7e6c336aa9e944ccd57de1d1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb8d828ab48c9b41cab1eb50ab5ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbad1e52b696dbd20e3e562e3eee6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11218c837696134141f83a314a30932205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcc520a83a6f8a499fa84449c48515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792787752c3e66c0f4213c4e61cb452f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ff9c4ec2820a0f8f6949074a5b37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcbf3bfcfdc67a3035283ae6a80cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882faa916bd86ba5345656746bd8969210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5a7411b781c51f25275eda32e435211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6613d9fdb0b1baf7078603f91e76c4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e17fbc046694f26185a84d5f65aa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f85c1734f68b518243ff12b2efc18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401904f7c02137d580c551a8152c0a26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c79e682c15f14e22cfadaf7c8f2d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39486b8833f104d0e97bd009d2b97aa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5c149b42a5e8f5a591e143ae5ff19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b280c7f9ec1c1fa8c68290ea26c8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff9ddaf4dc5b67009b464de20f83d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1e752291d683397278e453d64326221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c4d498434b9b6e500426b83fc53c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d92da137115501379a1280473a6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1c6a5f15a71556b1e42aae02f103224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939df91a0764073b3ea6f5db2cb1817225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779fe8eae2aa15aaaceb0b33461f283226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf597dbd40d3961cba22a2c1d571cd71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527a2efcd074e8b1b3e416c6d232366228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6618ccb32079149b8b5188735fcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e4d18a5823b9dcd83e1624d80ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571728f181cb149d91dd8d8ece593e83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63283252c52b68596231550ede7a0d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c71e3d351e669fb948a55746dc462233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1586825d20246e7aab1a5d337739a32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2723b8a0e98434d4bb8a5373ab24631235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f3a18f3a373af69c92f8f832c065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2d8fba71f13a2d7a13dd7272cb3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847fe1655ea1da3ffdb0ab7e6e40f73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613f8d2e98d5dd78e366b753478d60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f4df15855874eec9b495ff60ad5ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381077a483627485af1b89212a353616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872645adb20cf158eda1ecfd999f86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea080bd1afe2d118477ce756bcd07f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad7ee77d32d0c9dc56c4e52ea7b97f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e77ee140c053ca3db363152211dcaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b86e435472f8940b02858ab55b19f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fea5c8175877072f8bb6791e577e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ec6bac703588a4ca0ff5d7011b52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864735603338d031e36cbdb29ebd48f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdff34bb67cf52bdd137039b386640250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7f739868bf42d42710a8907f2de7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898be086301be28563333beeb3ce29f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36a096d301fbf8a50340a16906bfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602b869ca713efd693de6d936daa17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89a1f3906a06ffa07ca8b9c638a02b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322229884b7e87bf879b6d61822f4b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542a795a3603460b9a230b42b1ad27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d5f3fb842ef8c0fe23ecadabe651258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fcf6f62a1757e20d2926b7f4306c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e10e09b10ce52cd85eaa7e2068ce1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63dab3dcff698dba05f356477fcc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893549314b183334a82f69ba533f268b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67faeea37e56fcf2a463f0039ceaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd5c9439d8398eae00855742674ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962ea4a8511fa1e6fc89d6332903a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c376eaf0c320d5152fd112e0c7484266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271ca9b8662d4b06cb9089aacded8da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97c17ae5e1810304aba23ed0365da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a652a736e4483831bf119accce4a10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439f1d470b726abc34d44998a2d9c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571517a1cda8096c61d05cb107b4cdae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883974f0753fbb6b0d8e472c002e852f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40011ea3e8c91bf9f2d3548bf7e4bbc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87595f3871a6adf93985e3336123143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdaf5e747f1f51dcc88d4b7417d35f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f506584cc567e5f75a473c5b3b40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13834c3e3ed17e1643d275b1a3db673c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e17caa96625d6856a15d94b4833ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5da17635e49d55b3fd554530943d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0074b4697112ef411533a3e2e2faf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968500420a01733b4f59369f2eab28e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadf81bef00e4f50af66f8c91fa796f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82f9c6a838665cb2a72d020b4da765283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4767877c1297f886a8e4bc4415634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a72b8bf1fbb1ac4786ac54a867a2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2154a228324c4557f4d4ed693d3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dc8e9f6e140a751e6e32d2871545d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63043048cf334ca15ffa5d568f8c6ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38c4eef802f27c3b5724eca64e2fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874aec6be86cb0215ca1d3e007d91be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20de2e66fbac8b1e6dc22a9aec4960291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef6e09f63680de38f0965fd7dad54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b1ff5205d6a62c095ac97264aaf6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0a9e331326b5762f63742f851cf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5425f2127e1e8e12c5f3dcfcb2f91a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1387246f1077ed8fac6f6410f467a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a372bb272b17e8c45633e73a8a964f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad93d52b525141b5cb4c1121b28747f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f03d7afece302fe755736b3636f803299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843062939c5881bbdd550d9627ba9bcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de257fadfff00c4e2848b013035c02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c209a142907fb13b7357075c3d8b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894db957f13d618ceb78a68984124a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100b8558d56d8fa880fb274fc6efb81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f46a2b54631421d526c7c9cabef15e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da34d616f45adbe7a82199dd6d621b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3913b3cb9e8b458c99a4b2c992c0344307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003377ca6e07f8b0a6e63fbb6c58376308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280e415587a39dcd9d30c756a8bcaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d27252abf272c9b43526a690f8e4c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c28f2732b6bfbcb8287078e5d4a27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4bbd68e4fdf8b9d2f75af483e1eae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551831dc9e83b9a2a1c1fb0de9ee72d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105b526d9b7016f48842f03a489a64e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee986509a5bb08aa39103807b972841b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b26f222a2860ea208778e2da94560a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c63e60c537193b0a2df0dd47fee43c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee02f7c048cfb14f8200dffe96c408318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a09a6d77b70a2aa1aaebfddbaf2961319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb8528caadfdeb170cb7ad82a903a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ff466ce6b3c0410e4d92ef61b287321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd076093844467d86c86bc60cedf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ffbe8458828e8bcf2414584ed0c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e9117e661880a660361980486fedf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11016919c691314bcc4243ceba9313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600b95cbac3b7a26b07ad64ed8d36e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd158d832422fbb5e89019f9cb65d05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac478073b5dac6d604fadfe8a4a75b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26142b190748d01ee66521200baa9455329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b599b92b60ed90c4cc00504e7866bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f838c89b20c2896eeb4494a32043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b2d87be8618dd87b9181af4f8016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcf914b7e09b2e78a781845a1de6b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57325b0fb59bed5a4c809d407060597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff611c43561739bdccb6cd977292b50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512124d512ccc4b5ef6bdbb6697a392e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc8d17b3948eee514cef93ef1be7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e84c1c40b1735b40e0c56f3037c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f9ada19bcb2e70db0331a1dff481339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbd8a845d2b68ef34f6ea5c2fede9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56681fd52462d283f4b96280c3e9c53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20958818dd9663481b67cbc9cee463342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbfe343031283327309fa9d3894a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628f698cb8a805c814c4dafef443e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796177efe9a79c2b2bf6359b654897345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1791e10407966565b614cc875dccd5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9787401ab30c48a23e3edcb1c6725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167dac3abd4f8884b70b6d0ebe8a381348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed2e71f39f10b6eae97d315de9fdd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645df372ee98fc93c25f14e7badf05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b04c0c40ce1a6461a34768ca3e352a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc65a02adb041b139b7dc6bc9a0f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123c5dd5acde14d319f6df7f0e10b41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d7e6fc7a6f34bfbde3612b83e572d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd22e3d829aac731578250a422afa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a4f8ffaf214c9e377f03271055f76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502530b52bd66d4b2901277f01a158d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ca445516d2f6099bd91187f932ec8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f35ab1deaa39c7ef140625e9d585359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b1045fb962ddb5e5df0d47dd3d0da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c94460687f272c590e1c044c7e38ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddc33ae65894f26defa85fd58500ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64ad15a938e7078feb59971f46a91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa17f1ca7a6a9d8b511c5609f44b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56279be41a398eae8ab8e89187d56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1fb81750ff7745f1f0851c73a5a5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b06dcf0231a47da10d9c95756afcaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b12c02454c32ed8dc9c2842895191368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b3ceb29e0068ece106c3c89bdd90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f34495bb33c8be5e719cf974e45093370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1548b2b1a5e3bea67afe0dbf595b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c38d2d40ed6c054350756db8388911372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c47ee6c3c6bcf3d61ec19f4ec2223373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265032b0e1fa30b23278c5d80f4a0454374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1620d18e15198c63f6c4d527688b0b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22017f5538ce0220a4eb7d6020a4860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba27d0547c4e65ff406b32a12250da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f0fefbec11fc129ae6bfce799b4c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e8eb36de34567d363faddb2ec3b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9c1f62aac842e51dde0691eec9b34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5fa75f921903834629dc9dff06d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b4f33c8b24d80b526c96d5d80fd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ef382b942e5779aecc37bbdfb7cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd36ff17a9524f94baf775a002139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0d04a6f7372582a654f2accaec4cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893de950b9f681a13f3ae0316ace40a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ace266c72f312b0106e7bf2e820e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d85d22bdd52307446fcef4683fbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52c3dc76f4669506e5618d98052ff0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d525850583d896837e3578c7bd9382390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf26e73c9bf2c1ba33592ca7cd52a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d1d8fee540d5cd76f0b7478a44d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6f61b016a820124f77057d456451393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea792cf532baed366c6397f227e8a5d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621818ce3a5ebf863f3dee7a7226300e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0815548951014dc304927a845bfc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cef6bbce88f2f605e5a4eb4a2ad1be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f01457ed5e7d4043f8d74b0a6a7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70089481f04927816847b94e6e83f396399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc19586ab28d263cfb28bb21cc3a0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c58c5ea7930a0f5eb91e7c6cfc186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc94a54355b6f241add0e89bed020402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08c8c5994de040359b0e73d6c871b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3332bfa12f8c0b00ec004d554900ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c59f912ea9e2f37b618bf6936f1f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa9563da74334c5e2995df6ba4287e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4a286cca96134a1a4e6c5bf5a020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaf6e6d7933287d60d25537fb43506408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dfb52bde6f8e2ecafd761df283086409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c9ffb72a7a1e34193abe5b9d28e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c847d2152fa80d2fac58e681e526e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ed935617fb0ed69ef5e3a56e81c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d329dc8dcc8317e78305c0ed422a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f936bd16521f15e4cc185a516b38b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a786b3796d2ce068c8c80efece98de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578f6a1c5d56f886880aca3d0649d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209047bbdc589e695bf9c8ebc394cde7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e154f7425388ac3940ddefa5382840418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d39f2755e94c1124bc2c6ba55c4f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad3ee4ed634d824d7735d62d96da7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3c4c886d83d955e7d2f0ba80df30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9109ba8571a77c23da0a74139551623422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5fbe215340e95445c0a60f974848423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c036d0d733f608f0678aaebb55bebc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291079d200013b10d0ffd82f4bc9ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af92758d289499e79385d60ce8457426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f607ba68eac818a49c93fe56fd5a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c60dbdbf48da6eedac95a6bdb5c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a85a8f4d5a429280c29ba131e9434429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6ded2cdc156f15f70c556e4308d82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6f7a84cb80032de4ec381419ad0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046054b3280f80bbb439c009b6adb18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9a9fb2de402490d1da2c61ca03d3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d783c58b2ffc98278f738cce7289db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffec2160f3d89d35369e80c9427da7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e04b8db536e575540a612fb175a44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd5421461ffc1cc8e4cf5c3dd7cfa9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e76971ba38814d647e2a93687c09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c6b5acc61f5da994faf363921a96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56dac9277e4470da731f72aaad3206440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ea73453236903d24f6884cd727840441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27052f9057235f9876a751747b76c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382c8ab9f1c21aaf613154b793df0c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9b1b6674db1bc9d119ca918e8364b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074627fd2480ccdbed59b0be25cad61a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c097784afe06f215f8748bfb5fcb878446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4991b939660592835e2420ef58ce487447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b620d44daad3fe1c6b026745d0c321448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df49f764122167848508f5870a5d93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4960a1f290f4ba43ef5e8bc3cfcaa2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f1fc947e9f53f053e34ece6542944451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87da821aa84c34d719adde955c9cc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4e749ca11d5f42cc1fe5897f2099453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853829a6ec96382b22ad760b51064f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108961365bee8d2276d8338f9325d372455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ff85a1b627decf9fbf02b4a336aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae7c01f585e7340fecd4dc17d0dde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6e91d5f230df649a928bd3de411d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013ae605d82b8d775105648306ca42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542a0c0372f26150b703a1fac9dc26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286af7aac9bab265a5e4ac6b714cae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c597b3b04d401f25a7b55d676dcca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086091e10e68bf5c2eb36cf30ae2f4ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c69b4e0792220637725a9e62fb505464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738628e56543e7b9f08b10a63054e47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38771e60bdc00bb5da0249958c9f739466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69ad82f68ea0760a9a5caea8e14de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a4e58051399ed2d8c92db124d722468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b8866d98a6b48033f7060f3c20659469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b9cdd3a74fdcb77719299d6e735f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b508199907398f76a5a39e994274738471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f11f872209a797f287fe36edde788b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3aaae1aafb7eaef9afa8836938475473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09657e8bc0955b30cb287e8495aa3dca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a757df83029e77fa8faff3dc747b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fbb97e32c1fb336dd902e2564221b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4898738dc096a9f36fad93296a1817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028267bf92f7e4556c1990c9d7411b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a7d542c1dabe1cb88d6ee6f2ebf79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e9a3c92e5b29e9a4f3a9a0cb5761c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc57f0e7a71ad8101c655dacd4d38fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff74ca335a1a986fb567b4cfae6a2ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa671f46b45a8c318fe00f8968d89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768658c6db836b0590db1c160a78d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce6d9abfe7a96721b9604e418414f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416139c11781bdb62917f3befe1d8c20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc6a2c2575bc300f61bbce6fa6a43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36230dc5d047a44876f1be77e2d7136488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426f1ca86af4b1af472c394fe4d71d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b327a9f10a71e2a50871db30a79f51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf850c82d4d1a6c1afd4089d3f3f17f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea796e6770a31caafbd0d12271c420492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f460e1f4f5af867816d163b6994f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0ac3f4dfe3508e752ad9c8b0a9c45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a948cec3ca01c65e2af9af1d97075495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc8b5c47015d18c0090cfd3024ee45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff91ab387e4c8210938e62f5c3a64d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb7e9d15d13527a11049dcc2f86f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445c4cbd8e0539374960870b9582b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88635fc9a5b1695d01e1513b2ebf0aa7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1625406e19525b15ef360f0b481855501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed13244769ae74861c1e097522174502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4cb789a0f9275236ab128a95b2929503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da139526bd16956b91d56392a60bfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6922386b12b45d08b6bbe82351451505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c12bc91ca8f09bc39b86bb0ee5062506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab425005a0de150f3e0a7c06b38a031507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fe71289bef5a6c4640358dac83b74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdc559680d323d368d86563e2739b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ede8ca5aa1ff725faa56fb19fc538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd5ef11f6f2918fca8d5fc083598c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf40e08c393748a3afaf9a56303a4c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae711a0107fa6cf2261ea9b5e89d99cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b397a6aa4560b0b5b7f371810f7f87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd95d1fa6d1e04bb54a77000faabbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf59559267d83ab8a5593361fa9ae4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8d10b013c4b5de054debf958ca088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aeb065d5f2a3c4af35bdcadef4d5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc407d185d53dfcbb7eab8b0c177b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a54e85a106f12067d7fc450e288cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9abc69295e6e0818fd4e12bdbafc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc149b2f0ab1f05fc6a08be0b6c9c65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98158c1e27e142a27c4dde75409def8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b380ae9c2599b3801e8a6b0772b9efa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea43b279cb2f355979aa6230822320525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33df1785a6e30e627fc02ec12f8665526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638a3f77be790a0887e0a6c6d18b8dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b8e82007d024472a7f413b3703c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80f0a02c238aab0427097bc7e9c38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e313540db04b21013106c6e40cb98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2b07d5569622dd334c991180f20b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2bab73ab16cb31f0f735627944ec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69081b8cac097512163555e6426266533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09782c41881dae1fa3360961160263534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc36dbe7df2bf279856ba22e8b19c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0dfc605fc07d5294e9ef097c45dc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0abbebc578dccb1e15bcf25e283f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b5c74bc671e3e7bc5722b5668689b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73c527019836d7fccdcdd27509c2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b86735b5a15982f785f78ef4adcf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca334dcfeab5ad20af831a1cf0f505541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e659510e3f688bbce1dc17cd0a2f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e1d16a8cac84f8a7ee78b9008ec9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221322ac7900bde1d55e40b05301703d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d819002d4c8a3664a6053ede355e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2103842e5f62a123409cafc9175c4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836ec86e1dbe34add11372bbbf3820547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd78e5a714ba72342bdca778ff08d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd707992cff5d404ef6ba20f9ed7220549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba129bdd3f0c52c62286e0260c1cfdf3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a21276f174b37ee2ad1b600dbfe3ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761eddc9b8fd7328f60d6341fd999bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ea8976179172cfe3eb6e01298baf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331810f306af6de1c6fa8705c3de68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b79db5bb311e43405e33bf34c0234555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38dde5ee915e003fb0e3371fd411c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918341847047221bd2323c0e01560b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b75087c736364a5fd2375cf0904661558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca4fefd1e44ef1256875d80cefc0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d821b0c7871ef436a455f309f7e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564441019637d3fef4067aa20d6dd54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512cb25a43bd4e9188cc3121fdfc87d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77e6e5d1f2d8b68a3a11e037d8d4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf4d9217e22a3e57b94ef0c399bfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790aca7b688475d250a4aeff0cf15e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17dfdd1ff9a7f51f81cc94a7485b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500edc2747670ec9937d51bc000eb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6695c2428edc127a95b68c8a62d39b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899667b5442425b4f80a2e2a831ac28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a2aa688b397dbff55cff82241fc6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da756c1cfdd1ed4f6e5cbe75bc4b9bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac3034b7488cbc0b439ae2e415fe0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f2b08b3e63e4776799762d79fb97a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef6cf9e9382d657e081532b2b6093574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36038af40211f2551407e86845d593575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c6641e4deccd1dcfa0b4e067e9257576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6054bbcc7877234808de33ecff0713577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84927495609c61583b024fbdf6e52fbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e06a1763a73ca7703fb48457440fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1903ab2c9f07d0909c8d7de2a0828580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5916325cc757d28e5ce6eb17d4179f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ff01229744efef6151cda7e2009c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0bc6c85e6b216bbc530542a38055583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d25cc509c57cd1a0da13fa0e399d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ce33c176d41da40ead4de34a338c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8dba0fd9d5cf6651a93f03725cdeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b572f638d5b9bc62c734a7899336d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d3cf86b001fa5ace6284628a373e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f97bf6e65aa45f04b5b95ef88761589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b5e7fd656cdbb76928d531c32ffb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f9cf45925734483cee6937f788be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1854114e9695a05c3dd613b6f185b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10917170f662303ebc894363fb47c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931757266c0a88774d367937ef6945f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b16c258401e1ad5b6d66c38fa27f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95eeae98d14bc1b4b60b513a07e223596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c6d63a7d9c8edd677766899a2689597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ea0fe98115b5c824400501bc321b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43c82b003c94a480c40519856c8f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb16fef7d86b7e1a9587130e925f7be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c018ac897be1e353bc3228dfe57f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bafb443e20c3796cf2d03604bf434602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1d2d4bf7d3499419a325707ac30b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436edb462dfb5806504150a36b2304d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e202c31a049294bb31bf43fa9068605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25cf50e07bf7519bf50abfc2314a30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83c5d2c357ae28ce959a5204110ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999935ea39ddc75bbd361abdab6a34ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6e4e7c07cb1a9e6ef0206dec8a154609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd67d6fa9349f397ea34e50c033f0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ba9da2d656af09430aa491f56fc3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79f5f94710ba6a935f022942df245612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05940eb1110d0f46cf2f3fb534f6d99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342c4a74b171c5ffd1f1a860f84c66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c550f6ac5e901efe714195b77f17a86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df768836995c23fe4503e0e8b6c75a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd90c92fc4d63c587cd115bdf2154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c643839ed6261df61fdbed6d71c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aa0d9767e9f77f263d318be1a5e6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6279f471c0d4a3d1fa8d0436b449d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4b03e567fce1b8cc7140144516515621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf11a117040e02d1fc5c3a58c31ed0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cac63d3d36b6da2a01c977ea0f993f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d493cf263eb885c114b88186303d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9a43d407a486ba311d8f283eddc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd636ca1f49436abfd8222f5e780f5d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2545c6faf257684d2c088db56ef7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35e1beae62e0a6066a76fc1b45829628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5adc3e6c1b71691a2afa31c719458629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354edeca233f941ae770a4ae666e8d5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa96ea868e4ca74e8f91fd02ea1ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b149b169873887b00543e8210b1fe3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc7cb2f641e94d52cf5ca8ce00a3d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba015b5bd3fcd1eaad7e93526b9b2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c040552b492b40ddf46bf33de2aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d3b458e440265460e8a3d69e39048636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d14a3e57b243262265107ae31de0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8686c1e04f9b3033d00e30cd3a355638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8416216b3c462df25608e84e31a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21673bca95a2e8e3482d58e59c7db3a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65635c1781b716e5bba77b88c816e7b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a87b569e964329a51879a0ec7a0da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7316021844f79536febb053d63fac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd63e260ee65df205f91bef2a3323e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c2a37378768a1b557f6266b872e53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c57f188a75b136b7faa11b1d4f7bb646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920ad0881552722562382d4dfcb6b471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da22b0c9a2ad458d8ba86b6880e6dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4268e2c017fec367a1ff2b34e1b673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3868bb7583474652521d3f35de9454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d82cfff26627a2dbc5810dce3b0ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aad95dd9d9f66ddde9676c0f540896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dbfe82039f420b17161391739ded47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266efa2a052b3d526f940fc645571a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27bef3779b3a0537fdbd8bb73cda969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3de7ee533e006243b4e3b0b9b17510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e8ce665ed71e0fc2171c61736aeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b307833249c73a801bdd3ece9fd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f01a0b4549bd7a2204d7c44bddca5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92296101be00f422ba507d3bf876114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050dc3436a7b7d14594bf7fd5fc530d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91025c6b6e7ff2cf9a3c0367e2acb16b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de79c1cb6b7f277490c13ef435273017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa0e3bed246c885d1aa4367745b6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a28ccc91973aae4545f6edea7c2b0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989af9cb9dd9bf56ee8a99e2c3ebc1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bba266c0d489340330bdc5a93286421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ecd8239ace793015a15e089ed66f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfb1d60505a7fb3dff46285cf7890323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78129bf687a6439abbec2b15231c2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f653db59287931dcebe216dab31fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb28e8f860372acbca880f086ca8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98013c6bc22578402e84be52311039227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee3956b9d8154cc4909e9712411d5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc0daf51056a29602ae8a3bd9b151229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1384da69fd50205a1184fc6821f72e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d705bcc6ac5de3867f8d594d88ff431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dcee3735d8f5e4d190c4be8e572532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ad5f2827d1cc5b6cea577318a05533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d477202859c128fc58b4cdfce46efdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6361d53fcbd70d344ca3453b3265035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5ff40bff038dc96ea857e7ae7af036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c03e3d11fc7508270a580fa32847c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d265772ef1cf1a6cd226b35cce7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e71c75a4158687d9adfe2c7e0e8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c862d371b291da6729f398c7193240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327b32364e52ba3e56b76df7c9d514a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d5abc38bdcd3b44985d2b9a406a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae843496a9589d0b9889ee9c4ffe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e7e72af353810d03c31715bcaa14244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa71f709cc7c8647880f237dbe2a95845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3c68b406ead6a2997f54953fd93346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb03e4bc2ec5a716c2fd8ebad03cdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac5a69c27dfa28295c5bc311c6de5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9cb748f890e0165ec67aeb6c2275f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036c9477056caba1eb36630b76851e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8586ff05dee6c170880240af83c5d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ddd1ec33c7f94718e8d774808e8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507df2c4b9ca8419a9cd33e86b796a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e932cf152d7724082ba209f1c07bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c269b8c0dec6b3a8669208320ffa8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92280745445649def647bf95655bebbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd31595ece8dee798c774a8ec8afac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6156b949139ba9dad7d338e8e46cf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d034d74e46596c78a9f0c87f4327159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181d3cca982cd03b2d50d70853c73eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b428562d1b81feb00affd0d7e4823a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e1b3c7d76a9131394ef42d807d48b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64a04005a0f7015d965ab067ddef863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2719c2905e2c9f07b56ac18021d1e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c36f5dd90aecdaee62e82881ed4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cb32c7121c5b54c5c6d22e8c9ab8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdeb0e34a82054ba19d3118507735f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c21f568a606633ce53c5b2628521168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a212c9cc8c6e35f8594cdacb58c12469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc55c7e1319d1b7c92e9726b2e46d8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652062b0bd808679ed8cc4c30362d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056617f4574e0838a35eccd287d15c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff37f2de00892c0e86bd9718c6c6d2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d495b6234d244af80491263b8f13074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd0d5a6db936f4bb025ea21514be475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a759e53a52bb2df32de2a1f67b61de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ee9b8cea6961e2e978ea72881acb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460765ea5be4f6f81cd703816c67eaeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0b7ca325f35af1454e899119ca52a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f59ab98e9127c93a26d36496e0ce7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d05877650a70b9748392eaa671c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48661b7da11559989abee680e81ac53382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7831a9fc6379a573931126470d2be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a32d7a568a98311c8764ba702dda184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d30e438f2db39737752e617fe6ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f9a3d69dbf0e566540a87f5faff0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d0a0904892deb228959990f5bc3c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389397e80c00f3c707cf473bac10da788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e00cca45a4056de945ea1f310d912889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5eec42d9714c4a26fb401eb284fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da87b46fd8c2d5ffccd21dc3522aed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d90fc491bf0ff858ad3f581591ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03e583ffb73634ebd989f182daecbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104020dd62697356f7d4db4e414070e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964361f72734ea87eaa6d6ecbb9d18895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349376a5f485489bbfccd554e3c00e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f929b8e6f5c2a57bf15f5b6b620ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade640aa6090dec2d82e9a3cd1dc33098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e80273be683d417c883538e64a5d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d8f9c712c97a7a773d04005ef3900100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0462e84de75230fb745ca21582f7da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1fc513259b2b680bf0fe2046b4f36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c6abcde547f87950f6b17eed5519b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad1078092cf36b22eaf41142b7343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1f658321fb3cb7fcac36213dad0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d5f5be4178a389d8e7f5fb5b17b7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbaeddb0a88b6749ca3797af285cc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51822dba241bc51c9fc506b9f6728c3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220a5c71c44ea673b54d304d8855a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782c6728c285239e3279e77896738f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793a79d7dd2a66a60cd8f7e1011d33d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198074a2fdd8e91cb93d00f6678581112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b618f96fb2b37188c57e395239c0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b98d3b428576f8080aaa24c83b936114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454466a2a21641e58e63a67783e17b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf0a0f0344e430dd0befeb6a3644b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41f84a0fb8847ae03e98d55b423a49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62764d864d5bcaa2fed5d2a064d2d2ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf1de0d5b57573a9c6ac7d1f54fa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac14375478a2d073bc35207cfdce00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc0863c915bcf584087877a0e173a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4241a01b8d09bbd1fedc59608c17e77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d5b2627fa002325e0683755110ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3694090555fe7eda2c1e5a04a27e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168c0a46eda2761fe04ebc8c8e116d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d1de54c39cbc585e0f5abb4034d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bbc72d7e86838fcf804aa239dacb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb931dba6838af6595e198de73184128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa62e31e5463d21332a186989ece86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb9f07602fd3a02b81bb8d5cde8d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcec6ac9495ce259ef5291f358704131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e4fc8cb901db8058b66377c5e190132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df83bf5ccea7286320f3cf5b705628133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79cad9a61a948d5a360b6b32c1dcf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbb92bfb07176134b328739400591f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e87c175705bcae71539feaeec0146136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d51aabbd83e1f4463c2532c9b662a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd341e7a17f3fcc43e542e11d98cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a20f27719e9e4bdd277df338f6b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee9f965b9d9c3a5269b46ce3b4cb75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef1bf919e3562e9a8038beee971ac1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb0b29c45597c8f2b95b6a34631694142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d89b68618cda9ef574009b21320ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682e71430bb1383da40d9376ed1efb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00e9070f35a878d09ca8efdad1e26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d0ae836eb78b65b4f92a2aa841b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1d9037dc9abaf603585d7d2585f4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b8cff74484ce5e92d7d7df98e2ea4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf49675045724e70d28741b9f46ae9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9937c54613245fde59df979166bbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aee47a0d1379d367f6f0999815af0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02124435920e5f7bd3cb9c20f2606bff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6ed7c65dcf9b6d1c24ea5c06fc0cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eb14102ecf61e9e092dec150a36b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf184369e28a6ab0cf012e68894b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb071343e862fd7dd0e78b8440cb13c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23744a3bb1a12bf4e4a39bb0cfbe76a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcb79a276afc5b4a8c0eaae0c0fa4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2295c6d18c4fab3ef502f0e2395f07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779b40f8ca8676b501573f48810ece160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d21d8dc55fee756f31227e94f9758161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26cf8280540f97968f661bd16d764d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf79d16566bfaec9b66b9ed50255ee8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef610a1eb0b508bb1d8303a6d11229164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa5564bcf2004ebb8fa30e57eea8f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d16e493fcefdcacfed0b0c2f6e9366166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb1a0296bef21eab73aa9f285240c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c9eb0c1c267ad512027a8abe5bb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5beb90d1b0b53d6e8f817c65a168d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ffb8b1e4b838e03e79575bb192f2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d480420a445e346108f91540e193171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19192e1b51d1651bf19b3f2ca56c4e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd1410d09270bb437ef7b6e850f2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c673a5b2f16c3333fe896b1829cdfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4260a1b8e97b956540fdde0751447f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249c480668d91064a55d6856f9eb2c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4e06834e8343d47f01bbda6386b0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debbbd1e8a8863d9e50f8d13c8a8214178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd692aa31e6a2363659989ebab5a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d35f657641d96e0b5157302ee5a88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe68b6c3ddaef84423e80c155c91e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86817d1aad7a0ad9dc9b7b0ebdef6745182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3a215f7b198d10e0a28d6e45a6ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2371a4fe4a14ab0b8f83b938423211184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40badf40363ae16ec39475b84b9990185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645722ba6770350699b6fc518166bfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4acaf2b8efc19335d1b308bff31294187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78fed081ff31aa00e8d5a0571f5ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7334da646c35648510cc1040932312e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4bbdc56c84cd4e5153357127fccbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dbdc6a060439355d22981baa1f001191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4ba75e1d26477af7b8358fcd159b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653994560acd2ebeec4e7b00a33ff52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6937756628b37555bac0e83dea7ac81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d05ebcf4ba7e9fbc784a861a0d51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1fddc8f53b7f76dcea3846cad6d06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48bbb8f7bd0207984a2033e46f693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5bc0d8144ecc74f48680d6d540901198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8255e4b20d1665e04a8fbf480229199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3cea223e9dead1c4085a37a02c903200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee8e08027853c7924c0dc255af2b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0d1f0b89d0d59ae9761c1a4d5d6c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3d3ebe872e6e4e691c7a52aec49c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c9c44977daf317afa8950483acf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b2e273bb1883e34139fb91fba423205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ee7c1ca6d46c23bd175f3a0ea9a54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc762739b89629ea0c628656d6fe4fed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5145dcb47297433a7d0aeda7307876f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333666b1841fa0d84857bec546b7474209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16d03069fbb7c72ee4613c5f26b44a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081190949dfeab2ca6431cbee6fe89f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452e2ee7d476466a0a34660bf5c8061212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d78bf6f85120be51aa8c06dbf2351213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a99cd4d606cd65047afc2688c037214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973cc07ad623b4ac5cf67cdd08d35f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6fa2872333aa2c5d7fcc83ea35dc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e986f5a905b21a30524cec0bccae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072a3f708f134d4f3b60ac4363b0a5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d315e80a1d16eb3f7e8f0214523f52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4eb394140a77631e30ab9d9edfa33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710dbdc3a7818a877858a5afbb116b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df538c60772ee5168d567e1a458f7fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825d4c1489a61d0ec1fb73a86b20414223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f698bad5c09a2b13e1602752ccb666224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64a4e63e32aeed6eada20af8951b17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40074938f1ee0bb94caadc0473794003226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d6b1839d71ff744db155f711a8a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d76d3718c3cf23f39f990c6fc17205228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309f9b108ad6453286e45c700ffc1d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1556ab193733309d1754490cd6973230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a994f843189dd52f60c47f5049beaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa889fba2dfd1e59745f81ddc3267232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21511e496de2714be20efb52c98109233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719f5ae6207dfd5055b5e066a67fa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83e784f88eed9bdef4e6bcd2fd8cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44d0b1cf8e3d656c17bf9e67fc5d4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899ccb8e33cec897ad0040245b5d2aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4c4d1062a68f41d64aeda4ffdb38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead0196b7ab2b90d7f4096a16cbdbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372134403739efe39f739f0deeec448240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211cb2d12f8f8c6c94388b61d0f63ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a287dfa552878411e1e737343dd3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9bcd4ccdf1eb808f8261039d36092243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f38a0c3d96686d604c7c1aa35a74e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c3c54b8838bb4dfa8bca8a610f58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2f98f93a2f3c2f45a45d6f59b2d12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88c544a1355dbe1e7940052ec2d40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f9db861e34964d2f02ab741164dd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7b71dff8da783bdf1e2d18096da9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ef086ce56da85f6072f8d239d722250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e1c70c28a2a8ee5caf4abafe75c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41249542f94a96eb9a91ca5dc2079a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c13f7a999a40c0b9a25d8acaa3233253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e570650a02f5c0bbee9ebec914c07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9ed5534593f25e2ff8ce429b08a35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c19c0545fe0ab654d15e53faee87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea89693e295e3826b640271fc087b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a09bc3212976a1f9cc59d8fd5fc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349aec8c4927902d57f5b08fc233f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085688fd8a70fcc46d20b710013f7b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d406bbbc2150d43b5a7cc5aedf8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6978bf805dad1f34a58410ac7f336cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6255d5335e28fb83c3b6cda1b9f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becaff2e0667ec56ad7149b533e67c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ba2a7598a5e93aaacfdf9d2a7ef6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fccfd92109d330be0e00fc8189a03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9638df467036dbed9f128f53a796e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd0deec2fb555b7b222988fc0cc30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758705016390f24bd26094d0c0118e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02c7480f51b137d1af797472edc3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fdbe671a6f54ed78b91a27638f74c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08e1b803bb1f53ef318b5344c9e44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caf5377f92ceed1a39efc585457a03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a59749930c545ebc33327023180b85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797746bb9752a87931a67ce679a6d290275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fd888f1cccac7aa8a9f03df839e4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109ae2f5b36b0a5debf73653d184999277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceef94cb5fbb42e826cbb0b415364c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033832f00293c368ae5c84222033be7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863a7a16c7a708727df84bc58a6cf0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673f3afcefe9d8220d59df200b4bf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988939d6a5e7b56b3dffa9b4020c0b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3a9b173522038252de49ced2f2b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152eaf3aaa4d99a6b69e624ab6fda4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7348973b7813e95bca8c6f41c3fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910682749281f755ea894c14230c7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a72eef124573cf11d06c07b310a26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77032cf11ef8f8b7055b66f2db7b48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc78de966164c7778febcb9b776d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc642d97a4e8ce33389f8bd41ff699b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301482bb11b6531e2fa9839b66aa0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c1f793e0a03a7a47ae3dc023238e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0271f15ed2348f11811437e40b159e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d593c3fcc6e69d1231ba1d5fe542a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8087a969cfe3463e35f375e29a94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb1fdcef7c46fd449533cbff360a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be83c6dd5d73706bf1f0168214305b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac56a8b71d55675ef9905f0ac92f472298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1837b9ba12e47e58579e3feedafde9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b7a4490024774a62fe63e6eff115300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487ad50d254f67495a59952eb512232301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ee94a8c4705091d6c2a70476be4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025d9dbdaeed30f1c821fef58b697dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f609335d23198ec0d03fa2ae9584bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb610e6eefd6c994289c65318f1a3b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2433e7385de6baafe9139d5f88e9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc9534a060aa74578351816421ac31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec491c56e55771c46afdd20f990746308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ab56d03229060c03fa58a9a1c50d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85139a4f6b79566ffefabe191e62fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c882f7f4f295845fad67a3683c04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f55c5a52d5f1ee055e9a90a72f5662312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095f964469fccfcd01d277814bfdb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa8d766b266649b7733b091beb143314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e916aea63c069f85e44a08522a66e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da6d68928ca5e446e29ecaa651c98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b6bb0b2dc17b98241e6cf3d9364bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66feab0b6325f43134d23769c9334c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd977fb9dab36fe36cb3ac324db80c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e5cda1b9456e646cfbd277532449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62297e6b24507f4df84f47f0ba5e162321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befd6698f482bfd43d18ad87051844322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269c6460f6099f77623ab141b8b239323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1eb685a30156b2261dee2d98c3f0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235f2208bc083b4a069f5405726fbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66fbc8bc09889384268137d191569e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0841a61102791c703d2efa16bbca3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cfd86cd456c9554ea8e6fe31f85b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7361944d4aefa54382d58d3379c95a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceecf72e42a8b6527eaaeec9e1ff3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbef090ecc241f7de54929d9642f78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7c46ef17f97936c8772368a411a3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504612f0c185d3174f9c418be8f59b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1402e1eaa7c282868873edbb886b520334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7430e6a33450e703830df853150790335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912333d94975be7d45a2353e31f2f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4106c3ff64e71ea8cd5b42eb409b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3b6903ad07efab50b391313448ce6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758897e67794a2253549064df67518d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b1755241efaef9e12fc96d4bf506340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbc5be38ec288d7d15697f3be571a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d078f3e190568309a8d623ba3953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346384b2c548de4b6553698e2c812fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938e5d0ad770aa01f339aa4a7cee024344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360fc47575900ee70dc8e0e56b750b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027bd594072abb668fcf3bb2d432a75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dd318dde426b92b0df4c1305cd8b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e843c213d8cf8b1c0a3d2e8971dd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1201a8ee0c8b67bfc522cd7b126453349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0f65364c1e33eb0d75a141982c2a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625316e31d27c2c8f50f8e3e010f796351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29494f3614dee0ccd60ee6176224ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e7807795d80fbcda46579953ed71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a664815081a83bacf220acfb9a2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1fb8bc620c5cd17c1f207c861cb62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffaabb0be01c08a4865b8e4ac8f6af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc180c84c56ba530ecd5c174d1d55ac0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef57f14759a8ba8a40bcc7afa4f4ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c73e0a70bb0a9e6b6d9437ec307d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9fb11cb96e9b01a6e5e03fd4b58f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398b3c8f0c7f3f475dd40d7bb20ef6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd86520dc850c5b1e66d3b291bfb991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e14c4901257f6e54607f928a66133c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3eef638e93f30d13ac1ab977f2ed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e82d2adba2107541e5531cc7441a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f1c3ca66f39c53a287c7968a1f7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3155b5a726e947dd365b719157c924367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c8eaf90a41f92cf01a6f65a6a374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e3b4ce2b868e78e50846393a1e60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae821d693fd15c0f2397edb39cbec67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035dd8813f588d26657aa9118a378de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ef3b4611160f247eaa88fedb3fde6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba14d2bbfc675399f97d2239711194b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d45036494c2ef2f006cfb76b0a2b9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72697402837b4018cf366859d3dbbd13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f70f95d4d4c0b0b50ec4f4276cba54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8787d2b9dfe7ba38f967137e0397c9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a288c9b0c652b850d21ad5442e694dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc471714f2800e5421029f932793364c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eb0c57e79477a311a3422966d9809380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ac25c7d9eaa15006dc5a7a3cb4ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3401a78dae9d90de4448f5803a354f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967889889ced8bc2adc2cfc5fb628ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c89ee5979bc86e425d7f85eb49972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4c5f862454e6e5d36f8536cf582ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84f7ba396998926132517a6d0153fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c967f02971fad844014e56cd6fabd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d5fa802f296b04b28c08d3d926bfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e24e48c14e128c4fbdb3f6d2b0cfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94195d69222b66048672a34cb4d60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3c18215b84b7a6a7b78dc798809c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2e62daa4195159515e74bd37fa32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370376ed322d393b73185dfc3260c50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5f2cb96d01a5c6f4e6f4482d21ee6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939cb00c732a20b7f54c8a1793ad97d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73926fdab0446761730db0758d6cd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21077b1506eb7609170dd0f3e841519397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188887b0448149fc80a0b5e42401481398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8485511c310ff0399d180a3ef1bf2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95415ef977e1a9f20ec82c68bf88a624400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c8e1bb20fcfc1159b2137c4f5317401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b65b7ccf3595bc5535809443de298402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706827c74cc6f0d46a8bb776c790786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d3e2ea5eb36e9b9068c50a1d0794404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0edc7e507d999b24a4c124023b55f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed617ab9eee70d72d3d9740952f571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb33dcc4e9aca5e897230749c32091407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9c245371249220e0e087f8e6ca3df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe12992b96d037a3c117393fefff313409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea45761a0171311e54a60bf870d99e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f8e1bef5550bdcef553dc814f113c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48fb9c99f295b50ffa701afed0d352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d96902ae81b195f01a56c75d13fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b14e3900c5682d3e38749bcb83ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1976e3b0b9412ec0fd300821f4a1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c9ddaff9053e41a109eb116a3521416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba133037405a7e9da6c3e674295db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc0b109008d15fb0e0863c08aa5eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2863e781e08eaf877e89589507728419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9818016c58c7414d0a6f56bc21470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f89d67753605d0427a85ba26382462421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b958a75b9b35ad6af581c82e8deef7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14c783a75f54dfab6a1bb2df7fa78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb02af9c5923fececdd32a108f87f6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c79ace920976e73f607195ab0a2d08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5de4a671e3e094a4b033c89af1234426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb1aa07312844770945bb08470862427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249579e6256eb5d3964599150e6079428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e63bb96725260655773450a4d1a31c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e79ff60c3dab58af09fdfa116d365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ef57dda2e52fafcc48ffb875ea2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbca623ef77a07c46a5e21c8171364432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02d7cdb27f2e2472be7a6ca9ec083433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be528e8cbc408c492f29fc5e80499e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ae11cd40a53fea87d784a7e7e8322435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202c1f47e3a09f1f46e8e1a104717a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31b3a4a9b7c03afe914f802a69604d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd73ed93c197d656cea0b2d74ae429438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53f72dd1b3abbb276561a6a66d7f7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf6576c8333760b0250c5c1a219fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760e3ff2fbcaa90baba7c0c7310a769441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ca1c7ea5216bd45f2e732790a75ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b839d55ad7a0bffd8d7a152b8269443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df2684f65b3bcfa000f04c6e2ee6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aadc3ffd05fe2dba6d510f0dcc24c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483dd694792cd4c979b060d2df3496e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887f6196ed4862fa584e7412f22d48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8e20dbcf9b5a517b3d8eb90e9091448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2023701216dac4c2434fa3e7d33a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057f0ba2185a9447dea193184c2c02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8693b9ddf16483bf18da379c993ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7155fc07a94e10ea3e72628ba73dff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a2edcb714b208a403bf63dc1f819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb7b1ade24747433f3a205191c2a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561273b676b1d1cbfe2bd7bc7f2fd48d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9365a910f13c56bfc913c297f3e5b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaddade0af5738e3459582be97126ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001f5d4e93dea2eb307a119fde1a24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c44c98a34c415ea22ae89f6815d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced7d84266f0e9396dea24b17813f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf908d7ed5ae3e3f5df554f95db621461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27f930de4d33bd1067e6674d7aa6e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d22628fd2d0771be3a0b180e17562463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1066d9a9984bbd17cf9bdd05d0140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad2104bfb75219eba4e8b8c4071435465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a580305c345280157e23d614bd5e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33e7c96820f9f380042aa7e08538fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e096d0b49293925d1bdea2a99ff026a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ea6407a17016fb2c883cc8b7b91e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e9556320e1bd65a14701ed3061cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715b7184c322e08f10d5093a90c5996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78853adad6d9ec00f6e9df61c8bb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db95bddb9a75ee3114e248589ffdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2145857185b9ab439460785dd7f98ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ac9368d36f4313dbb3c411c6b838475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d7ab3e98335828c60e6ef9fd12306476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa1db0b5d8b34b8386058d4f55606477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4863c0475fc177138c951cf3d80fc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a1d0b8f5ecce694542c63e72324e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04b5cc2bfabbda244f46dec1885ae2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ad951f6aa1f94639a5faac792c02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54572fde7ea60af5dced9da647f5abc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e094de4d38fa5f982da63b20c2b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27112fc5bfd0f4b002f7728f93f379a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36aa68b91a791e393a298851c887fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc5d22df612ccf54b601cb3745c59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8ace082a7a3484ad911b03416d3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2384eff0588e0c890987115a0f926c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25aea7c52eeed7b10f00efc106e9ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1756a1494b95bdf2f6cfc52bc05aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f4cfd2077c2f107cdf4691e69232491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f66a704935ef6635db3ec7d16a118492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d26315a758b810e75cd6e21e4e1ba7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c5c78bcd4d7373ffd24a3b0f15b37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe91545302120b683ea88bbcb1b0a2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1451c0e6dcdbcafe6279988abac3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a9ddcf99291664503e7901b5850e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f482e11a8e7662a5c5f2286747b59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a24a5ba7abe2280e82ff6e755426a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0775335da3ca41dd58615b6e62c76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1dd5bff8eb5adfe9c41522aa92444501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95321d03d2b50a7c3d6357013fe2cbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6010b3bc8bfd592d819d03b623325503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159e07c4bdc62c127e4350f9b0b0aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82abd99ab85c876a68d1a9b7564c7f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11949eafd4161f0d9ea90b5093c4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee106ebb0f3de48151c5f716640d047507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a5059c2673ae8d253c23582dab90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0767e4d9f9d83d5cc653c762f1f20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b24815bfcfa3673d60e247925b97b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df14109c34489de5a05aa1186f10757511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b600f94d30060d0d1707177d68362512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a6d3ecd41e4067333d7262ef0a25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da840235c7e18d7c48cfa08c671dd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802ab64a7a6138da3064c35d832d52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3050944851b848ffb39139006a7bf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc7a51fbac6c0c473b5d0a1d0b10d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda747882faa97c73e8ffabb3d83de63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b38c1c0b3955109aafc1532f8e7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2164ccd8086305238848c828301c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6e5ac18fe8727d64af4bc02d73644521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e006344d6a4935bbebdc483889fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30f458f30171b89e372eb80cd0ae9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e485c8faa399bf6cb70ebc3978ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e299ae37ff02cd76b584409fe7e24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777412af9866b72c767f7acf37ec9d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c61d912f9da568bec8f4c8bb9859d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c4a8973c9bec2e61816054f85be8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c2d1fac850a0cd1485e9f0dbef23a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801bb41d9e02960eea7dd31a242c2f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad97e17daf817afc467c75004cc62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a0c596af471f682eb3f4b83eb4e98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600116fde1d33294fe0a91f5fb20b95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ab02e5dd051cc5f5ce9f385a8c41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c228235f612b58d46329a7e43decc9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652f2c7df4b0f0619dc3a5d1f76637b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5eddf3b6a7ba2ced4fd0b65e99342537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17528205d672e8409123d4f413335450538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139dde1a892408a97aefc35eac98bcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9145ae271efb045f6efa024db3aac5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f75fc1280aa6876be019f890c0cff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c815fe3fe3538b95dda2e093a0493542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dcc34670a37eaa102cd06b301fa06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f524881dca9a1635fcd35fb8ae80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f482cc107c98b5d42923e154c48e90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981cf3949020522c3ad89883c2a512546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf542b59c97d47f797407eee49a74dce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545af81076f2bbba8329cf66e303e853548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674469779d801093d8cfe37d529668549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acacf33da07726d54aa06f88c8a1cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24572b36a8f278e49e8f5e911e4c547b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799820b64e77ba5a4b229db5eb61c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc1e30ef96fbf0776ff66a8d996b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e438a2221dfc39c7871511c3195b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd30bb3dd94065b0233a22898de8c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50443bc6a3ddc37272a8c8b6992cdd56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ed24776436efc0f64ae3c3186560557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bdb93409a010dbbb526fc4094dcbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eeb84a27cbed00a92b5923e6ced5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d1a158a2b10b0d2eb6af044d0dd05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e716fc472f9fb5909beb8616d82d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88199877c5c06b577da90b88bbe31f87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27eb7610c60af2cb19d06024f2545563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574194c10dbdb465d9d54e277858574564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952a2424de51311b539759a933ef838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac853c904a231548dac018c9ab9011f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e952341150a5ea21b702df1e1c02c07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515255b61cab78157b46c1e9835cbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adb329cf57b1fbfd594c7b2db634ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be2d02653ae870099a8fc0cd5ada1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48192f38fabd64995694658fc8c2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc1a894f2d853c92acfbfc1cb7fc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51f43525ab10c6ffdb37d04b8c7469573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9f7dbd23415717e73a8ec3760c8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100c87273c2498ed65c81ca88782c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed5d48487a54ec36995423ac7bdb85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0585c5eec01821d044053c83dfa8728577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f65dc42fdc3528baebd84fc00c4ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922162fa22e3a84ffcfcd4f2c09ff196579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28deb36d693ba7ab8c7cbfe5a849374580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb312f8c9cecb5e2d33cc247c0d65a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8a6c0af18f430d214b7a53dc75e06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3720e0e796e67b053a7e54990bd8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543854ba7c452f7a1a48cd4da25a3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d743f3d02845ec4d43e299cf8a1de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39b71c97ffab6a13eb4fd3f4e176a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efe926f61d8d6694a0d10785788df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031447e208efb115cc318964ceb375f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c98667e0a2da00d7e3fc31151f64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bebee725f3fc9a1a861c94deb3166590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50debc3e56ca8bf8bcf6f3c9542011591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213b8fc5ab66c60aaa32b166131916592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f089119421c871bf3e2a0d29b85fde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914ba97fb1048ec7173e173f86e6f3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded11445ef9a6dcd8b3815c1bb6da44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894f5d0c3be00e2e7fd23f8cad73d0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71a805152a9f557fb40acfa9009099597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf956cf8e34f6c2330d5a6a6944c10b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044d8fc62596de5eb57a4cebd64704f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d23c5769e3d5be5be0177bb9a904600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43273e3b35edadc7eb13dc730fa5aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ac7cd22793b6672ec72a974a0d5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d7eaa607d0d2d430da5d2ef5577f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66f259ab12d14ae32fc26f3314365604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872d763da4d8b6415a659cab15b60e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d0072abfa7e8e0c28c98b9f53701d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938f8b6c0b2721696bd2fcd2be04c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f7e5b5a1c3858583897be066bdda6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8622174b94f692c6e1c0c6a82d091609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604779d7527d0186f5f0382a12ecba5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486713312f85bff21cd51316aff139611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b26872492300dd54ee0ad09b5d1b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214521698b26a6a50156efb7313686613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b51d366423f18661e81d3b89b7d97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3311addcde14bfdeee0ce26a9eae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f5ac29df81ed8e1d99754ad97da3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3504700b8463a988e0b885b54fa096f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873440fea55954001780bdb823fc5eb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cde1259bc2cf72b99bda3e4845bf53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400f8f89356276fffe19d59a339aaa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d19a3c6ea9efd1787652d5fff5e78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc3e3393876e94373a2d3d4c491a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b9893e5605880182f936767198e57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e18d970f014bcbbc4ced3f939ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f7eb58e5d5ad8b99fbe52b7374af9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f2d14029d4c8199a3e78235810da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ad875f9383a6b7487a2d1e00c7dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f27bc8049478372dbc4e9d70744c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0554ca3501b62a3ca297aa082a1bd84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ad138411b0eeed3bf36f78f695a8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa51653202f5a106487398ffc8f40b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d744e87136bee9cb5826e827091591f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf588aeced654b5aa5d0191d842b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2c98e18a2c9cf34d052766c81e4a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71472128fcded21f08e5a22fb3020df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc968173668364c700bf235d5ca187636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b37431c677fd9197079e4b577a7e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796d227aeebbf77bf2476b09fc0ba5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91730448d402591a14ce44a34cdf0fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9d8531d331214e1e6ca7c61e4c0e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e527fc19d3bf90025b48b05f576bb73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6417f90c14acfd76c796f9b701e517642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9d78bceb070e1915d8e69d3e0196d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db35e75c17534ffa2fc82db564353644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6deb0bb8620c45dd2559582be81cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8ac9dbfa084d1d825cc0867d079c646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>